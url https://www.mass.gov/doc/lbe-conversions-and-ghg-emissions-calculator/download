--- v0 (2026-02-04)
+++ v1 (2026-04-02)
@@ -1,210 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
-  <Override PartName="/xl/documenttasks/documenttask1.xml" ContentType="application/vnd.ms-excel.documenttasks+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sophia.Vitello\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/ENE-TEAMS-LBE/Shared Documents/Data Analysis and Tracking/3. Tools &amp; Calculators/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A218594E-4AAD-4771-8DE6-D4ACC38E37EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="376" documentId="8_{36B9BB83-C366-4FE7-A91A-CBE399C18F66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{803452F4-8950-42F9-9464-48CCBEDD58AB}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="INTRO" sheetId="14" r:id="rId1"/>
     <sheet name="Quick Calculations" sheetId="6" r:id="rId2"/>
     <sheet name="Building" sheetId="1" r:id="rId3"/>
     <sheet name="Renewable Energy" sheetId="15" r:id="rId4"/>
     <sheet name="Vehicles" sheetId="11" r:id="rId5"/>
     <sheet name="Reference" sheetId="5" r:id="rId6"/>
     <sheet name="source" sheetId="13" state="hidden" r:id="rId7"/>
     <sheet name="Notes" sheetId="16" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Building!$B$2:$I$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Reference!$A$2:$J$74</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Reference!$A$2:$J$75</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Renewable Energy'!$A$3:$D$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Vehicles!$B$2:$H$2</definedName>
-    <definedName name="blank">source!$A$3:$A$37</definedName>
+    <definedName name="blank">source!$A$3:$A$40</definedName>
     <definedName name="CY_2000" localSheetId="3">source!#REF!</definedName>
     <definedName name="CY_2000">source!#REF!</definedName>
-    <definedName name="CY_2001">source!$B$26</definedName>
-[...12 lines deleted...]
-    <definedName name="CY_2014">source!$B$40</definedName>
+    <definedName name="CY_2001">source!$B$29</definedName>
+    <definedName name="CY_2002">source!$B$30</definedName>
+    <definedName name="CY_2003">source!$B$31</definedName>
+    <definedName name="CY_2004">source!$B$32</definedName>
+    <definedName name="CY_2005">source!$B$33</definedName>
+    <definedName name="CY_2006">source!$B$34</definedName>
+    <definedName name="CY_2007">source!$B$35</definedName>
+    <definedName name="CY_2008">source!$B$36</definedName>
+    <definedName name="CY_2009">source!$B$37</definedName>
+    <definedName name="CY_2010">source!$B$38</definedName>
+    <definedName name="CY_2011">source!$B$39</definedName>
+    <definedName name="CY_2012">source!$B$40</definedName>
+    <definedName name="CY_2013">source!$B$41</definedName>
+    <definedName name="CY_2014">source!$B$43</definedName>
     <definedName name="FY_2000" localSheetId="3">source!#REF!</definedName>
     <definedName name="FY_2000">source!#REF!</definedName>
     <definedName name="FY_2001" localSheetId="3">source!#REF!</definedName>
     <definedName name="FY_2001">source!#REF!</definedName>
     <definedName name="FY_2002">source!$B$3</definedName>
     <definedName name="FY_2003">source!$B$4</definedName>
     <definedName name="FY_2004">source!$B$5</definedName>
     <definedName name="FY_2005">source!$B$6</definedName>
     <definedName name="FY_2006">source!$B$7</definedName>
     <definedName name="FY_2007">source!$B$8</definedName>
     <definedName name="FY_2008">source!$B$9</definedName>
     <definedName name="FY_2009">source!$B$10</definedName>
     <definedName name="FY_2010">source!$B$11</definedName>
     <definedName name="FY_2011">source!$B$12</definedName>
     <definedName name="FY_2012">source!$B$13</definedName>
     <definedName name="FY_2013">source!$B$14</definedName>
     <definedName name="FY_2014">source!$B$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">INTRO!$A$4:$L$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">INTRO!$A$4:$F$29</definedName>
     <definedName name="SELECT_YEAR">Vehicles!$A$3</definedName>
-    <definedName name="year">source!$A$2:$A$43</definedName>
+    <definedName name="year">source!$A$2:$A$46</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F14" i="11" l="1"/>
+  <c r="E14" i="11"/>
+  <c r="D50" i="13"/>
+  <c r="D40" i="13"/>
+  <c r="C72" i="5"/>
   <c r="D28" i="6" l="1"/>
-  <c r="C71" i="5"/>
-  <c r="F25" i="5" l="1"/>
+  <c r="F25" i="5"/>
+  <c r="F47" i="5"/>
   <c r="E24" i="5"/>
   <c r="F23" i="5" l="1"/>
   <c r="F26" i="5"/>
   <c r="F27" i="5"/>
   <c r="F28" i="5"/>
   <c r="F29" i="5"/>
   <c r="F30" i="5"/>
   <c r="F31" i="5"/>
   <c r="F32" i="5"/>
   <c r="F33" i="5"/>
   <c r="F34" i="5"/>
   <c r="F35" i="5"/>
   <c r="F36" i="5"/>
   <c r="F37" i="5"/>
   <c r="F38" i="5"/>
   <c r="F39" i="5"/>
   <c r="F40" i="5"/>
   <c r="F41" i="5"/>
   <c r="F42" i="5"/>
   <c r="F43" i="5"/>
   <c r="F44" i="5"/>
   <c r="F45" i="5"/>
   <c r="F46" i="5"/>
-  <c r="F57" i="5"/>
   <c r="F58" i="5"/>
   <c r="F59" i="5"/>
-  <c r="F61" i="5"/>
+  <c r="F60" i="5"/>
   <c r="F62" i="5"/>
+  <c r="F63" i="5"/>
   <c r="F4" i="5"/>
   <c r="F5" i="5"/>
   <c r="F6" i="5"/>
   <c r="F7" i="5"/>
   <c r="F8" i="5"/>
   <c r="F9" i="5"/>
   <c r="F10" i="5"/>
   <c r="F11" i="5"/>
   <c r="F12" i="5"/>
   <c r="F13" i="5"/>
   <c r="F15" i="5"/>
   <c r="F16" i="5"/>
   <c r="F17" i="5"/>
   <c r="F18" i="5"/>
   <c r="F19" i="5"/>
   <c r="F20" i="5"/>
   <c r="F21" i="5"/>
   <c r="F22" i="5"/>
   <c r="F24" i="5"/>
   <c r="F3" i="5"/>
+  <c r="D63" i="5"/>
   <c r="D62" i="5"/>
-  <c r="D61" i="5"/>
-  <c r="D57" i="5"/>
   <c r="D58" i="5"/>
   <c r="D59" i="5"/>
-  <c r="D56" i="5"/>
+  <c r="D60" i="5"/>
+  <c r="D57" i="5"/>
   <c r="B7" i="6" l="1"/>
   <c r="B28" i="15"/>
   <c r="B21" i="15"/>
   <c r="B13" i="15"/>
   <c r="B7" i="15"/>
   <c r="E15" i="6"/>
   <c r="F15" i="6" s="1"/>
   <c r="E14" i="6"/>
   <c r="F14" i="6" s="1"/>
   <c r="E13" i="6"/>
   <c r="F13" i="6" s="1"/>
   <c r="D17" i="6"/>
   <c r="D16" i="6"/>
   <c r="D15" i="6"/>
   <c r="D14" i="6"/>
   <c r="D13" i="6"/>
   <c r="I5" i="1"/>
   <c r="C12" i="15"/>
   <c r="C11" i="15"/>
   <c r="C10" i="15"/>
   <c r="C6" i="15"/>
   <c r="C5" i="15"/>
   <c r="C4" i="15"/>
   <c r="C27" i="15"/>
   <c r="C26" i="15"/>
@@ -213,294 +214,292 @@
   <c r="C19" i="15"/>
   <c r="C18" i="15"/>
   <c r="D30" i="6"/>
   <c r="D29" i="6"/>
   <c r="C31" i="6"/>
   <c r="C30" i="6"/>
   <c r="C29" i="6"/>
   <c r="C28" i="6"/>
   <c r="C24" i="6"/>
   <c r="B17" i="6"/>
   <c r="B16" i="6"/>
   <c r="D9" i="6"/>
   <c r="D8" i="6"/>
   <c r="D7" i="6"/>
   <c r="D6" i="6"/>
   <c r="D5" i="6"/>
   <c r="B9" i="6"/>
   <c r="B8" i="6"/>
   <c r="B5" i="6"/>
   <c r="E14" i="5"/>
   <c r="F14" i="5" s="1"/>
   <c r="C28" i="15" l="1"/>
   <c r="C21" i="15"/>
   <c r="C7" i="15"/>
   <c r="C13" i="15"/>
-  <c r="B57" i="5"/>
+  <c r="B58" i="5"/>
+  <c r="E50" i="5"/>
+  <c r="F50" i="5" s="1"/>
+  <c r="B61" i="5"/>
+  <c r="E61" i="5"/>
+  <c r="F61" i="5" s="1"/>
+  <c r="E48" i="5"/>
+  <c r="F48" i="5" s="1"/>
   <c r="E49" i="5"/>
   <c r="F49" i="5" s="1"/>
-  <c r="B60" i="5"/>
-[...15 lines deleted...]
-  <c r="F74" i="5" l="1"/>
+  <c r="E52" i="5" l="1"/>
+  <c r="F52" i="5" s="1"/>
+  <c r="C40" i="6" l="1"/>
+  <c r="C41" i="6"/>
+  <c r="C28" i="13" l="1"/>
+  <c r="I75" i="5" l="1"/>
+  <c r="E75" i="5"/>
+  <c r="B75" i="5"/>
+  <c r="C75" i="5" s="1"/>
+  <c r="F75" i="5" l="1"/>
   <c r="H31" i="6"/>
   <c r="H30" i="6"/>
   <c r="H29" i="6"/>
   <c r="H28" i="6"/>
   <c r="B15" i="6"/>
   <c r="B14" i="6"/>
   <c r="B13" i="6"/>
   <c r="E17" i="6"/>
   <c r="F17" i="6" s="1"/>
   <c r="E16" i="6"/>
   <c r="F16" i="6" s="1"/>
   <c r="E8" i="6"/>
   <c r="E5" i="6"/>
   <c r="F5" i="6" l="1"/>
   <c r="F8" i="6"/>
   <c r="B6" i="6"/>
   <c r="E9" i="6"/>
   <c r="F9" i="6" l="1"/>
-  <c r="E69" i="5"/>
-  <c r="F69" i="5" s="1"/>
+  <c r="E70" i="5"/>
+  <c r="F70" i="5" s="1"/>
   <c r="H27" i="15"/>
   <c r="I27" i="15" s="1"/>
   <c r="G27" i="15"/>
   <c r="E27" i="15" s="1"/>
   <c r="D27" i="15"/>
   <c r="H26" i="15"/>
   <c r="I26" i="15" s="1"/>
   <c r="G26" i="15"/>
   <c r="D26" i="15"/>
   <c r="H25" i="15"/>
   <c r="I25" i="15" s="1"/>
   <c r="G25" i="15"/>
   <c r="E25" i="15" s="1"/>
   <c r="D25" i="15"/>
   <c r="D12" i="15"/>
   <c r="H11" i="15"/>
   <c r="I11" i="15" s="1"/>
   <c r="D10" i="15"/>
   <c r="E7" i="6"/>
   <c r="F7" i="6" l="1"/>
   <c r="G10" i="15"/>
   <c r="E10" i="15" s="1"/>
   <c r="G12" i="15"/>
   <c r="E12" i="15" s="1"/>
   <c r="G11" i="15"/>
   <c r="E11" i="15" s="1"/>
   <c r="I28" i="15"/>
   <c r="G28" i="15"/>
   <c r="H28" i="15"/>
   <c r="D11" i="15"/>
   <c r="D13" i="15" s="1"/>
   <c r="D28" i="15"/>
   <c r="E26" i="15"/>
   <c r="E28" i="15" s="1"/>
   <c r="H10" i="15"/>
   <c r="H12" i="15"/>
   <c r="I12" i="15" s="1"/>
   <c r="E6" i="6"/>
   <c r="F6" i="6" l="1"/>
   <c r="E13" i="15"/>
   <c r="G13" i="15"/>
   <c r="H13" i="15"/>
   <c r="I10" i="15"/>
   <c r="I13" i="15" s="1"/>
+  <c r="E74" i="5"/>
   <c r="E73" i="5"/>
   <c r="E72" i="5"/>
+  <c r="F72" i="5" s="1"/>
   <c r="E71" i="5"/>
   <c r="F71" i="5" s="1"/>
-  <c r="E70" i="5"/>
-  <c r="F70" i="5" s="1"/>
+  <c r="E69" i="5"/>
+  <c r="F69" i="5" s="1"/>
   <c r="E68" i="5"/>
   <c r="F68" i="5" s="1"/>
-  <c r="E67" i="5"/>
-[...1 lines deleted...]
-  <c r="E63" i="5"/>
+  <c r="E64" i="5"/>
   <c r="C35" i="6"/>
+  <c r="E56" i="5"/>
   <c r="E55" i="5"/>
   <c r="E54" i="5"/>
   <c r="E53" i="5"/>
-  <c r="E52" i="5"/>
-  <c r="E50" i="5"/>
+  <c r="E51" i="5"/>
   <c r="I30" i="6"/>
   <c r="D13" i="11"/>
   <c r="D12" i="11"/>
   <c r="D11" i="11"/>
   <c r="D10" i="11"/>
   <c r="D9" i="11"/>
   <c r="D8" i="11"/>
   <c r="D7" i="11"/>
   <c r="D6" i="11"/>
   <c r="D5" i="11"/>
   <c r="D4" i="11"/>
   <c r="D3" i="11"/>
   <c r="I31" i="6" l="1"/>
-  <c r="F50" i="5"/>
+  <c r="F51" i="5"/>
   <c r="E3" i="1"/>
   <c r="I29" i="6"/>
   <c r="I28" i="6"/>
   <c r="D31" i="6"/>
   <c r="G6" i="15" l="1"/>
   <c r="E6" i="15" s="1"/>
   <c r="H20" i="15"/>
   <c r="H19" i="15"/>
   <c r="I19" i="15" s="1"/>
   <c r="H18" i="15"/>
   <c r="I18" i="15" s="1"/>
   <c r="G20" i="15"/>
   <c r="E20" i="15" s="1"/>
   <c r="G19" i="15"/>
   <c r="E19" i="15" s="1"/>
   <c r="G18" i="15"/>
   <c r="E18" i="15" s="1"/>
   <c r="D20" i="15"/>
   <c r="D19" i="15"/>
   <c r="D18" i="15"/>
   <c r="D4" i="15"/>
   <c r="I20" i="15"/>
   <c r="I21" i="15" l="1"/>
   <c r="E21" i="15"/>
   <c r="D21" i="15"/>
   <c r="H4" i="15"/>
   <c r="I4" i="15" s="1"/>
   <c r="H21" i="15"/>
   <c r="G21" i="15"/>
   <c r="H6" i="15"/>
   <c r="I6" i="15" s="1"/>
   <c r="G4" i="15"/>
   <c r="H5" i="15"/>
   <c r="I5" i="15" s="1"/>
   <c r="G5" i="15"/>
   <c r="E5" i="15" s="1"/>
   <c r="D6" i="15"/>
   <c r="D5" i="15"/>
   <c r="J8" i="1"/>
   <c r="J7" i="1"/>
   <c r="J6" i="1"/>
   <c r="I4" i="1"/>
   <c r="H12" i="1"/>
   <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="H3" i="1"/>
   <c r="C2" i="13"/>
   <c r="D3" i="1" s="1"/>
+  <c r="B69" i="5"/>
   <c r="B68" i="5"/>
-  <c r="B67" i="5"/>
-[...1 lines deleted...]
-  <c r="D7" i="15"/>
+  <c r="D7" i="15" l="1"/>
   <c r="I7" i="15"/>
   <c r="H7" i="15"/>
   <c r="E4" i="15"/>
   <c r="E7" i="15" s="1"/>
   <c r="G7" i="15"/>
-  <c r="C57" i="5"/>
-  <c r="C67" i="5"/>
+  <c r="C58" i="5"/>
+  <c r="C68" i="5"/>
+  <c r="B63" i="5"/>
+  <c r="C63" i="5" s="1"/>
   <c r="B62" i="5"/>
   <c r="C62" i="5" s="1"/>
-  <c r="B61" i="5"/>
-[...1 lines deleted...]
-  <c r="C60" i="5"/>
+  <c r="C61" i="5"/>
+  <c r="B60" i="5"/>
+  <c r="C60" i="5" s="1"/>
+  <c r="C69" i="5"/>
   <c r="B59" i="5"/>
   <c r="C59" i="5" s="1"/>
-  <c r="C68" i="5"/>
-[...1 lines deleted...]
-  <c r="C58" i="5" s="1"/>
+  <c r="B52" i="5"/>
+  <c r="C52" i="5" s="1"/>
   <c r="B51" i="5"/>
   <c r="C51" i="5" s="1"/>
   <c r="B50" i="5"/>
   <c r="C50" i="5" s="1"/>
-  <c r="B49" i="5"/>
-[...2 lines deleted...]
-  <c r="C47" i="5" s="1"/>
+  <c r="B48" i="5"/>
+  <c r="C48" i="5" s="1"/>
   <c r="D17" i="1"/>
   <c r="F17" i="1" s="1"/>
   <c r="D16" i="1"/>
   <c r="F16" i="1" s="1"/>
   <c r="D15" i="1"/>
   <c r="F15" i="1" s="1"/>
   <c r="D14" i="1"/>
   <c r="F14" i="1" s="1"/>
   <c r="E12" i="11"/>
   <c r="E11" i="11"/>
   <c r="E10" i="11"/>
   <c r="E9" i="11"/>
   <c r="E8" i="11"/>
   <c r="E7" i="11"/>
   <c r="E6" i="11"/>
   <c r="E13" i="11"/>
   <c r="D13" i="1"/>
   <c r="F13" i="1" s="1"/>
   <c r="E5" i="11"/>
   <c r="E4" i="11"/>
   <c r="E3" i="11"/>
   <c r="D12" i="1"/>
   <c r="F12" i="1" s="1"/>
   <c r="D11" i="1"/>
   <c r="F11" i="1" s="1"/>
   <c r="D10" i="1"/>
   <c r="F10" i="1" s="1"/>
   <c r="D9" i="1"/>
   <c r="F9" i="1" s="1"/>
   <c r="D8" i="1"/>
   <c r="F8" i="1" s="1"/>
   <c r="D7" i="1"/>
   <c r="F7" i="1" s="1"/>
   <c r="D6" i="1"/>
   <c r="F6" i="1" s="1"/>
   <c r="D5" i="1"/>
   <c r="F5" i="1" s="1"/>
   <c r="D4" i="1"/>
   <c r="F4" i="1" s="1"/>
   <c r="J13" i="11"/>
   <c r="K13" i="11" s="1"/>
   <c r="F13" i="11"/>
   <c r="L14" i="11"/>
   <c r="M14" i="11" s="1"/>
   <c r="K14" i="11"/>
-  <c r="F14" i="11"/>
-  <c r="H14" i="11" s="1"/>
+  <c r="H14" i="11"/>
   <c r="I14" i="11" s="1"/>
   <c r="G13" i="11" l="1"/>
-  <c r="B48" i="5"/>
-  <c r="C48" i="5" s="1"/>
+  <c r="B49" i="5"/>
+  <c r="C49" i="5" s="1"/>
   <c r="H13" i="11"/>
   <c r="I13" i="11" s="1"/>
   <c r="L13" i="11"/>
   <c r="M13" i="11" s="1"/>
   <c r="G14" i="11"/>
   <c r="N3" i="1"/>
   <c r="O3" i="1"/>
   <c r="J12" i="11"/>
   <c r="J11" i="11"/>
   <c r="J10" i="11"/>
   <c r="J9" i="11"/>
   <c r="J8" i="11"/>
   <c r="J7" i="11"/>
   <c r="J6" i="11"/>
   <c r="K6" i="11" s="1"/>
   <c r="F12" i="11"/>
   <c r="F11" i="11"/>
   <c r="F10" i="11"/>
   <c r="F9" i="11"/>
   <c r="F8" i="11"/>
   <c r="F7" i="11"/>
   <c r="G7" i="11" s="1"/>
   <c r="F6" i="11"/>
   <c r="J5" i="11"/>
   <c r="J4" i="11"/>
@@ -803,364 +802,330 @@
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Based on FY22 grid electricity emissions factors</t>
         </r>
       </text>
     </comment>
     <comment ref="B34" authorId="0" shapeId="0" xr:uid="{A4764271-8FD3-49AC-8F1F-06A89250269D}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Insert number here</t>
         </r>
       </text>
     </comment>
-    <comment ref="B40" authorId="0" shapeId="0" xr:uid="{9716E8A8-AF95-43F8-B63E-464EAD35F512}">
+    <comment ref="B39" authorId="0" shapeId="0" xr:uid="{9716E8A8-AF95-43F8-B63E-464EAD35F512}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Insert number here</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>murrutia</author>
     <author>Vitello, Sophia (ENE)</author>
-    <author>tc={0C41D5C1-96AF-4D97-AA4A-7CA30DBC0F5D}</author>
   </authors>
   <commentList>
     <comment ref="C2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Insert number here</t>
         </r>
       </text>
     </comment>
     <comment ref="H2" authorId="1" shapeId="0" xr:uid="{66C9DAFD-4780-4F72-B384-27A4F13A4CDB}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Columns will be grayed out &amp; left blank when not applicable</t>
         </r>
-      </text>
-[...10 lines deleted...]
-    They say all bc they don't change year to year like the grid factor</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>murrutia</author>
   </authors>
   <commentList>
     <comment ref="C2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Insert number here</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Vitello, Sophia (ENE)</author>
   </authors>
   <commentList>
     <comment ref="G2" authorId="0" shapeId="0" xr:uid="{C2EC696E-881D-4B2B-B52B-BD63FF672E3A}">
       <text>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Clolumns will be grayed out &amp; left blank when not applicable</t>
         </r>
       </text>
     </comment>
-    <comment ref="B64" authorId="0" shapeId="0" xr:uid="{44BA9252-0CE5-4C11-B902-27F81BACA00C}">
+    <comment ref="B65" authorId="0" shapeId="0" xr:uid="{44BA9252-0CE5-4C11-B902-27F81BACA00C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0" shapeId="0" xr:uid="{C115D073-1170-4FA6-9636-3E2BDEB983AD}">
+    <comment ref="C65" authorId="0" shapeId="0" xr:uid="{C115D073-1170-4FA6-9636-3E2BDEB983AD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="D64" authorId="0" shapeId="0" xr:uid="{5B42DA1B-80BE-4F4F-BAB2-8AE5948D5207}">
+    <comment ref="D65" authorId="0" shapeId="0" xr:uid="{5B42DA1B-80BE-4F4F-BAB2-8AE5948D5207}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="E64" authorId="0" shapeId="0" xr:uid="{D4A2D5A2-1023-485F-8D72-8DAA29571B88}">
+    <comment ref="E65" authorId="0" shapeId="0" xr:uid="{D4A2D5A2-1023-485F-8D72-8DAA29571B88}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B65" authorId="0" shapeId="0" xr:uid="{70E0E654-431D-4F24-A26E-47D2D5D9FD1A}">
+    <comment ref="B66" authorId="0" shapeId="0" xr:uid="{70E0E654-431D-4F24-A26E-47D2D5D9FD1A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0" shapeId="0" xr:uid="{3E321B8B-C065-40C6-B53B-BC4CFA404555}">
+    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{3E321B8B-C065-40C6-B53B-BC4CFA404555}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="D65" authorId="0" shapeId="0" xr:uid="{935B8042-954F-4EBD-83AF-039A6DAEC285}">
+    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{935B8042-954F-4EBD-83AF-039A6DAEC285}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="E65" authorId="0" shapeId="0" xr:uid="{98BFDDD2-2989-49E3-B547-195CFE4C8B28}">
+    <comment ref="E66" authorId="0" shapeId="0" xr:uid="{98BFDDD2-2989-49E3-B547-195CFE4C8B28}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B66" authorId="0" shapeId="0" xr:uid="{0D9B8174-D690-4B7B-B221-9E588840C18A}">
+    <comment ref="B67" authorId="0" shapeId="0" xr:uid="{0D9B8174-D690-4B7B-B221-9E588840C18A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{C4EEF795-CA81-412C-A321-525CDDCFCAB4}">
+    <comment ref="C67" authorId="0" shapeId="0" xr:uid="{C4EEF795-CA81-412C-A321-525CDDCFCAB4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{D236FB7D-4F62-4D24-95EB-34F6C7150E9C}">
+    <comment ref="D67" authorId="0" shapeId="0" xr:uid="{D236FB7D-4F62-4D24-95EB-34F6C7150E9C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="E66" authorId="0" shapeId="0" xr:uid="{1E4988E0-FC63-4DCF-AB3E-9CB0F08ED39F}">
+    <comment ref="E67" authorId="0" shapeId="0" xr:uid="{1E4988E0-FC63-4DCF-AB3E-9CB0F08ED39F}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Massachusetts’ current gross emissions inventory generally excludes biogenic fuel emissions.13 When tracking toward EO 594 targets and calculating state government emissions changes, LBE will count the consumption of APS-eligible biofuel and biomass as offsetting 100% of emissions from every unit of fossil fuels eliminated.14 Emissions from the non-biogenic portion of APS-eligible biofuel blends for state buildings and fleet vehicles will be calculated using the standard emissions factor for that fuel (see EO594 Section 2 guideline for more information – linked in cells to the right)</t>
         </r>
       </text>
     </comment>
-    <comment ref="I67" authorId="0" shapeId="0" xr:uid="{FD50F2CA-1E19-4296-939E-6180F1910FD9}">
+    <comment ref="I68" authorId="0" shapeId="0" xr:uid="{FD50F2CA-1E19-4296-939E-6180F1910FD9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Conversion based on diesel gallon equivalent (DGE) value</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="316">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="733" uniqueCount="331">
   <si>
     <t>For Quick Calculations</t>
   </si>
   <si>
-    <t>For simple calculations regarding social math, renewables and energy efficiency calculations, please use "Quick Calculations" tab.</t>
-[...1 lines deleted...]
-  <si>
     <t>For detailed calculations:</t>
   </si>
   <si>
-    <t>If you are doing calculations for buildings and building fuels regarding GHG emissions, kBtu usage, or energy efficiency, use the "Buildings" tab.</t>
-[...7 lines deleted...]
-  <si>
     <t>For information regarding reference sources and factors, please use the "Reference" tab.</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>RENEWABLE ENERGY CONVERSIONS</t>
   </si>
   <si>
     <t>Note:  Calculations may vary slightly between fiscal years and calendar years.  Please select calculations for the correct timeframe.</t>
   </si>
   <si>
     <t>FISCAL YEAR</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Capacity Factor</t>
   </si>
   <si>
     <t>Enter Installed (MW)</t>
   </si>
   <si>
     <t>Number of MA homes this could power by electricity</t>
   </si>
   <si>
     <t>Estimated generation (kWh)</t>
   </si>
@@ -1662,53 +1627,50 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>How to calculate Energy Use Intensity (EUI) for a building/s:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> add up all kBtu totals for all building/s energy consumption and divide by the building or site square footage.</t>
     </r>
   </si>
   <si>
     <t>Energy Efficiency Equivalencies</t>
   </si>
   <si>
     <t>Equivalency Factor (divide by factor)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reference to calculate equivalents</t>
   </si>
   <si>
     <t>MA Homes powered by Electricity per year (kWh) 2022</t>
   </si>
   <si>
     <t xml:space="preserve">2022 Customer Choice Report </t>
   </si>
   <si>
     <t>2022/2023 Winter Heating Report</t>
   </si>
   <si>
     <t>MA Homes heated by Natural Gas per year (therms) 2022</t>
   </si>
   <si>
     <t>MA Homes heated by Oil per year (gallons) 2022</t>
   </si>
   <si>
     <t>MA Homes total energy use (MMBtu) 2022</t>
   </si>
   <si>
     <t>EIA 2020 RECS Survey Data</t>
   </si>
   <si>
     <t>U.S. Vehicle GHG emissions per year</t>
   </si>
@@ -2075,81 +2037,146 @@
   <si>
     <t>CO2 Emissions Factor (lbs CO2/native unit)</t>
   </si>
   <si>
     <t>CO2 Emissions Factor (metric tonnes CO2/native unit)</t>
   </si>
   <si>
     <t>GHG Emissions Factor (lbs CO2e/native unit)</t>
   </si>
   <si>
     <t>GHG Emissions Factor (Metric Tons CO2e/native unit)</t>
   </si>
   <si>
     <t>GHG Emissions Factor (Metric Tons CO2e/kBtu)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>CY_2023</t>
   </si>
   <si>
     <t>FY_2023</t>
   </si>
   <si>
+    <t>Grid Electricity FY2023</t>
+  </si>
+  <si>
     <t>Grid Electricity CY2023</t>
   </si>
   <si>
     <t>calculated based off of 1 CCF = 1.023 therms</t>
   </si>
   <si>
     <t>https://www.epa.gov/climateleadership/ghg-emission-factors-hub</t>
+  </si>
+  <si>
+    <t>Renewable Energy Source</t>
+  </si>
+  <si>
+    <t>Reference to calculate equivalencies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter data into the green cells in this calculator. Outputs will be provided in white cells. </t>
+  </si>
+  <si>
+    <t>Grey cells are default values or are not applicable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For simple calculations regarding social math, renewables and energy efficiency calculations, </t>
+  </si>
+  <si>
+    <t>please use "Quick Calculations" tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are doing calculations for buildings and building fuels regarding GHG emissions, </t>
+  </si>
+  <si>
+    <t>kBtu usage, or energy efficiency, use the "Buildings" tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are doing calculations for vehicles and mobile fuels regarding GHG emissions, </t>
+  </si>
+  <si>
+    <t>kBtu usage, or energy efficiency, use the "Vehicles" tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are doing calculations for renewable energy regarding kBtu usage </t>
+  </si>
+  <si>
+    <t>or energy efficiency, use the "Renewable Energy" tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have further questions, please contact:
+</t>
+  </si>
+  <si>
+    <t>sophia.vitello@mass.gov</t>
+  </si>
+  <si>
+    <t>Sophia Vitello, Program Analyst, Leading By Example, (617) 626-7353</t>
+  </si>
+  <si>
+    <t>CY_2024</t>
+  </si>
+  <si>
+    <t>CY_2025</t>
+  </si>
+  <si>
+    <t>CY_2026</t>
+  </si>
+  <si>
+    <t>FY_2024</t>
+  </si>
+  <si>
+    <t>FY_2025</t>
+  </si>
+  <si>
+    <t>FY_2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="17">
+  <numFmts count="15">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00000000_);_(* \(#,##0.00000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00000_);_(* \(#,##0.00000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="_(* #,##0.000000000_);_(* \(#,##0.000000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;???_);_(@_)"/>
-    <numFmt numFmtId="173" formatCode="0.000000"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="179" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    <numFmt numFmtId="174" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="175" formatCode="0.000"/>
+    <numFmt numFmtId="176" formatCode="0.0000000"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2216,114 +2243,94 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...11 lines deleted...]
-    <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
@@ -2354,52 +2361,72 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="21">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2476,52 +2503,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="35">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2656,217 +2689,121 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...49 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -2887,490 +2824,439 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="328">
+  <cellXfs count="351">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="10" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="10" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="169" fontId="6" fillId="10" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="10" fontId="17" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="43" fontId="10" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="6" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="18" fillId="8" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="16" fillId="8" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="43" fontId="18" fillId="8" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="43" fontId="16" fillId="8" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="9" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="10" fontId="17" fillId="9" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="15" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="43" fontId="1" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="10" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="6" fillId="10" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="10" fontId="17" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="170" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="10" fontId="19" fillId="9" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="10" fontId="17" fillId="9" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="7" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="24" fillId="12" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="43" fontId="24" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="21" fillId="12" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="21" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="24" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="12" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="12" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="12" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="12" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="19" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3385,337 +3271,407 @@
     <xf numFmtId="168" fontId="7" fillId="19" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="19" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="7" fillId="19" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="168" fontId="7" fillId="19" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="19" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="33" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="173" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="31" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="10" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="17" fillId="9" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="175" fontId="0" fillId="21" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="0" fillId="21" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="175" fontId="0" fillId="21" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="0" fillId="21" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="173" fontId="1" fillId="21" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="1" fillId="21" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="173" fontId="1" fillId="21" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="1" fillId="21" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_Sheet2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Percent" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color theme="0" tint="-0.14996795556505021"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="9" tint="0.59996337778862885"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
@@ -3728,166 +3684,133 @@
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.14996795556505021"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
-[...32 lines deleted...]
-</Tasks>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>120650</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>831850</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>63500</xdr:rowOff>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>5499100</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>1358900</xdr:rowOff>
+      <xdr:rowOff>1346200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E0A4E0-4D3B-831B-60FF-54D942B3BCCC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2044700" y="247650"/>
-          <a:ext cx="4762500" cy="1663700"/>
+          <a:off x="2114550" y="234950"/>
+          <a:ext cx="4667250" cy="1663700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>This version of the Department</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t> of Energy Resources Leading by Example (LBE) Conversions and GHG Calculator was published on </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>1/12/2026</a:t>
+            <a:t>3/13/26</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t>. Please visit the LBE Tools &amp; Resources webpage (</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:rPr>
             <a:t>https://www.mass.gov/info-details/leading-by-example-tools-and-resources</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t>)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
@@ -3904,101 +3827,93 @@
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>The intent of this file is to calculate emissions for building &amp; vehicle energy usage as well as to translate energy consumption &amp; renewable generation into social equivalencies such as homes powered or cars removed from the road.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>1351</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>642701</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>666750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Leading by Example logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44AB7449-E2C4-8C7D-B246-D9172D26DC03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1231900" y="628650"/>
           <a:ext cx="661751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...6 lines deleted...]
-</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4242,584 +4157,380 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophia.vitello@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2019/04/relationships/documenttask" Target="../documenttasks/documenttask1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afdc.energy.gov/fuels/properties?fuels=GS,DS,ELEC,BD,ETH,CNG,LNG,LPG,HY,ME" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portfoliomanager.energystar.gov/pdf/reference/Emissions.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/tools/faqs/faq.cfm?id=45&amp;t=8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2020-12/documents/mobileemissions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/ia/business/tools_resources/target_finder/help/Energy_Units_Conversion_Table.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/consumption/residential/data/2020/c&amp;e/pdf/ce1.2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afdc.energy.gov/fuels/properties?fuels=GS,DS,ELEC,BD,ETH,CNG,LNG,LPG,HY,ME" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portfoliomanager.energystar.gov/pdf/reference/Emissions.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atb.nrel.gov/electricity/2022/land-based_wind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/annual/pdf/sec12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/energyexplained/units-and-calculators/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2020-12/documents/mobileemissions.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theclimateregistry.org/wp-content/uploads/2022/11/2022-Default-Emission-Factors-Final.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/prod/files/2021/01/f82/us-hydropower-market-report-full-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/energyexplained/units-and-calculators/british-thermal-units.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov/totalenergy/data/monthly/pdf/mer_b.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/climateleadership/ghg-emission-factors-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/greenvehicles/tailpipe-greenhouse-gas-emissions-typical-passenger-vehicle" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/annual/pdf/sec12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L40"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="9" width="9.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="9.1796875" customWidth="1"/>
+    <col min="1" max="2" width="9.1796875" customWidth="1"/>
+    <col min="3" max="3" width="79" customWidth="1"/>
+    <col min="4" max="6" width="9.1796875" customWidth="1"/>
+    <col min="7" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="9.1796875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.35"/>
-[...49 lines deleted...]
-      <c r="C7" s="268" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="49"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+    </row>
+    <row r="5" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="49"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="220" t="s">
+        <v>312</v>
+      </c>
+      <c r="D5" s="293"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+    </row>
+    <row r="6" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="49"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="220" t="s">
+        <v>313</v>
+      </c>
+      <c r="D6" s="293"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+    </row>
+    <row r="7" spans="1:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="49"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" s="49"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="221" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="294"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="49"/>
+      <c r="B9" s="49"/>
+      <c r="C9" s="298" t="s">
+        <v>314</v>
+      </c>
+      <c r="D9" s="76"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" s="49"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="299" t="s">
+        <v>315</v>
+      </c>
+      <c r="D10" s="76"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+    </row>
+    <row r="11" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="49"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="49"/>
+      <c r="B12" s="49"/>
+      <c r="C12" s="301" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="269"/>
-[...26 lines deleted...]
-      <c r="C9" s="250" t="s">
+      <c r="D12" s="294"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="298" t="s">
+        <v>316</v>
+      </c>
+      <c r="D13" s="76"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="49"/>
+      <c r="B14" s="49"/>
+      <c r="C14" s="302" t="s">
+        <v>317</v>
+      </c>
+      <c r="D14" s="76"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="298"/>
+      <c r="D15" s="295"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+    </row>
+    <row r="16" spans="1:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="49"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="298" t="s">
+        <v>318</v>
+      </c>
+      <c r="D16" s="76"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="49"/>
+      <c r="B17" s="49"/>
+      <c r="C17" s="302" t="s">
+        <v>319</v>
+      </c>
+      <c r="D17" s="76"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="49"/>
+      <c r="B18" s="49"/>
+      <c r="C18" s="298"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+    </row>
+    <row r="19" spans="1:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="49"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="298" t="s">
+        <v>320</v>
+      </c>
+      <c r="D19" s="76"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="49"/>
+      <c r="B20" s="49"/>
+      <c r="C20" s="302" t="s">
+        <v>321</v>
+      </c>
+      <c r="D20" s="76"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="49"/>
+      <c r="B21" s="49"/>
+      <c r="C21" s="292"/>
+      <c r="D21" s="295"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="49"/>
+      <c r="B22" s="49"/>
+      <c r="C22" s="303" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="251"/>
-[...342 lines deleted...]
-    </row>
+      <c r="D22" s="296"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="300"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+    </row>
+    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+      <c r="C24" s="304" t="s">
+        <v>322</v>
+      </c>
+      <c r="D24" s="297"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="305" t="s">
+        <v>324</v>
+      </c>
+      <c r="D25" s="297"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+      <c r="C26" s="306" t="s">
+        <v>323</v>
+      </c>
+      <c r="D26" s="297"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="162"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+    </row>
+    <row r="29" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="49"/>
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35"/>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35"/>
     <row r="33" x14ac:dyDescent="0.35"/>
     <row r="34" x14ac:dyDescent="0.35"/>
     <row r="35" x14ac:dyDescent="0.35"/>
     <row r="36" x14ac:dyDescent="0.35"/>
     <row r="37" x14ac:dyDescent="0.35"/>
     <row r="38" x14ac:dyDescent="0.35"/>
     <row r="39" x14ac:dyDescent="0.35"/>
     <row r="40" x14ac:dyDescent="0.35"/>
+    <row r="41" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C26" r:id="rId1" xr:uid="{5BB0AFAE-1893-44D4-B840-56F69B4A5759}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="80" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup scale="80" orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:WVK45"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView showGridLines="0" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.81640625" style="91" customWidth="1"/>
-    <col min="2" max="2" width="22.453125" style="91" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.81640625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="22.453125" style="76" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.81640625" style="12" customWidth="1"/>
-    <col min="4" max="4" width="22.81640625" style="81" customWidth="1"/>
-    <col min="5" max="5" width="22.81640625" style="82" customWidth="1"/>
+    <col min="4" max="4" width="22.81640625" style="68" customWidth="1"/>
+    <col min="5" max="5" width="22.81640625" style="69" customWidth="1"/>
     <col min="6" max="9" width="22.81640625" customWidth="1"/>
     <col min="10" max="11" width="9.1796875" customWidth="1"/>
     <col min="12" max="254" width="9.1796875" hidden="1"/>
     <col min="255" max="255" width="31" hidden="1"/>
     <col min="256" max="256" width="13.1796875" hidden="1"/>
     <col min="257" max="257" width="36.453125" hidden="1"/>
     <col min="258" max="258" width="11.453125" hidden="1"/>
     <col min="259" max="259" width="25.7265625" hidden="1"/>
     <col min="260" max="510" width="9.1796875" hidden="1"/>
     <col min="511" max="511" width="31" hidden="1"/>
     <col min="512" max="512" width="13.1796875" hidden="1"/>
     <col min="513" max="513" width="36.453125" hidden="1"/>
     <col min="514" max="514" width="11.453125" hidden="1"/>
     <col min="515" max="515" width="25.7265625" hidden="1"/>
     <col min="516" max="766" width="9.1796875" hidden="1"/>
     <col min="767" max="767" width="31" hidden="1"/>
     <col min="768" max="768" width="13.1796875" hidden="1"/>
     <col min="769" max="769" width="36.453125" hidden="1"/>
     <col min="770" max="770" width="11.453125" hidden="1"/>
     <col min="771" max="771" width="25.7265625" hidden="1"/>
     <col min="772" max="1022" width="9.1796875" hidden="1"/>
     <col min="1023" max="1023" width="31" hidden="1"/>
     <col min="1024" max="1024" width="13.1796875" hidden="1"/>
     <col min="1025" max="1025" width="36.453125" hidden="1"/>
     <col min="1026" max="1026" width="11.453125" hidden="1"/>
@@ -5160,7398 +4871,7414 @@
     <col min="15361" max="15361" width="36.453125" hidden="1"/>
     <col min="15362" max="15362" width="11.453125" hidden="1"/>
     <col min="15363" max="15363" width="25.7265625" hidden="1"/>
     <col min="15364" max="15614" width="9.1796875" hidden="1"/>
     <col min="15615" max="15615" width="31" hidden="1"/>
     <col min="15616" max="15616" width="13.1796875" hidden="1"/>
     <col min="15617" max="15617" width="36.453125" hidden="1"/>
     <col min="15618" max="15618" width="11.453125" hidden="1"/>
     <col min="15619" max="15619" width="25.7265625" hidden="1"/>
     <col min="15620" max="15870" width="9.1796875" hidden="1"/>
     <col min="15871" max="15871" width="31" hidden="1"/>
     <col min="15872" max="15872" width="13.1796875" hidden="1"/>
     <col min="15873" max="15873" width="36.453125" hidden="1"/>
     <col min="15874" max="15874" width="11.453125" hidden="1"/>
     <col min="15875" max="15875" width="25.7265625" hidden="1"/>
     <col min="15876" max="16126" width="9.1796875" hidden="1"/>
     <col min="16127" max="16127" width="31" hidden="1"/>
     <col min="16128" max="16128" width="13.1796875" hidden="1"/>
     <col min="16129" max="16129" width="36.453125" hidden="1"/>
     <col min="16130" max="16130" width="11.453125" hidden="1"/>
     <col min="16131" max="16131" width="25.7265625" hidden="1"/>
     <col min="16132" max="16384" width="9.1796875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="274" t="s">
+      <c r="A1" s="279" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="280"/>
+      <c r="C1" s="280"/>
+      <c r="D1" s="280"/>
+      <c r="E1" s="280"/>
+      <c r="F1" s="280"/>
+      <c r="G1" s="280"/>
+      <c r="H1" s="280"/>
+      <c r="I1" s="281"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="282" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="283"/>
+      <c r="H2" s="283"/>
+      <c r="I2" s="284"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A3" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+    </row>
+    <row r="4" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="110" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="110" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="174" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="274"/>
-[...9 lines deleted...]
-      <c r="A2" s="277" t="s">
+      <c r="E4" s="110" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="278"/>
-[...9 lines deleted...]
-      <c r="A3" s="127" t="s">
+      <c r="F4" s="110" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="91"/>
-[...5 lines deleted...]
-      <c r="A4" s="126" t="s">
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A5" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="126" t="s">
+      <c r="B5" s="185">
+        <f>Reference!B102</f>
+        <v>0.13</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="73">
+        <f>C5*1000*8760*Reference!B102/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="73">
+        <f>C5*1000*8760*Reference!B102</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="101">
+        <f>E5*(Reference!$E$46)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A6" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="199" t="s">
+      <c r="B6" s="186">
+        <f>Reference!B103</f>
+        <v>0.44707999999999998</v>
+      </c>
+      <c r="C6" s="169"/>
+      <c r="D6" s="73">
+        <f>C6*1000*8760*Reference!B103/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="73">
+        <f>C6*1000*8760*Reference!B103</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="101">
+        <f>E6*(Reference!$E$46)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A7" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="126" t="s">
+      <c r="B7" s="186">
+        <f>Reference!B104</f>
+        <v>0.46729999999999999</v>
+      </c>
+      <c r="C7" s="169"/>
+      <c r="D7" s="73">
+        <f>C7*1000*8760*Reference!B104/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="73">
+        <f>C7*1000*8760*Reference!B104</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="101">
+        <f>E7*(Reference!$E$46)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A8" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="126" t="s">
+      <c r="B8" s="186">
+        <f>Reference!B105</f>
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="C8" s="169"/>
+      <c r="D8" s="73">
+        <f>C8*1000*8760*Reference!B105/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="73">
+        <f>C8*1000*8760*B8</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="101">
+        <f>E8*(Reference!$E$46)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A9" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="126" t="s">
+      <c r="B9" s="186">
+        <f>Reference!B106</f>
+        <v>0.27</v>
+      </c>
+      <c r="C9" s="169"/>
+      <c r="D9" s="73">
+        <f>C9*1000*8760*Reference!B106/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="73">
+        <f>C9*1000*8760*B9</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="101">
+        <f>E9*(Reference!$E$46)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A10" s="111"/>
+      <c r="B10" s="99"/>
+      <c r="C10" s="99"/>
+      <c r="D10" s="99"/>
+      <c r="E10" s="99"/>
+      <c r="F10" s="99"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A11" s="111" t="s">
         <v>17</v>
-      </c>
-[...121 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11" s="115"/>
+      <c r="F11" s="99"/>
     </row>
     <row r="12" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="126" t="s">
+      <c r="A12" s="110" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="110" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="174" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="110" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="110" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="110" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="126" t="s">
+      <c r="B13" s="186">
+        <f>Reference!B102</f>
+        <v>0.13</v>
+      </c>
+      <c r="C13" s="169"/>
+      <c r="D13" s="73">
+        <f>C13*1000*8760*Reference!B102/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="73">
+        <f>C13*1000*8760*Reference!B102</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="101">
+        <f>E13*(Reference!$E$24)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A14" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="199" t="s">
+      <c r="B14" s="186">
+        <f>Reference!B103</f>
+        <v>0.44707999999999998</v>
+      </c>
+      <c r="C14" s="169"/>
+      <c r="D14" s="73">
+        <f>C14*1000*8760*Reference!B103/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="73">
+        <f>C14*1000*8760*Reference!B103</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="101">
+        <f>E14*(Reference!$E$24)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A15" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="126" t="s">
+      <c r="B15" s="186">
+        <f>Reference!B104</f>
+        <v>0.46729999999999999</v>
+      </c>
+      <c r="C15" s="169"/>
+      <c r="D15" s="73">
+        <f>C15*1000*8760*Reference!B104/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="73">
+        <f>C15*1000*8760*Reference!B104</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="101">
+        <f>E15*(Reference!$E$24)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A16" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="126" t="s">
+      <c r="B16" s="186">
+        <f>Reference!B105</f>
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="C16" s="169"/>
+      <c r="D16" s="73">
+        <f>C16*1000*8760*Reference!B105/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="73">
+        <f>C16*1000*8760*B16</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="101">
+        <f>E16*(Reference!$E$24)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A17" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="126" t="s">
-[...96 lines deleted...]
-        <f>Reference!B105</f>
+      <c r="B17" s="186">
+        <f>Reference!B106</f>
         <v>0.27</v>
       </c>
-      <c r="C17" s="194"/>
-[...4 lines deleted...]
-      <c r="E17" s="86">
+      <c r="C17" s="169"/>
+      <c r="D17" s="73">
+        <f>C17*1000*8760*Reference!B106/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="73">
         <f>C17*1000*8760*B17</f>
         <v>0</v>
       </c>
-      <c r="F17" s="117">
-        <f>E17*(Reference!$E$24)/Reference!$B$86</f>
+      <c r="F17" s="101">
+        <f>E17*(Reference!$E$24)/Reference!$B$87</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A18" s="111"/>
-[...1 lines deleted...]
-      <c r="C18" s="113"/>
+      <c r="A18" s="95"/>
+      <c r="B18" s="96"/>
+      <c r="C18" s="97"/>
       <c r="D18" s="12"/>
-      <c r="E18" s="114"/>
-      <c r="F18" s="115"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="99"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.35"/>
     <row r="20" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="274" t="s">
-[...9 lines deleted...]
-      <c r="I20" s="274"/>
+      <c r="A20" s="342" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="343"/>
+      <c r="C20" s="343"/>
+      <c r="D20" s="343"/>
+      <c r="E20" s="343"/>
+      <c r="F20" s="343"/>
+      <c r="G20" s="343"/>
+      <c r="H20" s="343"/>
+      <c r="I20" s="344"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A22" s="275" t="s">
-[...3 lines deleted...]
-      <c r="C22" s="275"/>
+      <c r="A22" s="287" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="288"/>
+      <c r="C22" s="289"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A23"/>
-      <c r="B23" s="200" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="B23" s="285" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="286" t="s">
+        <v>21</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A24" s="121" t="s">
-[...4 lines deleted...]
-        <f>B24/Reference!B85</f>
+      <c r="A24" s="105" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="170"/>
+      <c r="C24" s="73">
+        <f>B24/Reference!B86</f>
         <v>0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A26" s="275" t="s">
-[...4 lines deleted...]
-      <c r="D26" s="275"/>
+      <c r="A26" s="345" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="346"/>
+      <c r="C26" s="346"/>
+      <c r="D26" s="347"/>
       <c r="E26"/>
-      <c r="F26" s="275" t="s">
-[...4 lines deleted...]
-      <c r="I26" s="275"/>
+      <c r="F26" s="345" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="346"/>
+      <c r="H26" s="346"/>
+      <c r="I26" s="347"/>
     </row>
     <row r="27" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A27"/>
-      <c r="B27" s="200" t="s">
+      <c r="B27" s="285" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="286" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" s="290"/>
+      <c r="G27" s="285" t="s">
+        <v>26</v>
+      </c>
+      <c r="H27" s="286" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="286" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A28" s="100" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="171"/>
+      <c r="C28" s="73">
+        <f>B28/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="101">
+        <f>B28*(Reference!$E$47)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" s="109" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="172"/>
+      <c r="H28" s="73">
+        <f>G28/Reference!B84</f>
+        <v>0</v>
+      </c>
+      <c r="I28" s="101">
+        <f>(G28*Reference!E48)/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A29" s="105" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="170"/>
+      <c r="C29" s="73">
+        <f>(B29*1000)/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="101">
+        <f>B29*(Reference!$E$46)*1000/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="231" t="s">
-[...7 lines deleted...]
-      <c r="G27" s="200" t="s">
+      <c r="G29" s="170"/>
+      <c r="H29" s="73">
+        <f>G29/(Reference!B84*0.1)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="101">
+        <f>((G29*1000)/Reference!I48)*Reference!E48/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A30" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="H27" s="231" t="s">
+      <c r="B30" s="172"/>
+      <c r="C30" s="73">
+        <f>(B30*1000000)/Reference!B83</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="101">
+        <f>B30*(Reference!$E$46)*1000000/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="I27" s="231" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="116" t="s">
+      <c r="G30" s="170"/>
+      <c r="H30" s="73">
+        <f>G30/Reference!B85</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="101">
+        <f>G30*Reference!E50/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A31" s="105" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="196"/>
-[...9 lines deleted...]
-      <c r="F28" s="125" t="s">
+      <c r="B31" s="170"/>
+      <c r="C31" s="73">
+        <f>B31/(Reference!B83*0.003412)</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="101">
+        <f>B31*1000*Reference!I36*Reference!E36/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" s="109" t="s">
         <v>35</v>
       </c>
-      <c r="G28" s="197"/>
-[...10 lines deleted...]
-      <c r="A29" s="121" t="s">
+      <c r="G31" s="170"/>
+      <c r="H31" s="73">
+        <f>G31/(Reference!B85*0.13869)</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="101">
+        <f>((G31*1000)/Reference!I51)*Reference!E51/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A32" s="102"/>
+      <c r="B32" s="103"/>
+      <c r="C32" s="104"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="99"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A33" s="345" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="195"/>
-[...88 lines deleted...]
-      <c r="C33" s="276"/>
+      <c r="B33" s="346"/>
+      <c r="C33" s="347"/>
       <c r="D33"/>
       <c r="E33"/>
     </row>
     <row r="34" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A34" s="121"/>
-[...6 lines deleted...]
-      <c r="D34" s="115"/>
+      <c r="A34" s="290"/>
+      <c r="B34" s="285" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="286" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="99"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A35" s="124" t="s">
-[...4 lines deleted...]
-        <f>(B35*Reference!E59)/Reference!B86</f>
+      <c r="A35" s="108" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="170"/>
+      <c r="C35" s="73">
+        <f>(B35*Reference!E60)/Reference!B87</f>
         <v>0</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" s="13"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36" s="14"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.35"/>
     <row r="38" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="274" t="s">
-[...27 lines deleted...]
-        <v>46</v>
+      <c r="A38" s="342" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="343"/>
+      <c r="C38" s="344"/>
+      <c r="D38" s="291"/>
+      <c r="E38" s="291"/>
+      <c r="F38" s="291"/>
+      <c r="G38" s="291"/>
+      <c r="H38" s="291"/>
+      <c r="I38" s="291"/>
+    </row>
+    <row r="39" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A39" s="107"/>
+      <c r="B39" s="175" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="205" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" s="112"/>
+    </row>
+    <row r="40" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="173"/>
+      <c r="C40" s="101">
+        <f>B40/Reference!$B$87</f>
+        <v>0</v>
       </c>
       <c r="D40"/>
-      <c r="E40" s="128"/>
-[...7 lines deleted...]
-        <f>B41/Reference!$B$86</f>
+      <c r="F40" s="69"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A41" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="173"/>
+      <c r="C41" s="101">
+        <f>(B41*1.1)/Reference!$B$87</f>
         <v>0</v>
       </c>
       <c r="D41"/>
-      <c r="F41" s="82"/>
-[...1 lines deleted...]
-      <c r="H41" s="129"/>
+      <c r="H41" s="113"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A42" s="116" t="s">
-[...12 lines deleted...]
-    </row>
+      <c r="H42" s="14"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35"/>
     <row r="44" spans="1:9" x14ac:dyDescent="0.35"/>
     <row r="45" spans="1:9" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="8">
-[...8 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.453125" style="44" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.453125" style="42" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32" style="8" customWidth="1"/>
     <col min="3" max="3" width="19.453125" style="8" customWidth="1"/>
-    <col min="4" max="4" width="14.1796875" style="39" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="37" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" style="8" customWidth="1"/>
-    <col min="6" max="6" width="14.1796875" style="33" customWidth="1"/>
-    <col min="7" max="7" width="16.54296875" style="25" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" style="32" customWidth="1"/>
+    <col min="7" max="7" width="16.54296875" style="24" customWidth="1"/>
     <col min="8" max="8" width="14.81640625" style="8" customWidth="1"/>
     <col min="9" max="9" width="15.81640625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.54296875" customWidth="1"/>
     <col min="11" max="11" width="13.453125" customWidth="1"/>
     <col min="12" max="12" width="17.453125" style="9" customWidth="1"/>
     <col min="13" max="13" width="11.453125" style="8" customWidth="1"/>
     <col min="14" max="14" width="14.7265625" style="8" customWidth="1"/>
     <col min="15" max="15" width="14.453125" style="8" customWidth="1"/>
-    <col min="16" max="16" width="18.7265625" style="32" customWidth="1"/>
-    <col min="17" max="17" width="11.1796875" style="35" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="18.7265625" style="31" customWidth="1"/>
+    <col min="17" max="17" width="11.1796875" style="33" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="106.26953125" hidden="1" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="223" customFormat="1" ht="31" x14ac:dyDescent="0.35">
-      <c r="A1" s="281" t="s">
+    <row r="1" spans="1:18" s="198" customFormat="1" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="330" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="336"/>
+      <c r="C1" s="337"/>
+      <c r="D1" s="333" t="s">
+        <v>44</v>
+      </c>
+      <c r="E1" s="334"/>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="338" t="s">
+        <v>45</v>
+      </c>
+      <c r="I1" s="339"/>
+      <c r="J1" s="339"/>
+      <c r="K1" s="339"/>
+      <c r="L1" s="339"/>
+      <c r="M1" s="327" t="s">
+        <v>46</v>
+      </c>
+      <c r="N1" s="328"/>
+      <c r="O1" s="328"/>
+      <c r="P1" s="329"/>
+    </row>
+    <row r="2" spans="1:18" s="7" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+      <c r="A2" s="176" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2" s="176" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="282"/>
-[...1 lines deleted...]
-      <c r="D1" s="285" t="s">
+      <c r="D2" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E1" s="286"/>
-[...2 lines deleted...]
-      <c r="H1" s="287" t="s">
+      <c r="E2" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="I1" s="288"/>
-[...3 lines deleted...]
-      <c r="M1" s="284" t="s">
+      <c r="F2" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="N1" s="284"/>
-[...4 lines deleted...]
-      <c r="A2" s="201" t="s">
+      <c r="G2" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="17" t="s">
+      <c r="H2" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="201" t="s">
+      <c r="I2" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="J2" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="K2" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="L2" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="M2" s="266" t="s">
         <v>59</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="N2" s="267" t="s">
         <v>60</v>
       </c>
-      <c r="I2" s="20" t="s">
+      <c r="O2" s="266" t="s">
         <v>61</v>
       </c>
-      <c r="J2" s="20" t="s">
+      <c r="P2" s="266" t="s">
         <v>62</v>
       </c>
-      <c r="K2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="3" t="s">
+    </row>
+    <row r="3" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="78" t="s">
+        <v>305</v>
+      </c>
+      <c r="B3" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="M2" s="26" t="s">
-[...30 lines deleted...]
-      <c r="F3" s="68">
+      <c r="C3" s="177"/>
+      <c r="D3" s="187">
+        <f>VLOOKUP(A3,source!$A$2:$D$43,3,FALSE)</f>
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="E3" s="188">
+        <f>VLOOKUP(A3,source!$A$2:$D$43,4,FALSE)</f>
+        <v>2.4149659863945578E-4</v>
+      </c>
+      <c r="F3" s="57">
         <f>(C3*D3)</f>
-        <v>234662.86436170194</v>
-[...1 lines deleted...]
-      <c r="G3" s="68">
+        <v>0</v>
+      </c>
+      <c r="G3" s="57">
         <f t="shared" ref="G3:G12" si="0">C3*E3</f>
-        <v>106.44141138232537</v>
-[...9 lines deleted...]
-        <v>15.870809833147943</v>
+        <v>0</v>
+      </c>
+      <c r="H3" s="59">
+        <f>C3/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="60">
+        <f>N3/Reference!$B$86</f>
+        <v>0</v>
       </c>
       <c r="L3" s="1">
-        <f>G3/Reference!$B$86</f>
-[...2 lines deleted...]
-      <c r="M3" s="221">
+        <f>G3/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M3" s="196">
         <v>3.4119999999999999</v>
       </c>
-      <c r="N3" s="83">
+      <c r="N3" s="70">
         <f t="shared" ref="N3:N17" si="1">C3*M3/1000</f>
-        <v>1426.7858040000001</v>
-[...1 lines deleted...]
-      <c r="O3" s="83">
+        <v>0</v>
+      </c>
+      <c r="O3" s="70">
         <f t="shared" ref="O3:O14" si="2">C3*M3</f>
-        <v>1426785.804</v>
-[...1 lines deleted...]
-      <c r="P3" s="49">
+        <v>0</v>
+      </c>
+      <c r="P3" s="340">
         <f>O3*1000</f>
-        <v>1426785804</v>
+        <v>0</v>
       </c>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A4" s="229" t="s">
-        <v>71</v>
+      <c r="A4" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-        <f>Reference!D47</f>
+        <v>66</v>
+      </c>
+      <c r="C4" s="178"/>
+      <c r="D4" s="187">
+        <f>Reference!D48</f>
         <v>11.728609767</v>
       </c>
-      <c r="E4" s="213">
-        <f>Reference!E47</f>
+      <c r="E4" s="188">
+        <f>Reference!E48</f>
         <v>5.3190974000000002E-3</v>
       </c>
-      <c r="F4" s="68">
+      <c r="F4" s="57">
         <f t="shared" ref="F4:F17" si="3">(C4*D4)</f>
         <v>0</v>
       </c>
-      <c r="G4" s="68">
+      <c r="G4" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H4" s="18"/>
-[...1 lines deleted...]
-        <f>C4/Reference!$B$83</f>
+      <c r="H4" s="17"/>
+      <c r="I4" s="59">
+        <f>C4/Reference!$B$84</f>
         <v>0</v>
       </c>
       <c r="J4" s="15"/>
-      <c r="K4" s="72">
-        <f>N4/Reference!$B$85</f>
+      <c r="K4" s="60">
+        <f>N4/Reference!$B$86</f>
         <v>0</v>
       </c>
       <c r="L4" s="1">
-        <f>G4/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I47</f>
+        <f>G4/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M4" s="196">
+        <f>Reference!I48</f>
         <v>100</v>
       </c>
-      <c r="N4" s="83">
+      <c r="N4" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O4" s="83">
+      <c r="O4" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P4" s="49">
+      <c r="P4" s="340">
         <f t="shared" ref="P4:P17" si="4">O4*1000</f>
         <v>0</v>
       </c>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A5" s="229" t="s">
-        <v>71</v>
+      <c r="A5" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-        <f>Reference!D48</f>
+        <v>67</v>
+      </c>
+      <c r="C5" s="178"/>
+      <c r="D5" s="187">
+        <f>Reference!D49</f>
         <v>11.998357799999999</v>
       </c>
-      <c r="E5" s="213">
-        <f>Reference!E48</f>
+      <c r="E5" s="188">
+        <f>Reference!E49</f>
         <v>5.441432108843537E-3</v>
       </c>
-      <c r="F5" s="68">
+      <c r="F5" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G5" s="68">
+      <c r="G5" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H5" s="15"/>
-      <c r="I5" s="71">
-        <f>(C5*1.023)/Reference!$B$83</f>
+      <c r="I5" s="59">
+        <f>(C5*1.023)/Reference!$B$84</f>
         <v>0</v>
       </c>
       <c r="J5" s="15"/>
-      <c r="K5" s="72">
-        <f>N5/Reference!$B$85</f>
+      <c r="K5" s="60">
+        <f>N5/Reference!$B$86</f>
         <v>0</v>
       </c>
       <c r="L5" s="1">
-        <f>G5/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I48</f>
+        <f>G5/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M5" s="196">
+        <f>Reference!I49</f>
         <v>103.6</v>
       </c>
-      <c r="N5" s="83">
+      <c r="N5" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O5" s="83">
+      <c r="O5" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P5" s="49">
+      <c r="P5" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="229" t="s">
-        <v>71</v>
+      <c r="A6" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-        <f>Reference!D49</f>
+        <v>68</v>
+      </c>
+      <c r="C6" s="178"/>
+      <c r="D6" s="187">
+        <f>Reference!D50</f>
         <v>22.4940157785</v>
       </c>
-      <c r="E6" s="213">
-        <f>Reference!E49</f>
+      <c r="E6" s="188">
+        <f>Reference!E50</f>
         <v>1.02013677E-2</v>
       </c>
-      <c r="F6" s="68">
+      <c r="F6" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G6" s="68">
+      <c r="G6" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
-      <c r="J6" s="72">
-[...4 lines deleted...]
-        <f>N6/Reference!$B$85</f>
+      <c r="J6" s="60">
+        <f>C6/Reference!$B$85</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="60">
+        <f>N6/Reference!$B$86</f>
         <v>0</v>
       </c>
       <c r="L6" s="1">
-        <f>G6/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I49</f>
+        <f>G6/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M6" s="196">
+        <f>Reference!I50</f>
         <v>138.69047619047601</v>
       </c>
-      <c r="N6" s="83">
+      <c r="N6" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O6" s="83">
+      <c r="O6" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P6" s="49">
+      <c r="P6" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A7" s="229" t="s">
-        <v>71</v>
+      <c r="A7" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <f>Reference!D50</f>
+        <v>69</v>
+      </c>
+      <c r="C7" s="178"/>
+      <c r="D7" s="187">
+        <f>Reference!D51</f>
         <v>22.4940157785</v>
       </c>
-      <c r="E7" s="213">
-        <f>Reference!E50</f>
+      <c r="E7" s="188">
+        <f>Reference!E51</f>
         <v>1.02013677E-2</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G7" s="68">
+      <c r="G7" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
-      <c r="J7" s="72">
-[...4 lines deleted...]
-        <f>N7/Reference!$B$85</f>
+      <c r="J7" s="60">
+        <f>C7/Reference!$B$85</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="60">
+        <f>N7/Reference!$B$86</f>
         <v>0</v>
       </c>
       <c r="L7" s="1">
-        <f>G7/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I50</f>
+        <f>G7/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="196">
+        <f>Reference!I51</f>
         <v>138.69047619047601</v>
       </c>
-      <c r="N7" s="83">
+      <c r="N7" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O7" s="83">
+      <c r="O7" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P7" s="49">
+      <c r="P7" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A8" s="229" t="s">
-        <v>71</v>
+      <c r="A8" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-        <f>Reference!D51</f>
+        <v>70</v>
+      </c>
+      <c r="C8" s="179"/>
+      <c r="D8" s="187">
+        <f>Reference!D52</f>
         <v>26.141554340999999</v>
       </c>
-      <c r="E8" s="213">
-        <f>Reference!E51</f>
+      <c r="E8" s="188">
+        <f>Reference!E52</f>
         <v>1.18555802E-2</v>
       </c>
-      <c r="F8" s="68">
+      <c r="F8" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G8" s="68">
+      <c r="G8" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="19"/>
+      <c r="H8" s="18"/>
       <c r="I8" s="15"/>
-      <c r="J8" s="72">
-[...4 lines deleted...]
-        <f>N8/Reference!$B$85</f>
+      <c r="J8" s="60">
+        <f>C8/Reference!$B$85</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="60">
+        <f>N8/Reference!$B$86</f>
         <v>0</v>
       </c>
       <c r="L8" s="1">
-        <f>G8/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I51</f>
+        <f>G8/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="196">
+        <f>Reference!I52</f>
         <v>149.69047619047601</v>
       </c>
-      <c r="N8" s="83">
+      <c r="N8" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O8" s="83">
+      <c r="O8" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A9" s="229" t="s">
+      <c r="A9" s="203" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F9" s="192">
+      <c r="C9" s="178"/>
+      <c r="D9" s="165">
+        <f>Reference!D53</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="166">
+        <f>Reference!E53</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="167">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G9" s="192">
+      <c r="G9" s="167">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H9" s="71">
-        <f>C9/Reference!$B$82</f>
+      <c r="H9" s="59">
+        <f>C9/Reference!$B$83</f>
         <v>0</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="1">
-        <f>G9/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I52</f>
+        <f>G9/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="196">
+        <f>Reference!I53</f>
         <v>3.4119999999999999</v>
       </c>
-      <c r="N9" s="83">
+      <c r="N9" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O9" s="83">
+      <c r="O9" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="229" t="s">
-        <v>71</v>
+      <c r="A10" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="F10" s="192">
+        <v>72</v>
+      </c>
+      <c r="C10" s="178"/>
+      <c r="D10" s="165">
+        <f>Reference!D54</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="166">
+        <f>Reference!E54</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="167">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G10" s="192">
+      <c r="G10" s="167">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H10" s="71">
-        <f>C10/Reference!$B$82</f>
+      <c r="H10" s="59">
+        <f>C10/Reference!$B$83</f>
         <v>0</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="1">
-        <f>G10/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I53</f>
+        <f>G10/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="196">
+        <f>Reference!I54</f>
         <v>3.4119999999999999</v>
       </c>
-      <c r="N10" s="83">
+      <c r="N10" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O10" s="83">
+      <c r="O10" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="229" t="s">
-        <v>71</v>
+      <c r="A11" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>79</v>
-[...10 lines deleted...]
-      <c r="F11" s="192">
+        <v>73</v>
+      </c>
+      <c r="C11" s="178"/>
+      <c r="D11" s="165">
+        <f>Reference!D55</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="166">
+        <f>Reference!E55</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="167">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G11" s="192">
+      <c r="G11" s="167">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H11" s="71">
-        <f>C11/Reference!$B$82</f>
+      <c r="H11" s="59">
+        <f>C11/Reference!$B$83</f>
         <v>0</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="1">
-        <f>G11/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I54</f>
+        <f>G11/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="196">
+        <f>Reference!I55</f>
         <v>3.4119999999999999</v>
       </c>
-      <c r="N11" s="83">
+      <c r="N11" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O11" s="83">
+      <c r="O11" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="229" t="s">
-        <v>71</v>
+      <c r="A12" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>80</v>
-[...10 lines deleted...]
-      <c r="F12" s="192">
+        <v>74</v>
+      </c>
+      <c r="C12" s="180"/>
+      <c r="D12" s="165">
+        <f>Reference!D56</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="166">
+        <f>Reference!E56</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="167">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G12" s="192">
+      <c r="G12" s="167">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H12" s="71">
-        <f>C12/Reference!$B$82</f>
+      <c r="H12" s="59">
+        <f>C12/Reference!$B$83</f>
         <v>0</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="1">
-        <f>G12/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I55</f>
+        <f>G12/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="196">
+        <f>Reference!I56</f>
         <v>3.4119999999999999</v>
       </c>
-      <c r="N12" s="83">
+      <c r="N12" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="83">
+      <c r="O12" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A13" s="229" t="s">
-        <v>71</v>
+      <c r="A13" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-        <f>Reference!D60</f>
+        <v>75</v>
+      </c>
+      <c r="C13" s="178"/>
+      <c r="D13" s="187">
+        <f>Reference!D61</f>
         <v>12.782889945000001</v>
       </c>
-      <c r="E13" s="213">
-        <f>Reference!E60</f>
+      <c r="E13" s="188">
+        <f>Reference!E61</f>
         <v>5.7972290000000001E-3</v>
       </c>
-      <c r="F13" s="68">
+      <c r="F13" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G13" s="68">
+      <c r="G13" s="57">
         <f t="shared" ref="G13:G17" si="5">C13*E13</f>
         <v>0</v>
       </c>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="1">
-        <f>G13/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I60</f>
+        <f>G13/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="196">
+        <f>Reference!I61</f>
         <v>91.333333333333343</v>
       </c>
-      <c r="N13" s="83">
+      <c r="N13" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="83">
+      <c r="O13" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="229" t="s">
-        <v>71</v>
+      <c r="A14" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-        <f>Reference!D70</f>
+        <v>76</v>
+      </c>
+      <c r="C14" s="178"/>
+      <c r="D14" s="187">
+        <f>Reference!D71</f>
         <v>207.82178691749999</v>
       </c>
-      <c r="E14" s="213">
-        <f>Reference!E70</f>
+      <c r="E14" s="188">
+        <f>Reference!E71</f>
         <v>9.4250243499999997E-2</v>
       </c>
-      <c r="F14" s="68">
+      <c r="F14" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G14" s="68">
+      <c r="G14" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="1">
-        <f>G14/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I70</f>
+        <f>G14/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="196">
+        <f>Reference!I71</f>
         <v>1194</v>
       </c>
-      <c r="N14" s="83">
+      <c r="N14" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="83">
+      <c r="O14" s="70">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="229" t="s">
-        <v>71</v>
+      <c r="A15" s="203" t="s">
+        <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-        <f>Reference!D71</f>
+        <v>77</v>
+      </c>
+      <c r="C15" s="178"/>
+      <c r="D15" s="187">
+        <f>Reference!D72</f>
         <v>5155.1984000000002</v>
       </c>
-      <c r="E15" s="213">
-        <f>Reference!E71</f>
+      <c r="E15" s="188">
+        <f>Reference!E72</f>
         <v>2.3379584580498869</v>
       </c>
-      <c r="F15" s="68">
+      <c r="F15" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G15" s="68">
+      <c r="G15" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="1">
-        <f>G15/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I71</f>
+        <f>G15/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="196">
+        <f>Reference!I72</f>
         <v>24930</v>
       </c>
-      <c r="N15" s="83">
+      <c r="N15" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="83">
+      <c r="O15" s="70">
         <f>C15*M15</f>
         <v>0</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="188" t="s">
-[...14 lines deleted...]
-      <c r="F16" s="135">
+      <c r="A16" s="163" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="164" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="181"/>
+      <c r="D16" s="117">
+        <f>Reference!D73</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="118">
+        <f>Reference!E73</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="119">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G16" s="135">
+      <c r="G16" s="119">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H16" s="136"/>
-[...3 lines deleted...]
-      <c r="L16" s="132">
+      <c r="H16" s="120"/>
+      <c r="I16" s="120"/>
+      <c r="J16" s="120"/>
+      <c r="K16" s="120"/>
+      <c r="L16" s="116">
         <f t="shared" ref="L16" si="6">G16/4.8</f>
         <v>0</v>
       </c>
-      <c r="M16" s="222">
-        <f>Reference!I72</f>
+      <c r="M16" s="197">
+        <f>Reference!I73</f>
         <v>16500</v>
       </c>
-      <c r="N16" s="183">
+      <c r="N16" s="159">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O16" s="183">
+      <c r="O16" s="159">
         <f>C16*M16</f>
         <v>0</v>
       </c>
-      <c r="P16" s="184">
+      <c r="P16" s="160">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A17" s="188" t="s">
-[...14 lines deleted...]
-      <c r="F17" s="135">
+      <c r="A17" s="163" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="164" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="182"/>
+      <c r="D17" s="117">
+        <f>Reference!D74</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="118">
+        <f>Reference!E74</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="119">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="119">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H17" s="137"/>
-[...3 lines deleted...]
-      <c r="L17" s="132">
+      <c r="H17" s="121"/>
+      <c r="I17" s="121"/>
+      <c r="J17" s="121"/>
+      <c r="K17" s="121"/>
+      <c r="L17" s="116">
         <f t="shared" ref="L17" si="7">G17/4.8</f>
         <v>0</v>
       </c>
-      <c r="M17" s="222">
-        <f>Reference!I73</f>
+      <c r="M17" s="197">
+        <f>Reference!I74</f>
         <v>20000</v>
       </c>
-      <c r="N17" s="183">
+      <c r="N17" s="159">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="183">
+      <c r="O17" s="159">
         <f>C17*M17</f>
         <v>0</v>
       </c>
-      <c r="P17" s="184">
+      <c r="P17" s="160">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
     </row>
-    <row r="18" spans="1:18" s="24" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="F18" s="76">
+    <row r="18" spans="1:18" s="23" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="43"/>
+      <c r="B18" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="48"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="63">
         <f>SUM(F3:F15)</f>
-        <v>234662.86436170194</v>
-[...1 lines deleted...]
-      <c r="G18" s="76">
+        <v>0</v>
+      </c>
+      <c r="G18" s="63">
         <f>SUM(G3:G15)</f>
-        <v>106.44141138232537</v>
-[...1 lines deleted...]
-      <c r="H18" s="109">
+        <v>0</v>
+      </c>
+      <c r="H18" s="93">
         <f>SUM(H3:H3)+SUM(H9:H12)</f>
-        <v>61.950666666666663</v>
-[...1 lines deleted...]
-      <c r="I18" s="85">
+        <v>0</v>
+      </c>
+      <c r="I18" s="72">
         <f>SUM(I4:I5)</f>
         <v>0</v>
       </c>
-      <c r="J18" s="85">
+      <c r="J18" s="72">
         <f>SUM(J6:J8)</f>
         <v>0</v>
       </c>
-      <c r="K18" s="110">
+      <c r="K18" s="94">
         <f>SUM(K3:K8)</f>
-        <v>15.870809833147943</v>
-[...1 lines deleted...]
-      <c r="L18" s="109">
+        <v>0</v>
+      </c>
+      <c r="L18" s="93">
         <f>SUM(L3:L15)</f>
-        <v>23.139437257027257</v>
-[...2 lines deleted...]
-      <c r="N18" s="84">
+        <v>0</v>
+      </c>
+      <c r="M18" s="64"/>
+      <c r="N18" s="71">
         <f>SUM(N3:N17)</f>
-        <v>1426.7858040000001</v>
-[...1 lines deleted...]
-      <c r="O18" s="84">
+        <v>0</v>
+      </c>
+      <c r="O18" s="71">
         <f t="shared" ref="O18:P18" si="8">SUM(O3:O17)</f>
-        <v>1426785.804</v>
-[...1 lines deleted...]
-      <c r="P18" s="84">
+        <v>0</v>
+      </c>
+      <c r="P18" s="341">
         <f t="shared" si="8"/>
-        <v>1426785804</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="C19"/>
-      <c r="D19" s="37"/>
+      <c r="D19" s="35"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
-      <c r="P19" s="30"/>
+      <c r="P19" s="29"/>
       <c r="R19" s="8"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="B20"/>
-      <c r="D20" s="38"/>
+      <c r="D20" s="36"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="O20" s="10"/>
-      <c r="P20" s="31"/>
-[...11 lines deleted...]
-      <c r="P21" s="31"/>
+      <c r="P20" s="30"/>
+    </row>
+    <row r="21" spans="1:18" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="269" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="269"/>
+      <c r="C21" s="269"/>
+      <c r="D21" s="269"/>
+      <c r="E21" s="269"/>
+      <c r="F21" s="269"/>
+      <c r="G21" s="278"/>
+      <c r="P21" s="30"/>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="280"/>
-[...10 lines deleted...]
-      <c r="P23" s="31"/>
+      <c r="P22" s="30"/>
+    </row>
+    <row r="23" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="30"/>
     </row>
     <row r="24" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="H24" s="11"/>
-[...2 lines deleted...]
-      <c r="P24" s="31"/>
+      <c r="P24" s="30"/>
     </row>
     <row r="25" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="P25" s="31"/>
+      <c r="C25" s="37"/>
+      <c r="P25" s="30"/>
     </row>
     <row r="26" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C26" s="39"/>
-      <c r="P26" s="31"/>
+      <c r="P26" s="30"/>
     </row>
     <row r="27" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
-      <c r="P27" s="31"/>
-[...6 lines deleted...]
-    </row>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="30"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="5">
-[...5 lines deleted...]
-  </mergeCells>
   <conditionalFormatting sqref="L2:L15">
     <cfRule type="containsErrors" dxfId="3" priority="6">
       <formula>ISERROR(L2)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="32" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G3" evalError="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
-            <xm:f>source!$A$2:$A$45</xm:f>
+            <xm:f>source!$A$2:$A$54</xm:f>
           </x14:formula1>
           <xm:sqref>A3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView showGridLines="0" topLeftCell="A15" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="38.1796875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.7265625" style="8" customWidth="1"/>
     <col min="3" max="3" width="18" style="8" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="20.453125" style="33" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="22.26953125" style="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.453125" style="32" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.26953125" style="24" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.1796875" style="9" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.26953125" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="32.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.7265625" style="8" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="22.81640625" style="32" hidden="1" customWidth="1"/>
-    <col min="12" max="12" width="11.1796875" style="35" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="22.81640625" style="31" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="11.1796875" style="33" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="106.26953125" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.1796875" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="223" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="I1" s="294"/>
+    <row r="1" spans="1:13" s="198" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="322" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="323"/>
+      <c r="C1" s="324"/>
+      <c r="D1" s="325" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1" s="326"/>
+      <c r="F1" s="327" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1" s="328"/>
+      <c r="H1" s="328"/>
+      <c r="I1" s="329"/>
     </row>
     <row r="2" spans="1:13" ht="26" x14ac:dyDescent="0.6">
-      <c r="A2" s="298" t="s">
-[...10 lines deleted...]
-      <c r="K2" s="31"/>
+      <c r="A2" s="225" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="226"/>
+      <c r="C2" s="226"/>
+      <c r="D2" s="226"/>
+      <c r="E2" s="226"/>
+      <c r="F2" s="270"/>
+      <c r="G2" s="270"/>
+      <c r="H2" s="270"/>
+      <c r="I2" s="271"/>
+      <c r="K2" s="30"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="96" t="s">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="A3" s="80" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="176" t="s">
+        <v>85</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>86</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...12 lines deleted...]
-        <v>68</v>
+      <c r="H3" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I3" s="81" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A4" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F4" s="214">
+      <c r="A4" s="82" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4" s="183"/>
+      <c r="C4" s="73">
+        <f>B4*1000*8760*Reference!B102</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="59">
+        <f>C4/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="60">
+        <f>G4/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F4" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G4" s="83">
+      <c r="G4" s="70">
         <f>C4*F4/1000</f>
         <v>0</v>
       </c>
-      <c r="H4" s="83">
+      <c r="H4" s="70">
         <f>C4*F4</f>
         <v>0</v>
       </c>
-      <c r="I4" s="99">
+      <c r="I4" s="83">
         <f>H4*1000</f>
         <v>0</v>
       </c>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A5" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F5" s="214">
+      <c r="A5" s="82" t="s">
+        <v>88</v>
+      </c>
+      <c r="B5" s="183"/>
+      <c r="C5" s="73">
+        <f>B5*1000*8760*Reference!B103</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="59">
+        <f>C5/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="60">
+        <f>G5/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G5" s="83">
+      <c r="G5" s="70">
         <f>C5*F5/1000</f>
         <v>0</v>
       </c>
-      <c r="H5" s="83">
+      <c r="H5" s="70">
         <f>C5*F5</f>
         <v>0</v>
       </c>
-      <c r="I5" s="99">
+      <c r="I5" s="83">
         <f>H5*1000</f>
         <v>0</v>
       </c>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A6" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F6" s="214">
+      <c r="A6" s="82" t="s">
+        <v>89</v>
+      </c>
+      <c r="B6" s="183"/>
+      <c r="C6" s="73">
+        <f>B6*1000*8760*Reference!B104</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="59">
+        <f>C6/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="60">
+        <f>G6/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G6" s="83">
+      <c r="G6" s="70">
         <f>C6*F6/1000</f>
         <v>0</v>
       </c>
-      <c r="H6" s="83">
+      <c r="H6" s="70">
         <f>C6*F6</f>
         <v>0</v>
       </c>
-      <c r="I6" s="99">
+      <c r="I6" s="83">
         <f>H6*1000</f>
         <v>0</v>
       </c>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A7" s="100" t="s">
+      <c r="A7" s="84" t="s">
+        <v>80</v>
+      </c>
+      <c r="B7" s="168">
+        <f>SUM(B4:B6)</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="168">
+        <f>SUM(C4:C6)</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="74">
+        <f>SUM(D4:D6)</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="74">
+        <f>SUM(E4:E6)</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="75"/>
+      <c r="G7" s="74">
+        <f>SUM(G4:G6)</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="74">
+        <f>SUM(H4:H6)</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="85">
+        <f>SUM(I4:I6)</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="30"/>
+    </row>
+    <row r="8" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="86"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="87"/>
+      <c r="K8" s="30"/>
+    </row>
+    <row r="9" spans="1:13" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="80" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="176" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B7" s="193">
-[...46 lines deleted...]
-      <c r="B9" s="201" t="s">
+      <c r="D9" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="81" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="30"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="82" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="183"/>
+      <c r="C10" s="73">
+        <f>B10*8760*Reference!B102</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="59">
+        <f>C10/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="60">
+        <f>G10/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="189">
+        <v>3.4119999999999999</v>
+      </c>
+      <c r="G10" s="70">
+        <f>C10*F10/1000</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="70">
+        <f>C10*F10</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="83">
+        <f>H10*1000</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="30"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" s="183"/>
+      <c r="C11" s="73">
+        <f>B11*8760*Reference!B103</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="59">
+        <f>C11/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="60">
+        <f>G11/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="189">
+        <v>3.4119999999999999</v>
+      </c>
+      <c r="G11" s="70">
+        <f>C11*F11/1000</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="70">
+        <f>C11*F11</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="83">
+        <f>H11*1000</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="30"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A12" s="82" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" s="183"/>
+      <c r="C12" s="73">
+        <f>B12*8760*Reference!B104</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="59">
+        <f>C12/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="60">
+        <f>G12/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="189">
+        <v>3.4119999999999999</v>
+      </c>
+      <c r="G12" s="70">
+        <f>C12*F12/1000</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="70">
+        <f>C12*F12</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="83">
+        <f>H12*1000</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="30"/>
+    </row>
+    <row r="13" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="84" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="168">
+        <f>SUM(B10:B12)</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="168">
+        <f>SUM(C10:C12)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="74">
+        <f>SUM(D10:D12)</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="74">
+        <f>SUM(E10:E12)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="75"/>
+      <c r="G13" s="74">
+        <f>SUM(G10:G12)</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="74">
+        <f>SUM(H10:H12)</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="85">
+        <f>SUM(I10:I12)</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="30"/>
+    </row>
+    <row r="14" spans="1:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="222"/>
+      <c r="B14" s="223"/>
+      <c r="C14" s="223"/>
+      <c r="D14" s="223"/>
+      <c r="E14" s="223"/>
+      <c r="F14" s="223"/>
+      <c r="G14" s="223"/>
+      <c r="H14" s="223"/>
+      <c r="I14" s="224"/>
+      <c r="K14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K15" s="30"/>
+    </row>
+    <row r="16" spans="1:13" ht="26" x14ac:dyDescent="0.6">
+      <c r="A16" s="275" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="276"/>
+      <c r="C16" s="276"/>
+      <c r="D16" s="276"/>
+      <c r="E16" s="276"/>
+      <c r="F16" s="276"/>
+      <c r="G16" s="276"/>
+      <c r="H16" s="276"/>
+      <c r="I16" s="277"/>
+      <c r="K16" s="30"/>
+    </row>
+    <row r="17" spans="1:13" s="7" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+      <c r="A17" s="272" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="263" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="264" t="s">
         <v>96</v>
       </c>
-      <c r="C9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="D17" s="273" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="273" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="266" t="s">
+        <v>59</v>
+      </c>
+      <c r="G17" s="267" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="3" t="s">
-[...17 lines deleted...]
-      <c r="A10" s="98" t="s">
+      <c r="H17" s="266" t="s">
+        <v>61</v>
+      </c>
+      <c r="I17" s="274" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A18" s="82" t="s">
         <v>97</v>
       </c>
-      <c r="B10" s="208"/>
-[...12 lines deleted...]
-      <c r="F10" s="214">
+      <c r="B18" s="171"/>
+      <c r="C18" s="73">
+        <f>B18/(1000*8760*Reference!B102)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="59">
+        <f>B18/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="60">
+        <f>G18/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G10" s="83">
-[...194 lines deleted...]
-      <c r="G18" s="83">
+      <c r="G18" s="70">
         <f>B18*F18/1000</f>
         <v>0</v>
       </c>
-      <c r="H18" s="83">
+      <c r="H18" s="70">
         <f>B18*F18</f>
         <v>0</v>
       </c>
-      <c r="I18" s="99">
+      <c r="I18" s="83">
         <f>H18*1000</f>
         <v>0</v>
       </c>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A19" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F19" s="214">
+      <c r="A19" s="82" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" s="183"/>
+      <c r="C19" s="73">
+        <f>B19/(1000*8760*Reference!B103)</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="59">
+        <f>B19/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="60">
+        <f>G19/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G19" s="83">
+      <c r="G19" s="70">
         <f>B19*F19/1000</f>
         <v>0</v>
       </c>
-      <c r="H19" s="83">
+      <c r="H19" s="70">
         <f>B19*F19</f>
         <v>0</v>
       </c>
-      <c r="I19" s="99">
+      <c r="I19" s="83">
         <f>H19*1000</f>
         <v>0</v>
       </c>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A20" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F20" s="214">
+      <c r="A20" s="82" t="s">
+        <v>99</v>
+      </c>
+      <c r="B20" s="183"/>
+      <c r="C20" s="73">
+        <f>B20/(1000*8760*Reference!B104)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="59">
+        <f>B20/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="60">
+        <f>G20/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G20" s="83">
+      <c r="G20" s="70">
         <f>B20*F20/1000</f>
         <v>0</v>
       </c>
-      <c r="H20" s="83">
+      <c r="H20" s="70">
         <f>B20*F20</f>
         <v>0</v>
       </c>
-      <c r="I20" s="99">
+      <c r="I20" s="83">
         <f>H20*1000</f>
         <v>0</v>
       </c>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
     </row>
-    <row r="21" spans="1:13" s="24" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="B21" s="193">
+    <row r="21" spans="1:13" s="23" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A21" s="84" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="168">
         <f>SUM(B18:B20)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="193">
+      <c r="C21" s="168">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="87">
+      <c r="D21" s="74">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="87">
+      <c r="E21" s="74">
         <f>SUM(E18:E20)</f>
         <v>0</v>
       </c>
-      <c r="F21" s="88"/>
-      <c r="G21" s="87">
+      <c r="F21" s="75"/>
+      <c r="G21" s="74">
         <f>SUM(G18:G20)</f>
         <v>0</v>
       </c>
-      <c r="H21" s="87">
+      <c r="H21" s="74">
         <f>SUM(H18:H20)</f>
         <v>0</v>
       </c>
-      <c r="I21" s="101">
+      <c r="I21" s="85">
         <f>SUM(I18:I20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A22" s="104"/>
-[...1 lines deleted...]
-      <c r="E22" s="106"/>
+      <c r="A22" s="88"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="90"/>
       <c r="F22" s="8"/>
-      <c r="I22" s="107"/>
-      <c r="K22" s="30"/>
+      <c r="I22" s="91"/>
+      <c r="K22" s="29"/>
       <c r="M22" s="8"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A23" s="108"/>
+      <c r="A23" s="92"/>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23" s="105"/>
-[...1 lines deleted...]
-      <c r="I23" s="107"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="90"/>
+      <c r="I23" s="91"/>
       <c r="J23" s="10"/>
-      <c r="K23" s="31"/>
+      <c r="K23" s="30"/>
     </row>
     <row r="24" spans="1:13" ht="58" x14ac:dyDescent="0.35">
-      <c r="A24" s="96" t="s">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A24" s="80" t="s">
+        <v>310</v>
+      </c>
+      <c r="B24" s="176" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>100</v>
       </c>
       <c r="D24" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...14 lines deleted...]
-      <c r="K24" s="31"/>
+      <c r="H24" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I24" s="81" t="s">
+        <v>62</v>
+      </c>
+      <c r="K24" s="30"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A25" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F25" s="214">
+      <c r="A25" s="82" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="183"/>
+      <c r="C25" s="73">
+        <f>B25/(8760*Reference!B102)</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="59">
+        <f>B25/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <f>G25/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G25" s="83">
+      <c r="G25" s="70">
         <f>B25*F25/1000</f>
         <v>0</v>
       </c>
-      <c r="H25" s="83">
+      <c r="H25" s="70">
         <f>B25*F25</f>
         <v>0</v>
       </c>
-      <c r="I25" s="99">
+      <c r="I25" s="83">
         <f>H25*1000</f>
         <v>0</v>
       </c>
-      <c r="K25" s="31"/>
+      <c r="K25" s="30"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A26" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F26" s="214">
+      <c r="A26" s="82" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="183"/>
+      <c r="C26" s="73">
+        <f>B26/(8760*Reference!B103)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="59">
+        <f>B26/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="60">
+        <f>G26/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G26" s="83">
+      <c r="G26" s="70">
         <f>B26*F26/1000</f>
         <v>0</v>
       </c>
-      <c r="H26" s="83">
+      <c r="H26" s="70">
         <f>B26*F26</f>
         <v>0</v>
       </c>
-      <c r="I26" s="99">
+      <c r="I26" s="83">
         <f>H26*1000</f>
         <v>0</v>
       </c>
-      <c r="K26" s="31"/>
+      <c r="K26" s="30"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A27" s="98" t="s">
-[...15 lines deleted...]
-      <c r="F27" s="214">
+      <c r="A27" s="82" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="183"/>
+      <c r="C27" s="73">
+        <f>B27/(8760*Reference!B104)</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="59">
+        <f>B27/Reference!$B$83</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="60">
+        <f>G27/Reference!$B$86</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="189">
         <v>3.4119999999999999</v>
       </c>
-      <c r="G27" s="83">
+      <c r="G27" s="70">
         <f>B27*F27/1000</f>
         <v>0</v>
       </c>
-      <c r="H27" s="83">
+      <c r="H27" s="70">
         <f>B27*F27</f>
         <v>0</v>
       </c>
-      <c r="I27" s="99">
+      <c r="I27" s="83">
         <f>H27*1000</f>
         <v>0</v>
       </c>
       <c r="J27" s="11"/>
-      <c r="K27" s="31"/>
+      <c r="K27" s="30"/>
     </row>
     <row r="28" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A28" s="100" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="193">
+      <c r="A28" s="84" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="168">
         <f>SUM(B25:B27)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="193">
+      <c r="C28" s="168">
         <f>SUM(C25:C27)</f>
         <v>0</v>
       </c>
-      <c r="D28" s="87">
+      <c r="D28" s="74">
         <f>SUM(D25:D27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="87">
+      <c r="E28" s="74">
         <f>SUM(E25:E27)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="88"/>
-      <c r="G28" s="87">
+      <c r="F28" s="75"/>
+      <c r="G28" s="74">
         <f>SUM(G25:G27)</f>
         <v>0</v>
       </c>
-      <c r="H28" s="87">
+      <c r="H28" s="74">
         <f>SUM(H25:H27)</f>
         <v>0</v>
       </c>
-      <c r="I28" s="101">
+      <c r="I28" s="85">
         <f>SUM(I25:I27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A29" s="289"/>
-[...7 lines deleted...]
-      <c r="I29" s="291"/>
+      <c r="A29" s="222"/>
+      <c r="B29" s="223"/>
+      <c r="C29" s="223"/>
+      <c r="D29" s="223"/>
+      <c r="E29" s="223"/>
+      <c r="F29" s="223"/>
+      <c r="G29" s="223"/>
+      <c r="H29" s="223"/>
+      <c r="I29" s="224"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.35"/>
     <row r="31" spans="1:13" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.81640625" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.1796875" style="8" customWidth="1"/>
     <col min="4" max="4" width="16.81640625" style="8" customWidth="1"/>
     <col min="5" max="5" width="14.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.453125" style="8" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="17.26953125" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="28.453125" style="33" customWidth="1"/>
+    <col min="7" max="7" width="17.26953125" style="32" customWidth="1"/>
+    <col min="8" max="8" width="17.54296875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" style="32" customWidth="1"/>
     <col min="10" max="10" width="11" style="8" customWidth="1"/>
-    <col min="11" max="11" width="18" style="32" customWidth="1"/>
+    <col min="11" max="11" width="18" style="31" customWidth="1"/>
     <col min="12" max="12" width="17.54296875" style="9" customWidth="1"/>
-    <col min="13" max="13" width="23.7265625" style="35" customWidth="1"/>
+    <col min="13" max="13" width="23.7265625" style="33" customWidth="1"/>
     <col min="14" max="14" width="9.1796875" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9.1796875" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="223" customFormat="1" ht="31" x14ac:dyDescent="0.35">
-      <c r="A1" s="301" t="s">
+    <row r="1" spans="1:13" s="198" customFormat="1" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="330" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="331"/>
+      <c r="C1" s="331"/>
+      <c r="D1" s="332"/>
+      <c r="E1" s="333" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1" s="334"/>
+      <c r="G1" s="334"/>
+      <c r="H1" s="335"/>
+      <c r="I1" s="265" t="s">
+        <v>45</v>
+      </c>
+      <c r="J1" s="327" t="s">
+        <v>46</v>
+      </c>
+      <c r="K1" s="328"/>
+      <c r="L1" s="328"/>
+      <c r="M1" s="329"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="87" x14ac:dyDescent="0.35">
+      <c r="A2" s="263" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="264" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2" s="263" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2" s="264" t="s">
+        <v>102</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="I2" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="J2" s="266" t="s">
+        <v>59</v>
+      </c>
+      <c r="K2" s="267" t="s">
+        <v>60</v>
+      </c>
+      <c r="L2" s="266" t="s">
+        <v>61</v>
+      </c>
+      <c r="M2" s="268" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A3" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3" s="184"/>
+      <c r="D3" s="190">
+        <f>VLOOKUP($A3,source!$A$2:$B$43,2,FALSE)</f>
+        <v>1.26E-2</v>
+      </c>
+      <c r="E3" s="191">
+        <f>Reference!D58</f>
+        <v>22.804258354823325</v>
+      </c>
+      <c r="F3" s="188">
+        <f>Reference!E58</f>
+        <v>1.0342067281099014E-2</v>
+      </c>
+      <c r="G3" s="44">
+        <f>((C3*F3)*2205)*(1+D3)</f>
+        <v>0</v>
+      </c>
+      <c r="H3" s="57">
+        <f>(C3*F3)*(1+D3)</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="1">
+        <f>H3/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="193">
+        <f>Reference!I58</f>
+        <v>138.69047619047601</v>
+      </c>
+      <c r="K3" s="70">
+        <f t="shared" ref="K3:K14" si="0">C3*J3/1000</f>
+        <v>0</v>
+      </c>
+      <c r="L3" s="70">
+        <f t="shared" ref="L3:L14" si="1">C3*J3</f>
+        <v>0</v>
+      </c>
+      <c r="M3" s="46">
+        <f>L3*1000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A4" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C4" s="179"/>
+      <c r="D4" s="190">
+        <f>VLOOKUP($A4,source!$A$2:$B$43,2,FALSE)</f>
+        <v>1.26E-2</v>
+      </c>
+      <c r="E4" s="191">
+        <f>Reference!D59</f>
+        <v>3.0106116480462619</v>
+      </c>
+      <c r="F4" s="188">
+        <f>Reference!E59</f>
+        <v>1.3653567564835655E-3</v>
+      </c>
+      <c r="G4" s="44">
+        <f>((C4*F4)*2205)*(1+D4)</f>
+        <v>0</v>
+      </c>
+      <c r="H4" s="57">
+        <f>(C4*F4)*(1+D4)</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <f>H4/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="193">
+        <f>Reference!I59</f>
+        <v>84.833333333333343</v>
+      </c>
+      <c r="K4" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L4" s="70">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M4" s="46">
+        <f t="shared" ref="M4:M12" si="2">L4*1000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A5" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="178"/>
+      <c r="D5" s="190">
+        <f>VLOOKUP($A5,source!$A$2:$B$43,2,FALSE)</f>
+        <v>1.26E-2</v>
+      </c>
+      <c r="E5" s="191">
+        <f>Reference!D60</f>
+        <v>20.018320388837456</v>
+      </c>
+      <c r="F5" s="188">
+        <f>Reference!E60</f>
+        <v>9.0786033509466912E-3</v>
+      </c>
+      <c r="G5" s="44">
+        <f>((C5*F5)*2205)*(1+D5)</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="57">
+        <f>(C5*F5)*(1+D5)</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <f>H5/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="193">
+        <f>Reference!I60</f>
+        <v>125.07142857142858</v>
+      </c>
+      <c r="K5" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L5" s="70">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M5" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A6" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="178"/>
+      <c r="D6" s="190">
+        <f>VLOOKUP($A6,source!$A$2:$B$43,2,FALSE)</f>
+        <v>1.26E-2</v>
+      </c>
+      <c r="E6" s="191">
+        <f>Reference!D63</f>
+        <v>21.501157711158754</v>
+      </c>
+      <c r="F6" s="192">
+        <f>Reference!E63</f>
+        <v>9.7510919324983007E-3</v>
+      </c>
+      <c r="G6" s="44">
+        <f>((C6*F6)*2205)*(1+D6)</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="58">
+        <f>(C6*F6)*(1+D6)</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <f>H6/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="194">
+        <f>Reference!I63</f>
+        <v>127.5</v>
+      </c>
+      <c r="K6" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L6" s="70">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M6" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A7" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C7" s="178"/>
+      <c r="D7" s="190">
+        <f>VLOOKUP($A7,source!$A$2:$B$43,2,FALSE)</f>
+        <v>1.26E-2</v>
+      </c>
+      <c r="E7" s="191">
+        <f>Reference!D64</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="192">
+        <f>Reference!E64</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="44">
+        <f>(C7*F7)*2205</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="58">
+        <f>C7*F7</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <f>H7/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="194">
+        <f>Reference!I64</f>
+        <v>120</v>
+      </c>
+      <c r="K7" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L7" s="70">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="301"/>
-[...68 lines deleted...]
-        <f>VLOOKUP($A3,source!$A$2:$B$40,2,FALSE)</f>
+      <c r="C8" s="178"/>
+      <c r="D8" s="190">
+        <f>VLOOKUP($A8,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E3" s="216">
-[...245 lines deleted...]
-        <f>Reference!D64</f>
+      <c r="E8" s="191" t="str">
+        <f>Reference!D65</f>
         <v>see note</v>
       </c>
-      <c r="F8" s="217" t="str">
-        <f>Reference!E64</f>
+      <c r="F8" s="192" t="str">
+        <f>Reference!E65</f>
         <v>see note</v>
       </c>
-      <c r="G8" s="47" t="e">
+      <c r="G8" s="44" t="e">
         <f>(C8*F8)*2205</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H8" s="69" t="e">
+      <c r="H8" s="58" t="e">
         <f>C8*F8</f>
         <v>#VALUE!</v>
       </c>
       <c r="I8" s="1" t="e">
-        <f>H8/Reference!$B$86</f>
+        <f>H8/Reference!$B$87</f>
         <v>#VALUE!</v>
       </c>
-      <c r="J8" s="219">
-        <f>Reference!I64</f>
+      <c r="J8" s="194">
+        <f>Reference!I65</f>
         <v>127.5952380952381</v>
       </c>
-      <c r="K8" s="83">
+      <c r="K8" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="83">
+      <c r="L8" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A9" s="93" t="s">
-        <v>312</v>
+      <c r="A9" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-        <f>VLOOKUP($A9,source!$A$2:$B$40,2,FALSE)</f>
+        <v>108</v>
+      </c>
+      <c r="C9" s="178"/>
+      <c r="D9" s="190">
+        <f>VLOOKUP($A9,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E9" s="216" t="str">
-        <f>Reference!D65</f>
+      <c r="E9" s="191" t="str">
+        <f>Reference!D66</f>
         <v>see note</v>
       </c>
-      <c r="F9" s="217" t="str">
-        <f>Reference!E65</f>
+      <c r="F9" s="192" t="str">
+        <f>Reference!E66</f>
         <v>see note</v>
       </c>
-      <c r="G9" s="47" t="e">
+      <c r="G9" s="44" t="e">
         <f t="shared" ref="G9:G14" si="3">((C9*F9)*2205)*(1+D9)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H9" s="69" t="e">
+      <c r="H9" s="58" t="e">
         <f t="shared" ref="H9:H14" si="4">(C9*F9)*(1+D9)</f>
         <v>#VALUE!</v>
       </c>
       <c r="I9" s="1" t="e">
-        <f>H9/Reference!$B$86</f>
+        <f>H9/Reference!$B$87</f>
         <v>#VALUE!</v>
       </c>
-      <c r="J9" s="219">
-        <f>Reference!I65</f>
+      <c r="J9" s="194">
+        <f>Reference!I66</f>
         <v>136</v>
       </c>
-      <c r="K9" s="83">
+      <c r="K9" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="83">
+      <c r="L9" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A10" s="93" t="s">
-        <v>312</v>
+      <c r="A10" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-        <f>VLOOKUP($A10,source!$A$2:$B$40,2,FALSE)</f>
+        <v>109</v>
+      </c>
+      <c r="C10" s="178"/>
+      <c r="D10" s="190">
+        <f>VLOOKUP($A10,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E10" s="216" t="str">
-        <f>Reference!D66</f>
+      <c r="E10" s="191" t="str">
+        <f>Reference!D67</f>
         <v>see note</v>
       </c>
-      <c r="F10" s="217" t="str">
-        <f>Reference!E66</f>
+      <c r="F10" s="192" t="str">
+        <f>Reference!E67</f>
         <v>see note</v>
       </c>
-      <c r="G10" s="47" t="e">
+      <c r="G10" s="44" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
-      <c r="H10" s="69" t="e">
+      <c r="H10" s="58" t="e">
         <f t="shared" si="4"/>
         <v>#VALUE!</v>
       </c>
       <c r="I10" s="1" t="e">
-        <f>H10/Reference!$B$86</f>
+        <f>H10/Reference!$B$87</f>
         <v>#VALUE!</v>
       </c>
-      <c r="J10" s="219">
-        <f>Reference!I66</f>
+      <c r="J10" s="194">
+        <f>Reference!I67</f>
         <v>138</v>
       </c>
-      <c r="K10" s="83">
+      <c r="K10" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="83">
+      <c r="L10" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="49">
+      <c r="M10" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A11" s="93" t="s">
-        <v>312</v>
+      <c r="A11" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-        <f>VLOOKUP($A11,source!$A$2:$B$40,2,FALSE)</f>
+        <v>110</v>
+      </c>
+      <c r="C11" s="178"/>
+      <c r="D11" s="190">
+        <f>VLOOKUP($A11,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E11" s="216">
-        <f>Reference!D67</f>
+      <c r="E11" s="191">
+        <f>Reference!D68</f>
         <v>15.219657754105011</v>
       </c>
-      <c r="F11" s="217">
-        <f>Reference!E67</f>
+      <c r="F11" s="192">
+        <f>Reference!E68</f>
         <v>6.9023391175079413E-3</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="44">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H11" s="69">
+      <c r="H11" s="58">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I11" s="1">
-        <f>H11/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I67</f>
+        <f>H11/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="194">
+        <f>Reference!I68</f>
         <v>143.02561</v>
       </c>
-      <c r="K11" s="83">
+      <c r="K11" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="83">
+      <c r="L11" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="49">
+      <c r="M11" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A12" s="93" t="s">
-        <v>312</v>
+      <c r="A12" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-        <f>VLOOKUP($A12,source!$A$2:$B$40,2,FALSE)</f>
+        <v>111</v>
+      </c>
+      <c r="C12" s="178"/>
+      <c r="D12" s="190">
+        <f>VLOOKUP($A12,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E12" s="216">
-        <f>Reference!D68</f>
+      <c r="E12" s="191">
+        <f>Reference!D69</f>
         <v>9.8326249140196484</v>
       </c>
-      <c r="F12" s="217">
-        <f>Reference!E68</f>
+      <c r="F12" s="192">
+        <f>Reference!E69</f>
         <v>4.4592403238184345E-3</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="44">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H12" s="69">
+      <c r="H12" s="58">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I12" s="1">
-        <f>H12/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I68</f>
+        <f>H12/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="194">
+        <f>Reference!I69</f>
         <v>84.82</v>
       </c>
-      <c r="K12" s="83">
+      <c r="K12" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="83">
+      <c r="L12" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="49">
+      <c r="M12" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A13" s="93" t="s">
-        <v>312</v>
+      <c r="A13" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-        <f>VLOOKUP($A13,source!$A$2:$B$40,2,FALSE)</f>
+        <v>75</v>
+      </c>
+      <c r="C13" s="178"/>
+      <c r="D13" s="190">
+        <f>VLOOKUP($A13,source!$A$2:$B$43,2,FALSE)</f>
         <v>1.26E-2</v>
       </c>
-      <c r="E13" s="216">
-        <f>Reference!D61</f>
+      <c r="E13" s="191">
+        <f>Reference!D62</f>
         <v>12.896201146854882</v>
       </c>
-      <c r="F13" s="217">
-        <f>Reference!E61</f>
+      <c r="F13" s="192">
+        <f>Reference!E62</f>
         <v>5.8486173001609442E-3</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="44">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H13" s="69">
+      <c r="H13" s="58">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I13" s="1">
-        <f>H13/Reference!$B$86</f>
-[...3 lines deleted...]
-        <f>Reference!I61</f>
+        <f>H13/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="195">
+        <f>Reference!I62</f>
         <v>91.333333333333343</v>
       </c>
-      <c r="K13" s="83">
+      <c r="K13" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L13" s="83">
+      <c r="L13" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M13" s="49">
+      <c r="M13" s="46">
         <f t="shared" ref="M13" si="5">L13*1000</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A14" s="93" t="s">
-        <v>312</v>
+      <c r="A14" s="77" t="s">
+        <v>330</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>118</v>
-[...13 lines deleted...]
-      <c r="G14" s="47">
+        <v>112</v>
+      </c>
+      <c r="C14" s="178"/>
+      <c r="D14" s="190">
+        <v>0</v>
+      </c>
+      <c r="E14" s="191">
+        <f>VLOOKUP($A14,source!$A$2:$D$55,3,FALSE)</f>
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="F14" s="192">
+        <f>VLOOKUP($A14,source!$A$2:$D$55,4,FALSE)</f>
+        <v>2.4149659863945578E-4</v>
+      </c>
+      <c r="G14" s="44">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H14" s="69">
+      <c r="H14" s="58">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <f>H14/Reference!$B$86</f>
-[...2 lines deleted...]
-      <c r="J14" s="220">
+        <f>H14/Reference!$B$87</f>
+        <v>0</v>
+      </c>
+      <c r="J14" s="195">
         <v>3.4119999999999999</v>
       </c>
-      <c r="K14" s="83">
+      <c r="K14" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L14" s="83">
+      <c r="L14" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M14" s="49">
+      <c r="M14" s="46">
         <f t="shared" ref="M14" si="6">L14*1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="24" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A15" s="8"/>
-      <c r="B15" s="58" t="s">
-[...6 lines deleted...]
-      <c r="G15" s="23" t="e">
+      <c r="B15" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="22" t="e">
         <f>SUM(G3:G14)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H15" s="40" t="e">
+      <c r="H15" s="38" t="e">
         <f>SUM(H3:H14)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="I15" s="23" t="e">
+      <c r="I15" s="22" t="e">
         <f>SUM(I3:I14)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="J15" s="75"/>
-      <c r="K15" s="85">
+      <c r="J15" s="62"/>
+      <c r="K15" s="72">
         <f>SUM(K3:K14)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="85">
+      <c r="L15" s="72">
         <f>SUM(L3:L14)</f>
         <v>0</v>
       </c>
-      <c r="M15" s="85">
+      <c r="M15" s="72">
         <f>SUM(M3:M14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="C16"/>
-      <c r="E16" s="50"/>
-      <c r="K16" s="30"/>
+      <c r="E16" s="47"/>
+      <c r="K16" s="29"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B17"/>
       <c r="D17"/>
       <c r="E17" s="10"/>
       <c r="J17" s="10"/>
-      <c r="K17" s="31"/>
-[...11 lines deleted...]
-      <c r="K18" s="31"/>
+      <c r="K17" s="30"/>
+    </row>
+    <row r="18" spans="1:13" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="269" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="269"/>
+      <c r="C18" s="269"/>
+      <c r="D18" s="269"/>
+      <c r="E18" s="269"/>
+      <c r="F18" s="269"/>
+      <c r="G18" s="269"/>
+      <c r="K18" s="30"/>
     </row>
     <row r="19" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="280"/>
-[...7 lines deleted...]
-      <c r="I19" s="33"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="32"/>
       <c r="J19" s="8"/>
-      <c r="K19" s="31"/>
-      <c r="M19" s="35"/>
+      <c r="K19" s="30"/>
+      <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
-      <c r="G20" s="33"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="G20" s="32"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="30"/>
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
-      <c r="G21" s="33"/>
-[...4 lines deleted...]
-      <c r="M21" s="35"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="30"/>
+      <c r="M21" s="33"/>
     </row>
     <row r="22" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
-      <c r="G22" s="33"/>
-[...1 lines deleted...]
-      <c r="I22" s="33"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="32"/>
       <c r="J22" s="8"/>
-      <c r="K22" s="31"/>
-      <c r="M22" s="35"/>
+      <c r="K22" s="30"/>
+      <c r="M22" s="33"/>
     </row>
     <row r="23" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
-      <c r="G23" s="33"/>
-[...1 lines deleted...]
-      <c r="I23" s="33"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="32"/>
       <c r="J23" s="8"/>
-      <c r="K23" s="31"/>
-      <c r="M23" s="35"/>
+      <c r="K23" s="30"/>
+      <c r="M23" s="33"/>
     </row>
     <row r="24" spans="1:13" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
-      <c r="G24" s="33"/>
-[...18 lines deleted...]
-    </row>
+      <c r="G24" s="32"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="30"/>
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="4">
-[...5 lines deleted...]
-  <phoneticPr fontId="25" type="noConversion"/>
+  <phoneticPr fontId="22" type="noConversion"/>
   <conditionalFormatting sqref="D3:D14">
     <cfRule type="containsErrors" dxfId="2" priority="11">
       <formula>ISERROR(D3)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E14:H14">
     <cfRule type="containsErrors" dxfId="1" priority="1">
       <formula>ISERROR(E14)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G3:H15 I1:I1048576">
     <cfRule type="containsErrors" dxfId="0" priority="12">
       <formula>ISERROR(G1)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="32" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{83683875-E951-A241-A6ED-DD8880BE2BAA}">
           <x14:formula1>
-            <xm:f>source!$A$2:$A$45</xm:f>
+            <xm:f>source!$A$2:$A$54</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N131"/>
+  <dimension ref="A1:N132"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A31" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E46" sqref="E46"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.7265625" style="8" customWidth="1"/>
     <col min="2" max="2" width="32.81640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="32.453125" style="8" customWidth="1"/>
     <col min="4" max="4" width="34.26953125" style="8" customWidth="1"/>
-    <col min="5" max="5" width="32.453125" style="25" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32.453125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="32.453125" style="24" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.453125" style="24" customWidth="1"/>
     <col min="7" max="7" width="57.7265625" style="8" customWidth="1"/>
     <col min="8" max="8" width="72.453125" style="8" customWidth="1"/>
     <col min="9" max="9" width="22.1796875" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="106.26953125" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="14" width="22.81640625" style="8" customWidth="1"/>
     <col min="15" max="16384" width="22.81640625" style="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="317" t="s">
-[...12 lines deleted...]
-      <c r="J1" s="315"/>
+      <c r="A1" s="260" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="261"/>
+      <c r="C1" s="261"/>
+      <c r="D1" s="261"/>
+      <c r="E1" s="261"/>
+      <c r="F1" s="261"/>
+      <c r="G1" s="261"/>
+      <c r="H1" s="262"/>
+      <c r="I1" s="258" t="s">
+        <v>46</v>
+      </c>
+      <c r="J1" s="259"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="str">
         <f>Building!B2</f>
         <v>Fuel</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I2" s="27" t="str">
+        <v>115</v>
+      </c>
+      <c r="I2" s="26" t="str">
         <f>Building!M2</f>
         <v>kBtu Conversion Factor</v>
       </c>
-      <c r="J2" s="28" t="s">
-        <v>122</v>
+      <c r="J2" s="27" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="D3" s="139">
+        <v>117</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D3" s="122">
         <v>1.189247311827957</v>
       </c>
-      <c r="E3" s="140">
+      <c r="E3" s="123">
         <v>5.3943414821055644E-4</v>
       </c>
-      <c r="F3" s="140">
+      <c r="F3" s="123">
         <f>(E3/I3)</f>
         <v>1.580991055716754E-4</v>
       </c>
-      <c r="G3" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I3" s="60">
+      <c r="G3" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" s="54"/>
+      <c r="I3" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J3" s="234" t="s">
-        <v>126</v>
+      <c r="J3" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="D4" s="139">
+        <v>121</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C4" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="122">
         <v>1.1989247311827957</v>
       </c>
-      <c r="E4" s="140">
+      <c r="E4" s="123">
         <v>5.4382375701154657E-4</v>
       </c>
-      <c r="F4" s="140">
-        <f t="shared" ref="F4:F62" si="0">(E4/I4)</f>
+      <c r="F4" s="123">
+        <f t="shared" ref="F4:F63" si="0">(E4/I4)</f>
         <v>1.5938562632225868E-4</v>
       </c>
-      <c r="G4" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I4" s="60">
+      <c r="G4" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H4" s="54"/>
+      <c r="I4" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J4" s="234" t="s">
-        <v>126</v>
+      <c r="J4" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
-        <v>128</v>
-[...7 lines deleted...]
-      <c r="D5" s="139">
+        <v>122</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C5" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D5" s="122">
         <v>1.2505376344086023</v>
       </c>
-      <c r="E5" s="140">
+      <c r="E5" s="123">
         <v>5.6723500395016032E-4</v>
       </c>
-      <c r="F5" s="140">
+      <c r="F5" s="123">
         <f t="shared" si="0"/>
         <v>1.6624707032536937E-4</v>
       </c>
-      <c r="G5" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I5" s="60">
+      <c r="G5" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H5" s="54"/>
+      <c r="I5" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J5" s="234" t="s">
-        <v>126</v>
+      <c r="J5" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="D6" s="139">
+        <v>123</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D6" s="122">
         <v>1.2182795698924731</v>
       </c>
-      <c r="E6" s="140">
+      <c r="E6" s="123">
         <v>5.5260297461352662E-4</v>
       </c>
-      <c r="F6" s="140">
+      <c r="F6" s="123">
         <f t="shared" si="0"/>
         <v>1.6195866782342516E-4</v>
       </c>
-      <c r="G6" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I6" s="60">
+      <c r="G6" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H6" s="54"/>
+      <c r="I6" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J6" s="234" t="s">
-        <v>126</v>
+      <c r="J6" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B7" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="C7" s="61" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="139">
+      <c r="B7" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D7" s="122">
         <v>1.2193429611670017</v>
       </c>
-      <c r="E7" s="140">
+      <c r="E7" s="123">
         <v>5.5308532135560861E-4</v>
       </c>
-      <c r="F7" s="140">
+      <c r="F7" s="123">
         <f t="shared" si="0"/>
         <v>1.6210003556729443E-4</v>
       </c>
-      <c r="G7" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I7" s="60">
+      <c r="G7" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H7" s="54"/>
+      <c r="I7" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J7" s="234" t="s">
-        <v>126</v>
+      <c r="J7" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>131</v>
-[...7 lines deleted...]
-      <c r="D8" s="139">
+        <v>125</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C8" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D8" s="122">
         <v>1.0848087291281086</v>
       </c>
-      <c r="E8" s="140">
+      <c r="E8" s="123">
         <v>4.9206154762639759E-4</v>
       </c>
-      <c r="F8" s="140">
+      <c r="F8" s="123">
         <f t="shared" si="0"/>
         <v>1.4421499051183985E-4</v>
       </c>
-      <c r="G8" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I8" s="60">
+      <c r="G8" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H8" s="54"/>
+      <c r="I8" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J8" s="234" t="s">
-        <v>126</v>
+      <c r="J8" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="D9" s="139">
+        <v>126</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C9" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" s="122">
         <v>1.1080456135852068</v>
       </c>
-      <c r="E9" s="140">
+      <c r="E9" s="123">
         <v>5.0260163365351256E-4</v>
       </c>
-      <c r="F9" s="140">
+      <c r="F9" s="123">
         <f t="shared" si="0"/>
         <v>1.4730411302857929E-4</v>
       </c>
-      <c r="G9" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I9" s="60">
+      <c r="G9" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H9" s="54"/>
+      <c r="I9" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J9" s="234" t="s">
-        <v>126</v>
+      <c r="J9" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="D10" s="139">
+        <v>127</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" s="122">
         <v>1.0224199666277467</v>
       </c>
-      <c r="E10" s="140">
+      <c r="E10" s="123">
         <v>4.6376244732776928E-4</v>
       </c>
-      <c r="F10" s="140">
+      <c r="F10" s="123">
         <f t="shared" si="0"/>
         <v>1.3592099863064751E-4</v>
       </c>
-      <c r="G10" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I10" s="60">
+      <c r="G10" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H10" s="54"/>
+      <c r="I10" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J10" s="234" t="s">
-        <v>126</v>
+      <c r="J10" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="D11" s="139">
+        <v>128</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" s="122">
         <v>0.9572022719914004</v>
       </c>
-      <c r="E11" s="140">
+      <c r="E11" s="123">
         <v>4.3418016347098387E-4</v>
       </c>
-      <c r="F11" s="140">
+      <c r="F11" s="123">
         <f t="shared" si="0"/>
         <v>1.272509271603118E-4</v>
       </c>
-      <c r="G11" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I11" s="60">
+      <c r="G11" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H11" s="54"/>
+      <c r="I11" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J11" s="234" t="s">
-        <v>126</v>
+      <c r="J11" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="D12" s="139">
+        <v>129</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D12" s="122">
         <v>0.96344086021505382</v>
       </c>
-      <c r="E12" s="140">
+      <c r="E12" s="123">
         <v>4.3700994285412174E-4</v>
       </c>
-      <c r="F12" s="140">
+      <c r="F12" s="123">
         <f t="shared" si="0"/>
         <v>1.2808028805806618E-4</v>
       </c>
-      <c r="G12" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I12" s="60">
+      <c r="G12" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H12" s="54"/>
+      <c r="I12" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J12" s="234" t="s">
-        <v>126</v>
+      <c r="J12" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="D13" s="139">
+        <v>130</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C13" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D13" s="122">
         <v>0.83370336476633722</v>
       </c>
-      <c r="E13" s="140">
+      <c r="E13" s="123">
         <v>3.7816193483064531E-4</v>
       </c>
-      <c r="F13" s="140">
+      <c r="F13" s="123">
         <f t="shared" si="0"/>
         <v>1.1083292345564049E-4</v>
       </c>
-      <c r="G13" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I13" s="60">
+      <c r="G13" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H13" s="54"/>
+      <c r="I13" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J13" s="234" t="s">
-        <v>126</v>
+      <c r="J13" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
-        <v>137</v>
-[...7 lines deleted...]
-      <c r="D14" s="139">
+        <v>131</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D14" s="122">
         <v>0.73276776246023334</v>
       </c>
-      <c r="E14" s="140">
+      <c r="E14" s="123">
         <f>D14/2204.62</f>
         <v>3.3237826131498097E-4</v>
       </c>
-      <c r="F14" s="140">
+      <c r="F14" s="123">
         <f t="shared" si="0"/>
         <v>9.7414496282233583E-5</v>
       </c>
-      <c r="G14" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I14" s="60">
+      <c r="G14" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H14" s="54"/>
+      <c r="I14" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J14" s="234" t="s">
-        <v>126</v>
+      <c r="J14" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
-        <v>138</v>
-[...7 lines deleted...]
-      <c r="D15" s="139">
+        <v>132</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" s="122">
         <v>0.75079533404029697</v>
       </c>
-      <c r="E15" s="140">
+      <c r="E15" s="123">
         <v>3.4055543995804128E-4</v>
       </c>
-      <c r="F15" s="140">
+      <c r="F15" s="123">
         <f t="shared" si="0"/>
         <v>9.9811090257339184E-5</v>
       </c>
-      <c r="G15" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I15" s="60">
+      <c r="G15" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H15" s="54"/>
+      <c r="I15" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J15" s="234" t="s">
-        <v>126</v>
+      <c r="J15" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
-        <v>139</v>
-[...7 lines deleted...]
-      <c r="D16" s="139">
+        <v>133</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" s="122">
         <v>0.72428419936373278</v>
       </c>
-      <c r="E16" s="140">
+      <c r="E16" s="123">
         <v>3.2853017724765845E-4</v>
       </c>
-      <c r="F16" s="140">
+      <c r="F16" s="123">
         <f t="shared" si="0"/>
         <v>9.6286687352772118E-5</v>
       </c>
-      <c r="G16" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I16" s="60">
+      <c r="G16" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H16" s="54"/>
+      <c r="I16" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J16" s="234" t="s">
-        <v>126</v>
+      <c r="J16" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
-        <v>140</v>
-[...7 lines deleted...]
-      <c r="D17" s="139">
+        <v>134</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D17" s="122">
         <v>0.74655355249204669</v>
       </c>
-      <c r="E17" s="140">
+      <c r="E17" s="123">
         <v>3.3863139792438002E-4</v>
       </c>
-      <c r="F17" s="140">
+      <c r="F17" s="123">
         <f t="shared" si="0"/>
         <v>9.9247185792608451E-5</v>
       </c>
-      <c r="G17" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I17" s="60">
+      <c r="G17" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H17" s="54"/>
+      <c r="I17" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J17" s="234" t="s">
-        <v>126</v>
+      <c r="J17" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
-        <v>141</v>
-[...7 lines deleted...]
-      <c r="D18" s="139">
+        <v>135</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D18" s="122">
         <v>0.71898197242841999</v>
       </c>
-      <c r="E18" s="140">
+      <c r="E18" s="123">
         <v>3.2612512470558193E-4</v>
       </c>
-      <c r="F18" s="140">
+      <c r="F18" s="123">
         <f t="shared" si="0"/>
         <v>9.5581806771858716E-5</v>
       </c>
-      <c r="G18" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I18" s="60">
+      <c r="G18" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H18" s="54"/>
+      <c r="I18" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J18" s="234" t="s">
-        <v>126</v>
+      <c r="J18" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
-        <v>142</v>
-[...7 lines deleted...]
-      <c r="D19" s="139">
+        <v>136</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="122">
         <v>0.67444326617179218</v>
       </c>
-      <c r="E19" s="140">
+      <c r="E19" s="123">
         <v>3.0592268335213879E-4</v>
       </c>
-      <c r="F19" s="140">
+      <c r="F19" s="123">
         <f t="shared" si="0"/>
         <v>8.9660809892186049E-5</v>
       </c>
-      <c r="G19" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I19" s="60">
+      <c r="G19" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H19" s="54"/>
+      <c r="I19" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J19" s="234" t="s">
-        <v>126</v>
+      <c r="J19" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
-        <v>143</v>
-[...7 lines deleted...]
-      <c r="D20" s="139">
+        <v>137</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D20" s="122">
         <v>0.55000000000000004</v>
       </c>
-      <c r="E20" s="140">
+      <c r="E20" s="123">
         <v>2.4947610018960189E-4</v>
       </c>
-      <c r="F20" s="140">
+      <c r="F20" s="123">
         <f t="shared" si="0"/>
         <v>7.3117262658148267E-5</v>
       </c>
-      <c r="G20" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I20" s="60">
+      <c r="G20" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H20" s="54"/>
+      <c r="I20" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J20" s="234" t="s">
-        <v>126</v>
+      <c r="J20" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A21" s="159" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="161">
+      <c r="A21" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="138" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="138" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="139">
         <v>0.50851063829787235</v>
       </c>
-      <c r="E21" s="140">
+      <c r="E21" s="123">
         <v>2.3065681990450617E-4</v>
       </c>
-      <c r="F21" s="140">
+      <c r="F21" s="123">
         <f t="shared" si="0"/>
         <v>6.7601647099796645E-5</v>
       </c>
-      <c r="G21" s="163" t="s">
-[...3 lines deleted...]
-      <c r="I21" s="165">
+      <c r="G21" s="141" t="s">
+        <v>119</v>
+      </c>
+      <c r="H21" s="142"/>
+      <c r="I21" s="143">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J21" s="234" t="s">
-        <v>126</v>
+      <c r="J21" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-      <c r="D22" s="139">
+        <v>139</v>
+      </c>
+      <c r="B22" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D22" s="122">
         <v>0.61382978723404258</v>
       </c>
-      <c r="E22" s="140">
+      <c r="E22" s="123">
         <v>2.7842883908974907E-4</v>
       </c>
-      <c r="F22" s="140">
+      <c r="F22" s="123">
         <f t="shared" si="0"/>
         <v>8.1602825055612273E-5</v>
       </c>
-      <c r="G22" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I22" s="60">
+      <c r="G22" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H22" s="54"/>
+      <c r="I22" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J22" s="234" t="s">
-        <v>126</v>
+      <c r="J22" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A23" s="146" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="166">
+      <c r="A23" s="125" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="126" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="126" t="s">
+        <v>118</v>
+      </c>
+      <c r="D23" s="144">
         <v>0.57127659574468093</v>
       </c>
-      <c r="E23" s="167">
+      <c r="E23" s="145">
         <v>2.5912701315631762E-4</v>
       </c>
-      <c r="F23" s="140">
+      <c r="F23" s="123">
         <f t="shared" si="0"/>
         <v>7.5945783457302931E-5</v>
       </c>
-      <c r="G23" s="149" t="s">
-[...3 lines deleted...]
-      <c r="I23" s="150">
+      <c r="G23" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="H23" s="135"/>
+      <c r="I23" s="129">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J23" s="234" t="s">
-        <v>126</v>
+      <c r="J23" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A24" s="5" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-      <c r="D24" s="139">
+        <v>141</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C24" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D24" s="122">
         <v>0.54100000000000004</v>
       </c>
-      <c r="E24" s="140">
+      <c r="E24" s="123">
         <f>D24/2205</f>
         <v>2.4535147392290248E-4</v>
       </c>
-      <c r="F24" s="140">
+      <c r="F24" s="123">
         <f t="shared" si="0"/>
         <v>7.1908403846102721E-5</v>
       </c>
-      <c r="G24" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I24" s="60">
+      <c r="G24" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H24" s="54"/>
+      <c r="I24" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J24" s="234" t="s">
-        <v>126</v>
+      <c r="J24" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="151" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="179">
+      <c r="A25" s="130" t="s">
+        <v>307</v>
+      </c>
+      <c r="B25" s="131" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="131" t="s">
+        <v>118</v>
+      </c>
+      <c r="D25" s="155">
         <v>0.52400000000000002</v>
       </c>
-      <c r="E25" s="158">
+      <c r="E25" s="136">
         <v>2.3764172335600907E-4</v>
       </c>
-      <c r="F25" s="158">
+      <c r="F25" s="136">
         <f t="shared" si="0"/>
         <v>6.964880520398859E-5</v>
       </c>
-      <c r="G25" s="153" t="s">
-[...3 lines deleted...]
-      <c r="I25" s="155">
+      <c r="G25" s="132" t="s">
+        <v>119</v>
+      </c>
+      <c r="H25" s="133"/>
+      <c r="I25" s="134">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J25" s="244" t="s">
-        <v>126</v>
+      <c r="J25" s="213" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="146" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="176">
+      <c r="A26" s="125" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="126" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="126" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" s="152">
         <v>1.1940860215053763</v>
       </c>
-      <c r="E26" s="180">
+      <c r="E26" s="156">
         <v>5.4162895261105151E-4</v>
       </c>
-      <c r="F26" s="167">
+      <c r="F26" s="145">
         <f t="shared" si="0"/>
         <v>1.5874236594696703E-4</v>
       </c>
-      <c r="G26" s="149" t="s">
-[...3 lines deleted...]
-      <c r="I26" s="150">
+      <c r="G26" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" s="135"/>
+      <c r="I26" s="129">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J26" s="236" t="s">
-        <v>126</v>
+      <c r="J26" s="210" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A27" s="5" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-      <c r="D27" s="177">
+        <v>143</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" s="153">
         <v>1.2247311827956993</v>
       </c>
-      <c r="E27" s="181">
+      <c r="E27" s="157">
         <v>5.5552938048085356E-4</v>
       </c>
-      <c r="F27" s="140">
+      <c r="F27" s="123">
         <f t="shared" si="0"/>
         <v>1.6281634832381405E-4</v>
       </c>
-      <c r="G27" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I27" s="60">
+      <c r="G27" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" s="54"/>
+      <c r="I27" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J27" s="234" t="s">
-        <v>126</v>
+      <c r="J27" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A28" s="5" t="s">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="D28" s="177">
+        <v>144</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" s="153">
         <v>1.2344086021505378</v>
       </c>
-      <c r="E28" s="181">
+      <c r="E28" s="157">
         <v>5.5991898928184358E-4</v>
       </c>
-      <c r="F28" s="140">
+      <c r="F28" s="123">
         <f t="shared" si="0"/>
         <v>1.6410286907439731E-4</v>
       </c>
-      <c r="G28" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I28" s="60">
+      <c r="G28" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" s="54"/>
+      <c r="I28" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J28" s="234" t="s">
-        <v>126</v>
+      <c r="J28" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-      <c r="D29" s="177">
+        <v>145</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="153">
         <v>1.2188112655297372</v>
       </c>
-      <c r="E29" s="181">
+      <c r="E29" s="157">
         <v>5.5284414798456756E-4</v>
       </c>
-      <c r="F29" s="140">
+      <c r="F29" s="123">
         <f t="shared" si="0"/>
         <v>1.6202935169535977E-4</v>
       </c>
-      <c r="G29" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I29" s="60">
+      <c r="G29" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" s="54"/>
+      <c r="I29" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J29" s="234" t="s">
-        <v>126</v>
+      <c r="J29" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      <c r="D30" s="177">
+        <v>146</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="153">
         <v>1.1520758451475552</v>
       </c>
-      <c r="E30" s="181">
+      <c r="E30" s="157">
         <v>5.225734344910031E-4</v>
       </c>
-      <c r="F30" s="140">
+      <c r="F30" s="123">
         <f t="shared" si="0"/>
         <v>1.5315751303956714E-4</v>
       </c>
-      <c r="G30" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I30" s="60">
+      <c r="G30" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H30" s="54"/>
+      <c r="I30" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J30" s="234" t="s">
-        <v>126</v>
+      <c r="J30" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
-        <v>153</v>
-[...7 lines deleted...]
-      <c r="D31" s="177">
+        <v>147</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C31" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="153">
         <v>1.0964271713566578</v>
       </c>
-      <c r="E31" s="181">
+      <c r="E31" s="157">
         <v>4.9733159063995508E-4</v>
       </c>
-      <c r="F31" s="140">
+      <c r="F31" s="123">
         <f t="shared" si="0"/>
         <v>1.4575955177020957E-4</v>
       </c>
-      <c r="G31" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I31" s="60">
+      <c r="G31" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" s="54"/>
+      <c r="I31" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J31" s="234" t="s">
-        <v>126</v>
+      <c r="J31" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A32" s="5" t="s">
-        <v>154</v>
-[...7 lines deleted...]
-      <c r="D32" s="177">
+        <v>148</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="153">
         <v>1.0652327901064769</v>
       </c>
-      <c r="E32" s="181">
+      <c r="E32" s="157">
         <v>4.8318204049064097E-4</v>
       </c>
-      <c r="F32" s="140">
+      <c r="F32" s="123">
         <f t="shared" si="0"/>
         <v>1.4161255582961343E-4</v>
       </c>
-      <c r="G32" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I32" s="60">
+      <c r="G32" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H32" s="54"/>
+      <c r="I32" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J32" s="234" t="s">
-        <v>126</v>
+      <c r="J32" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="D33" s="177">
+        <v>149</v>
+      </c>
+      <c r="B33" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" s="153">
         <v>0.98981111930957355</v>
       </c>
-      <c r="E33" s="181">
+      <c r="E33" s="157">
         <v>4.4897130539937657E-4</v>
       </c>
-      <c r="F33" s="140">
+      <c r="F33" s="123">
         <f t="shared" si="0"/>
         <v>1.3158596289547967E-4</v>
       </c>
-      <c r="G33" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I33" s="60">
+      <c r="G33" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H33" s="54"/>
+      <c r="I33" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J33" s="234" t="s">
-        <v>126</v>
+      <c r="J33" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="5" t="s">
-        <v>156</v>
-[...7 lines deleted...]
-      <c r="D34" s="177">
+        <v>150</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="153">
         <v>0.96032156610322705</v>
       </c>
-      <c r="E34" s="181">
+      <c r="E34" s="157">
         <v>4.3559505316255275E-4</v>
       </c>
-      <c r="F34" s="140">
+      <c r="F34" s="123">
         <f t="shared" si="0"/>
         <v>1.2766560760918896E-4</v>
       </c>
-      <c r="G34" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I34" s="60">
+      <c r="G34" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H34" s="54"/>
+      <c r="I34" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J34" s="234" t="s">
-        <v>126</v>
+      <c r="J34" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="5" t="s">
-        <v>157</v>
-[...7 lines deleted...]
-      <c r="D35" s="177">
+        <v>151</v>
+      </c>
+      <c r="B35" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D35" s="153">
         <v>0.89857211249069557</v>
       </c>
-      <c r="E35" s="181">
+      <c r="E35" s="157">
         <v>4.0758593884238352E-4</v>
       </c>
-      <c r="F35" s="140">
+      <c r="F35" s="123">
         <f t="shared" si="0"/>
         <v>1.1945660575685332E-4</v>
       </c>
-      <c r="G35" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I35" s="60">
+      <c r="G35" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H35" s="54"/>
+      <c r="I35" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J35" s="234" t="s">
-        <v>126</v>
+      <c r="J35" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="5" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="D36" s="177">
+        <v>152</v>
+      </c>
+      <c r="B36" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D36" s="153">
         <v>0.78323556361328528</v>
       </c>
-      <c r="E36" s="181">
+      <c r="E36" s="157">
         <v>3.5527009807281314E-4</v>
       </c>
-      <c r="F36" s="140">
+      <c r="F36" s="123">
         <f t="shared" si="0"/>
         <v>1.0412370986893703E-4</v>
       </c>
-      <c r="G36" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I36" s="60">
+      <c r="G36" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H36" s="54"/>
+      <c r="I36" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J36" s="234" t="s">
-        <v>126</v>
+      <c r="J36" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="5" t="s">
-        <v>159</v>
-[...7 lines deleted...]
-      <c r="D37" s="177">
+        <v>153</v>
+      </c>
+      <c r="B37" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D37" s="153">
         <v>0.7417815482502651</v>
       </c>
-      <c r="E37" s="181">
+      <c r="E37" s="157">
         <v>3.364668506365111E-4</v>
       </c>
-      <c r="F37" s="140">
+      <c r="F37" s="123">
         <f t="shared" si="0"/>
         <v>9.8612793269786377E-5</v>
       </c>
-      <c r="G37" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I37" s="60">
+      <c r="G37" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H37" s="54"/>
+      <c r="I37" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J37" s="234" t="s">
-        <v>126</v>
+      <c r="J37" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="5" t="s">
-        <v>160</v>
-[...7 lines deleted...]
-      <c r="D38" s="177">
+        <v>154</v>
+      </c>
+      <c r="B38" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C38" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D38" s="153">
         <v>0.73753976670201493</v>
       </c>
-      <c r="E38" s="181">
+      <c r="E38" s="157">
         <v>3.3454280860284989E-4</v>
       </c>
-      <c r="F38" s="140">
+      <c r="F38" s="123">
         <f t="shared" si="0"/>
         <v>9.8048888805055658E-5</v>
       </c>
-      <c r="G38" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I38" s="60">
+      <c r="G38" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H38" s="54"/>
+      <c r="I38" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J38" s="234" t="s">
-        <v>126</v>
+      <c r="J38" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="5" t="s">
-        <v>161</v>
-[...7 lines deleted...]
-      <c r="D39" s="177">
+        <v>155</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D39" s="153">
         <v>0.73541887592788979</v>
       </c>
-      <c r="E39" s="181">
+      <c r="E39" s="157">
         <v>3.3358078758601928E-4</v>
       </c>
-      <c r="F39" s="140">
+      <c r="F39" s="123">
         <f t="shared" si="0"/>
         <v>9.7766936572690291E-5</v>
       </c>
-      <c r="G39" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I39" s="60">
+      <c r="G39" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H39" s="54"/>
+      <c r="I39" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J39" s="234" t="s">
-        <v>126</v>
+      <c r="J39" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="5" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-      <c r="D40" s="177">
+        <v>156</v>
+      </c>
+      <c r="B40" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D40" s="153">
         <v>0.73276776246023334</v>
       </c>
-      <c r="E40" s="181">
+      <c r="E40" s="157">
         <v>3.3237826131498097E-4</v>
       </c>
-      <c r="F40" s="140">
+      <c r="F40" s="123">
         <f t="shared" si="0"/>
         <v>9.7414496282233583E-5</v>
       </c>
-      <c r="G40" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I40" s="60">
+      <c r="G40" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H40" s="54"/>
+      <c r="I40" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J40" s="234" t="s">
-        <v>126</v>
+      <c r="J40" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A41" s="5" t="s">
-        <v>163</v>
-[...7 lines deleted...]
-      <c r="D41" s="177">
+        <v>157</v>
+      </c>
+      <c r="B41" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D41" s="153">
         <v>0.69671261930010597</v>
       </c>
-      <c r="E41" s="181">
+      <c r="E41" s="157">
         <v>3.1602390402886031E-4</v>
       </c>
-      <c r="F41" s="140">
+      <c r="F41" s="123">
         <f t="shared" si="0"/>
         <v>9.2621308332022369E-5</v>
       </c>
-      <c r="G41" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I41" s="60">
+      <c r="G41" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H41" s="54"/>
+      <c r="I41" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J41" s="234" t="s">
-        <v>126</v>
+      <c r="J41" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="13" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="D42" s="177">
+        <v>158</v>
+      </c>
+      <c r="B42" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" s="153">
         <v>0.61222163308589594</v>
       </c>
-      <c r="E42" s="181">
+      <c r="E42" s="157">
         <v>2.7769939177087026E-4</v>
       </c>
-      <c r="F42" s="140">
+      <c r="F42" s="123">
         <f t="shared" si="0"/>
         <v>8.1389036275167131E-5</v>
       </c>
-      <c r="G42" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I42" s="60">
+      <c r="G42" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H42" s="54"/>
+      <c r="I42" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J42" s="234" t="s">
-        <v>126</v>
+      <c r="J42" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A43" s="5" t="s">
-        <v>165</v>
-[...7 lines deleted...]
-      <c r="D43" s="177">
+        <v>159</v>
+      </c>
+      <c r="B43" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="153">
         <v>0.5292553191489362</v>
       </c>
-      <c r="E43" s="181">
+      <c r="E43" s="157">
         <v>2.4006646004705402E-4</v>
       </c>
-      <c r="F43" s="140">
+      <c r="F43" s="123">
         <f t="shared" si="0"/>
         <v>7.0359454878972456E-5</v>
       </c>
-      <c r="G43" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I43" s="60">
+      <c r="G43" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H43" s="54"/>
+      <c r="I43" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J43" s="234" t="s">
-        <v>126</v>
+      <c r="J43" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A44" s="159" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="178">
+      <c r="A44" s="137" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="138" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" s="138" t="s">
+        <v>118</v>
+      </c>
+      <c r="D44" s="154">
         <v>0.56117021276595747</v>
       </c>
-      <c r="E44" s="182">
+      <c r="E44" s="158">
         <v>2.5454282949712763E-4</v>
       </c>
-      <c r="F44" s="162">
+      <c r="F44" s="140">
         <f t="shared" si="0"/>
         <v>7.4602236077704465E-5</v>
       </c>
-      <c r="G44" s="163" t="s">
-[...3 lines deleted...]
-      <c r="I44" s="165">
+      <c r="G44" s="141" t="s">
+        <v>119</v>
+      </c>
+      <c r="H44" s="142"/>
+      <c r="I44" s="143">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J44" s="245" t="s">
-        <v>126</v>
+      <c r="J44" s="214" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A45" s="5" t="s">
-        <v>167</v>
-[...7 lines deleted...]
-      <c r="D45" s="177">
+        <v>161</v>
+      </c>
+      <c r="B45" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" s="153">
         <v>0.59255319148936181</v>
       </c>
-      <c r="E45" s="181">
+      <c r="E45" s="157">
         <v>2.6877792612303334E-4</v>
       </c>
-      <c r="F45" s="140">
+      <c r="F45" s="123">
         <f t="shared" si="0"/>
         <v>7.8774304256457609E-5</v>
       </c>
-      <c r="G45" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I45" s="60">
+      <c r="G45" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H45" s="54"/>
+      <c r="I45" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J45" s="234" t="s">
-        <v>126</v>
+      <c r="J45" s="208" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A46" s="5" t="s">
-        <v>168</v>
-[...7 lines deleted...]
-      <c r="D46" s="177">
+        <v>162</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C46" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D46" s="153">
         <v>0.55613829787234048</v>
       </c>
-      <c r="E46" s="181">
+      <c r="E46" s="157">
         <v>2.5223924353961005E-4</v>
       </c>
-      <c r="F46" s="140">
+      <c r="F46" s="123">
         <f>(E46/I46)</f>
         <v>7.3927093651702833E-5</v>
       </c>
-      <c r="G46" s="228" t="s">
-[...3 lines deleted...]
-      <c r="I46" s="60">
+      <c r="G46" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H46" s="54"/>
+      <c r="I46" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J46" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B47" s="147">
+      <c r="J46" s="208" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="130" t="s">
+        <v>306</v>
+      </c>
+      <c r="B47" s="131" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" s="131" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="216">
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="E47" s="217">
+        <v>2.4149659863945578E-4</v>
+      </c>
+      <c r="F47" s="136">
+        <f>(E47/I47)</f>
+        <v>7.0778604525045656E-5</v>
+      </c>
+      <c r="G47" s="132" t="s">
+        <v>119</v>
+      </c>
+      <c r="H47" s="133"/>
+      <c r="I47" s="134">
+        <v>3.4119999999999999</v>
+      </c>
+      <c r="J47" s="213" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="126">
         <f>53.06/(0.453592*10)</f>
         <v>11.697737173495124</v>
       </c>
-      <c r="C47" s="147">
-        <f>B47/2205</f>
+      <c r="C48" s="126">
+        <f>B48/2205</f>
         <v>5.3050962238073126E-3</v>
       </c>
-      <c r="D47" s="147">
+      <c r="D48" s="126">
         <v>11.728609767</v>
       </c>
-      <c r="E47" s="148">
-        <f t="shared" ref="E47" si="1">D47/$B$125</f>
+      <c r="E48" s="127">
+        <f t="shared" ref="E48" si="1">D48/$B$126</f>
         <v>5.3190974000000002E-3</v>
       </c>
-      <c r="F47" s="167">
+      <c r="F48" s="145">
         <f t="shared" si="0"/>
         <v>5.3190974000000002E-5</v>
       </c>
-      <c r="G47" s="236" t="s">
-[...5 lines deleted...]
-      <c r="I47" s="150">
+      <c r="G48" s="210" t="s">
+        <v>309</v>
+      </c>
+      <c r="H48" s="210" t="s">
+        <v>285</v>
+      </c>
+      <c r="I48" s="129">
         <v>100</v>
       </c>
-      <c r="J47" s="236" t="s">
-[...8 lines deleted...]
-        <f>B47*1.023</f>
+      <c r="J48" s="210" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49" s="53">
+        <f>B48*1.023</f>
         <v>11.96678512848551</v>
       </c>
-      <c r="C48" s="61">
-        <f>B48/2205</f>
+      <c r="C49" s="53">
+        <f>B49/2205</f>
         <v>5.4271134369548802E-3</v>
       </c>
-      <c r="D48" s="61">
+      <c r="D49" s="53">
         <v>11.998357799999999</v>
       </c>
-      <c r="E48" s="80">
-        <f t="shared" ref="E48:E55" si="2">D48/$B$125</f>
+      <c r="E49" s="67">
+        <f t="shared" ref="E49:E56" si="2">D49/$B$126</f>
         <v>5.441432108843537E-3</v>
       </c>
-      <c r="F48" s="140">
+      <c r="F49" s="123">
         <f t="shared" si="0"/>
         <v>5.2523475954088199E-5</v>
       </c>
-      <c r="G48" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I48" s="60">
+      <c r="G49" s="202" t="s">
+        <v>308</v>
+      </c>
+      <c r="H49" s="202" t="s">
+        <v>308</v>
+      </c>
+      <c r="I49" s="52">
         <v>103.6</v>
       </c>
-      <c r="J48" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B49" s="61">
+      <c r="J49" s="208" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="53">
         <f>10.15/0.453592</f>
         <v>22.376937864865344</v>
       </c>
-      <c r="C49" s="61">
-        <f>B49/2205</f>
+      <c r="C50" s="53">
+        <f>B50/2205</f>
         <v>1.0148271140528501E-2</v>
       </c>
-      <c r="D49" s="61">
+      <c r="D50" s="53">
         <v>22.4940157785</v>
       </c>
-      <c r="E49" s="80">
-        <f>D49/$B$125</f>
+      <c r="E50" s="67">
+        <f>D50/$B$126</f>
         <v>1.02013677E-2</v>
       </c>
-      <c r="F49" s="140">
+      <c r="F50" s="123">
         <f t="shared" si="0"/>
         <v>7.3554925905579496E-5</v>
       </c>
-      <c r="G49" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I49" s="60">
+      <c r="G50" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H50" s="208" t="s">
+        <v>284</v>
+      </c>
+      <c r="I50" s="52">
         <v>138.69047619047601</v>
       </c>
-      <c r="J49" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B50" s="61">
+      <c r="J50" s="208" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="53">
         <f>10.15/0.453592</f>
         <v>22.376937864865344</v>
       </c>
-      <c r="C50" s="61">
-        <f>B50/2205</f>
+      <c r="C51" s="53">
+        <f>B51/2205</f>
         <v>1.0148271140528501E-2</v>
       </c>
-      <c r="D50" s="61">
+      <c r="D51" s="53">
         <v>22.4940157785</v>
       </c>
-      <c r="E50" s="80">
+      <c r="E51" s="67">
         <f t="shared" si="2"/>
         <v>1.02013677E-2</v>
       </c>
-      <c r="F50" s="140">
+      <c r="F51" s="123">
         <f t="shared" si="0"/>
         <v>7.3554925905579496E-5</v>
       </c>
-      <c r="G50" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I50" s="60">
+      <c r="G51" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H51" s="208" t="s">
+        <v>284</v>
+      </c>
+      <c r="I51" s="52">
         <v>138.69047619047601</v>
       </c>
-      <c r="J50" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B51" s="61">
+      <c r="J51" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52" s="53">
         <f>11.8/0.453592</f>
         <v>26.014568158168576</v>
       </c>
-      <c r="C51" s="61">
-        <f>B51/2205</f>
+      <c r="C52" s="53">
+        <f>B52/2205</f>
         <v>1.1797990094407518E-2</v>
       </c>
-      <c r="D51" s="61">
+      <c r="D52" s="53">
         <v>26.141554340999999</v>
       </c>
-      <c r="E51" s="80">
+      <c r="E52" s="67">
         <f t="shared" si="2"/>
         <v>1.18555802E-2</v>
       </c>
-      <c r="F51" s="140">
+      <c r="F52" s="123">
         <f t="shared" si="0"/>
         <v>7.920063120725316E-5</v>
       </c>
-      <c r="G51" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I51" s="60">
+      <c r="G52" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H52" s="208" t="s">
+        <v>284</v>
+      </c>
+      <c r="I52" s="52">
         <v>149.69047619047601</v>
       </c>
-      <c r="J51" s="234" t="s">
-[...33 lines deleted...]
-        <v>294</v>
+      <c r="J52" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A53" s="5" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="E53" s="80">
+        <v>164</v>
+      </c>
+      <c r="B53" s="53">
+        <v>0</v>
+      </c>
+      <c r="C53" s="53">
+        <v>0</v>
+      </c>
+      <c r="D53" s="53">
+        <v>0</v>
+      </c>
+      <c r="E53" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F53" s="239" t="s">
-[...8 lines deleted...]
-      <c r="I53" s="60">
+      <c r="F53" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G53" s="230">
+        <v>0</v>
+      </c>
+      <c r="H53" s="230">
+        <v>0</v>
+      </c>
+      <c r="I53" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J53" s="234" t="s">
-        <v>294</v>
+      <c r="J53" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A54" s="5" t="s">
-        <v>79</v>
-[...10 lines deleted...]
-      <c r="E54" s="80">
+        <v>72</v>
+      </c>
+      <c r="B54" s="53">
+        <v>0</v>
+      </c>
+      <c r="C54" s="53">
+        <v>0</v>
+      </c>
+      <c r="D54" s="53">
+        <v>0</v>
+      </c>
+      <c r="E54" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F54" s="239" t="s">
-[...8 lines deleted...]
-      <c r="I54" s="60">
+      <c r="F54" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G54" s="230">
+        <v>0</v>
+      </c>
+      <c r="H54" s="230">
+        <v>0</v>
+      </c>
+      <c r="I54" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J54" s="234" t="s">
-        <v>294</v>
+      <c r="J54" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A55" s="5" t="s">
-        <v>80</v>
-[...10 lines deleted...]
-      <c r="E55" s="80">
+        <v>73</v>
+      </c>
+      <c r="B55" s="53">
+        <v>0</v>
+      </c>
+      <c r="C55" s="53">
+        <v>0</v>
+      </c>
+      <c r="D55" s="53">
+        <v>0</v>
+      </c>
+      <c r="E55" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F55" s="239" t="s">
-[...8 lines deleted...]
-      <c r="I55" s="60">
+      <c r="F55" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G55" s="230">
+        <v>0</v>
+      </c>
+      <c r="H55" s="230">
+        <v>0</v>
+      </c>
+      <c r="I55" s="52">
         <v>3.4119999999999999</v>
       </c>
-      <c r="J55" s="234" t="s">
-        <v>294</v>
+      <c r="J55" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A56" s="5" t="s">
-        <v>171</v>
-[...25 lines deleted...]
-        <v>0</v>
+        <v>74</v>
+      </c>
+      <c r="B56" s="53">
+        <v>0</v>
+      </c>
+      <c r="C56" s="53">
+        <v>0</v>
+      </c>
+      <c r="D56" s="53">
+        <v>0</v>
+      </c>
+      <c r="E56" s="67">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F56" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G56" s="230">
+        <v>0</v>
+      </c>
+      <c r="H56" s="230">
+        <v>0</v>
+      </c>
+      <c r="I56" s="52">
+        <v>3.4119999999999999</v>
+      </c>
+      <c r="J56" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A57" s="5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B57" s="61">
+        <v>165</v>
+      </c>
+      <c r="B57" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D57" s="149">
+        <f>E57*2205</f>
+        <v>0.57890693904116641</v>
+      </c>
+      <c r="E57" s="53">
+        <v>2.6254282949712761E-4</v>
+      </c>
+      <c r="F57" s="123"/>
+      <c r="G57" s="202" t="s">
+        <v>119</v>
+      </c>
+      <c r="H57" s="230">
+        <v>0</v>
+      </c>
+      <c r="I57" s="231">
+        <v>0</v>
+      </c>
+      <c r="J57" s="230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="53">
         <f>10.15/0.453592</f>
         <v>22.376937864865344</v>
       </c>
-      <c r="C57" s="61">
-        <f t="shared" ref="C57:C62" si="3">B57/2205</f>
+      <c r="C58" s="53">
+        <f t="shared" ref="C58:C63" si="3">B58/2205</f>
         <v>1.0148271140528501E-2</v>
       </c>
-      <c r="D57" s="173">
-        <f t="shared" ref="D57:D59" si="4">E57*2205</f>
+      <c r="D58" s="149">
+        <f t="shared" ref="D58:D60" si="4">E58*2205</f>
         <v>22.804258354823325</v>
       </c>
-      <c r="E57" s="233">
+      <c r="E58" s="207">
         <v>1.0342067281099014E-2</v>
       </c>
-      <c r="F57" s="140">
+      <c r="F58" s="123">
         <f t="shared" si="0"/>
         <v>7.4569412155563798E-5</v>
       </c>
-      <c r="G57" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I57" s="64">
+      <c r="G58" s="202" t="s">
+        <v>166</v>
+      </c>
+      <c r="H58" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I58" s="55">
         <v>138.69047619047601</v>
       </c>
-      <c r="J57" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B58" s="61">
+      <c r="J58" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="53">
         <f>1.34/0.453592</f>
         <v>2.954196723046262</v>
       </c>
-      <c r="C58" s="61">
-        <f>B58/2205</f>
+      <c r="C59" s="53">
+        <f>B59/2205</f>
         <v>1.3397717564835655E-3</v>
       </c>
-      <c r="D58" s="173">
+      <c r="D59" s="149">
         <f t="shared" si="4"/>
         <v>3.0106116480462619</v>
       </c>
-      <c r="E58" s="233">
+      <c r="E59" s="207">
         <v>1.3653567564835655E-3</v>
       </c>
-      <c r="F58" s="140">
+      <c r="F59" s="123">
         <f t="shared" si="0"/>
         <v>1.6094578661888787E-5</v>
       </c>
-      <c r="G58" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I58" s="64">
+      <c r="G59" s="202" t="s">
+        <v>166</v>
+      </c>
+      <c r="H59" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I59" s="55">
         <v>84.833333333333343</v>
       </c>
-      <c r="J58" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B59" s="61">
+      <c r="J59" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="53">
         <f>8.91/0.453592</f>
         <v>19.643203583837458</v>
       </c>
-      <c r="C59" s="61">
+      <c r="C60" s="53">
         <f t="shared" si="3"/>
         <v>8.9084823509466924E-3</v>
       </c>
-      <c r="D59" s="173">
+      <c r="D60" s="149">
         <f t="shared" si="4"/>
         <v>20.018320388837456</v>
       </c>
-      <c r="E59" s="233">
+      <c r="E60" s="207">
         <v>9.0786033509466912E-3</v>
       </c>
-      <c r="F59" s="140">
+      <c r="F60" s="123">
         <f t="shared" si="0"/>
         <v>7.2587348322817626E-5</v>
       </c>
-      <c r="G59" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I59" s="64">
+      <c r="G60" s="202" t="s">
+        <v>166</v>
+      </c>
+      <c r="H60" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I60" s="55">
         <v>125.07142857142858</v>
       </c>
-      <c r="J59" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B60" s="61">
+      <c r="J60" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B61" s="53">
         <f>5.74/0.453592</f>
         <v>12.654544171854884</v>
       </c>
-      <c r="C60" s="61">
+      <c r="C61" s="53">
         <f t="shared" si="3"/>
         <v>5.7390223001609446E-3</v>
       </c>
-      <c r="D60" s="61">
+      <c r="D61" s="53">
         <v>12.782889945000001</v>
       </c>
-      <c r="E60" s="80">
-        <f>D60/$B$125</f>
+      <c r="E61" s="67">
+        <f>D61/$B$126</f>
         <v>5.7972290000000001E-3</v>
       </c>
-      <c r="F60" s="140">
+      <c r="F61" s="123">
         <f t="shared" si="0"/>
         <v>6.3473310218978103E-5</v>
       </c>
-      <c r="G60" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I60" s="60">
+      <c r="G61" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H61" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I61" s="52">
         <v>91.333333333333343</v>
       </c>
-      <c r="J60" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B61" s="61">
+      <c r="J61" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B62" s="53">
         <f>5.74/0.453592</f>
         <v>12.654544171854884</v>
       </c>
-      <c r="C61" s="61">
+      <c r="C62" s="53">
         <f t="shared" si="3"/>
         <v>5.7390223001609446E-3</v>
       </c>
-      <c r="D61" s="61">
-        <f>E61*2205</f>
+      <c r="D62" s="53">
+        <f>E62*2205</f>
         <v>12.896201146854882</v>
       </c>
-      <c r="E61" s="233">
+      <c r="E62" s="207">
         <v>5.8486173001609442E-3</v>
       </c>
-      <c r="F61" s="140">
+      <c r="F62" s="123">
         <f t="shared" si="0"/>
         <v>6.4035955841178213E-5</v>
       </c>
-      <c r="G61" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I61" s="60">
+      <c r="G62" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H62" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I62" s="52">
         <v>91.333333333333343</v>
       </c>
-      <c r="J61" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B62" s="61">
+      <c r="J62" s="208" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B63" s="53">
         <f>9.57/0.453592</f>
         <v>21.098255701158752</v>
       </c>
-      <c r="C62" s="61">
+      <c r="C63" s="53">
         <f t="shared" si="3"/>
         <v>9.568369932498301E-3</v>
       </c>
-      <c r="D62" s="61">
-        <f>E62*2205</f>
+      <c r="D63" s="53">
+        <f>E63*2205</f>
         <v>21.501157711158754</v>
       </c>
-      <c r="E62" s="233">
+      <c r="E63" s="207">
         <v>9.7510919324983007E-3</v>
       </c>
-      <c r="F62" s="140">
+      <c r="F63" s="123">
         <f t="shared" si="0"/>
         <v>7.6479152411751376E-5</v>
       </c>
-      <c r="G62" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I62" s="64">
+      <c r="G63" s="202" t="s">
+        <v>166</v>
+      </c>
+      <c r="H63" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I63" s="55">
         <v>127.5</v>
       </c>
-      <c r="J62" s="234" t="s">
-[...29 lines deleted...]
-        <v>293</v>
+      <c r="J63" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A64" s="5" t="s">
-        <v>113</v>
-[...16 lines deleted...]
-      <c r="G64" s="234" t="s">
+        <v>106</v>
+      </c>
+      <c r="B64" s="53">
+        <v>0</v>
+      </c>
+      <c r="C64" s="53">
+        <v>0</v>
+      </c>
+      <c r="D64" s="53">
+        <v>0</v>
+      </c>
+      <c r="E64" s="67">
+        <f t="shared" ref="E64:E75" si="5">D64/$B$126</f>
+        <v>0</v>
+      </c>
+      <c r="F64" s="212" t="s">
         <v>303</v>
       </c>
-      <c r="H64" s="234" t="s">
-[...6 lines deleted...]
-        <v>294</v>
+      <c r="G64" s="54"/>
+      <c r="H64" s="54"/>
+      <c r="I64" s="55">
+        <v>120</v>
+      </c>
+      <c r="J64" s="209" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A65" s="5" t="s">
-        <v>114</v>
-[...16 lines deleted...]
-      <c r="G65" s="234" t="s">
+        <v>107</v>
+      </c>
+      <c r="B65" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="C65" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="D65" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="E65" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="F65" s="212" t="s">
         <v>303</v>
       </c>
-      <c r="H65" s="234" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="G65" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="H65" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="I65" s="55">
+        <v>127.5952380952381</v>
+      </c>
+      <c r="J65" s="208" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A66" s="5" t="s">
-        <v>115</v>
-[...16 lines deleted...]
-      <c r="G66" s="234" t="s">
+        <v>108</v>
+      </c>
+      <c r="B66" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="C66" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="D66" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="E66" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="F66" s="212" t="s">
         <v>303</v>
       </c>
-      <c r="H66" s="234" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="G66" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="H66" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="I66" s="55">
+        <v>136</v>
+      </c>
+      <c r="J66" s="55" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A67" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B67" s="61">
+        <v>109</v>
+      </c>
+      <c r="B67" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="C67" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="D67" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="E67" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="F67" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G67" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="H67" s="208" t="s">
+        <v>296</v>
+      </c>
+      <c r="I67" s="55">
+        <v>138</v>
+      </c>
+      <c r="J67" s="55" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A68" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="53">
         <f>(0.0545*126.67)/0.453592</f>
         <v>15.219657754105011</v>
       </c>
-      <c r="C67" s="61">
-        <f>B67/2205</f>
+      <c r="C68" s="53">
+        <f>B68/2205</f>
         <v>6.9023391175079413E-3</v>
       </c>
-      <c r="D67" s="61">
+      <c r="D68" s="53">
         <v>15.219657754105011</v>
       </c>
-      <c r="E67" s="80">
+      <c r="E68" s="67">
         <f t="shared" si="5"/>
         <v>6.9023391175079413E-3</v>
       </c>
-      <c r="F67" s="140">
-        <f>(E67/I67)</f>
+      <c r="F68" s="123">
+        <f>(E68/I68)</f>
         <v>4.8259462885758301E-5</v>
       </c>
-      <c r="G67" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I67" s="64">
+      <c r="G68" s="202" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I68" s="55">
         <v>143.02561</v>
       </c>
-      <c r="J67" s="235" t="s">
-[...7 lines deleted...]
-      <c r="B68" s="61">
+      <c r="J68" s="209" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A69" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B69" s="53">
         <f>4.46/0.453592</f>
         <v>9.8326249140196484</v>
       </c>
-      <c r="C68" s="61">
-        <f>B68/2205</f>
+      <c r="C69" s="53">
+        <f>B69/2205</f>
         <v>4.4592403238184345E-3</v>
       </c>
-      <c r="D68" s="61">
+      <c r="D69" s="53">
         <v>9.8326249140196484</v>
       </c>
-      <c r="E68" s="80">
+      <c r="E69" s="67">
         <f t="shared" si="5"/>
         <v>4.4592403238184345E-3</v>
       </c>
-      <c r="F68" s="140">
-        <f>(E68/I68)</f>
+      <c r="F69" s="123">
+        <f>(E69/I69)</f>
         <v>5.2572981888922834E-5</v>
       </c>
-      <c r="G68" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I68" s="64">
+      <c r="G69" s="202" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" s="208" t="s">
+        <v>294</v>
+      </c>
+      <c r="I69" s="55">
         <v>84.82</v>
       </c>
-      <c r="J68" s="235" t="s">
-[...7 lines deleted...]
-      <c r="B69" s="61">
+      <c r="J69" s="209" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A70" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="53">
         <v>12.764749799999999</v>
       </c>
-      <c r="C69" s="61">
+      <c r="C70" s="53">
         <v>5.7890021768707478E-3</v>
       </c>
-      <c r="D69" s="61">
+      <c r="D70" s="53">
         <v>12.764749799999999</v>
       </c>
-      <c r="E69" s="80">
+      <c r="E70" s="67">
         <f t="shared" si="5"/>
         <v>5.7890021768707478E-3</v>
       </c>
-      <c r="F69" s="140">
-        <f t="shared" ref="F69:F74" si="6">(E69/I69)</f>
+      <c r="F70" s="123">
+        <f t="shared" ref="F70:F75" si="6">(E70/I70)</f>
         <v>6.3323147854635168E-5</v>
       </c>
-      <c r="G69" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I69" s="64">
+      <c r="G70" s="202" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I70" s="55">
         <v>91.42</v>
       </c>
-      <c r="J69" s="235" t="s">
-[...13 lines deleted...]
-      <c r="D70" s="61">
+      <c r="J70" s="209" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A71" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="206" t="s">
+        <v>170</v>
+      </c>
+      <c r="C71" s="206" t="s">
+        <v>170</v>
+      </c>
+      <c r="D71" s="53">
         <v>207.82178691749999</v>
       </c>
-      <c r="E70" s="80">
+      <c r="E71" s="67">
         <f t="shared" si="5"/>
         <v>9.4250243499999997E-2</v>
       </c>
-      <c r="F70" s="140">
+      <c r="F71" s="123">
         <f t="shared" si="6"/>
         <v>7.8936552345058625E-5</v>
       </c>
-      <c r="G70" s="228"/>
-[...3 lines deleted...]
-      <c r="I70" s="60">
+      <c r="G71" s="202"/>
+      <c r="H71" s="202" t="s">
+        <v>171</v>
+      </c>
+      <c r="I71" s="52">
         <v>1194</v>
       </c>
-      <c r="J70" s="234" t="s">
-[...7 lines deleted...]
-      <c r="B71" s="248">
+      <c r="J71" s="208" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A72" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="219">
         <v>5115</v>
       </c>
-      <c r="C71" s="61">
-        <f>B71/$B$125</f>
+      <c r="C72" s="53">
+        <f>B72/$B$126</f>
         <v>2.3197278911564627</v>
       </c>
-      <c r="D71" s="247">
+      <c r="D72" s="218">
         <v>5155.1984000000002</v>
       </c>
-      <c r="E71" s="80">
+      <c r="E72" s="67">
         <f t="shared" si="5"/>
         <v>2.3379584580498869</v>
       </c>
-      <c r="F71" s="140">
+      <c r="F72" s="123">
         <f t="shared" si="6"/>
         <v>9.3780924911748373E-5</v>
       </c>
-      <c r="G71" s="234" t="s">
-[...5 lines deleted...]
-      <c r="I71" s="60">
+      <c r="G72" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H72" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="I72" s="52">
         <v>24930</v>
       </c>
-      <c r="J71" s="234" t="s">
-[...33 lines deleted...]
-        <v>304</v>
+      <c r="J72" s="208" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A73" s="5" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="E73" s="80">
+        <v>78</v>
+      </c>
+      <c r="B73" s="53">
+        <v>0</v>
+      </c>
+      <c r="C73" s="53">
+        <v>0</v>
+      </c>
+      <c r="D73" s="53">
+        <v>0</v>
+      </c>
+      <c r="E73" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F73" s="239" t="s">
-[...12 lines deleted...]
-        <v>298</v>
+      <c r="F73" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G73" s="202" t="s">
+        <v>173</v>
+      </c>
+      <c r="H73" s="202" t="s">
+        <v>173</v>
+      </c>
+      <c r="I73" s="52">
+        <v>16500</v>
+      </c>
+      <c r="J73" s="208" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A74" s="5" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B74" s="130">
+        <v>79</v>
+      </c>
+      <c r="B74" s="53">
+        <v>0</v>
+      </c>
+      <c r="C74" s="53">
+        <v>0</v>
+      </c>
+      <c r="D74" s="53">
+        <v>0</v>
+      </c>
+      <c r="E74" s="67">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F74" s="212" t="s">
+        <v>303</v>
+      </c>
+      <c r="G74" s="202" t="s">
+        <v>173</v>
+      </c>
+      <c r="H74" s="202" t="s">
+        <v>173</v>
+      </c>
+      <c r="I74" s="52">
+        <v>20000</v>
+      </c>
+      <c r="J74" s="208" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A75" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B75" s="114">
         <f>9.76/0.453592</f>
         <v>21.517134340993668</v>
       </c>
-      <c r="C74" s="61">
-        <f t="shared" ref="C74" si="7">B74/2205</f>
+      <c r="C75" s="53">
+        <f t="shared" ref="C75" si="7">B75/2205</f>
         <v>9.7583375696116414E-3</v>
       </c>
-      <c r="D74" s="61">
+      <c r="D75" s="53">
         <v>21.735366875121951</v>
       </c>
-      <c r="E74" s="80">
+      <c r="E75" s="67">
         <f t="shared" si="5"/>
         <v>9.8573092404181176E-3</v>
       </c>
-      <c r="F74" s="140">
+      <c r="F75" s="123">
         <f t="shared" si="6"/>
         <v>7.3017105484578655E-5</v>
       </c>
-      <c r="G74" s="234" t="s">
-[...6 lines deleted...]
-        <f>(5.67*1000)/B119</f>
+      <c r="G75" s="208" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" s="208" t="s">
+        <v>285</v>
+      </c>
+      <c r="I75" s="55">
+        <f>(5.67*1000)/B120</f>
         <v>135</v>
       </c>
-      <c r="J74" s="234" t="s">
-[...6 lines deleted...]
-      <c r="J75" s="8"/>
+      <c r="J75" s="208" t="s">
+        <v>287</v>
+      </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A76" s="50"/>
-      <c r="B76" s="172"/>
+      <c r="A76" s="47"/>
+      <c r="I76" s="148"/>
       <c r="J76" s="8"/>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C77" s="172"/>
+      <c r="A77" s="47"/>
+      <c r="B77" s="148"/>
       <c r="J77" s="8"/>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="B78" s="246"/>
+      <c r="C78" s="148"/>
       <c r="J78" s="8"/>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="B79" s="172"/>
-[...14 lines deleted...]
-      <c r="E80" s="8"/>
+      <c r="B79" s="215"/>
+      <c r="J79" s="8"/>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="B80" s="148"/>
+      <c r="E80" s="148"/>
       <c r="F80" s="8"/>
-      <c r="J80" s="320"/>
-[...12 lines deleted...]
-      <c r="D81" s="326"/>
+      <c r="J80" s="348" t="s">
+        <v>175</v>
+      </c>
+      <c r="K80" s="348"/>
+    </row>
+    <row r="81" spans="1:11" ht="31" x14ac:dyDescent="0.7">
+      <c r="A81" s="234" t="s">
+        <v>176</v>
+      </c>
+      <c r="B81" s="237"/>
+      <c r="C81" s="237"/>
+      <c r="D81" s="235"/>
       <c r="E81" s="8"/>
       <c r="F81" s="8"/>
-      <c r="J81" s="320"/>
-[...14 lines deleted...]
-      </c>
+      <c r="J81" s="348"/>
+      <c r="K81" s="348"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A82" s="233" t="s">
+        <v>48</v>
+      </c>
+      <c r="B82" s="236" t="s">
+        <v>177</v>
+      </c>
+      <c r="C82" s="349" t="s">
+        <v>311</v>
+      </c>
+      <c r="D82" s="350"/>
       <c r="E82" s="8"/>
       <c r="F82" s="8"/>
-      <c r="J82" s="320"/>
-[...10 lines deleted...]
-      <c r="D83" s="303"/>
+      <c r="J82" s="348"/>
+      <c r="K82" s="348"/>
+    </row>
+    <row r="83" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="56" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83" s="199">
+        <v>6750</v>
+      </c>
+      <c r="C83" s="227" t="s">
+        <v>179</v>
+      </c>
+      <c r="D83" s="227" t="s">
+        <v>180</v>
+      </c>
       <c r="E83" s="8"/>
       <c r="F83" s="8"/>
-      <c r="J83" s="320"/>
-      <c r="K83" s="320"/>
+      <c r="J83" s="348"/>
+      <c r="K83" s="348"/>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A84" s="67" t="s">
-[...6 lines deleted...]
-      <c r="D84" s="304"/>
+      <c r="A84" s="56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="199">
+        <v>757</v>
+      </c>
+      <c r="C84" s="227" t="s">
+        <v>179</v>
+      </c>
+      <c r="D84" s="227" t="s">
+        <v>180</v>
+      </c>
       <c r="E84" s="8"/>
       <c r="F84" s="8"/>
+      <c r="J84" s="348"/>
+      <c r="K84" s="348"/>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A85" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="225">
+      <c r="A85" s="56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B85" s="199">
+        <v>637</v>
+      </c>
+      <c r="C85" s="227" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" s="227" t="s">
+        <v>180</v>
+      </c>
+      <c r="E85" s="8"/>
+      <c r="F85" s="8"/>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A86" s="56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="200">
         <v>89.9</v>
       </c>
-      <c r="C85" s="305" t="s">
-[...9 lines deleted...]
-      <c r="B86" s="226">
+      <c r="C86" s="229" t="s">
+        <v>184</v>
+      </c>
+      <c r="D86" s="307"/>
+      <c r="J86" s="8"/>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A87" s="56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="232">
         <v>4.5999999999999996</v>
       </c>
-      <c r="C86" s="324" t="s">
-[...11 lines deleted...]
-      <c r="D87" s="322"/>
+      <c r="C87" s="229" t="s">
+        <v>186</v>
+      </c>
+      <c r="D87" s="308"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="8"/>
       <c r="J87" s="8"/>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A88" s="12"/>
+      <c r="B88" s="12"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="12"/>
       <c r="J88" s="8"/>
     </row>
-    <row r="89" spans="1:11" ht="31" x14ac:dyDescent="0.7">
-[...5 lines deleted...]
-      <c r="F89" s="174"/>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.35">
       <c r="J89" s="8"/>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="G90" s="9"/>
+    <row r="90" spans="1:11" ht="31" x14ac:dyDescent="0.7">
+      <c r="A90" s="234" t="s">
+        <v>187</v>
+      </c>
+      <c r="B90" s="235"/>
+      <c r="E90" s="150"/>
+      <c r="F90" s="150"/>
       <c r="J90" s="8"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A91" s="67" t="s">
-[...6 lines deleted...]
-      <c r="F91" s="172"/>
+      <c r="A91" s="233" t="s">
+        <v>188</v>
+      </c>
+      <c r="B91" s="233" t="s">
+        <v>189</v>
+      </c>
+      <c r="E91" s="151"/>
+      <c r="F91" s="151"/>
       <c r="G91" s="9"/>
       <c r="J91" s="8"/>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A92" s="67" t="s">
-[...6 lines deleted...]
-      <c r="F92" s="8"/>
+      <c r="A92" s="56" t="s">
+        <v>190</v>
+      </c>
+      <c r="B92" s="56" t="s">
+        <v>191</v>
+      </c>
+      <c r="E92" s="148"/>
+      <c r="F92" s="148"/>
       <c r="G92" s="9"/>
+      <c r="J92" s="8"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A93" s="67" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="A93" s="56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B93" s="56" t="s">
+        <v>193</v>
       </c>
       <c r="E93" s="8"/>
       <c r="F93" s="8"/>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A94" s="67" t="s">
-[...3 lines deleted...]
-        <v>204</v>
+      <c r="A94" s="56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B94" s="56" t="s">
+        <v>195</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="8"/>
+      <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A95" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="67"/>
+      <c r="A95" s="56" t="s">
+        <v>196</v>
+      </c>
+      <c r="B95" s="56" t="s">
+        <v>197</v>
+      </c>
       <c r="E95" s="8"/>
       <c r="F95" s="8"/>
-      <c r="J95" s="8"/>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A96" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="67"/>
+      <c r="A96" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="B96" s="56"/>
       <c r="E96" s="8"/>
       <c r="F96" s="8"/>
       <c r="J96" s="8"/>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="56" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" s="56"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="J97" s="8"/>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.35">
       <c r="E98" s="8"/>
       <c r="F98" s="8"/>
       <c r="J98" s="8"/>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A99" s="327" t="s">
-[...4 lines deleted...]
-      <c r="D99" s="327"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="J99" s="8"/>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A100" s="185" t="s">
-[...8 lines deleted...]
-      <c r="D100" s="327"/>
+      <c r="A100" s="238" t="s">
+        <v>200</v>
+      </c>
+      <c r="B100" s="239"/>
+      <c r="C100" s="248"/>
+      <c r="D100" s="249"/>
       <c r="E100" s="8"/>
       <c r="F100" s="8"/>
       <c r="J100" s="8"/>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A101" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D101" s="311"/>
+      <c r="A101" s="161" t="s">
+        <v>201</v>
+      </c>
+      <c r="B101" s="247" t="s">
+        <v>202</v>
+      </c>
+      <c r="C101" s="238" t="s">
+        <v>203</v>
+      </c>
+      <c r="D101" s="240"/>
       <c r="E101" s="8"/>
       <c r="F101" s="8"/>
-      <c r="G101" s="9"/>
       <c r="J101" s="8"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A102" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D102" s="312"/>
+      <c r="A102" s="56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B102" s="201">
+        <v>0.13</v>
+      </c>
+      <c r="C102" s="107" t="s">
+        <v>205</v>
+      </c>
+      <c r="D102" s="107"/>
       <c r="E102" s="8"/>
       <c r="F102" s="8"/>
       <c r="G102" s="9"/>
+      <c r="J102" s="8"/>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A103" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D103" s="312"/>
+      <c r="A103" s="56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B103" s="201">
+        <v>0.44707999999999998</v>
+      </c>
+      <c r="C103" s="246" t="s">
+        <v>207</v>
+      </c>
+      <c r="D103" s="246"/>
       <c r="E103" s="8"/>
       <c r="F103" s="8"/>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A104" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D104" s="312"/>
+      <c r="A104" s="56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B104" s="201">
+        <v>0.46729999999999999</v>
+      </c>
+      <c r="C104" s="246" t="s">
+        <v>207</v>
+      </c>
+      <c r="D104" s="246"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A105" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D105" s="311"/>
+      <c r="A105" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" s="201">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="C105" s="246" t="s">
+        <v>209</v>
+      </c>
+      <c r="D105" s="246"/>
       <c r="E105" s="8"/>
       <c r="F105" s="8"/>
       <c r="G105" s="9"/>
-      <c r="J105" s="8"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A106" s="92"/>
+      <c r="A106" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B106" s="201">
+        <v>0.27</v>
+      </c>
+      <c r="C106" s="56" t="s">
+        <v>210</v>
+      </c>
+      <c r="D106" s="56"/>
       <c r="E106" s="8"/>
       <c r="F106" s="8"/>
+      <c r="G106" s="9"/>
       <c r="J106" s="8"/>
     </row>
-    <row r="107" spans="1:10" ht="31" x14ac:dyDescent="0.7">
-[...5 lines deleted...]
-      <c r="D107" s="323"/>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107"/>
       <c r="E107" s="8"/>
       <c r="F107" s="8"/>
       <c r="J107" s="8"/>
     </row>
-    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D108" s="316"/>
+    <row r="108" spans="1:10" ht="31" x14ac:dyDescent="0.7">
+      <c r="A108" s="242" t="s">
+        <v>176</v>
+      </c>
+      <c r="B108" s="243"/>
+      <c r="C108" s="243"/>
+      <c r="D108" s="244"/>
       <c r="E108" s="8"/>
       <c r="F108" s="8"/>
-      <c r="G108" s="9"/>
       <c r="J108" s="8"/>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A109" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D109" s="313"/>
+      <c r="A109" s="241" t="s">
+        <v>211</v>
+      </c>
+      <c r="B109" s="253" t="s">
+        <v>212</v>
+      </c>
+      <c r="C109" s="256" t="s">
+        <v>213</v>
+      </c>
+      <c r="D109" s="257"/>
       <c r="E109" s="8"/>
       <c r="F109" s="8"/>
       <c r="G109" s="9"/>
       <c r="J109" s="8"/>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A110" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D110" s="313"/>
+      <c r="A110" s="56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B110" s="250">
+        <v>1.1023099999999999</v>
+      </c>
+      <c r="C110" s="254" t="s">
+        <v>215</v>
+      </c>
+      <c r="D110" s="255"/>
       <c r="E110" s="8"/>
       <c r="F110" s="8"/>
       <c r="G110" s="9"/>
       <c r="J110" s="8"/>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A111" s="145" t="s">
-[...8 lines deleted...]
-      <c r="D111" s="313"/>
+      <c r="A111" s="56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B111" s="250">
+        <v>1000</v>
+      </c>
+      <c r="C111" s="251" t="s">
+        <v>217</v>
+      </c>
+      <c r="D111" s="252"/>
       <c r="E111" s="8"/>
       <c r="F111" s="8"/>
       <c r="G111" s="9"/>
+      <c r="J111" s="8"/>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A112" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D112" s="313"/>
+      <c r="A112" s="124" t="s">
+        <v>217</v>
+      </c>
+      <c r="B112" s="250">
+        <v>8760</v>
+      </c>
+      <c r="C112" s="251" t="s">
+        <v>218</v>
+      </c>
+      <c r="D112" s="252"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A113" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D113" s="313"/>
+      <c r="A113" s="56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B113" s="250">
+        <v>1000000</v>
+      </c>
+      <c r="C113" s="251" t="s">
+        <v>217</v>
+      </c>
+      <c r="D113" s="252"/>
       <c r="E113" s="8"/>
       <c r="F113" s="8"/>
       <c r="G113" s="9"/>
-      <c r="J113" s="8"/>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A114" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D114" s="313"/>
+      <c r="A114" s="56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B114" s="250">
+        <v>100</v>
+      </c>
+      <c r="C114" s="251" t="s">
+        <v>221</v>
+      </c>
+      <c r="D114" s="252"/>
       <c r="E114" s="8"/>
       <c r="F114" s="8"/>
       <c r="G114" s="9"/>
       <c r="J114" s="8"/>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A115" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D115" s="313"/>
+      <c r="A115" s="56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B115" s="250">
+        <v>1000</v>
+      </c>
+      <c r="C115" s="251" t="s">
+        <v>222</v>
+      </c>
+      <c r="D115" s="252"/>
       <c r="E115" s="8"/>
       <c r="F115" s="8"/>
       <c r="G115" s="9"/>
       <c r="J115" s="8"/>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A116" s="67" t="s">
-[...8 lines deleted...]
-      <c r="D116" s="313"/>
+      <c r="A116" s="56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B116" s="250">
+        <v>1000000</v>
+      </c>
+      <c r="C116" s="251" t="s">
+        <v>222</v>
+      </c>
+      <c r="D116" s="252"/>
       <c r="E116" s="8"/>
       <c r="F116" s="8"/>
       <c r="G116" s="9"/>
       <c r="J116" s="8"/>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="B117" s="25"/>
+      <c r="A117" s="56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B117" s="250">
+        <v>10</v>
+      </c>
+      <c r="C117" s="251" t="s">
+        <v>220</v>
+      </c>
+      <c r="D117" s="252"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="9"/>
       <c r="J117" s="8"/>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A118" s="230" t="s">
-[...12 lines deleted...]
-      <c r="F118" s="237"/>
+      <c r="B118" s="24"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="8"/>
       <c r="G118" s="9"/>
       <c r="J118" s="8"/>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A119" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F119" s="238"/>
+      <c r="A119" s="204" t="s">
+        <v>48</v>
+      </c>
+      <c r="B119" s="204" t="s">
+        <v>202</v>
+      </c>
+      <c r="C119" s="204" t="s">
+        <v>211</v>
+      </c>
+      <c r="D119" s="228" t="s">
+        <v>203</v>
+      </c>
+      <c r="E119" s="257"/>
+      <c r="F119" s="245"/>
       <c r="G119" s="9"/>
       <c r="J119" s="8"/>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A120" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F120" s="238"/>
+      <c r="A120" s="56" t="s">
+        <v>224</v>
+      </c>
+      <c r="B120" s="56">
+        <v>42</v>
+      </c>
+      <c r="C120" s="56" t="s">
+        <v>225</v>
+      </c>
+      <c r="D120" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E120" s="56"/>
+      <c r="F120" s="211"/>
       <c r="G120" s="9"/>
       <c r="J120" s="8"/>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A121" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F121" s="238"/>
+      <c r="A121" s="56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B121" s="56">
+        <v>2000</v>
+      </c>
+      <c r="C121" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="D121" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E121" s="56"/>
+      <c r="F121" s="211"/>
       <c r="G121" s="9"/>
       <c r="J121" s="8"/>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A122" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F122" s="238"/>
+      <c r="A122" s="56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B122" s="56">
+        <v>2240</v>
+      </c>
+      <c r="C122" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E122" s="56"/>
+      <c r="F122" s="211"/>
       <c r="G122" s="9"/>
       <c r="J122" s="8"/>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A123" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F123" s="238"/>
+      <c r="A123" s="56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B123" s="56">
+        <v>1000</v>
+      </c>
+      <c r="C123" s="56" t="s">
+        <v>230</v>
+      </c>
+      <c r="D123" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E123" s="56"/>
+      <c r="F123" s="211"/>
       <c r="G123" s="9"/>
       <c r="J123" s="8"/>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A124" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F124" s="238"/>
+      <c r="A124" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B124" s="56">
+        <v>1.25</v>
+      </c>
+      <c r="C124" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="D124" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E124" s="56"/>
+      <c r="F124" s="211"/>
       <c r="G124" s="9"/>
       <c r="J124" s="8"/>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A125" s="67" t="s">
-[...12 lines deleted...]
-      <c r="F125" s="238"/>
+      <c r="A125" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B125" s="56">
+        <v>128</v>
+      </c>
+      <c r="C125" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" s="246" t="s">
+        <v>292</v>
+      </c>
+      <c r="E125" s="56"/>
+      <c r="F125" s="211"/>
       <c r="G125" s="9"/>
       <c r="J125" s="8"/>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="B126" s="25"/>
-[...1 lines deleted...]
-      <c r="F126" s="8"/>
+      <c r="A126" s="56" t="s">
+        <v>234</v>
+      </c>
+      <c r="B126" s="56">
+        <v>2205</v>
+      </c>
+      <c r="C126" s="56" t="s">
+        <v>227</v>
+      </c>
+      <c r="D126" s="246" t="s">
+        <v>293</v>
+      </c>
+      <c r="E126" s="56"/>
+      <c r="F126" s="211"/>
       <c r="G126" s="9"/>
       <c r="J126" s="8"/>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B127" s="24"/>
+      <c r="E127" s="8"/>
+      <c r="F127" s="8"/>
+      <c r="G127" s="9"/>
       <c r="J127" s="8"/>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.35">
       <c r="J128" s="8"/>
     </row>
     <row r="129" spans="10:10" x14ac:dyDescent="0.35">
       <c r="J129" s="8"/>
     </row>
     <row r="130" spans="10:10" x14ac:dyDescent="0.35">
       <c r="J130" s="8"/>
     </row>
     <row r="131" spans="10:10" x14ac:dyDescent="0.35">
       <c r="J131" s="8"/>
     </row>
+    <row r="132" spans="10:10" x14ac:dyDescent="0.35">
+      <c r="J132" s="8"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:J74" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
-[...36 lines deleted...]
-    <mergeCell ref="C114:D114"/>
+  <autoFilter ref="A2:J75" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
+  <mergeCells count="2">
+    <mergeCell ref="J80:K84"/>
+    <mergeCell ref="C82:D82"/>
   </mergeCells>
-  <phoneticPr fontId="25" type="noConversion"/>
+  <phoneticPr fontId="22" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C86" r:id="rId1" location=":~:text=Green%20Vehicle%20Guide-,Tailpipe%20Greenhouse%20Gas%20Emissions%20from%20a%20Typical%20Passenger%20Vehicle,of%20miles%20driven%20per%20year." xr:uid="{00000000-0004-0000-0500-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="C85:D85" r:id="rId5" display="EIA 2020 RECS Survey Data" xr:uid="{13B1B88F-99D0-4C1A-A345-B60A80BC107A}"/>
+    <hyperlink ref="C87" r:id="rId1" location=":~:text=Green%20Vehicle%20Guide-,Tailpipe%20Greenhouse%20Gas%20Emissions%20from%20a%20Typical%20Passenger%20Vehicle,of%20miles%20driven%20per%20year." xr:uid="{00000000-0004-0000-0500-000000000000}"/>
+    <hyperlink ref="J49" r:id="rId2" xr:uid="{DE0C2D98-8976-4166-A908-A253D31720CD}"/>
+    <hyperlink ref="C105" r:id="rId3" xr:uid="{152CFB56-D2DA-4679-AB14-4899E741719E}"/>
+    <hyperlink ref="C103" r:id="rId4" xr:uid="{13DBAF11-28F6-4D2A-A0FA-16B771C60165}"/>
+    <hyperlink ref="C86:D86" r:id="rId5" display="EIA 2020 RECS Survey Data" xr:uid="{13B1B88F-99D0-4C1A-A345-B60A80BC107A}"/>
     <hyperlink ref="J3" r:id="rId6" xr:uid="{C4001CF7-0232-402C-895F-8BD3705E5D8C}"/>
-    <hyperlink ref="H47" r:id="rId7" xr:uid="{809C17D5-E7E8-4C1B-B3FE-5D79CFC8E71A}"/>
-[...39 lines deleted...]
-    <hyperlink ref="H62" r:id="rId47" xr:uid="{3434C265-C728-42C6-9474-612A02D1864A}"/>
+    <hyperlink ref="H48" r:id="rId7" xr:uid="{809C17D5-E7E8-4C1B-B3FE-5D79CFC8E71A}"/>
+    <hyperlink ref="J64" r:id="rId8" xr:uid="{8D97C7CA-B7FD-43E6-8AE4-558E1B0EAAA4}"/>
+    <hyperlink ref="J50" r:id="rId9" xr:uid="{2C0E0784-724D-4D42-86A2-89F9A10C7734}"/>
+    <hyperlink ref="J68" r:id="rId10" xr:uid="{862C4076-E169-4AB6-98E3-D1C1C37CCCD3}"/>
+    <hyperlink ref="J71" r:id="rId11" xr:uid="{799F9038-41B3-4477-83B9-B998265408A0}"/>
+    <hyperlink ref="J74" r:id="rId12" xr:uid="{35ED2457-53EF-44C9-8357-15AB2F377009}"/>
+    <hyperlink ref="G51" r:id="rId13" xr:uid="{FAD56CDF-7297-498C-B3F6-C9775B074672}"/>
+    <hyperlink ref="G61" r:id="rId14" xr:uid="{04B5C141-B66B-4905-B1EF-2E4C386B115F}"/>
+    <hyperlink ref="G62" r:id="rId15" xr:uid="{65AB2493-146D-4A6D-90C9-5E3F311E3F1A}"/>
+    <hyperlink ref="H69" r:id="rId16" xr:uid="{3C2693A0-529F-401F-AA49-8F08009BBE7B}"/>
+    <hyperlink ref="G72" r:id="rId17" xr:uid="{107F7D35-3322-4294-BC9B-C395AF82A17B}"/>
+    <hyperlink ref="G52" r:id="rId18" xr:uid="{E7076052-88D3-43BF-967F-1A8631BD5924}"/>
+    <hyperlink ref="H75" r:id="rId19" xr:uid="{07CA884C-4C0A-4C9A-9ECB-1CA337CE3602}"/>
+    <hyperlink ref="G75" r:id="rId20" xr:uid="{4BFA533E-5FD9-40AC-861F-8BF06FB0241A}"/>
+    <hyperlink ref="D124" r:id="rId21" xr:uid="{51EBD2EB-EB19-488A-8AA2-129AF3936DCE}"/>
+    <hyperlink ref="D125" r:id="rId22" xr:uid="{5F0F0101-FD22-4E80-9AA1-1DE2D3940BC5}"/>
+    <hyperlink ref="D120" r:id="rId23" xr:uid="{10BA70B7-77C9-49BA-9413-3414D451AED5}"/>
+    <hyperlink ref="D121" r:id="rId24" xr:uid="{6DA996DA-69D3-4FFC-AE59-FDB02624F8A9}"/>
+    <hyperlink ref="D122" r:id="rId25" xr:uid="{348D6D22-8D6D-45A6-B8DA-5B1B9A0CCF1C}"/>
+    <hyperlink ref="D123" r:id="rId26" xr:uid="{F1E5002F-B62A-48C8-845B-618F38BB7A5C}"/>
+    <hyperlink ref="D126" r:id="rId27" xr:uid="{7D78380F-CA00-4030-B69E-347E308CF5E5}"/>
+    <hyperlink ref="G66" r:id="rId28" location="executive-order-guideline-documents-" xr:uid="{AA0E6EDC-3BF0-4865-8639-8BB5A5B6DADB}"/>
+    <hyperlink ref="G67" r:id="rId29" location="executive-order-guideline-documents-" xr:uid="{4D759384-7503-4264-AFE8-52B583EA2F9A}"/>
+    <hyperlink ref="H66" r:id="rId30" location="executive-order-guideline-documents-" xr:uid="{B844909D-D391-48B3-A993-7E060D4D1F4F}"/>
+    <hyperlink ref="H67" r:id="rId31" location="executive-order-guideline-documents-" xr:uid="{C68E4362-8614-454C-A297-FB028B32B3F6}"/>
+    <hyperlink ref="G65" r:id="rId32" location="executive-order-guideline-documents-" xr:uid="{7D02765F-C435-46CA-8C70-F43CA3458BD6}"/>
+    <hyperlink ref="H65" r:id="rId33" location="executive-order-guideline-documents-" xr:uid="{88F9A914-7045-4D66-AFDE-EF972FDDC7C6}"/>
+    <hyperlink ref="J70" r:id="rId34" xr:uid="{8FA35A4A-3421-44CE-AC30-6503AE0E7D04}"/>
+    <hyperlink ref="J69" r:id="rId35" xr:uid="{4524B76D-98F9-4266-8E99-F94B1E2CBAAC}"/>
+    <hyperlink ref="G48" r:id="rId36" xr:uid="{D35BE211-ED66-46FF-99AC-49EE2F2B435D}"/>
+    <hyperlink ref="G50" r:id="rId37" xr:uid="{0D482A3E-C335-4BB0-AA27-611A97DAED38}"/>
+    <hyperlink ref="H72" r:id="rId38" xr:uid="{8C6249DA-5C82-491B-9F6D-B6B04C2B7EF1}"/>
+    <hyperlink ref="J72" r:id="rId39" xr:uid="{42D3F93F-CF41-4397-B3AC-1018B9FAC6C4}"/>
+    <hyperlink ref="H70" r:id="rId40" xr:uid="{99F5207D-6BFA-4DDE-B7D2-D795F4A70947}"/>
+    <hyperlink ref="H68" r:id="rId41" xr:uid="{57254429-E2B7-438C-B4BF-B5C92996DC75}"/>
+    <hyperlink ref="H58" r:id="rId42" xr:uid="{5106D759-49FE-47EE-8FFC-23864BD0AEE1}"/>
+    <hyperlink ref="H59" r:id="rId43" xr:uid="{71455A35-41B1-4CA5-8120-3D1A597B9FE3}"/>
+    <hyperlink ref="H60" r:id="rId44" xr:uid="{387ACA6B-1D9E-47DD-9320-A83B4EB72ED1}"/>
+    <hyperlink ref="H61" r:id="rId45" xr:uid="{D7D16393-5CD3-466D-8813-8CF7814A5D32}"/>
+    <hyperlink ref="H62" r:id="rId46" xr:uid="{96AB0678-4A68-47EA-9C46-AB1A88C513A2}"/>
+    <hyperlink ref="H63" r:id="rId47" xr:uid="{3434C265-C728-42C6-9474-612A02D1864A}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="30" fitToHeight="5" orientation="landscape" r:id="rId48"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,Italic"&amp;8Edits made by A. Urrutia 02-11-2013</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+    <sheetView topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="C49" sqref="C49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A1" s="41" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="A1" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="39" t="s">
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" s="48" customFormat="1" x14ac:dyDescent="0.35">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="45" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B2" s="47">
+        <v>239</v>
+      </c>
+      <c r="B2" s="44">
         <v>0</v>
       </c>
       <c r="C2" s="4">
         <f>D2*2205</f>
         <v>0</v>
       </c>
-      <c r="D2" s="79">
+      <c r="D2" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B3" s="42">
+        <v>240</v>
+      </c>
+      <c r="B3" s="40">
         <v>3.9699999999999999E-2</v>
       </c>
-      <c r="C3" s="141">
+      <c r="C3" s="152">
         <v>1.1940860215053763</v>
       </c>
-      <c r="D3" s="142">
+      <c r="D3" s="156">
         <v>5.4162895261105151E-4</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B4" s="42">
+        <v>241</v>
+      </c>
+      <c r="B4" s="40">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C4" s="143">
+      <c r="C4" s="153">
         <v>1.2247311827956993</v>
       </c>
-      <c r="D4" s="144">
+      <c r="D4" s="157">
         <v>5.5552938048085356E-4</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="B5" s="42">
+        <v>242</v>
+      </c>
+      <c r="B5" s="40">
         <v>3.2300000000000002E-2</v>
       </c>
-      <c r="C5" s="143">
+      <c r="C5" s="153">
         <v>1.2344086021505378</v>
       </c>
-      <c r="D5" s="144">
+      <c r="D5" s="157">
         <v>5.5991898928184358E-4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B6" s="42">
+        <v>243</v>
+      </c>
+      <c r="B6" s="40">
         <v>2.9399999999999999E-2</v>
       </c>
-      <c r="C6" s="143">
+      <c r="C6" s="153">
         <v>1.2188112655297372</v>
       </c>
-      <c r="D6" s="144">
+      <c r="D6" s="157">
         <v>5.5284414798456756E-4</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B7" s="42">
+        <v>244</v>
+      </c>
+      <c r="B7" s="40">
         <v>2.63E-2</v>
       </c>
-      <c r="C7" s="143">
+      <c r="C7" s="153">
         <v>1.1520758451475552</v>
       </c>
-      <c r="D7" s="144">
+      <c r="D7" s="157">
         <v>5.225734344910031E-4</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B8" s="42">
+        <v>245</v>
+      </c>
+      <c r="B8" s="40">
         <v>2.3300000000000001E-2</v>
       </c>
-      <c r="C8" s="143">
+      <c r="C8" s="153">
         <v>1.0964271713566578</v>
       </c>
-      <c r="D8" s="144">
+      <c r="D8" s="157">
         <v>4.9733159063995508E-4</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B9" s="42">
+        <v>246</v>
+      </c>
+      <c r="B9" s="40">
         <v>2.1100000000000001E-2</v>
       </c>
-      <c r="C9" s="143">
+      <c r="C9" s="153">
         <v>1.0652327901064769</v>
       </c>
-      <c r="D9" s="144">
+      <c r="D9" s="157">
         <v>4.8318204049064097E-4</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="B10" s="42">
+        <v>247</v>
+      </c>
+      <c r="B10" s="40">
         <v>1.9E-2</v>
       </c>
-      <c r="C10" s="143">
+      <c r="C10" s="153">
         <v>0.98981111930957355</v>
       </c>
-      <c r="D10" s="144">
+      <c r="D10" s="157">
         <v>4.4897130539937657E-4</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B11" s="43">
+        <v>248</v>
+      </c>
+      <c r="B11" s="41">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C11" s="143">
+      <c r="C11" s="153">
         <v>0.96032156610322705</v>
       </c>
-      <c r="D11" s="144">
+      <c r="D11" s="157">
         <v>4.3559505316255275E-4</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" s="5" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="B12" s="131">
+        <v>249</v>
+      </c>
+      <c r="B12" s="115">
         <v>1.55E-2</v>
       </c>
-      <c r="C12" s="143">
+      <c r="C12" s="153">
         <v>0.89857211249069557</v>
       </c>
-      <c r="D12" s="144">
+      <c r="D12" s="157">
         <v>4.0758593884238352E-4</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B13" s="131">
+        <v>250</v>
+      </c>
+      <c r="B13" s="115">
         <v>1.38E-2</v>
       </c>
-      <c r="C13" s="143">
-[...3 lines deleted...]
-        <v>3.5759317194221894E-4</v>
+      <c r="C13" s="153">
+        <v>0.78323556361328528</v>
+      </c>
+      <c r="D13" s="157">
+        <v>3.5527009807281314E-4</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="B14" s="131">
+        <v>251</v>
+      </c>
+      <c r="B14" s="115">
         <v>1.26E-2</v>
       </c>
-      <c r="C14" s="143">
-[...3 lines deleted...]
-        <v>3.3878992450591696E-4</v>
+      <c r="C14" s="153">
+        <v>0.7417815482502651</v>
+      </c>
+      <c r="D14" s="157">
+        <v>3.364668506365111E-4</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="B15" s="78">
+        <v>252</v>
+      </c>
+      <c r="B15" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C15" s="143">
-[...3 lines deleted...]
-        <v>3.36923034796105E-4</v>
+      <c r="C15" s="153">
+        <v>0.73753976670201493</v>
+      </c>
+      <c r="D15" s="157">
+        <v>3.3454280860284989E-4</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="B16" s="78">
+        <v>253</v>
+      </c>
+      <c r="B16" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C16" s="143">
+      <c r="C16" s="153">
         <v>0.73541887592788979</v>
       </c>
-      <c r="D16" s="144">
+      <c r="D16" s="157">
         <v>3.3358078758601928E-4</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="B17" s="78">
+        <v>254</v>
+      </c>
+      <c r="B17" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C17" s="143">
+      <c r="C17" s="153">
         <v>0.73276776246023334</v>
       </c>
-      <c r="D17" s="144">
+      <c r="D17" s="157">
         <v>3.3237826131498097E-4</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="B18" s="78">
+        <v>255</v>
+      </c>
+      <c r="B18" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C18" s="143">
-[...3 lines deleted...]
-        <v>3.1602390402886036E-4</v>
+      <c r="C18" s="153">
+        <v>0.69671261930010597</v>
+      </c>
+      <c r="D18" s="157">
+        <v>3.1602390402886031E-4</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="B19" s="78">
+        <v>256</v>
+      </c>
+      <c r="B19" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C19" s="143">
-[...3 lines deleted...]
-        <v>2.7769939177087031E-4</v>
+      <c r="C19" s="153">
+        <v>0.61222163308589594</v>
+      </c>
+      <c r="D19" s="157">
+        <v>2.7769939177087026E-4</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="B20" s="78">
+        <v>257</v>
+      </c>
+      <c r="B20" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C20" s="143">
+      <c r="C20" s="153">
         <v>0.5292553191489362</v>
       </c>
-      <c r="D20" s="144">
+      <c r="D20" s="157">
         <v>2.4006646004705402E-4</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="B21" s="78">
+        <v>258</v>
+      </c>
+      <c r="B21" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C21" s="168">
+      <c r="C21" s="154">
         <v>0.56117021276595747</v>
       </c>
-      <c r="D21" s="169">
+      <c r="D21" s="158">
         <v>2.5454282949712763E-4</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="B22" s="78">
+        <v>259</v>
+      </c>
+      <c r="B22" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C22" s="143">
-[...3 lines deleted...]
-        <v>2.5454282949712763E-4</v>
+      <c r="C22" s="153">
+        <v>0.59255319148936181</v>
+      </c>
+      <c r="D22" s="157">
+        <v>2.6877792612303334E-4</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B23" s="78">
+        <v>63</v>
+      </c>
+      <c r="B23" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C23" s="143">
-[...10 lines deleted...]
-      <c r="B24" s="241">
+      <c r="C23" s="153">
+        <v>0.55613829787234048</v>
+      </c>
+      <c r="D23" s="157">
+        <v>2.5223924353961005E-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B24" s="65">
         <v>1.26E-2</v>
       </c>
-      <c r="C24" s="242">
-[...3 lines deleted...]
-        <v>2.5454282949712763E-4</v>
+      <c r="C24" s="314">
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="D24" s="315">
+        <v>2.4149659863945578E-4</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A25" s="146" t="s">
-[...10 lines deleted...]
-        <v>0</v>
+      <c r="A25" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B25" s="65">
+        <v>1.26E-2</v>
+      </c>
+      <c r="C25" s="318">
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="D25" s="319">
+        <v>2.4149659863945578E-4</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
-        <v>267</v>
-[...22 lines deleted...]
-        <v>5.4382375701154657E-4</v>
+        <v>329</v>
+      </c>
+      <c r="B26" s="65">
+        <v>1.26E-2</v>
+      </c>
+      <c r="C26" s="318">
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="D26" s="319">
+        <v>2.4149659863945578E-4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="130" t="s">
+        <v>330</v>
+      </c>
+      <c r="B27" s="147">
+        <v>1.26E-2</v>
+      </c>
+      <c r="C27" s="320">
+        <v>0.53249999999999997</v>
+      </c>
+      <c r="D27" s="321">
+        <v>2.4149659863945578E-4</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>5.6723500395016032E-4</v>
+      <c r="A28" s="125" t="s">
+        <v>239</v>
+      </c>
+      <c r="B28" s="146">
+        <v>0</v>
+      </c>
+      <c r="C28" s="312">
+        <f>D28*2205</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="313">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" s="5" t="s">
-        <v>270</v>
-[...8 lines deleted...]
-        <v>5.5260297461352662E-4</v>
+        <v>260</v>
+      </c>
+      <c r="B29" s="40">
+        <v>4.58E-2</v>
+      </c>
+      <c r="C29" s="122">
+        <v>1.189247311827957</v>
+      </c>
+      <c r="D29" s="123">
+        <v>5.3943414821055644E-4</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
-        <v>271</v>
-[...8 lines deleted...]
-        <v>5.5308532135560861E-4</v>
+        <v>261</v>
+      </c>
+      <c r="B30" s="40">
+        <v>4.1099999999999998E-2</v>
+      </c>
+      <c r="C30" s="122">
+        <v>1.1989247311827957</v>
+      </c>
+      <c r="D30" s="123">
+        <v>5.4382375701154657E-4</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31" s="5" t="s">
-        <v>272</v>
-[...8 lines deleted...]
-        <v>4.9206154762639759E-4</v>
+        <v>262</v>
+      </c>
+      <c r="B31" s="40">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="C31" s="122">
+        <v>1.2505376344086023</v>
+      </c>
+      <c r="D31" s="123">
+        <v>5.6723500395016032E-4</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" s="5" t="s">
-        <v>273</v>
-[...8 lines deleted...]
-        <v>5.0260163365351256E-4</v>
+        <v>263</v>
+      </c>
+      <c r="B32" s="40">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="C32" s="122">
+        <v>1.2182795698924731</v>
+      </c>
+      <c r="D32" s="123">
+        <v>5.5260297461352662E-4</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
-        <v>274</v>
-[...8 lines deleted...]
-        <v>4.6376244732776928E-4</v>
+        <v>264</v>
+      </c>
+      <c r="B33" s="40">
+        <v>3.0800000000000001E-2</v>
+      </c>
+      <c r="C33" s="122">
+        <v>1.2193429611670017</v>
+      </c>
+      <c r="D33" s="123">
+        <v>5.5308532135560861E-4</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" s="5" t="s">
-        <v>275</v>
-[...8 lines deleted...]
-        <v>4.3418016347098387E-4</v>
+        <v>265</v>
+      </c>
+      <c r="B34" s="40">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="C34" s="122">
+        <v>1.0848087291281086</v>
+      </c>
+      <c r="D34" s="123">
+        <v>4.9206154762639759E-4</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" s="5" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>4.3700994285412174E-4</v>
+        <v>266</v>
+      </c>
+      <c r="B35" s="40">
+        <v>2.4500000000000001E-2</v>
+      </c>
+      <c r="C35" s="122">
+        <v>1.1080456135852068</v>
+      </c>
+      <c r="D35" s="123">
+        <v>5.0260163365351256E-4</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36" s="5" t="s">
-        <v>277</v>
-[...8 lines deleted...]
-        <v>3.7816193483064531E-4</v>
+        <v>267</v>
+      </c>
+      <c r="B36" s="40">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="C36" s="122">
+        <v>1.0224199666277467</v>
+      </c>
+      <c r="D36" s="123">
+        <v>4.6376244732776928E-4</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" s="5" t="s">
-        <v>278</v>
-[...8 lines deleted...]
-        <v>3.3702440905379258E-4</v>
+        <v>268</v>
+      </c>
+      <c r="B37" s="41">
+        <v>2.01E-2</v>
+      </c>
+      <c r="C37" s="122">
+        <v>0.9572022719914004</v>
+      </c>
+      <c r="D37" s="123">
+        <v>4.3418016347098387E-4</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38" s="5" t="s">
-        <v>279</v>
-[...8 lines deleted...]
-        <v>3.4055543995804128E-4</v>
+        <v>269</v>
+      </c>
+      <c r="B38" s="115">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="C38" s="122">
+        <v>0.96344086021505382</v>
+      </c>
+      <c r="D38" s="123">
+        <v>4.3700994285412174E-4</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39" s="5" t="s">
-        <v>280</v>
-[...8 lines deleted...]
-        <v>3.2853017724765845E-4</v>
+        <v>270</v>
+      </c>
+      <c r="B39" s="115">
+        <v>1.61E-2</v>
+      </c>
+      <c r="C39" s="122">
+        <v>0.83370336476633722</v>
+      </c>
+      <c r="D39" s="123">
+        <v>3.7816193483064531E-4</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" s="5" t="s">
-        <v>281</v>
-[...8 lines deleted...]
-        <v>3.3863139792438002E-4</v>
+        <v>271</v>
+      </c>
+      <c r="B40" s="115">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="C40" s="122">
+        <v>0.73276776246023334</v>
+      </c>
+      <c r="D40" s="123">
+        <f>C40/2204.62</f>
+        <v>3.3237826131498097E-4</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" s="5" t="s">
-        <v>282</v>
-[...8 lines deleted...]
-        <v>3.2612512470558193E-4</v>
+        <v>272</v>
+      </c>
+      <c r="B41" s="115">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="C41" s="122">
+        <v>0.75079533404029697</v>
+      </c>
+      <c r="D41" s="123">
+        <v>3.4055543995804128E-4</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" s="5" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="B42" s="78">
+        <v>273</v>
+      </c>
+      <c r="B42" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C42" s="139">
-[...3 lines deleted...]
-        <v>3.0592268335213879E-4</v>
+      <c r="C42" s="122">
+        <v>0.72428419936373278</v>
+      </c>
+      <c r="D42" s="123">
+        <v>3.2853017724765845E-4</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" s="5" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="B43" s="78">
+        <v>274</v>
+      </c>
+      <c r="B43" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C43" s="139">
-[...3 lines deleted...]
-        <v>2.4947610018960189E-4</v>
+      <c r="C43" s="122">
+        <v>0.74655355249204669</v>
+      </c>
+      <c r="D43" s="123">
+        <v>3.3863139792438002E-4</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" s="5" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="B44" s="78">
+        <v>275</v>
+      </c>
+      <c r="B44" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C44" s="161">
-[...3 lines deleted...]
-        <v>2.3065681990450617E-4</v>
+      <c r="C44" s="122">
+        <v>0.71898197242841999</v>
+      </c>
+      <c r="D44" s="123">
+        <v>3.2612512470558193E-4</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" s="5" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="B45" s="78">
+        <v>276</v>
+      </c>
+      <c r="B45" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C45" s="139">
-[...3 lines deleted...]
-        <v>2.7842883908974907E-4</v>
+      <c r="C45" s="122">
+        <v>0.67444326617179218</v>
+      </c>
+      <c r="D45" s="123">
+        <v>3.0592268335213879E-4</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" s="5" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="B46" s="78">
+        <v>277</v>
+      </c>
+      <c r="B46" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C46" s="166">
-[...3 lines deleted...]
-        <v>2.7842883908974907E-4</v>
+      <c r="C46" s="122">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D46" s="123">
+        <v>2.4947610018960189E-4</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47" s="5" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="B47" s="78">
+        <v>278</v>
+      </c>
+      <c r="B47" s="65">
         <v>1.24E-2</v>
       </c>
       <c r="C47" s="139">
+        <v>0.50851063829787235</v>
+      </c>
+      <c r="D47" s="123">
+        <v>2.3065681990450617E-4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A48" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B48" s="65">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C48" s="122">
         <v>0.61382978723404258</v>
       </c>
-      <c r="D47" s="140">
+      <c r="D48" s="123">
         <v>2.7842883908974907E-4</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B48" s="171">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A49" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B49" s="65">
         <v>1.24E-2</v>
       </c>
-      <c r="C48" s="157">
-[...3 lines deleted...]
-        <v>2.7842883908974907E-4</v>
+      <c r="C49" s="144">
+        <v>0.57127659574468093</v>
+      </c>
+      <c r="D49" s="145">
+        <v>2.5912701315631762E-4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A50" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B50" s="65">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C50" s="122">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="D50" s="123">
+        <f>C50/2205</f>
+        <v>2.4535147392290248E-4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A51" s="137" t="s">
+        <v>304</v>
+      </c>
+      <c r="B51" s="309">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C51" s="154">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="D51" s="140">
+        <v>2.3764172335600907E-4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A52" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B52" s="65">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C52" s="316">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="D52" s="317">
+        <v>2.3764172335600907E-4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A53" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B53" s="65">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C53" s="316">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="D53" s="317">
+        <v>2.3764172335600907E-4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="130" t="s">
+        <v>327</v>
+      </c>
+      <c r="B54" s="147">
+        <v>1.24E-2</v>
+      </c>
+      <c r="C54" s="310">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="D54" s="311">
+        <v>2.3764172335600907E-4</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="25" type="noConversion"/>
+  <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC02E66A-A50A-49F3-BB5A-CAADD02E2CF9}">
   <dimension ref="A1:B1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C6" sqref="B6:C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac80cd107347d1d89855a8beb6617c00" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -12752,98 +12479,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0D3505-B789-4FF6-8242-4231FDCC26DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA2C51C-71AA-446F-A144-A3D56638E15C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA2C51C-71AA-446F-A144-A3D56638E15C}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A37F653C-D252-4630-AEF8-135171132EDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75104150-3D20-48A1-815F-1DB7990308CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0D3505-B789-4FF6-8242-4231FDCC26DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="39" baseType="lpstr">