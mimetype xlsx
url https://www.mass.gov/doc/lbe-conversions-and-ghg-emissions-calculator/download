--- v1 (2026-04-02)
+++ v2 (2026-05-24)
@@ -21,54 +21,54 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/ENE-TEAMS-LBE/Shared Documents/Data Analysis and Tracking/3. Tools &amp; Calculators/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sophia.Vitello\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="376" documentId="8_{36B9BB83-C366-4FE7-A91A-CBE399C18F66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{803452F4-8950-42F9-9464-48CCBEDD58AB}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5B454196-75CD-43B2-B5B7-7944528ED604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="INTRO" sheetId="14" r:id="rId1"/>
     <sheet name="Quick Calculations" sheetId="6" r:id="rId2"/>
     <sheet name="Building" sheetId="1" r:id="rId3"/>
     <sheet name="Renewable Energy" sheetId="15" r:id="rId4"/>
     <sheet name="Vehicles" sheetId="11" r:id="rId5"/>
     <sheet name="Reference" sheetId="5" r:id="rId6"/>
     <sheet name="source" sheetId="13" state="hidden" r:id="rId7"/>
     <sheet name="Notes" sheetId="16" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Building!$B$2:$I$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Reference!$A$2:$J$75</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Renewable Energy'!$A$3:$D$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Vehicles!$B$2:$H$2</definedName>
     <definedName name="blank">source!$A$3:$A$40</definedName>
     <definedName name="CY_2000" localSheetId="3">source!#REF!</definedName>
     <definedName name="CY_2000">source!#REF!</definedName>
     <definedName name="CY_2001">source!$B$29</definedName>
     <definedName name="CY_2002">source!$B$30</definedName>
     <definedName name="CY_2003">source!$B$31</definedName>
     <definedName name="CY_2004">source!$B$32</definedName>
@@ -3761,65 +3761,65 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>This version of the Department</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t> of Energy Resources Leading by Example (LBE) Conversions and GHG Calculator was published on </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
-                <a:srgbClr val="FF0000"/>
+                <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:rPr>
             <a:t>3/13/26</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t>. Please visit the LBE Tools &amp; Resources webpage (</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
-                <a:srgbClr val="00B050"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>https://www.mass.gov/info-details/leading-by-example-tools-and-resources</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t>)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t>to confirm you are using the most recent calculator.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100" baseline="0"/>
         </a:p>
         <a:p>
@@ -4449,57 +4449,57 @@
       <c r="B27" s="49"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="49"/>
       <c r="F27" s="49"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="49"/>
       <c r="B28" s="49"/>
       <c r="C28" s="162"/>
       <c r="D28" s="49"/>
       <c r="E28" s="49"/>
       <c r="F28" s="49"/>
     </row>
     <row r="29" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="49"/>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35"/>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35"/>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35"/>
-    <row r="33" x14ac:dyDescent="0.35"/>
-[...5 lines deleted...]
-    <row r="39" x14ac:dyDescent="0.35"/>
+    <row r="33" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="34" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="35" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="36" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="37" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="38" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="39" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="40" x14ac:dyDescent="0.35"/>
     <row r="41" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C26" r:id="rId1" xr:uid="{5BB0AFAE-1893-44D4-B840-56F69B4A5759}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:WVK45"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
@@ -12222,58 +12222,56 @@
       <c r="A1" t="s">
         <v>282</v>
       </c>
       <c r="B1" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -12480,98 +12478,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA2C51C-71AA-446F-A144-A3D56638E15C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0D3505-B789-4FF6-8242-4231FDCC26DA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75104150-3D20-48A1-815F-1DB7990308CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0D3505-B789-4FF6-8242-4231FDCC26DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA2C51C-71AA-446F-A144-A3D56638E15C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>