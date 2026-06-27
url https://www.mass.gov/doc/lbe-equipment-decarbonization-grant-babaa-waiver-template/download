--- v0 (2025-10-21)
+++ v1 (2026-06-27)
@@ -1,149 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78FAD33D" w14:textId="52576FD4" w:rsidR="00D5407E" w:rsidRDefault="000A32A2" w:rsidP="00D5407E">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="78FAD33D" w14:textId="52576FD4" w:rsidR="00D5407E" w:rsidRDefault="000A32A2" w:rsidP="00B86F54">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Build America, Buy America Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00020D7D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Build America, Buy America Information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00020D7D">
+        <w:t xml:space="preserve"> and Wavier Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07612E03" w14:textId="3983D1E1" w:rsidR="00E24900" w:rsidRDefault="00C12B10" w:rsidP="00B86F54">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Wavier Form</w:t>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24900">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4437B3D4" w14:textId="0E31E916" w:rsidR="00E24900" w:rsidRDefault="00E24900" w:rsidP="00B86F54">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E24900">
+        <w:t xml:space="preserve">Leading by Example </w:t>
+      </w:r>
+      <w:r w:rsidR="004F45CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">Equipment </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Leading by Example Decarbonization Grant </w:t>
+        <w:t xml:space="preserve">Decarbonization Grant </w:t>
       </w:r>
       <w:r w:rsidR="00C12B10">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Program for State Entities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1535C6FF" w14:textId="77777777" w:rsidR="00376636" w:rsidRDefault="00376636" w:rsidP="00D5407E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -241,78 +259,68 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="633EF851">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Decarbonization Grant Program. In addition, a draft waiver form is provided for state entities that will need to submit for an exemption from U.S. DOE prior to receiving grant funds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4986CC43" w14:textId="067DA6D9" w:rsidR="00D5407E" w:rsidRPr="00D5407E" w:rsidRDefault="00D5407E" w:rsidP="00ED74D4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5356FEFB" w14:textId="6C4A65A3" w:rsidR="00D5407E" w:rsidRPr="00D5407E" w:rsidRDefault="000A32A2" w:rsidP="00D5407E">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5356FEFB" w14:textId="6C4A65A3" w:rsidR="00D5407E" w:rsidRPr="0002363A" w:rsidRDefault="000A32A2" w:rsidP="001E2EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002363A">
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B80B874" w14:textId="184D5C3D" w:rsidR="00D5407E" w:rsidRPr="009A6355" w:rsidRDefault="00D5407E" w:rsidP="00D5407E">
+    <w:p w14:paraId="4B80B874" w14:textId="184D5C3D" w:rsidR="00D5407E" w:rsidRPr="004F45CB" w:rsidRDefault="00D5407E" w:rsidP="00D5407E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00126CDF" w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00A538EE" w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -371,484 +379,418 @@
       </w:r>
       <w:r w:rsidR="00E72233" w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is for </w:t>
       </w:r>
       <w:r w:rsidR="007B558E" w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eligible state </w:t>
       </w:r>
       <w:r w:rsidR="002D266C" w:rsidRPr="009A6355">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">entities that are looking to </w:t>
       </w:r>
-      <w:r w:rsidR="002D266C" w:rsidRPr="009A6355">
+      <w:r w:rsidR="002D266C" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>accelerate</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="0045227D" w:rsidRPr="009A6355">
+        <w:t>accelerate their transition from fossil-fuel equipment to efficient electric alternatives at existing state government facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="0045227D" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00546D51" w:rsidRPr="009A6355">
+      <w:r w:rsidR="00546D51" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00546D51" w:rsidRPr="009A6355">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00546D51" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Program focuses on the preemptive avoidance of in-kind replacement of fossil-fuel-based systems and equipment by providing the necessary funding to deploy efficient electrified solutions.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00546D51" w:rsidRPr="009A6355">
+        <w:t xml:space="preserve">The Program focuses on the preemptive avoidance of in-kind replacement of fossil-fuel-based systems and equipment by providing the necessary funding to deploy efficient electrified solutions. Because </w:t>
+      </w:r>
+      <w:r w:rsidR="0072479A" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">funding for this </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DDA" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Because </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">Program comes </w:t>
+      </w:r>
+      <w:r w:rsidR="0072479A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">funding for this </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>from the U.S. Department of Energy</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DDA" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Program comes </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0072479A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>from the U.S. Department of Energy</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00084A54" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">certain </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1712" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="00084A54" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">certain </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1712" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>project</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00084A54" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> type</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> – namely heat pumps and </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DDA" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>water heating –</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1712" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – namely heat pumps and </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> are subject to</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DDA" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>water heating –</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> federal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1712" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are subject to</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> Build America Buy America </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54507" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> federal</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6FA907" w14:textId="77777777" w:rsidR="00B54507" w:rsidRPr="009A6355" w:rsidRDefault="00B54507" w:rsidP="00D5407E">
+    <w:p w14:paraId="0E6FA907" w14:textId="77777777" w:rsidR="00B54507" w:rsidRPr="004F45CB" w:rsidRDefault="00B54507" w:rsidP="00D5407E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6488359F" w14:textId="79D11DAD" w:rsidR="00E9016B" w:rsidRPr="009A5870" w:rsidRDefault="00E9016B" w:rsidP="00D25F88">
+    <w:p w14:paraId="6488359F" w14:textId="79D11DAD" w:rsidR="00E9016B" w:rsidRPr="004F45CB" w:rsidRDefault="00E9016B" w:rsidP="00D25F88">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A6355">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Build America, Buy America Act (BABA</w:t>
       </w:r>
-      <w:r w:rsidR="00FF41F9" w:rsidRPr="009A6355">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00FF41F9" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A6355">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000A32A2" w:rsidRPr="009A5870">
+      <w:r w:rsidR="000A32A2" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires that any infrastructure project receiving federal funds, either solely or in addition to other funds, must adhere to the requirements set forth by BABA</w:t>
       </w:r>
-      <w:r w:rsidR="00FF41F9" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00FF41F9" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The federal definition of an infrastructure project is any “construction, alteration, maintenance, or repair” of various types of infrastructure, including but not limited to buildings and real property.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC486F6" w14:textId="4715E8B0" w:rsidR="00A55FBE" w:rsidRPr="009A5870" w:rsidRDefault="00A55FBE" w:rsidP="00445609">
+    <w:p w14:paraId="1BC486F6" w14:textId="4715E8B0" w:rsidR="00A55FBE" w:rsidRPr="004F45CB" w:rsidRDefault="00A55FBE" w:rsidP="00445609">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BABAA </w:t>
       </w:r>
-      <w:r w:rsidR="00E9016B" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E9016B" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements pertain to any iron and steel, manufactured products, and construction materials used in a project, all of which must be produced in the United States. </w:t>
       </w:r>
-      <w:r w:rsidR="000B162A" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000B162A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Installations of a</w:t>
       </w:r>
-      <w:r w:rsidR="002B1588" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="002B1588" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ir-source heat pump </w:t>
       </w:r>
-      <w:r w:rsidR="003947DD" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="003947DD" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">solutions </w:t>
       </w:r>
-      <w:r w:rsidR="002B1588" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="002B1588" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and electric water heating </w:t>
       </w:r>
-      <w:r w:rsidR="003947DD" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="003947DD" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">projects </w:t>
       </w:r>
-      <w:r w:rsidR="000B162A" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000B162A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are defined as manufactured products in an infrastructure project</w:t>
       </w:r>
-      <w:r w:rsidR="00DF163F" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00DF163F" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; t</w:t>
       </w:r>
-      <w:r w:rsidR="000B162A" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000B162A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">herefore, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>equipment for these project types procured using LBE Program</w:t>
       </w:r>
-      <w:r w:rsidR="000B162A" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000B162A" w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funding </w:t>
       </w:r>
-      <w:r w:rsidR="000B162A" w:rsidRPr="009A5870">
+      <w:r w:rsidR="000B162A" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
-      <w:r w:rsidR="003A416C" w:rsidRPr="009A5870">
+      <w:r w:rsidR="003A416C" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>domestically manufactured in the United States</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
+      <w:r w:rsidRPr="004F45CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
+      <w:r w:rsidRPr="004F45CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or otherwise</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
+      <w:r w:rsidRPr="004F45CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply for and be granted a BABAA waiver.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00445609" w:rsidRPr="009A5870">
+      <w:r w:rsidR="00445609" w:rsidRPr="004F45CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE1385C" w14:textId="0C21F2A0" w:rsidR="00445609" w:rsidRPr="009A5870" w:rsidRDefault="00982933" w:rsidP="00445609">
+    <w:p w14:paraId="1EE1385C" w14:textId="0C21F2A0" w:rsidR="00445609" w:rsidRPr="00E547FD" w:rsidRDefault="00982933" w:rsidP="00445609">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5870">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>During the bid solicitation process, a</w:t>
       </w:r>
       <w:r w:rsidR="00DF163F" w:rsidRPr="009A5870">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pplicants</w:t>
       </w:r>
       <w:r w:rsidR="00337DDF">
@@ -961,610 +903,577 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0084186A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> go against the public interest. </w:t>
       </w:r>
       <w:r w:rsidR="005B0221">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> To </w:t>
       </w:r>
       <w:r w:rsidR="00823F68">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>award a proposal that is not BABAA compliant</w:t>
       </w:r>
       <w:r w:rsidR="00445609" w:rsidRPr="009A5870">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D603A0" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D603A0" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">state entities </w:t>
       </w:r>
-      <w:r w:rsidR="00D642BA">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D642BA" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00823F68">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00823F68" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00445609" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00445609" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pursue </w:t>
       </w:r>
-      <w:r w:rsidR="00D603A0" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D603A0" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidR="00445609" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00445609" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D603A0" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D603A0" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following BABAA waiver</w:t>
       </w:r>
-      <w:r w:rsidR="00D642BA">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D642BA" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D603A0" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00D603A0" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00445609" w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00445609" w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A47D009" w14:textId="2F7A005F" w:rsidR="00445609" w:rsidRPr="009A5870" w:rsidRDefault="00445609" w:rsidP="00445609">
+    <w:p w14:paraId="5A47D009" w14:textId="2F7A005F" w:rsidR="00445609" w:rsidRPr="00E547FD" w:rsidRDefault="00445609" w:rsidP="00445609">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Availability: A waiver for when the current stock of domestically manufactured products is not sufficient to provide for the project in a timely manner or is not of satisfactory quality. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521A19B6" w14:textId="1157126A" w:rsidR="00D5407E" w:rsidRPr="009A5870" w:rsidRDefault="00445609" w:rsidP="0077067C">
+    <w:p w14:paraId="521A19B6" w14:textId="1157126A" w:rsidR="00D5407E" w:rsidRPr="00E547FD" w:rsidRDefault="00445609" w:rsidP="0077067C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Unreasonable Cost: A waiver for when the inclusion of domestically manufactured products and materials raises the overall cost of the project by more than 25%.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDC221C" w14:textId="58B7132A" w:rsidR="00D033CC" w:rsidRPr="009A5870" w:rsidRDefault="00D033CC" w:rsidP="00D033CC">
+    <w:p w14:paraId="4CDC221C" w14:textId="58B7132A" w:rsidR="00D033CC" w:rsidRPr="00E547FD" w:rsidRDefault="00D033CC" w:rsidP="00D033CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5870">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E547FD">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Interest: A waiver for when the adhering to BABAA may go against public interest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2606A610" w14:textId="77777777" w:rsidR="002B5D61" w:rsidRDefault="002B5D61" w:rsidP="00743E26">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7779D62E" w14:textId="2AC36BAD" w:rsidR="00041FED" w:rsidRPr="002E2EB9" w:rsidRDefault="007D48ED" w:rsidP="00743E26">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7779D62E" w14:textId="2AC36BAD" w:rsidR="00041FED" w:rsidRPr="001E2EEF" w:rsidRDefault="007D48ED" w:rsidP="001E2EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2EEF">
         <w:t xml:space="preserve">Waiver Review and Decision Process </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AD4B9B" w14:textId="08E69503" w:rsidR="007D48ED" w:rsidRPr="002E2EB9" w:rsidRDefault="00017FF3" w:rsidP="005C2A48">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Waivers must be completed by the agency and submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E66" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007B2E66" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LBE staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, who will review </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E66" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007B2E66" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>waiver and</w:t>
       </w:r>
-      <w:r w:rsidR="007B2E66" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007B2E66" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> if acceptable, forward it to the </w:t>
       </w:r>
-      <w:r w:rsidR="002F4CC0" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="002F4CC0" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="007855B9" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007855B9" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ontracting Officer</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7D44" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="00BB7D44" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidR="007E5149">
+      <w:r w:rsidR="007E5149" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>State Energy Program: Bipartisan Infrastructure Law program funds</w:t>
       </w:r>
-      <w:r w:rsidR="00041FED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="00041FED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007D48ED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007D48ED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidR="00041FED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="00041FED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOE may request, and the recipient must provide, additional information for consideration of a submitted wavier. </w:t>
       </w:r>
-      <w:r w:rsidR="00E0378F" w:rsidRPr="00E83651">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E0378F" w:rsidRPr="001E2EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E0378F" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="00E0378F" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> template waiver form is provided below; for a completed example, see</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31C9" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="00DB31C9" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DB31C9" w:rsidRPr="002E2EB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>BABA 2023-04 Berlin BABA Waiver Request_POC.pdf (energy.gov)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E0378F" w:rsidRPr="002E2EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F236EBF" w14:textId="7E8E9443" w:rsidR="00D5407E" w:rsidRPr="007E13E0" w:rsidRDefault="00041FED" w:rsidP="005C2A48">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Waiver requests may take up to 90 calendar days to process</w:t>
       </w:r>
-      <w:r w:rsidR="007D48ED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007D48ED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">are subject to review by </w:t>
       </w:r>
-      <w:r w:rsidR="007D48ED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007D48ED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOE and the Office of Management and Budget, as well as a public comment period of no less than 15 calendar days. </w:t>
       </w:r>
-      <w:r w:rsidR="007D48ED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007D48ED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOE may reject or grant waivers in whole or in part depending on its review, analysis, and/or feedback from OMB or the public. </w:t>
       </w:r>
-      <w:r w:rsidR="007D48ED" w:rsidRPr="002E2EB9">
+      <w:r w:rsidR="007D48ED" w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2EB9">
+      <w:r w:rsidRPr="001E2EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>final determination regarding approval or rejection of the waiver request may not be appealed.</w:t>
       </w:r>
       <w:r w:rsidR="00D5407E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB5415" w14:paraId="19D5BA40" w14:textId="77777777" w:rsidTr="00DB5415">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCACD87" w14:textId="77777777" w:rsidR="00DB5415" w:rsidRPr="000E0A01" w:rsidRDefault="00DB5415" w:rsidP="00DB5415">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1DCACD87" w14:textId="77777777" w:rsidR="00DB5415" w:rsidRPr="001E2EEF" w:rsidRDefault="00DB5415" w:rsidP="00DB5415">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Grant applicants must fill out this waiver and submit the completed form to LBE prior to or in tandem with submission of the grant application. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532642E1" w14:textId="77777777" w:rsidR="000E0A01" w:rsidRPr="008D680D" w:rsidRDefault="00DB5415" w:rsidP="000E0A01">
+          <w:p w14:paraId="532642E1" w14:textId="74C9F7B0" w:rsidR="000E0A01" w:rsidRPr="001F2FB6" w:rsidRDefault="00DB5415" w:rsidP="000E0A01">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008D680D">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="083B7C94" w14:textId="7E85193D" w:rsidR="00DB5415" w:rsidRPr="0087093E" w:rsidRDefault="00DB5415" w:rsidP="000E0A01">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instructions on how to best answer questions are provided in </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2FB6" w:rsidRPr="001F2FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>blue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083B7C94" w14:textId="7E85193D" w:rsidR="00DB5415" w:rsidRPr="004F45CB" w:rsidRDefault="00DB5415" w:rsidP="000E0A01">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sections that require answers from recipients are provided in red.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D26E6A5" w14:textId="77777777" w:rsidR="00DB5415" w:rsidRPr="0087093E" w:rsidRDefault="00DB5415" w:rsidP="000E0A01">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087093E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1598,1448 +1507,1392 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D122FDA" w14:textId="77777777" w:rsidR="00DB5415" w:rsidRDefault="00DB5415" w:rsidP="0077067C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7479EA84" w14:textId="467A4E14" w:rsidR="0077067C" w:rsidRDefault="00CC1714" w:rsidP="0077067C">
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="7479EA84" w14:textId="467A4E14" w:rsidR="0077067C" w:rsidRDefault="00CC1714" w:rsidP="001E2EEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Build America, Buy America Waiver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E2E22F" w14:textId="0707E827" w:rsidR="005D6E9C" w:rsidRPr="0086401E" w:rsidRDefault="00084C01" w:rsidP="00386D7A">
+    <w:p w14:paraId="00007564" w14:textId="17C28E7F" w:rsidR="001A50D8" w:rsidRPr="001A50D8" w:rsidRDefault="001A50D8" w:rsidP="001A50D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Basic Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E2E22F" w14:textId="7D26E4CA" w:rsidR="005D6E9C" w:rsidRPr="001A50D8" w:rsidRDefault="00084C01" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A50D8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What type of waiver are you applying for? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E69998E" w14:textId="47FF1006" w:rsidR="0042631E" w:rsidRPr="00D5407E" w:rsidRDefault="00000000" w:rsidP="0B83DE65">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0E69998E" w14:textId="47FF1006" w:rsidR="0042631E" w:rsidRPr="00D5407E" w:rsidRDefault="00C54C58" w:rsidP="0B83DE65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="2C3B90" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1654753081"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D46D0A" w:rsidRPr="35DFE6D0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FA1B9A" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Availability Waiver</w:t>
       </w:r>
       <w:r w:rsidR="005D4022" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D4022" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="6D08C5E9" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E.g., t</w:t>
       </w:r>
       <w:r w:rsidR="0042631E" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he types of iron, steel, manufactured products, or construction materials are not produced in the United States in sufficient and reasonably available quantities or of a satisfactory quality</w:t>
       </w:r>
       <w:r w:rsidR="31BA4592" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DC5D14" w14:textId="5A789696" w:rsidR="007D34C0" w:rsidRDefault="00000000" w:rsidP="35DFE6D0">
+    <w:p w14:paraId="65DC5D14" w14:textId="5A789696" w:rsidR="007D34C0" w:rsidRDefault="00C54C58" w:rsidP="35DFE6D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="2C3B90" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="845985964"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D861E8" w:rsidRPr="35DFE6D0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FA1B9A" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unreasonable Cost Waiver</w:t>
       </w:r>
       <w:r w:rsidR="0042631E" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042631E" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="35C61070" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E.g., t</w:t>
       </w:r>
       <w:r w:rsidR="0042631E" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he inclusion of iron, steel, manufactured products, or construction materials produced in the United States will increase the cost of the overall project by more than 25</w:t>
       </w:r>
       <w:r w:rsidR="00EC4FE9" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="0042631E" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329B6BFF" w14:textId="42CC7929" w:rsidR="00167869" w:rsidRDefault="00000000" w:rsidP="00167869">
+    <w:p w14:paraId="329B6BFF" w14:textId="42CC7929" w:rsidR="00167869" w:rsidRDefault="00C54C58" w:rsidP="00167869">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="2C3B90" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-271943977"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000770D2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="2C3B90" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00167869">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Interest</w:t>
       </w:r>
       <w:r w:rsidR="00167869" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Waiver</w:t>
       </w:r>
       <w:r w:rsidR="00167869" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00460970" w:rsidRPr="0036523F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(E.g., applying the domestic content procurement preference would be inconsistent with the public interest)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFA2F22" w14:textId="77777777" w:rsidR="00167869" w:rsidRPr="00D5407E" w:rsidRDefault="00167869" w:rsidP="35DFE6D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED028F0" w14:textId="61959C39" w:rsidR="00EC4FE9" w:rsidRPr="0086401E" w:rsidRDefault="007C5D37" w:rsidP="00C801C4">
+    <w:p w14:paraId="0ED028F0" w14:textId="002CF0D0" w:rsidR="00EC4FE9" w:rsidRPr="001A50D8" w:rsidRDefault="007C5D37" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A50D8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-availability waivers are time-limited as domestic supplies can change and become more available as time progresses. Therefore, please identify a reasonable, definite time frame for the waiver</w:t>
+      </w:r>
+      <w:r w:rsidR="0059060C" w:rsidRPr="001A50D8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000770D2">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="001A50D8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s time limit</w:t>
       </w:r>
-      <w:r w:rsidR="007D5F45" w:rsidRPr="000770D2">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007D5F45" w:rsidRPr="001A50D8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, no longer than two years</w:t>
       </w:r>
-      <w:r w:rsidR="00EC4FE9" w:rsidRPr="000770D2">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00EC4FE9" w:rsidRPr="001A50D8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC4FE9" w14:paraId="4FAAE151" w14:textId="77777777" w:rsidTr="00B73108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6E07CD" w14:textId="08D10114" w:rsidR="00EC4FE9" w:rsidRPr="0087093E" w:rsidRDefault="000E0A01" w:rsidP="00EC4FE9">
+          <w:p w14:paraId="5C6E07CD" w14:textId="08D10114" w:rsidR="00EC4FE9" w:rsidRPr="001F2FB6" w:rsidRDefault="000E0A01" w:rsidP="00EC4FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0087093E">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If seeking a non-availability waiver, p</w:t>
             </w:r>
-            <w:r w:rsidR="007B0119" w:rsidRPr="0087093E">
+            <w:r w:rsidR="007B0119" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rovide waiver time limit here</w:t>
             </w:r>
-            <w:r w:rsidR="0087093E">
+            <w:r w:rsidR="0087093E" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="0087093E">
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">if not, </w:t>
             </w:r>
-            <w:r w:rsidR="0087093E">
+            <w:r w:rsidR="0087093E" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>delete the content in this box.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329E3E3B" w14:textId="466375CD" w:rsidR="000E0A01" w:rsidRPr="007B0119" w:rsidRDefault="000E0A01" w:rsidP="00EC4FE9">
+          <w:p w14:paraId="329E3E3B" w14:textId="466375CD" w:rsidR="000E0A01" w:rsidRPr="004F45CB" w:rsidRDefault="000E0A01" w:rsidP="00EC4FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008D680D">
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Th</w:t>
             </w:r>
-            <w:r w:rsidR="008D680D" w:rsidRPr="008D680D">
+            <w:r w:rsidR="008D680D" w:rsidRPr="001E2EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">e requested time limit for this </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D680D">
+            <w:r w:rsidRPr="001E2EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nonavailability waiver</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D680D">
+            <w:r w:rsidRPr="001E2EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D680D">
+            <w:r w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidR="008D680D" w:rsidRPr="008D680D">
+            <w:r w:rsidR="008D680D" w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>## months / ## years</w:t>
             </w:r>
-            <w:r w:rsidR="0087093E">
+            <w:r w:rsidR="0087093E" w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340B44A2" w14:textId="77777777" w:rsidR="00EC4FE9" w:rsidRDefault="00EC4FE9" w:rsidP="00EC4FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="2C3B90" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="403BC2BF" w14:textId="77777777" w:rsidR="00EC4FE9" w:rsidRDefault="00EC4FE9" w:rsidP="00EC4FE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="2C3B90" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BD861FF" w14:textId="4BAEDFE5" w:rsidR="00C801C4" w:rsidRDefault="00EC4FE9" w:rsidP="00EC4FE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3804D7A9" w14:textId="061268D0" w:rsidR="003D474E" w:rsidRPr="00D5407E" w:rsidRDefault="00B72877">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="3804D7A9" w14:textId="061268D0" w:rsidR="003D474E" w:rsidRPr="00D5407E" w:rsidRDefault="00B72877" w:rsidP="0002363A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Award Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B023932" w14:textId="3C2B711D" w:rsidR="0077067C" w:rsidRPr="00D5407E" w:rsidRDefault="0077067C" w:rsidP="0B83DE65">
+    <w:p w14:paraId="3B023932" w14:textId="7F90DD52" w:rsidR="0077067C" w:rsidRPr="0002363A" w:rsidRDefault="0077067C" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086401E">
+      <w:r w:rsidRPr="0002363A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recipient Name:</w:t>
       </w:r>
-      <w:r w:rsidR="000E15AC" w:rsidRPr="0B83DE65">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000E15AC" w:rsidRPr="0002363A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0087093E" w:rsidRPr="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0087093E" w:rsidRPr="0002363A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="000E15AC" w:rsidRPr="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="000E15AC" w:rsidRPr="0002363A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gency/campus name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E39934" w14:textId="766399DF" w:rsidR="0077067C" w:rsidRPr="00D5407E" w:rsidRDefault="0077067C" w:rsidP="0B83DE65">
+    <w:p w14:paraId="29E39934" w14:textId="766399DF" w:rsidR="0077067C" w:rsidRPr="00D5407E" w:rsidRDefault="0077067C" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unique Entity Identifier (UEI</w:t>
       </w:r>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00881E7A" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009514C2" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0087093E" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency</w:t>
       </w:r>
-      <w:r w:rsidR="005957D1">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0087093E" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">campus </w:t>
       </w:r>
-      <w:r w:rsidR="009137C3" w:rsidRPr="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="009137C3" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UEI </w:t>
       </w:r>
-      <w:r w:rsidR="005957D1">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">number </w:t>
       </w:r>
-      <w:r w:rsidR="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0087093E" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="009514C2" w:rsidRPr="0087093E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="009514C2" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM.gov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F92896D" w14:textId="63708C1F" w:rsidR="002B506B" w:rsidRPr="00D5407E" w:rsidRDefault="002B506B" w:rsidP="00386D7A">
+    <w:p w14:paraId="4F92896D" w14:textId="63708C1F" w:rsidR="002B506B" w:rsidRPr="00D5407E" w:rsidRDefault="002B506B" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Federal Awardin</w:t>
       </w:r>
       <w:r w:rsidR="00B47924" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g Agency Name:</w:t>
       </w:r>
       <w:r w:rsidR="000A35CD" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> U.S. Department of Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034931C4" w14:textId="63E20C73" w:rsidR="001844CC" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="00386D7A">
+    <w:p w14:paraId="034931C4" w14:textId="63E20C73" w:rsidR="001844CC" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Federal Awarding Bureau/Office Name, if applicable:</w:t>
       </w:r>
       <w:r w:rsidR="00E2304D" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C19EE" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Office of State </w:t>
       </w:r>
       <w:r w:rsidR="00F814EA" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and Community Energy Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723406B4" w14:textId="60FF0CFF" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="00B72877" w:rsidP="00386D7A">
+    <w:p w14:paraId="723406B4" w14:textId="60FF0CFF" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="00B72877" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Federal Award Identification Number</w:t>
       </w:r>
       <w:r w:rsidR="00B47924" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E0814" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00645423" w:rsidRPr="00645423">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00645423" w:rsidRPr="001A50D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EE0010078</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4383C420" w14:textId="60F00859" w:rsidR="001844CC" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="00386D7A">
+    <w:p w14:paraId="4383C420" w14:textId="60F00859" w:rsidR="001844CC" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Federal Assistance Listing Name:</w:t>
       </w:r>
       <w:r w:rsidR="00F814EA" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> State Energy Program</w:t>
       </w:r>
       <w:r w:rsidR="005A69B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A69B8" w:rsidRPr="005A69B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022 BIL Award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3889A8" w14:textId="2FB8B8EB" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="00386D7A">
+    <w:p w14:paraId="2A3889A8" w14:textId="2FB8B8EB" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="001844CC" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
       <w:r w:rsidR="00B72877" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assistance Listing Number</w:t>
       </w:r>
       <w:r w:rsidR="00B47924" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00316688" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD00A3" w:rsidRPr="00DD00A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE-SBI-0002022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0460752B" w14:textId="38023597" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="00F57066">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="0460752B" w14:textId="38023597" w:rsidR="00B72877" w:rsidRPr="00D5407E" w:rsidRDefault="00F57066" w:rsidP="001A50D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Project Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62427EFB" w14:textId="25ACE3D6" w:rsidR="00F57066" w:rsidRPr="00D5407E" w:rsidRDefault="00F57066" w:rsidP="00386D7A">
+    <w:p w14:paraId="62427EFB" w14:textId="25ACE3D6" w:rsidR="00F57066" w:rsidRPr="00D5407E" w:rsidRDefault="00F57066" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide a brief description of the project, its location, and the specific infrastructure </w:t>
       </w:r>
       <w:r w:rsidR="006B4147" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involved</w:t>
       </w:r>
       <w:r w:rsidR="000A7358" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., air source heat pump and/or heat pump water heater)</w:t>
       </w:r>
       <w:r w:rsidR="006B4147" w:rsidRPr="0B83DE65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007D34C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E15AC" w:rsidRPr="00D5407E" w14:paraId="028FD6A4" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB316F6" w14:textId="3AB2F706" w:rsidR="000E15AC" w:rsidRPr="005957D1" w:rsidRDefault="003D1409" w:rsidP="00B73108">
+          <w:p w14:paraId="1EB316F6" w14:textId="3AB2F706" w:rsidR="000E15AC" w:rsidRPr="001F2FB6" w:rsidRDefault="003D1409" w:rsidP="00B73108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005957D1">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provide project description her</w:t>
             </w:r>
-            <w:r w:rsidR="005957D1" w:rsidRPr="005957D1">
+            <w:r w:rsidR="005957D1" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00273342">
+            <w:r w:rsidR="00273342" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> that includes the project type</w:t>
             </w:r>
-            <w:r w:rsidR="00F33966">
+            <w:r w:rsidR="00F33966" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00273342">
+            <w:r w:rsidR="00273342" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>site address, and other details</w:t>
             </w:r>
-            <w:r w:rsidR="005957D1" w:rsidRPr="005957D1">
+            <w:r w:rsidR="005957D1" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="171D5B77" w14:textId="232EB70B" w:rsidR="00A62459" w:rsidRDefault="005957D1" w:rsidP="005957D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005957D1">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This project….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361975D3" w14:textId="77777777" w:rsidR="00A62459" w:rsidRDefault="00A62459" w:rsidP="00A62459">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76A066AC" w14:textId="77777777" w:rsidR="00A62459" w:rsidRPr="001C45CC" w:rsidRDefault="00A62459" w:rsidP="00A62459">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FC489E3" w14:textId="5B8717C7" w:rsidR="00B4225D" w:rsidRPr="00D5407E" w:rsidRDefault="00B4225D">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="5DBA33E9" w14:textId="77777777" w:rsidR="00B34C91" w:rsidRDefault="00B34C91" w:rsidP="001A50D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC489E3" w14:textId="344F353D" w:rsidR="00B4225D" w:rsidRPr="00D5407E" w:rsidRDefault="00B4225D" w:rsidP="001A50D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Budgeting Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14125F93" w14:textId="77777777" w:rsidR="00290DD3" w:rsidRPr="0086401E" w:rsidRDefault="0082427B" w:rsidP="00386D7A">
+    <w:p w14:paraId="14125F93" w14:textId="77777777" w:rsidR="00290DD3" w:rsidRPr="0086401E" w:rsidRDefault="0082427B" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please provide an overview of the funding mechanism for this project.</w:t>
       </w:r>
       <w:r w:rsidR="00982A0D" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73108" w14:paraId="1D24AEF4" w14:textId="77777777" w:rsidTr="00B73108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3587F37D" w14:textId="77777777" w:rsidR="00B73108" w:rsidRPr="00B73108" w:rsidRDefault="00B73108" w:rsidP="00B73108">
+          <w:p w14:paraId="3587F37D" w14:textId="77777777" w:rsidR="00B73108" w:rsidRPr="00E92C95" w:rsidRDefault="00B73108" w:rsidP="00B73108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This project is being partially funded through a grant administered by the Massachusetts Department of Energy Resources, funding for which </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B73108">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E92C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>was provided through the State Energy Program 2022 Bipartisan Infrastructure Law (BIL) award to Massachusetts.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31C63D26" w14:textId="77777777" w:rsidR="00B73108" w:rsidRDefault="00B73108" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="616971C4" w14:textId="77777777" w:rsidR="0092753C" w:rsidRDefault="0092753C" w:rsidP="0092753C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40162FE3" w14:textId="33121915" w:rsidR="008837A4" w:rsidRPr="0086401E" w:rsidRDefault="008837A4" w:rsidP="00386D7A">
+    <w:p w14:paraId="40162FE3" w14:textId="33121915" w:rsidR="008837A4" w:rsidRPr="0086401E" w:rsidRDefault="008837A4" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is this formula or discretionary spending?</w:t>
       </w:r>
       <w:r w:rsidR="00982A0D" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3091,189 +2944,179 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45533ABD" w14:textId="77777777" w:rsidR="00B36DF4" w:rsidRDefault="00B36DF4" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E0EA4B6" w14:textId="77777777" w:rsidR="0092753C" w:rsidRPr="00D5407E" w:rsidRDefault="0092753C" w:rsidP="0092753C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D64342A" w14:textId="48008A73" w:rsidR="0092753C" w:rsidRPr="0086401E" w:rsidRDefault="006468D6" w:rsidP="0092753C">
+    <w:p w14:paraId="5D64342A" w14:textId="48008A73" w:rsidR="0092753C" w:rsidRPr="0086401E" w:rsidRDefault="006468D6" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is there a pre-award authority</w:t>
       </w:r>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00982A0D" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73108" w14:paraId="30BA34DE" w14:textId="77777777" w:rsidTr="00B73108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C59E6E0" w14:textId="77777777" w:rsidR="00B73108" w:rsidRPr="00B73108" w:rsidRDefault="00B73108" w:rsidP="00B73108">
+          <w:p w14:paraId="5C59E6E0" w14:textId="77777777" w:rsidR="00B73108" w:rsidRPr="00E92C95" w:rsidRDefault="00B73108" w:rsidP="00B73108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B73108">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E92C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B73108">
-[...14 lines deleted...]
-              <w:t>Massachusetts Department of Energy Resources.</w:t>
+            <w:r w:rsidRPr="00E92C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Massachusetts Department of Energy Resources.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E27457" w14:textId="77777777" w:rsidR="00B73108" w:rsidRDefault="00B73108" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56C3CDC7" w14:textId="77777777" w:rsidR="00B36DF4" w:rsidRDefault="00B36DF4" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12BB4FFE" w14:textId="77777777" w:rsidR="0092753C" w:rsidRPr="0092753C" w:rsidRDefault="0092753C" w:rsidP="0092753C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF36B4D" w14:textId="65A17363" w:rsidR="00BA1489" w:rsidRPr="0086401E" w:rsidRDefault="006B4147" w:rsidP="00386D7A">
+    <w:p w14:paraId="5CF36B4D" w14:textId="65A17363" w:rsidR="00BA1489" w:rsidRPr="0086401E" w:rsidRDefault="006B4147" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please provide total estimated</w:t>
       </w:r>
       <w:r w:rsidR="00F84A83" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3349,660 +3192,571 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with estimated federal share and recipient cost share breakdowns.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="5665"/>
       </w:tblGrid>
       <w:tr w:rsidR="00527C1C" w:rsidRPr="00D5407E" w14:paraId="0F41EAB5" w14:textId="77777777" w:rsidTr="0092753C">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1B6DFF" w14:textId="14DB3EB3" w:rsidR="00527C1C" w:rsidRPr="003C64E9" w:rsidRDefault="00765469" w:rsidP="00FD59BD">
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="0A1B6DFF" w14:textId="14DB3EB3" w:rsidR="00527C1C" w:rsidRPr="004F45CB" w:rsidRDefault="00765469" w:rsidP="00FD59BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total equipment</w:t>
             </w:r>
-            <w:r w:rsidR="00801162">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00801162" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59579026" w14:textId="77777777" w:rsidR="00527C1C" w:rsidRPr="00D5407E" w:rsidRDefault="00527C1C" w:rsidP="00FD59BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00801162" w:rsidRPr="00D5407E" w14:paraId="15A17DAE" w14:textId="77777777" w:rsidTr="0092753C">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1264EB85" w14:textId="5C67AE0E" w:rsidR="00801162" w:rsidRPr="003C64E9" w:rsidRDefault="00801162" w:rsidP="00FD59BD">
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="1264EB85" w14:textId="5C67AE0E" w:rsidR="00801162" w:rsidRPr="004F45CB" w:rsidRDefault="00801162" w:rsidP="00FD59BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total other costs</w:t>
             </w:r>
-            <w:r w:rsidR="0029069E">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="0029069E" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (which may include electrical infrastructure upgra</w:t>
             </w:r>
-            <w:r w:rsidR="00B91105">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00B91105" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="0029069E">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="0029069E" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>es)</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44AC00A4" w14:textId="77777777" w:rsidR="00801162" w:rsidRPr="00D5407E" w:rsidRDefault="00801162" w:rsidP="00FD59BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD59BD" w:rsidRPr="00D5407E" w14:paraId="0E904933" w14:textId="77777777" w:rsidTr="0092753C">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483947BD" w14:textId="2291CC0F" w:rsidR="00FD59BD" w:rsidRPr="003C64E9" w:rsidRDefault="00A5305A" w:rsidP="00FD59BD">
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="483947BD" w14:textId="2291CC0F" w:rsidR="00FD59BD" w:rsidRPr="004F45CB" w:rsidRDefault="00A5305A" w:rsidP="00FD59BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total estimated project cost</w:t>
             </w:r>
-            <w:r w:rsidR="0029069E">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="0029069E" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (equipment + other costs)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C64E9">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="588201EA" w14:textId="77777777" w:rsidR="00FD59BD" w:rsidRPr="00D5407E" w:rsidRDefault="00FD59BD" w:rsidP="00FD59BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D1540" w:rsidRPr="00D5407E" w14:paraId="055D4211" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289464D0" w14:textId="00452C2B" w:rsidR="003D1540" w:rsidRDefault="007F226D" w:rsidP="003D1540">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="289464D0" w14:textId="00452C2B" w:rsidR="003D1540" w:rsidRPr="004F45CB" w:rsidRDefault="007F226D" w:rsidP="003D1540">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DOER </w:t>
             </w:r>
-            <w:r w:rsidR="003D1540">
-[...17 lines deleted...]
-            <w:r w:rsidR="005957D1">
+            <w:r w:rsidR="003D1540" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grant amount</w:t>
+            </w:r>
+            <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidR="003D1540" w:rsidRPr="003C64E9">
-[...20 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="003D1540" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requested for project</w:t>
+            </w:r>
+            <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FEC3FED" w14:textId="5EA6D173" w:rsidR="003D1540" w:rsidRPr="005957D1" w:rsidRDefault="005957D1" w:rsidP="003D1540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:color w:val="2C3B90" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005957D1">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List the </w:t>
+            </w:r>
+            <w:r w:rsidR="0083110E" w:rsidRPr="001F2FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amount </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-            <w:r>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of DOER funds</w:t>
+            </w:r>
+            <w:r w:rsidR="0083110E" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005957D1">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...52 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>that have been requested.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D1540" w:rsidRPr="00D5407E" w14:paraId="127EAE30" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115885B" w14:textId="79F03034" w:rsidR="003D1540" w:rsidRPr="003C64E9" w:rsidRDefault="003D1540" w:rsidP="003D1540">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0115885B" w14:textId="79F03034" w:rsidR="003D1540" w:rsidRPr="004F45CB" w:rsidRDefault="003D1540" w:rsidP="003D1540">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>amount</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of grants/incentives:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="321CB5FE" w14:textId="1812468B" w:rsidR="003D1540" w:rsidRPr="00B91105" w:rsidRDefault="005957D1" w:rsidP="003D1540">
+          <w:p w14:paraId="321CB5FE" w14:textId="1812468B" w:rsidR="003D1540" w:rsidRPr="001F2FB6" w:rsidRDefault="005957D1" w:rsidP="003D1540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000656AF">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">List value(s) of </w:t>
             </w:r>
-            <w:r w:rsidR="00ED6421" w:rsidRPr="000656AF">
+            <w:r w:rsidR="00ED6421" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>other grants and incentives (e.g. anticipated tax credits</w:t>
             </w:r>
-            <w:r w:rsidR="004E3D6B">
+            <w:r w:rsidR="004E3D6B" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="004E3D6B" w:rsidRPr="000656AF">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6421" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>utility funding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D1540" w:rsidRPr="00D5407E" w14:paraId="397FBF17" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F66A80" w14:textId="1A5FEF52" w:rsidR="003D1540" w:rsidRPr="003C64E9" w:rsidRDefault="003D1540" w:rsidP="003D1540">
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="47F66A80" w14:textId="1A5FEF52" w:rsidR="003D1540" w:rsidRPr="004F45CB" w:rsidRDefault="003D1540" w:rsidP="003D1540">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
-            <w:r w:rsidR="005957D1">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/campus</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C64E9">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> cost share:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5360894A" w14:textId="2B167289" w:rsidR="003D1540" w:rsidRPr="006C06DC" w:rsidRDefault="005957D1" w:rsidP="003D1540">
+          <w:p w14:paraId="5360894A" w14:textId="2B167289" w:rsidR="003D1540" w:rsidRPr="001F2FB6" w:rsidRDefault="005957D1" w:rsidP="003D1540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006C06DC">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>List amount of funding the agency or campus is contributing directly, if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AD236F2" w14:textId="77777777" w:rsidR="0070439E" w:rsidRPr="00D5407E" w:rsidRDefault="0070439E" w:rsidP="00CD246B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0446FB9A" w14:textId="11ED430E" w:rsidR="00890EB9" w:rsidRPr="00D5407E" w:rsidRDefault="00890EB9">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="0446FB9A" w14:textId="11ED430E" w:rsidR="00890EB9" w:rsidRPr="00D5407E" w:rsidRDefault="00890EB9" w:rsidP="00B34C91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Materials Seeking to be Waived</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6056B145" w14:textId="3982E5C9" w:rsidR="00890EB9" w:rsidRPr="0086401E" w:rsidRDefault="00890EB9" w:rsidP="00386D7A">
+    <w:p w14:paraId="6056B145" w14:textId="3982E5C9" w:rsidR="00890EB9" w:rsidRPr="0086401E" w:rsidRDefault="00890EB9" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please list and describe any iron or steel item(s), manufactured goods, and/or construction material(s) the recipient seeks to waive from the Buy America Preference. </w:t>
       </w:r>
       <w:r w:rsidR="00F55B17" w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4029,239 +3783,255 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11520" w:type="dxa"/>
         <w:tblInd w:w="-995" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2085"/>
         <w:gridCol w:w="1725"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="2733"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C29CE" w:rsidRPr="00D5407E" w14:paraId="479BCB6C" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD15F36" w14:textId="412B5F56" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="008C29CE">
+          <w:p w14:paraId="4BD15F36" w14:textId="412B5F56" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="008C29CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3E76C8" w14:textId="5601CA0D" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="008C29CE">
+          <w:p w14:paraId="3A3E76C8" w14:textId="5601CA0D" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="008C29CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095F9A2C" w14:textId="198E91D6" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="008C29CE">
+          <w:p w14:paraId="095F9A2C" w14:textId="198E91D6" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="008C29CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantity(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003C64E9">
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003C64E9">
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AA3059" w14:textId="5666C2A0" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="008C29CE">
+          <w:p w14:paraId="33AA3059" w14:textId="5666C2A0" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="008C29CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Country(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003C64E9">
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003C64E9">
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) of Origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230DA02C" w14:textId="6EA2E909" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="00CB3034">
+          <w:p w14:paraId="230DA02C" w14:textId="6EA2E909" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="00CB3034">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Product Service Codes (PSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC689A8" w14:textId="6EAB5459" w:rsidR="008C29CE" w:rsidRPr="003C64E9" w:rsidRDefault="00A059F1">
+          <w:p w14:paraId="5CC689A8" w14:textId="6EAB5459" w:rsidR="008C29CE" w:rsidRPr="003A1C18" w:rsidRDefault="00A059F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C64E9">
+                <w:bCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>North American Industry Classification System (NAICS) codes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C29CE" w:rsidRPr="00D5407E" w14:paraId="38620A4F" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ED7BC76" w14:textId="77777777" w:rsidR="008C29CE" w:rsidRPr="00D5407E" w:rsidRDefault="008C29CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4838,395 +4608,376 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1829ECBB" w14:textId="77777777" w:rsidR="00355DAB" w:rsidRPr="00D5407E" w:rsidRDefault="00355DAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AE33723" w14:textId="77777777" w:rsidR="0065657A" w:rsidRPr="00D5407E" w:rsidRDefault="0065657A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CEE0651" w14:textId="75ADB5AD" w:rsidR="006B4147" w:rsidRPr="0086401E" w:rsidRDefault="00A059F1" w:rsidP="00386D7A">
+    <w:p w14:paraId="0CEE0651" w14:textId="75ADB5AD" w:rsidR="006B4147" w:rsidRPr="0086401E" w:rsidRDefault="00A059F1" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide a detailed justification as to how the non-domestic items(s) is/are essential to the project. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691679" w:rsidRPr="00D5407E" w14:paraId="31AA0165" w14:textId="77777777" w:rsidTr="0B83DE65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACFE737" w14:textId="18694BF8" w:rsidR="00691679" w:rsidRPr="001F5348" w:rsidRDefault="005957D1" w:rsidP="00691679">
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="3ACFE737" w14:textId="18694BF8" w:rsidR="00691679" w:rsidRPr="004F45CB" w:rsidRDefault="005957D1" w:rsidP="00691679">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-domestic </w:t>
             </w:r>
-            <w:r w:rsidR="001F5348" w:rsidRPr="001F5348">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="001F5348" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>items….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C8A534A" w14:textId="77777777" w:rsidR="00691679" w:rsidRPr="00D5407E" w:rsidRDefault="00691679" w:rsidP="00691679">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77B26740" w14:textId="77777777" w:rsidR="00691679" w:rsidRPr="00D5407E" w:rsidRDefault="00691679" w:rsidP="00691679">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B434C0" w14:textId="66958007" w:rsidR="00A059F1" w:rsidRPr="00D5407E" w:rsidRDefault="005F468A">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="60B434C0" w14:textId="66958007" w:rsidR="00A059F1" w:rsidRPr="00D5407E" w:rsidRDefault="005F468A" w:rsidP="00B34C91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Market Research and Outreach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0FF704" w14:textId="224DB002" w:rsidR="005F468A" w:rsidRPr="00B73108" w:rsidRDefault="005F468A" w:rsidP="00276B11">
+    <w:p w14:paraId="6F0FF704" w14:textId="224DB002" w:rsidR="005F468A" w:rsidRPr="00B73108" w:rsidRDefault="005F468A" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E337A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When was the market research conducted?</w:t>
       </w:r>
       <w:r w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (This should be current and no longer than the past 18 months)</w:t>
       </w:r>
       <w:r w:rsidR="00A81D81" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73108" w14:paraId="516D09C6" w14:textId="77777777" w:rsidTr="00B73108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2506DAA2" w14:textId="1965FD8B" w:rsidR="001F5348" w:rsidRPr="006C06DC" w:rsidRDefault="001F5348" w:rsidP="00B73108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C06DC">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market research was conducted…</w:t>
             </w:r>
             <w:r w:rsidR="0027705B" w:rsidRPr="00AF647E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0027705B" w:rsidRPr="006C06DC">
+            <w:r w:rsidR="0027705B" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter a date range, the start date for which would be the date that the agency submitted the </w:t>
             </w:r>
-            <w:r w:rsidR="00273342">
+            <w:r w:rsidR="00273342" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOER G</w:t>
             </w:r>
-            <w:r w:rsidR="0027705B" w:rsidRPr="006C06DC">
+            <w:r w:rsidR="0027705B" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rant Intent to Submit form and the end date being when </w:t>
             </w:r>
-            <w:r w:rsidR="00F43A50">
+            <w:r w:rsidR="00F43A50" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the associated </w:t>
             </w:r>
-            <w:r w:rsidR="0027705B" w:rsidRPr="006C06DC">
+            <w:r w:rsidR="0027705B" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">quote solicitation </w:t>
             </w:r>
-            <w:r w:rsidR="00F43A50">
+            <w:r w:rsidR="00F43A50" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">period </w:t>
             </w:r>
-            <w:r w:rsidR="0027705B" w:rsidRPr="006C06DC">
+            <w:r w:rsidR="0027705B" w:rsidRPr="001F2FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ended</w:t>
             </w:r>
-            <w:r w:rsidR="0027705B" w:rsidRPr="006C06DC">
-[...2 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:r w:rsidR="0027705B" w:rsidRPr="001F2FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B327C7" w14:textId="77777777" w:rsidR="00B73108" w:rsidRDefault="00B73108" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DB199FA" w14:textId="77777777" w:rsidR="00B36DF4" w:rsidRDefault="00B36DF4" w:rsidP="00B73108">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66039E7D" w14:textId="3730A00C" w:rsidR="00C005ED" w:rsidRPr="00B73108" w:rsidRDefault="00C005ED" w:rsidP="00B73108">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="05AD4096" w14:textId="77777777" w:rsidR="00216BF8" w:rsidRPr="00B34C91" w:rsidRDefault="00216BF8" w:rsidP="00B34C91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05AD4096" w14:textId="77777777" w:rsidR="00216BF8" w:rsidRPr="00D5407E" w:rsidRDefault="00216BF8" w:rsidP="00216BF8">
-[...9 lines deleted...]
-    <w:p w14:paraId="579180AA" w14:textId="4E7CE56A" w:rsidR="007B4752" w:rsidRPr="00F56BA3" w:rsidRDefault="005F468A" w:rsidP="00276B11">
+    <w:p w14:paraId="579180AA" w14:textId="4E7CE56A" w:rsidR="007B4752" w:rsidRPr="00F56BA3" w:rsidRDefault="005F468A" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E337A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Where/How was the market research conducted</w:t>
       </w:r>
       <w:r w:rsidR="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00AA3967" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E8359A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5241,120 +4992,127 @@
         </w:rPr>
         <w:t>.g., posted a Request for Information on SAM.gov or searched the SBA’s Dynamic Small Business Search Database)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F56BA3" w14:paraId="4CE9F564" w14:textId="77777777" w:rsidTr="00F56BA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="383E6E1F" w14:textId="48AF9551" w:rsidR="00F56BA3" w:rsidRDefault="00F56BA3" w:rsidP="00833B44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
-            <w:r w:rsidR="005957D1">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="005957D1" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/campus</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C06DC">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidRPr="00F56BA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conducted general market research and included inquiries as part of the bid procurement process for the project.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A1C18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conducted general market research and included inquiries as part of the bid procurement process for the project.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3866702B" w14:textId="7B6C008F" w:rsidR="00833B44" w:rsidRPr="00F56BA3" w:rsidRDefault="00833B44" w:rsidP="00833B44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AA14F47" w14:textId="77777777" w:rsidR="00216BF8" w:rsidRPr="00D5407E" w:rsidRDefault="00216BF8" w:rsidP="00216BF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="216E44F8" w14:textId="25895430" w:rsidR="00A16B6A" w:rsidRDefault="003B31B3" w:rsidP="00276B11">
+    <w:p w14:paraId="216E44F8" w14:textId="25895430" w:rsidR="00A16B6A" w:rsidRDefault="003B31B3" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Did the agency coordinate with manufacturing institutes</w:t>
       </w:r>
       <w:r w:rsidR="0086401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5465,192 +5223,192 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C24B765" w14:textId="5E606BB1" w:rsidR="00B36DF4" w:rsidRDefault="00B36DF4" w:rsidP="00A16B6A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F5DCE5F" w14:textId="77777777" w:rsidR="000840C3" w:rsidRPr="0006321F" w:rsidRDefault="000840C3" w:rsidP="00306536">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC5F229" w14:textId="7F4BF325" w:rsidR="006752DC" w:rsidRPr="000770D2" w:rsidRDefault="008C6AB4" w:rsidP="00A9210A">
+    <w:p w14:paraId="3AC5F229" w14:textId="7F4BF325" w:rsidR="006752DC" w:rsidRPr="000770D2" w:rsidRDefault="008C6AB4" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Who conducted the market research? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="000840C3" w14:paraId="3382C130" w14:textId="77777777" w:rsidTr="000840C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F7D2FC7" w14:textId="11EDD95F" w:rsidR="000840C3" w:rsidRDefault="000840C3" w:rsidP="000840C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
-            <w:r w:rsidR="0027705B">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="0027705B" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/campus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidRPr="0B83DE65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, in conjunction with the Mass. Department of Energy Resources, conducted market research.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7199C761" w14:textId="7662290E" w:rsidR="00B36DF4" w:rsidRDefault="00B36DF4" w:rsidP="000840C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21474FC8" w14:textId="77777777" w:rsidR="00216BF8" w:rsidRPr="00D5407E" w:rsidRDefault="00216BF8" w:rsidP="00216BF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0516A3E6" w14:textId="77777777" w:rsidR="00A9210A" w:rsidRPr="000770D2" w:rsidRDefault="008C6AB4" w:rsidP="00276B11">
+    <w:p w14:paraId="0516A3E6" w14:textId="77777777" w:rsidR="00A9210A" w:rsidRPr="000770D2" w:rsidRDefault="008C6AB4" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What were the results?</w:t>
       </w:r>
       <w:r w:rsidR="00F809E5" w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED529B" w14:paraId="13FBAEA3" w14:textId="77777777" w:rsidTr="00ED529B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04DD20EE" w14:textId="7767135A" w:rsidR="00ED529B" w:rsidRPr="00ED529B" w:rsidRDefault="00ED529B" w:rsidP="00ED529B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5664,328 +5422,352 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry feedback from the procurement process indicated that there </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED529B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>were</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00ED529B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C75DDF" w:rsidRPr="00306536">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C75DDF" w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00ED529B">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C75DDF" w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the applicable option:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75DDF" w:rsidRPr="007014ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="372D55" w:themeColor="accent4" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no available products or insufficient quantity of products that meet the BABAA requirements for nonavailability waiver</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75DDF" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no BABAA compliant products meeting the reasonable cost thresholds for unreasonable cost wavier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED529B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>on statewide contract.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5536021B" w14:textId="77777777" w:rsidR="00ED529B" w:rsidRDefault="00ED529B" w:rsidP="00ED529B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="076A4184" w14:textId="77777777" w:rsidR="00216BF8" w:rsidRPr="0006321F" w:rsidRDefault="00216BF8" w:rsidP="00306536">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17772DBA" w14:textId="1D0C459B" w:rsidR="00881E7A" w:rsidRPr="006A14C6" w:rsidRDefault="0029643A" w:rsidP="00755A98">
+    <w:p w14:paraId="17772DBA" w14:textId="1D0C459B" w:rsidR="00881E7A" w:rsidRPr="006A14C6" w:rsidRDefault="0029643A" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification that the </w:t>
       </w:r>
       <w:r w:rsidR="00C002A1" w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">recipient </w:t>
       </w:r>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made a good faith effort to solicit bids for domestic products supported by terms included in requests for proposals, contracts, and nonproprietary communications with the prime contractor.</w:t>
       </w:r>
       <w:r w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24 Executive Order, § 4(c). 25 IIJA, § 70937(c)(2)(A). 26 IIJA, § 70937(c)(2)(D):</w:t>
       </w:r>
       <w:r w:rsidR="004119D2" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="2C3B90" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A14C6" w14:paraId="74283043" w14:textId="77777777" w:rsidTr="00B36DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7616075F" w14:textId="48999A79" w:rsidR="00B27F95" w:rsidRPr="00306536" w:rsidRDefault="00B27F95" w:rsidP="006A14C6">
+          <w:p w14:paraId="7616075F" w14:textId="48999A79" w:rsidR="00B27F95" w:rsidRPr="003A1C18" w:rsidRDefault="00B27F95" w:rsidP="006A14C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00306536">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include evidence of outreach (e.g., quotes and information received from vendors on statewide contract) and a short statement describing the evidence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05D73895" w14:textId="77777777" w:rsidR="00B27F95" w:rsidRDefault="00B27F95" w:rsidP="006A14C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06C34B9A" w14:textId="50F3C4A5" w:rsidR="006A14C6" w:rsidRPr="00FB5EFB" w:rsidRDefault="00D6012F" w:rsidP="006A14C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41659">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By submitting this waiver,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41659">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B27F95" w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="00B27F95" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>agency/campus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41659">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, certifies that they made a good faith effort to solicit bids for domestic </w:t>
             </w:r>
             <w:r w:rsidR="00D41659" w:rsidRPr="00D41659">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">products </w:t>
             </w:r>
             <w:r w:rsidR="00FB5EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">by reaching out to </w:t>
             </w:r>
-            <w:r w:rsidR="000770D2" w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidR="000770D2" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>number of bids collected</w:t>
             </w:r>
-            <w:r w:rsidR="000770D2" w:rsidRPr="000770D2">
+            <w:r w:rsidR="000770D2" w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D41659" w:rsidRPr="00D41659">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and has attached evidence of this to this waiver.</w:t>
             </w:r>
             <w:r w:rsidR="00FB5EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B33E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -6043,75 +5825,68 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72ABBC2C" w14:textId="77777777" w:rsidR="004E3D6B" w:rsidRPr="0092753C" w:rsidRDefault="004E3D6B" w:rsidP="006A14C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E85DD40" w14:textId="4393C847" w:rsidR="00755A98" w:rsidRPr="00D5407E" w:rsidRDefault="00755A98" w:rsidP="00755A98">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="3E85DD40" w14:textId="4393C847" w:rsidR="00755A98" w:rsidRPr="00D5407E" w:rsidRDefault="00755A98" w:rsidP="00B34C91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Justification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E04EAE" w14:textId="269C05CD" w:rsidR="00755A98" w:rsidRPr="00D5407E" w:rsidRDefault="00755A98" w:rsidP="00ED3F14">
+    <w:p w14:paraId="20E04EAE" w14:textId="269C05CD" w:rsidR="00755A98" w:rsidRPr="00D5407E" w:rsidRDefault="00755A98" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide justification that explains the need for the </w:t>
       </w:r>
       <w:r w:rsidR="00BC56E9" w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6181,323 +5956,316 @@
       </w:r>
       <w:r w:rsidR="00B676C4" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00765D06" w14:paraId="4DB106CD" w14:textId="77777777" w:rsidTr="005E4643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C42D0FF" w14:textId="1640787A" w:rsidR="004E3D6B" w:rsidRPr="00306536" w:rsidRDefault="004E3D6B" w:rsidP="00765D06">
+          <w:p w14:paraId="6C42D0FF" w14:textId="1640787A" w:rsidR="004E3D6B" w:rsidRPr="003A1C18" w:rsidRDefault="004E3D6B" w:rsidP="00765D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00306536">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Fill out the applicable content for this waiver based on type and delete the non-applicable language.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FBE2852" w14:textId="77777777" w:rsidR="004E3D6B" w:rsidRDefault="004E3D6B" w:rsidP="00765D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04C01883" w14:textId="11BFE909" w:rsidR="00765D06" w:rsidRPr="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00306536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nonavailability</w:t>
             </w:r>
             <w:r w:rsidRPr="00765D06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: Domestic manufacturing does not currently exist to provide the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00306536">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>products requesting a waiver for</w:t>
             </w:r>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00765D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">required for the project’s completion. After extensive outreach conducted by </w:t>
+            </w:r>
+            <w:r w:rsidR="004E3D6B" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>agency/campus name</w:t>
+            </w:r>
+            <w:r w:rsidR="00F43A50" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F43A50" w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and Massachusetts DOER</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1881" w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="000B21EB" w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B21EB" w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the results of which are </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1881" w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>described in question 21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, no </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>domestic manufacturer was able to provide the materials necessary to meet the new BABAA requirements in a timely manner or quantity. As noted in Presidential Determination No. 2022–18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2C3B90" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>without Presidential action under section 303 of the Act, United States industry cannot reasonably be expected to provide the capability for the needed industrial resource, material, or critical technology item in a timely manner.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5879160E" w14:textId="77777777" w:rsidR="00765D06" w:rsidRPr="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38500754" w14:textId="5B042B08" w:rsidR="00765D06" w:rsidRPr="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00306536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unreasonable Cost</w:t>
             </w:r>
             <w:r w:rsidRPr="00765D06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">required for the project’s completion. After extensive outreach conducted by </w:t>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t>: Based on market research</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1236C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conducted by </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1236C" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>agency/campus name</w:t>
             </w:r>
-            <w:r w:rsidR="00F43A50">
-[...17 lines deleted...]
-            <w:r w:rsidR="003F1881" w:rsidRPr="00306536">
+            <w:r w:rsidR="007B33E4" w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, primarily through outreach to eligible vendors on the applicable statewide procurement contract</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the inclusion of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>product(s) requesting a waiver for</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3D6B" w:rsidRPr="004F45CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...153 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00765D06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">produced in the United States will increase the cost of the overall project by more than 25%. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46F8B127" w14:textId="77777777" w:rsidR="00765D06" w:rsidRPr="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6553,210 +6321,210 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uestion </w:t>
       </w:r>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23 includes</w:t>
       </w:r>
       <w:r w:rsidR="003C2A91" w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a justification related to an unreasonable cost. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259382FF" w14:textId="2DB22D1C" w:rsidR="004E3D6B" w:rsidRPr="00306536" w:rsidRDefault="004E3D6B" w:rsidP="00306536">
+    <w:p w14:paraId="259382FF" w14:textId="2DB22D1C" w:rsidR="004E3D6B" w:rsidRPr="003A1C18" w:rsidRDefault="004E3D6B" w:rsidP="00306536">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00306536">
+          <w:color w:val="007BB8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00306536">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="003A1C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00306536">
+      <w:r w:rsidRPr="003A1C18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how the overall project cost will be increased by more than 25% in the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="1990"/>
         <w:gridCol w:w="2600"/>
         <w:gridCol w:w="1705"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D5407E" w:rsidRPr="00D5407E" w14:paraId="3EE05780" w14:textId="77777777" w:rsidTr="00D41659">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BAD4ED" w14:textId="7EAC1156" w:rsidR="004741BD" w:rsidRPr="008027F4" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
+          <w:p w14:paraId="57BAD4ED" w14:textId="7EAC1156" w:rsidR="004741BD" w:rsidRPr="004F45CB" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Project Cost with non-Domestic Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35875CD8" w14:textId="1E0CE618" w:rsidR="004741BD" w:rsidRPr="008027F4" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
+          <w:p w14:paraId="35875CD8" w14:textId="1E0CE618" w:rsidR="004741BD" w:rsidRPr="00B34C91" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Cost of Domestic Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25018EA8" w14:textId="6BCFC96C" w:rsidR="004741BD" w:rsidRPr="008027F4" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
+          <w:p w14:paraId="25018EA8" w14:textId="6BCFC96C" w:rsidR="004741BD" w:rsidRPr="00B34C91" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Project Cost with Domestic Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47CA81BF" w14:textId="27034F45" w:rsidR="004741BD" w:rsidRPr="008027F4" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
+          <w:p w14:paraId="47CA81BF" w14:textId="27034F45" w:rsidR="004741BD" w:rsidRPr="00B34C91" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Percent Increase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5407E" w:rsidRPr="00D5407E" w14:paraId="7694D21B" w14:textId="77777777" w:rsidTr="00D41659">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F899E8B" w14:textId="77777777" w:rsidR="004741BD" w:rsidRPr="00D5407E" w:rsidRDefault="004741BD" w:rsidP="00360F2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6813,56 +6581,56 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="605F5239" w14:textId="77777777" w:rsidR="00360F2A" w:rsidRPr="00D5407E" w:rsidRDefault="00360F2A" w:rsidP="00360F2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A783B3E" w14:textId="77777777" w:rsidR="008372C2" w:rsidRPr="00D5407E" w:rsidRDefault="008372C2" w:rsidP="00170381">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B90CAF2" w14:textId="208F5417" w:rsidR="00ED3F14" w:rsidRPr="00E8359A" w:rsidRDefault="00C2393C" w:rsidP="00ED3F14">
+    <w:p w14:paraId="7B90CAF2" w14:textId="208F5417" w:rsidR="00ED3F14" w:rsidRPr="00E8359A" w:rsidRDefault="00C2393C" w:rsidP="001A50D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please provide the potential impact to the project should the waiver not be granted</w:t>
       </w:r>
       <w:r w:rsidR="008E3F30" w:rsidRPr="000770D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6880,416 +6648,380 @@
       </w:r>
       <w:r w:rsidR="00C8540B" w:rsidRPr="35DFE6D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00765D06" w14:paraId="59FFABEC" w14:textId="77777777" w:rsidTr="005E4643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D640798" w14:textId="10107265" w:rsidR="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
+          <w:p w14:paraId="5D640798" w14:textId="10107265" w:rsidR="00765D06" w:rsidRPr="003A1C18" w:rsidRDefault="00765D06" w:rsidP="00765D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00306536">
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...18 lines deleted...]
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide the potential impact here</w:t>
+            </w:r>
+            <w:r w:rsidR="003178D8" w:rsidRPr="003A1C18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="003178D8" w:rsidRPr="00306536">
+            <w:r w:rsidR="003178D8" w:rsidRPr="003A1C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                <w:color w:val="007BB8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e.g., the agency cannot attain the grant funding required to deploy the project.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="541CAA2D" w14:textId="77777777" w:rsidR="003178D8" w:rsidRPr="00306536" w:rsidRDefault="003178D8" w:rsidP="00765D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29AEA9B0" w14:textId="6F2A748B" w:rsidR="00765D06" w:rsidRPr="00306536" w:rsidRDefault="003178D8" w:rsidP="00765D06">
+                <w:color w:val="2C3B90" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29AEA9B0" w14:textId="6F2A748B" w:rsidR="00765D06" w:rsidRPr="004F45CB" w:rsidRDefault="003178D8" w:rsidP="00765D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F45CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="A20000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The potential impact(s) include…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E2058E9" w14:textId="3576B01B" w:rsidR="00765D06" w:rsidRPr="00765D06" w:rsidRDefault="00765D06" w:rsidP="00765D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2150A353" w14:textId="77777777" w:rsidR="00765D06" w:rsidRPr="00D5407E" w:rsidRDefault="00765D06" w:rsidP="00765D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27BFD5D3" w14:textId="13311F90" w:rsidR="00ED3F14" w:rsidRPr="00D5407E" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="27BFD5D3" w14:textId="13311F90" w:rsidR="00ED3F14" w:rsidRPr="00D5407E" w:rsidRDefault="00ED3F14" w:rsidP="00B34C91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5407E">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Contact Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0709F19D" w14:textId="6FDE3A85" w:rsidR="00ED3F14" w:rsidRPr="00306536" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="0709F19D" w14:textId="6FDE3A85" w:rsidR="00ED3F14" w:rsidRPr="004F45CB" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waiver Form Submitter</w:t>
       </w:r>
-      <w:r w:rsidR="00216BF8" w:rsidRPr="00306536">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00216BF8" w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0949AA6F" w14:textId="30E74DB9" w:rsidR="00ED3F14" w:rsidRPr="00306536" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="0949AA6F" w14:textId="30E74DB9" w:rsidR="00ED3F14" w:rsidRPr="004F45CB" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name (Last, First): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193B0F3E" w14:textId="78BF5B4C" w:rsidR="00ED3F14" w:rsidRPr="00306536" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="193B0F3E" w14:textId="78BF5B4C" w:rsidR="00ED3F14" w:rsidRPr="004F45CB" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Submitter Email: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BACE03" w14:textId="57CBBA68" w:rsidR="00C8540B" w:rsidRPr="00306536" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="19BACE03" w14:textId="57CBBA68" w:rsidR="00C8540B" w:rsidRPr="004F45CB" w:rsidRDefault="00ED3F14" w:rsidP="00755A98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F45CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Submitter Phone Number:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C8540B" w:rsidRPr="00306536">
+    <w:sectPr w:rsidR="00C8540B" w:rsidRPr="004F45CB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562B46DF" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A" w:rsidP="002F4828">
+    <w:p w14:paraId="2CF886E6" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8" w:rsidP="002F4828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DC1E69C" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A" w:rsidP="002F4828">
+    <w:p w14:paraId="407C4FC0" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8" w:rsidP="002F4828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04A3AA44" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A">
+    <w:p w14:paraId="7EC6882A" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Avenir Next">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E90EB03" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A" w:rsidP="002F4828">
+    <w:p w14:paraId="0FBF6ED4" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8" w:rsidP="002F4828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10AA951E" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A" w:rsidP="002F4828">
+    <w:p w14:paraId="5AD0C475" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8" w:rsidP="002F4828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E68BF0A" w14:textId="77777777" w:rsidR="0005378A" w:rsidRDefault="0005378A">
+    <w:p w14:paraId="23D46E0E" w14:textId="77777777" w:rsidR="007C40B8" w:rsidRDefault="007C40B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="741FAF36" w14:textId="5E76188C" w:rsidR="000A32A2" w:rsidRPr="004D3106" w:rsidRDefault="000A32A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3106">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D3106">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In November of 2021, President Joe Biden created the Build America Buy America Act (BABAA) as part of the Infrastructure Investment and Jobs Act. BABAA was created to encourage the procurement of American made products in infrastructure projects funded in part by the federal government, with the intention that this would strengthen American markets and industries and lead to an influx of American jobs.  </w:t>
@@ -7350,52 +7082,143 @@
       </w:r>
       <w:r w:rsidRPr="000656AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The requested DOER Grant amount is the same as the federal cost share</w:t>
       </w:r>
       <w:r w:rsidR="004E3D6B" w:rsidRPr="000656AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000656AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the program is exclusively federally funded. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07C83F35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68C84A70"/>
+    <w:lvl w:ilvl="0" w:tplc="3D96F778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="108A2EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8ABCF6F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7464,51 +7287,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A1718F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A089850"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7577,51 +7400,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406C26F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2466A102"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7690,51 +7513,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41366542"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DCC1BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="645C8E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54811C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF4A8288"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7803,51 +7716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55612503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581484E8"/>
     <w:lvl w:ilvl="0" w:tplc="261C7614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7894,51 +7807,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3D2149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="589E2C7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8008,383 +7921,402 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1998145509">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1610775274">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="674191781">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="908461072">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2076004937">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1604605776">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="564992466">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1610775274">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2076004937">
+  <w:num w:numId="8" w16cid:durableId="309094927">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F72460"/>
     <w:rsid w:val="0000558B"/>
     <w:rsid w:val="000102DC"/>
     <w:rsid w:val="0001355B"/>
     <w:rsid w:val="00013A38"/>
     <w:rsid w:val="00014534"/>
     <w:rsid w:val="00017FF3"/>
     <w:rsid w:val="00020D7D"/>
     <w:rsid w:val="00022587"/>
+    <w:rsid w:val="0002363A"/>
     <w:rsid w:val="00032F46"/>
     <w:rsid w:val="00041FED"/>
     <w:rsid w:val="00046277"/>
     <w:rsid w:val="00051B15"/>
     <w:rsid w:val="000525D9"/>
     <w:rsid w:val="0005378A"/>
     <w:rsid w:val="0006085B"/>
     <w:rsid w:val="00061CA0"/>
     <w:rsid w:val="0006321F"/>
     <w:rsid w:val="000656AF"/>
     <w:rsid w:val="00066671"/>
     <w:rsid w:val="00073D9D"/>
     <w:rsid w:val="000770D2"/>
     <w:rsid w:val="00077996"/>
     <w:rsid w:val="00082FF0"/>
     <w:rsid w:val="000840C3"/>
     <w:rsid w:val="00084A54"/>
     <w:rsid w:val="00084C01"/>
     <w:rsid w:val="000978A4"/>
     <w:rsid w:val="000A32A2"/>
     <w:rsid w:val="000A35CD"/>
     <w:rsid w:val="000A4D73"/>
     <w:rsid w:val="000A7358"/>
     <w:rsid w:val="000B162A"/>
     <w:rsid w:val="000B21EB"/>
     <w:rsid w:val="000B7BC5"/>
     <w:rsid w:val="000C3942"/>
     <w:rsid w:val="000E0A01"/>
     <w:rsid w:val="000E10C9"/>
     <w:rsid w:val="000E15AC"/>
+    <w:rsid w:val="000E2524"/>
     <w:rsid w:val="000F28F4"/>
     <w:rsid w:val="000F5305"/>
     <w:rsid w:val="000F7B7C"/>
     <w:rsid w:val="00112DC4"/>
     <w:rsid w:val="001224D5"/>
     <w:rsid w:val="00124EE7"/>
     <w:rsid w:val="00126CDF"/>
     <w:rsid w:val="001364BF"/>
     <w:rsid w:val="00143BCB"/>
     <w:rsid w:val="0015135C"/>
     <w:rsid w:val="00153B68"/>
     <w:rsid w:val="00167869"/>
     <w:rsid w:val="00170381"/>
+    <w:rsid w:val="00170A49"/>
     <w:rsid w:val="00175BFB"/>
     <w:rsid w:val="001844CC"/>
     <w:rsid w:val="0018510A"/>
     <w:rsid w:val="00192A9D"/>
     <w:rsid w:val="001A1712"/>
     <w:rsid w:val="001A2C8A"/>
     <w:rsid w:val="001A33CC"/>
+    <w:rsid w:val="001A50D8"/>
     <w:rsid w:val="001A5F1B"/>
     <w:rsid w:val="001C25DE"/>
     <w:rsid w:val="001C45CC"/>
     <w:rsid w:val="001C70DB"/>
     <w:rsid w:val="001C7E8B"/>
     <w:rsid w:val="001D1F68"/>
     <w:rsid w:val="001D36AF"/>
+    <w:rsid w:val="001E2EEF"/>
     <w:rsid w:val="001E3D28"/>
     <w:rsid w:val="001F0BF3"/>
+    <w:rsid w:val="001F2FB6"/>
     <w:rsid w:val="001F306C"/>
     <w:rsid w:val="001F50FA"/>
     <w:rsid w:val="001F5348"/>
     <w:rsid w:val="0020069B"/>
     <w:rsid w:val="00201D39"/>
     <w:rsid w:val="00207CC2"/>
     <w:rsid w:val="002105FC"/>
     <w:rsid w:val="00216BF8"/>
     <w:rsid w:val="00222AFD"/>
     <w:rsid w:val="00222F27"/>
     <w:rsid w:val="00232028"/>
     <w:rsid w:val="00232F7A"/>
+    <w:rsid w:val="002342B4"/>
     <w:rsid w:val="00236195"/>
     <w:rsid w:val="00237EC6"/>
     <w:rsid w:val="00241192"/>
     <w:rsid w:val="00241742"/>
     <w:rsid w:val="0025178F"/>
     <w:rsid w:val="00252AB9"/>
     <w:rsid w:val="00255047"/>
     <w:rsid w:val="002568C5"/>
     <w:rsid w:val="00264933"/>
     <w:rsid w:val="002722FA"/>
     <w:rsid w:val="00273342"/>
     <w:rsid w:val="00276B11"/>
     <w:rsid w:val="0027705B"/>
     <w:rsid w:val="00280A74"/>
     <w:rsid w:val="00284DB0"/>
     <w:rsid w:val="0028550D"/>
     <w:rsid w:val="0029069E"/>
     <w:rsid w:val="00290DD3"/>
     <w:rsid w:val="0029643A"/>
     <w:rsid w:val="002B1588"/>
     <w:rsid w:val="002B416F"/>
     <w:rsid w:val="002B506B"/>
     <w:rsid w:val="002B5D61"/>
     <w:rsid w:val="002C7AA0"/>
     <w:rsid w:val="002D24DC"/>
     <w:rsid w:val="002D266C"/>
     <w:rsid w:val="002E2EB9"/>
     <w:rsid w:val="002E337A"/>
     <w:rsid w:val="002E72AB"/>
     <w:rsid w:val="002F2B97"/>
     <w:rsid w:val="002F4828"/>
     <w:rsid w:val="002F4CC0"/>
     <w:rsid w:val="002F68B7"/>
     <w:rsid w:val="00303640"/>
     <w:rsid w:val="00306536"/>
     <w:rsid w:val="003146E2"/>
     <w:rsid w:val="00316688"/>
     <w:rsid w:val="003178D8"/>
     <w:rsid w:val="00326D4E"/>
+    <w:rsid w:val="00327058"/>
     <w:rsid w:val="003319FF"/>
     <w:rsid w:val="00333459"/>
     <w:rsid w:val="00337DDF"/>
     <w:rsid w:val="00346714"/>
     <w:rsid w:val="00355DAB"/>
     <w:rsid w:val="00360F2A"/>
     <w:rsid w:val="0036331D"/>
     <w:rsid w:val="003634C1"/>
     <w:rsid w:val="0036523F"/>
     <w:rsid w:val="003738DB"/>
     <w:rsid w:val="00376636"/>
     <w:rsid w:val="00377650"/>
     <w:rsid w:val="0038558B"/>
     <w:rsid w:val="00386D7A"/>
     <w:rsid w:val="003947DD"/>
     <w:rsid w:val="003A03A2"/>
+    <w:rsid w:val="003A1C18"/>
     <w:rsid w:val="003A416C"/>
     <w:rsid w:val="003A665D"/>
     <w:rsid w:val="003B31B3"/>
     <w:rsid w:val="003C2A91"/>
     <w:rsid w:val="003C332C"/>
     <w:rsid w:val="003C64E9"/>
     <w:rsid w:val="003C68AE"/>
     <w:rsid w:val="003D1409"/>
     <w:rsid w:val="003D1540"/>
     <w:rsid w:val="003D38CB"/>
     <w:rsid w:val="003D474E"/>
     <w:rsid w:val="003E2E70"/>
     <w:rsid w:val="003F0252"/>
     <w:rsid w:val="003F0DEC"/>
     <w:rsid w:val="003F1881"/>
     <w:rsid w:val="003F6AD2"/>
     <w:rsid w:val="004119D2"/>
     <w:rsid w:val="00420654"/>
     <w:rsid w:val="00423BEF"/>
     <w:rsid w:val="00424C70"/>
     <w:rsid w:val="0042631E"/>
     <w:rsid w:val="00426E1C"/>
     <w:rsid w:val="00435E62"/>
     <w:rsid w:val="00443B74"/>
     <w:rsid w:val="00444171"/>
     <w:rsid w:val="00445609"/>
     <w:rsid w:val="0045227D"/>
     <w:rsid w:val="004549DD"/>
     <w:rsid w:val="00460970"/>
     <w:rsid w:val="00464600"/>
     <w:rsid w:val="004741BD"/>
     <w:rsid w:val="004847FA"/>
     <w:rsid w:val="0048753C"/>
     <w:rsid w:val="00487F0F"/>
     <w:rsid w:val="00494F44"/>
     <w:rsid w:val="00497791"/>
     <w:rsid w:val="004A368B"/>
     <w:rsid w:val="004B6AD5"/>
     <w:rsid w:val="004C5987"/>
     <w:rsid w:val="004C7165"/>
     <w:rsid w:val="004D3106"/>
     <w:rsid w:val="004D47D1"/>
     <w:rsid w:val="004E0814"/>
     <w:rsid w:val="004E2B81"/>
     <w:rsid w:val="004E3D6B"/>
     <w:rsid w:val="004E6F55"/>
     <w:rsid w:val="004F220F"/>
     <w:rsid w:val="004F445A"/>
+    <w:rsid w:val="004F45CB"/>
     <w:rsid w:val="004F6E48"/>
     <w:rsid w:val="00526451"/>
     <w:rsid w:val="00527C1C"/>
     <w:rsid w:val="005320F2"/>
     <w:rsid w:val="00535DBB"/>
     <w:rsid w:val="00536A47"/>
     <w:rsid w:val="00546D51"/>
     <w:rsid w:val="00550430"/>
     <w:rsid w:val="00551E38"/>
     <w:rsid w:val="00576E1B"/>
     <w:rsid w:val="0058335F"/>
     <w:rsid w:val="00583DDA"/>
     <w:rsid w:val="0059060C"/>
     <w:rsid w:val="005916AB"/>
     <w:rsid w:val="005957D1"/>
     <w:rsid w:val="005A3C5E"/>
     <w:rsid w:val="005A4722"/>
     <w:rsid w:val="005A597A"/>
     <w:rsid w:val="005A69B8"/>
     <w:rsid w:val="005B0221"/>
     <w:rsid w:val="005B41DB"/>
     <w:rsid w:val="005C0CF3"/>
     <w:rsid w:val="005C1019"/>
     <w:rsid w:val="005C2A48"/>
     <w:rsid w:val="005C38DC"/>
     <w:rsid w:val="005C5EFD"/>
     <w:rsid w:val="005C716A"/>
     <w:rsid w:val="005D4022"/>
     <w:rsid w:val="005D55C8"/>
     <w:rsid w:val="005D6E9C"/>
     <w:rsid w:val="005E4643"/>
     <w:rsid w:val="005E4CFF"/>
     <w:rsid w:val="005F1177"/>
     <w:rsid w:val="005F15D1"/>
     <w:rsid w:val="005F468A"/>
     <w:rsid w:val="005F6ED3"/>
+    <w:rsid w:val="005F76EA"/>
     <w:rsid w:val="00603759"/>
     <w:rsid w:val="0062032E"/>
     <w:rsid w:val="00621D62"/>
     <w:rsid w:val="00624BEF"/>
     <w:rsid w:val="006266B4"/>
     <w:rsid w:val="00627D56"/>
     <w:rsid w:val="006335E1"/>
     <w:rsid w:val="00636C37"/>
     <w:rsid w:val="00637D54"/>
     <w:rsid w:val="00645423"/>
     <w:rsid w:val="006468D6"/>
     <w:rsid w:val="00646BE6"/>
     <w:rsid w:val="006519A7"/>
     <w:rsid w:val="0065657A"/>
     <w:rsid w:val="006613E8"/>
     <w:rsid w:val="006623F9"/>
     <w:rsid w:val="00670B3D"/>
     <w:rsid w:val="006752DC"/>
     <w:rsid w:val="00691679"/>
     <w:rsid w:val="006930C5"/>
     <w:rsid w:val="006A14C6"/>
     <w:rsid w:val="006A58F3"/>
     <w:rsid w:val="006B4147"/>
     <w:rsid w:val="006B4BBB"/>
     <w:rsid w:val="006C06DC"/>
     <w:rsid w:val="006C0D43"/>
     <w:rsid w:val="006C55A2"/>
     <w:rsid w:val="006D163D"/>
     <w:rsid w:val="006D63A2"/>
     <w:rsid w:val="006E2053"/>
     <w:rsid w:val="006E3086"/>
     <w:rsid w:val="006F0206"/>
     <w:rsid w:val="006F4610"/>
     <w:rsid w:val="006F74BF"/>
     <w:rsid w:val="0070098D"/>
+    <w:rsid w:val="007014ED"/>
     <w:rsid w:val="0070439E"/>
     <w:rsid w:val="00705164"/>
     <w:rsid w:val="00706407"/>
     <w:rsid w:val="00707FD4"/>
     <w:rsid w:val="00710052"/>
     <w:rsid w:val="00712EEA"/>
     <w:rsid w:val="00713386"/>
     <w:rsid w:val="00713B27"/>
     <w:rsid w:val="007164BE"/>
     <w:rsid w:val="00721387"/>
     <w:rsid w:val="0072479A"/>
     <w:rsid w:val="00733A5C"/>
     <w:rsid w:val="00743E26"/>
     <w:rsid w:val="00744F84"/>
     <w:rsid w:val="00755A98"/>
     <w:rsid w:val="007602C7"/>
     <w:rsid w:val="007605A8"/>
     <w:rsid w:val="00761C16"/>
     <w:rsid w:val="00765469"/>
     <w:rsid w:val="00765D06"/>
     <w:rsid w:val="0077067C"/>
+    <w:rsid w:val="00773D66"/>
     <w:rsid w:val="00776E4E"/>
     <w:rsid w:val="007771C8"/>
     <w:rsid w:val="007855B9"/>
     <w:rsid w:val="007912A7"/>
     <w:rsid w:val="007B0119"/>
     <w:rsid w:val="007B2E66"/>
     <w:rsid w:val="007B33E4"/>
     <w:rsid w:val="007B4752"/>
     <w:rsid w:val="007B558E"/>
+    <w:rsid w:val="007C40B8"/>
     <w:rsid w:val="007C4C5D"/>
     <w:rsid w:val="007C5D37"/>
     <w:rsid w:val="007C7E70"/>
     <w:rsid w:val="007D34C0"/>
     <w:rsid w:val="007D48ED"/>
     <w:rsid w:val="007D5F45"/>
     <w:rsid w:val="007E122F"/>
     <w:rsid w:val="007E13E0"/>
     <w:rsid w:val="007E1EA0"/>
     <w:rsid w:val="007E5149"/>
     <w:rsid w:val="007E7599"/>
     <w:rsid w:val="007F226D"/>
     <w:rsid w:val="00801162"/>
     <w:rsid w:val="008027F4"/>
     <w:rsid w:val="008038BC"/>
     <w:rsid w:val="0080522A"/>
     <w:rsid w:val="008140DE"/>
     <w:rsid w:val="00815208"/>
     <w:rsid w:val="00815D22"/>
     <w:rsid w:val="00823F68"/>
     <w:rsid w:val="0082427B"/>
     <w:rsid w:val="008260EE"/>
     <w:rsid w:val="0083110E"/>
     <w:rsid w:val="00833B44"/>
     <w:rsid w:val="008372C2"/>
@@ -8394,50 +8326,51 @@
     <w:rsid w:val="008561A3"/>
     <w:rsid w:val="0086002C"/>
     <w:rsid w:val="0086114E"/>
     <w:rsid w:val="00862AA6"/>
     <w:rsid w:val="00863D7A"/>
     <w:rsid w:val="0086401E"/>
     <w:rsid w:val="0087093E"/>
     <w:rsid w:val="00873645"/>
     <w:rsid w:val="008804CA"/>
     <w:rsid w:val="00881E7A"/>
     <w:rsid w:val="008837A4"/>
     <w:rsid w:val="00890EB9"/>
     <w:rsid w:val="0089208E"/>
     <w:rsid w:val="008A24B2"/>
     <w:rsid w:val="008A507A"/>
     <w:rsid w:val="008A6AE5"/>
     <w:rsid w:val="008B2A7C"/>
     <w:rsid w:val="008C19EE"/>
     <w:rsid w:val="008C29CE"/>
     <w:rsid w:val="008C6AB4"/>
     <w:rsid w:val="008D3132"/>
     <w:rsid w:val="008D680D"/>
     <w:rsid w:val="008E328D"/>
     <w:rsid w:val="008E3F30"/>
     <w:rsid w:val="008F3944"/>
+    <w:rsid w:val="009003C3"/>
     <w:rsid w:val="009137C3"/>
     <w:rsid w:val="00913B3F"/>
     <w:rsid w:val="00920FC4"/>
     <w:rsid w:val="009232D9"/>
     <w:rsid w:val="0092753C"/>
     <w:rsid w:val="009415D5"/>
     <w:rsid w:val="00942893"/>
     <w:rsid w:val="009514C2"/>
     <w:rsid w:val="00962B15"/>
     <w:rsid w:val="00970EC3"/>
     <w:rsid w:val="00980DE7"/>
     <w:rsid w:val="00982933"/>
     <w:rsid w:val="00982A0D"/>
     <w:rsid w:val="009A1105"/>
     <w:rsid w:val="009A1FF3"/>
     <w:rsid w:val="009A4416"/>
     <w:rsid w:val="009A5870"/>
     <w:rsid w:val="009A6355"/>
     <w:rsid w:val="009C295A"/>
     <w:rsid w:val="009C38E9"/>
     <w:rsid w:val="009C5A57"/>
     <w:rsid w:val="009C791A"/>
     <w:rsid w:val="009D5CB2"/>
     <w:rsid w:val="009D6CAB"/>
     <w:rsid w:val="009E1D0C"/>
@@ -8465,87 +8398,90 @@
     <w:rsid w:val="00A762BA"/>
     <w:rsid w:val="00A81D81"/>
     <w:rsid w:val="00A82465"/>
     <w:rsid w:val="00A850E1"/>
     <w:rsid w:val="00A86B88"/>
     <w:rsid w:val="00A8730A"/>
     <w:rsid w:val="00A9210A"/>
     <w:rsid w:val="00AA3967"/>
     <w:rsid w:val="00AB1E93"/>
     <w:rsid w:val="00AB2289"/>
     <w:rsid w:val="00AB2FDE"/>
     <w:rsid w:val="00AB430C"/>
     <w:rsid w:val="00AC0D48"/>
     <w:rsid w:val="00AC7416"/>
     <w:rsid w:val="00AD0E4E"/>
     <w:rsid w:val="00AE5DC6"/>
     <w:rsid w:val="00AF0EB3"/>
     <w:rsid w:val="00AF3537"/>
     <w:rsid w:val="00AF3CDF"/>
     <w:rsid w:val="00AF647E"/>
     <w:rsid w:val="00B2054D"/>
     <w:rsid w:val="00B208E0"/>
     <w:rsid w:val="00B27F95"/>
     <w:rsid w:val="00B30913"/>
     <w:rsid w:val="00B30F5E"/>
+    <w:rsid w:val="00B34C91"/>
     <w:rsid w:val="00B36DF4"/>
     <w:rsid w:val="00B4225D"/>
     <w:rsid w:val="00B44B87"/>
     <w:rsid w:val="00B47924"/>
     <w:rsid w:val="00B514B4"/>
     <w:rsid w:val="00B54507"/>
     <w:rsid w:val="00B6253C"/>
     <w:rsid w:val="00B64607"/>
     <w:rsid w:val="00B676C4"/>
     <w:rsid w:val="00B72877"/>
     <w:rsid w:val="00B73108"/>
     <w:rsid w:val="00B817AF"/>
     <w:rsid w:val="00B85429"/>
+    <w:rsid w:val="00B86F54"/>
     <w:rsid w:val="00B91105"/>
     <w:rsid w:val="00B95B7E"/>
     <w:rsid w:val="00BA1489"/>
     <w:rsid w:val="00BA2B61"/>
     <w:rsid w:val="00BA5E1B"/>
     <w:rsid w:val="00BA7DBA"/>
     <w:rsid w:val="00BB5F8F"/>
     <w:rsid w:val="00BB7D44"/>
     <w:rsid w:val="00BC0105"/>
     <w:rsid w:val="00BC56E9"/>
     <w:rsid w:val="00BD2024"/>
     <w:rsid w:val="00BF09DA"/>
     <w:rsid w:val="00BF2700"/>
     <w:rsid w:val="00BF3ABD"/>
     <w:rsid w:val="00C002A1"/>
     <w:rsid w:val="00C005ED"/>
     <w:rsid w:val="00C01408"/>
     <w:rsid w:val="00C038F8"/>
     <w:rsid w:val="00C1238F"/>
     <w:rsid w:val="00C12B10"/>
     <w:rsid w:val="00C2329F"/>
     <w:rsid w:val="00C2393C"/>
     <w:rsid w:val="00C245D2"/>
     <w:rsid w:val="00C31102"/>
+    <w:rsid w:val="00C54C58"/>
     <w:rsid w:val="00C63450"/>
     <w:rsid w:val="00C75DDF"/>
     <w:rsid w:val="00C801C4"/>
     <w:rsid w:val="00C8540B"/>
     <w:rsid w:val="00CA2FBD"/>
     <w:rsid w:val="00CA332A"/>
     <w:rsid w:val="00CA54C0"/>
     <w:rsid w:val="00CA63EF"/>
     <w:rsid w:val="00CB3034"/>
     <w:rsid w:val="00CB3C2E"/>
     <w:rsid w:val="00CB7334"/>
     <w:rsid w:val="00CC1714"/>
     <w:rsid w:val="00CC5A0D"/>
     <w:rsid w:val="00CC60A3"/>
     <w:rsid w:val="00CD246B"/>
     <w:rsid w:val="00CD2495"/>
     <w:rsid w:val="00CD4419"/>
     <w:rsid w:val="00CE3418"/>
     <w:rsid w:val="00CE5A34"/>
     <w:rsid w:val="00CF06D4"/>
     <w:rsid w:val="00D033CC"/>
     <w:rsid w:val="00D05205"/>
     <w:rsid w:val="00D0613B"/>
     <w:rsid w:val="00D17BA6"/>
     <w:rsid w:val="00D21A5D"/>
@@ -8574,61 +8510,64 @@
     <w:rsid w:val="00D861E8"/>
     <w:rsid w:val="00D90EC2"/>
     <w:rsid w:val="00D92B05"/>
     <w:rsid w:val="00DB31C9"/>
     <w:rsid w:val="00DB5415"/>
     <w:rsid w:val="00DB7A05"/>
     <w:rsid w:val="00DD00A3"/>
     <w:rsid w:val="00DD3264"/>
     <w:rsid w:val="00DD41FD"/>
     <w:rsid w:val="00DD699C"/>
     <w:rsid w:val="00DE36FC"/>
     <w:rsid w:val="00DE58B7"/>
     <w:rsid w:val="00DF0688"/>
     <w:rsid w:val="00DF163F"/>
     <w:rsid w:val="00E0378F"/>
     <w:rsid w:val="00E0467F"/>
     <w:rsid w:val="00E1236C"/>
     <w:rsid w:val="00E2304D"/>
     <w:rsid w:val="00E23776"/>
     <w:rsid w:val="00E24900"/>
     <w:rsid w:val="00E24D19"/>
     <w:rsid w:val="00E3583C"/>
     <w:rsid w:val="00E35A95"/>
     <w:rsid w:val="00E42A6D"/>
     <w:rsid w:val="00E54549"/>
+    <w:rsid w:val="00E547FD"/>
+    <w:rsid w:val="00E61539"/>
     <w:rsid w:val="00E63F90"/>
     <w:rsid w:val="00E72233"/>
     <w:rsid w:val="00E746AF"/>
     <w:rsid w:val="00E8359A"/>
     <w:rsid w:val="00E83651"/>
     <w:rsid w:val="00E86066"/>
     <w:rsid w:val="00E865B1"/>
     <w:rsid w:val="00E87A73"/>
     <w:rsid w:val="00E9016B"/>
     <w:rsid w:val="00E9020A"/>
     <w:rsid w:val="00E923A6"/>
+    <w:rsid w:val="00E92C95"/>
     <w:rsid w:val="00E96989"/>
     <w:rsid w:val="00EA23E7"/>
     <w:rsid w:val="00EA25A0"/>
     <w:rsid w:val="00EA2FAA"/>
     <w:rsid w:val="00EA46C7"/>
     <w:rsid w:val="00EB085E"/>
     <w:rsid w:val="00EB3D58"/>
     <w:rsid w:val="00EB71E1"/>
     <w:rsid w:val="00EC4FE9"/>
     <w:rsid w:val="00EC663F"/>
     <w:rsid w:val="00ED3F14"/>
     <w:rsid w:val="00ED529B"/>
     <w:rsid w:val="00ED6421"/>
     <w:rsid w:val="00ED74D4"/>
     <w:rsid w:val="00EE0297"/>
     <w:rsid w:val="00EE13DE"/>
     <w:rsid w:val="00EE5657"/>
     <w:rsid w:val="00EE7387"/>
     <w:rsid w:val="00EF56B0"/>
     <w:rsid w:val="00EF6800"/>
     <w:rsid w:val="00EF7FD4"/>
     <w:rsid w:val="00F2518B"/>
     <w:rsid w:val="00F2702D"/>
     <w:rsid w:val="00F3010A"/>
     <w:rsid w:val="00F33966"/>
@@ -8679,51 +8618,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5232FB28"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{606C68C4-A9E5-4B70-A73A-82ECE4DD070E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9079,50 +9018,93 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E2EEF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E2EEF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -9243,51 +9225,51 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E1EA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3010A"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="FFFFFF" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D5407E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D5407E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
@@ -9404,55 +9386,115 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00881E7A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00881E7A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E2EEF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E2EEF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="212C6B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B86F54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B86F54"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="541945923">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="176044874">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9658,192 +9700,98 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2023-08/BABA%202023-04%20Berlin%20BABA%20Waiver%20Request_POC.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/lbe-decarbonization-grant-program-for-state-entities" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sam.gov/content/duns-uei" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOER">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="2C3B90"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="6E87C4"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="2C3B90"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="2CB34B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="D7D955"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="705DA8"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A5C939"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Doer">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Avenir Next"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Avenir Next"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9967,84 +9915,117 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
+    <SharedWithUsers xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b">
+      <UserInfo>
+        <DisplayName>Snyder, Catie (ENE)</DisplayName>
+        <AccountId>11</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Bowler, Morgan (ENE)</DisplayName>
+        <AccountId>518</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Corcoran, James (ENE)</DisplayName>
+        <AccountId>96</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26d583cc56e9d770d83748ab506e5c28" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="79499340-b9cf-4458-9368-33036c1b4dc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10071,50 +10052,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -10216,158 +10202,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7605B7D3-172B-4F0F-AFA7-3344CB6D3AA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C9A0CBD-36F0-491B-BED3-47204D708949}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F22C1ED8-F932-4734-8C87-93A6B5AACE49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA5084D6-95EB-4883-B7F6-EE0129EBAF9F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F9525D-4672-4932-BEE6-6AB684F968F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10846</Characters>
+  <Pages>8</Pages>
+  <Words>1968</Words>
+  <Characters>10807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12723</CharactersWithSpaces>
+  <CharactersWithSpaces>12703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bowler, Morgan (ENE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCE5B1B55FDC6F46992CBD8D384DCF63</vt:lpwstr>
   </property>