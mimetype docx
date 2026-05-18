--- v1 (2025-12-23)
+++ v2 (2026-05-18)
@@ -226,80 +226,80 @@
         </w:rPr>
         <w:t xml:space="preserve">Guide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-33"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Activity Claiming </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-36"/>
         </w:rPr>
         <w:t>(AAC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D99683C" w14:textId="091B8D2B" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
+    <w:p w14:paraId="0D99683C" w14:textId="3219231C" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:spacing w:before="556"/>
         <w:ind w:left="848"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="5D2685"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5D2685"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">UPDATED </w:t>
       </w:r>
-      <w:r w:rsidR="00B92637">
+      <w:r w:rsidR="008D46E3">
         <w:rPr>
           <w:color w:val="5D2685"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>July</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012076C">
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="007F144D">
         <w:rPr>
           <w:color w:val="5D2685"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7CC6BE" w14:textId="1A071954" w:rsidR="0012076C" w:rsidRDefault="0012076C">
       <w:pPr>
         <w:spacing w:before="556"/>
         <w:ind w:left="848"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5D2685"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Effective July 1, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51406F28" w14:textId="77777777" w:rsidR="00D2294F" w:rsidRDefault="00D2294F" w:rsidP="00D2294F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -1649,65 +1649,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
               <w:t>17</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2218D322" w14:textId="7A848E22" w:rsidR="00AC485D" w:rsidRPr="00EB1DD0" w:rsidRDefault="00DA5690" w:rsidP="00D443D2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:numPr>
               <w:ilvl w:val="1"/>
               <w:numId w:val="26"/>
             </w:numPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">Annual Supplemental Report </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Medicaid Students Receiving Qualified Specialized Transportation</w:t>
+            <w:t>Annual Supplemental Report of Medicaid Students Receiving Qualified Specialized Transportation</w:t>
           </w:r>
           <w:r w:rsidR="00067698">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
             <w:t>18</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6461A784" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="00EB1DD0" w:rsidRDefault="00A80BF0" w:rsidP="00D443D2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_bookmark13" w:history="1">
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Section 6: Annual Capital Cost</w:t>
@@ -1782,113 +1768,131 @@
               </w:rPr>
               <w:t>Fixed</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assets</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
               <w:t>19</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5024F671" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="00EB1DD0" w:rsidRDefault="00A80BF0" w:rsidP="00D443D2">
+        <w:p w14:paraId="5024F671" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="007F144D" w:rsidRDefault="00A80BF0" w:rsidP="00D443D2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:numPr>
               <w:ilvl w:val="1"/>
               <w:numId w:val="25"/>
             </w:numPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_bookmark14" w:history="1">
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Major</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Movables</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
               <w:t>20</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="244D883B" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="00EB1DD0" w:rsidRDefault="00A80BF0" w:rsidP="00D443D2">
+        <w:p w14:paraId="1BC56295" w14:textId="7F9607E7" w:rsidR="007F144D" w:rsidRPr="00EB1DD0" w:rsidRDefault="007F144D" w:rsidP="00D443D2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:numPr>
+              <w:ilvl w:val="1"/>
+              <w:numId w:val="25"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Net Interest……………………………………………………………………………………………………………………………21</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="244D883B" w14:textId="38036243" w:rsidR="00BC7F57" w:rsidRPr="00EB1DD0" w:rsidRDefault="00A80BF0" w:rsidP="00D443D2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:numPr>
               <w:ilvl w:val="1"/>
               <w:numId w:val="25"/>
             </w:numPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_bookmark15" w:history="1">
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual </w:t>
+              <w:t xml:space="preserve">Annal </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Budgeted District-Wide Salaries and Benefits</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="-25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1DD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
@@ -9365,52 +9369,57 @@
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Benefit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Expenditures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A31172" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Personnel costs may be claimed in AAC for the staff who are reasonably expected to perform reimbursable Medicaid Administrative Activities and were included in the appropriate cost pool (DSC or Administrative Only) within the Random Moment Time Study (RMTS) participant list. Contracted and directly employed staff are claimed the same way and will be referred to as “staff” or “staff members” in this guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E136B3" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">The SBMP reimburses LEAs based on actual costs incurred for reimbursable administrative activities through the AAC Program. RMTS is used to quantify the proportion of reimbursable staff time for the purpose of allocating staffing costs. For information regarding the RMTS, please review the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>The SBMP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> reimburses LEAs based on actual costs incurred for reimbursable administrative activities through the AAC Program. RMTS is used to quantify the proportion of reimbursable staff time for the purpose of allocating staffing costs. For information regarding the RMTS, please review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>LEA RMTS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
@@ -11029,52 +11038,57 @@
     <w:p w14:paraId="1031FAE4" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>LEA personnel costs are reported in the AAC using a salary and benefits worksheet that requires the costs to be categorized as follows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6872B998" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="004100CA" w:rsidP="00B134AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="004100CA">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="004100CA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Actual Quarterly Salary</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
-        <w:t>—The staff member’s actual salary or contractual payment amount for the period before the federally funded percentage is applied. For expenditures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">—The staff member’s actual salary or contractual payment amount for the period before the federally funded percentage is applied. For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A80BF0">
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>paid</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
@@ -11091,53 +11105,55 @@
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>agency</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A80BF0">
         <w:t>included</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>costs</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
@@ -11160,53 +11176,55 @@
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t xml:space="preserve">contracted </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>staff,</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A80BF0">
         <w:t>expenditures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>accurately</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
@@ -11256,51 +11274,59 @@
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>contractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1446E1F9" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="004100CA" w:rsidP="00B134AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="004100CA">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="004100CA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Federally Funded Percentage</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
-        <w:t xml:space="preserve">—The percentage of a staff member’s salary (or contractor’s quarterly payment) that is funded from federal grant(s) or any federal funding source. This includes any </w:t>
+        <w:t xml:space="preserve">—The percentage of a staff member’s salary (or contractor’s quarterly payment) that is funded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A80BF0">
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A80BF0">
+        <w:t xml:space="preserve"> federal grant(s) or any federal funding source. This includes any </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>or local funds that were a required match to receive the federal grant. These dollars should also be considered part of the federal funding</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0">
         <w:t>percentage.</w:t>
       </w:r>
       <w:r w:rsidR="00A80BF0" w:rsidRPr="004100CA">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11859,57 +11885,52 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Standard,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CommonHealth,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Family Assistance, or </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Family Assistance, or CarePlus</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1B6833" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>For the AAC reimbursement calculation, LEAs must determine the percentage of their total student population (see Section 4.2) who are actively enrolled in MassHealth as of the defined eligibility snapshot date for the quarter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F795E7F" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="005A26F1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -12425,51 +12446,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:r>
         <w:t>Population and Financial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Responsibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572621EC" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>The SBMP reimburses the public entity that has the financial responsibility for providing services to the student, regardless of where the student attends school. In general, if a student resides in one district (district A) and attends school in another (district B), and district A pays for the student to attend district B, then only district A may file a Medicaid claim or include that student in its enrollment roster for the Medicaid Penetration Factor.</w:t>
+        <w:t xml:space="preserve">The SBMP reimburses the public entity that has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the financial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> responsibility for providing services to the student, regardless of where the student attends school. In general, if a student resides in one district (district A) and attends school in another (district B), and district A pays for the student to attend district B, then only district A may file a Medicaid claim or include that student in its enrollment roster for the Medicaid Penetration Factor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF046A1" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>exception</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15102,59 +15131,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>reported statistics</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BF903F" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>The results of the Medicaid Eligibility match are provided in an Excel file, which includes a Summary Report. The number of students in each category listed in the Summary Report must be the same as the statistics reported in the quarterly AAC for the number of Medicaid, CHIP-Expansion, CHIP-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> students, and the total number of students in the LEA for quarter. LEAs, or their designee, must use</w:t>
+        <w:t>The results of the Medicaid Eligibility match are provided in an Excel file, which includes a Summary Report. The number of students in each category listed in the Summary Report must be the same as the statistics reported in the quarterly AAC for the number of Medicaid, CHIP-Expansion, CHIP-Stand Alone students, and the total number of students in the LEA for quarter. LEAs, or their designee, must use</w:t>
       </w:r>
       <w:r w:rsidR="00EB1DD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the online matching system’s features which allow for manually matching student records to Medicaid records, including the feature that allows the LEA to override automated or previous manual matching decisions when appropriate. For instructions on completing the Medicaid Eligibility match, including using the manual matching and override features, see the </w:t>
       </w:r>
       <w:r w:rsidRPr="003B246E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Step-by-Step Manual: Student Medicaid Eligibility Matching</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550DA4B1" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Using the SBMP Medicaid Eligibility Matching System Summary Report for the quarter, report the following statistics in the AAC.</w:t>
       </w:r>
     </w:p>
@@ -16104,60 +16125,68 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transportation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vehicles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>owned/rented/ leased and operated by the</w:t>
+        <w:t xml:space="preserve">owned/rented/ leased and operated by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>LEA.</w:t>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21925E1A" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="00B134AA" w:rsidRDefault="00A80BF0" w:rsidP="00B134AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="5.3_Eligibility_Statistics_for_Specializ"/>
       <w:bookmarkStart w:id="32" w:name="5.4_Medicaid_Eligibility_Matching_for_Sp"/>
       <w:bookmarkStart w:id="33" w:name="_bookmark11"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00B134AA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Excluded Expenditures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0730D1E2" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
@@ -16251,54 +16280,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>monitors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00271D2C">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">or transportation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00271D2C">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>aides</w:t>
       </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="01B95683" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1700"/>
         </w:tabs>
         <w:ind w:right="872"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the cost of a personal care service </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">provider, </w:t>
       </w:r>
       <w:r>
         <w:t>nurse, or other qualified medical practitioner who accompanies the student while being transported for the purpose of providing medically necessary medical services to the student. These practitioners may be reimbursable through the Direct Service reimbursement portion of the SBMP when all</w:t>
       </w:r>
@@ -18988,60 +19017,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">assets that have outlived their depreciable lives” (2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">C.F.R. </w:t>
       </w:r>
       <w:r>
         <w:t>§ 200.436(d)(4));</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C32295A" w14:textId="77777777" w:rsidR="000B00E4" w:rsidRDefault="000B00E4" w:rsidP="009F48EA">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="715E30AC" w14:textId="22872296" w:rsidR="009475E3" w:rsidRDefault="000B00E4" w:rsidP="009475E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1700"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="952"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Costs related to </w:t>
       </w:r>
       <w:r w:rsidR="009475E3">
         <w:t>equipment</w:t>
       </w:r>
       <w:r w:rsidR="009475E3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19460,84 +19479,81 @@
       <w:r w:rsidRPr="00B134AA">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>$5,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00B134AA">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0010546B">
         <w:t xml:space="preserve">for claiming periods prior to 10/1/24 and $10,000 or more for claiming periods after 10/1/24 (beginning with the AAC claim for SFY 2025 Q2) </w:t>
       </w:r>
       <w:r>
         <w:t>(2</w:t>
       </w:r>
       <w:r w:rsidR="00B134AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">C.F.R. § </w:t>
-[...3 lines deleted...]
-        <w:t>200.</w:t>
+        <w:t>C.F.R. § 200.</w:t>
       </w:r>
       <w:r w:rsidR="007E6145">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00353963">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F62B10" w14:textId="0A2A5317" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2059"/>
           <w:tab w:val="left" w:pos="2060"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="1068"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>general purpose equipment, which means “equipment which is not limited to research, medical, scientific or other technical activities. Examples include office equipment and furnishings, modular offices, telephone networks, information technology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>equipment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19971,59 +19987,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7338A620" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1700"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="858"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">any portion of the cost of buildings and equipment contributed by or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the governmental</w:t>
+        <w:t>any portion of the cost of buildings and equipment contributed by or for the governmental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>unit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20170,56 +20178,130 @@
       <w:r>
         <w:t xml:space="preserve"> and useful life must also be indicated. Straight line depreciation will be automatically calculated for all reported assets. </w:t>
       </w:r>
       <w:r w:rsidR="00BA246F">
         <w:t>LEA</w:t>
       </w:r>
       <w:r w:rsidR="00237644">
         <w:t xml:space="preserve"> must indicate when an asset has</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> been disposed of or </w:t>
       </w:r>
       <w:r w:rsidR="00237644">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> no longer in active use and</w:t>
       </w:r>
       <w:r w:rsidR="00DC3988">
         <w:t>/or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> occupancy. Fully depreciated assets are excluded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A543839" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="005A26F1">
+    <w:p w14:paraId="27C5136D" w14:textId="77777777" w:rsidR="007F144D" w:rsidRDefault="007F144D" w:rsidP="00E14D86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1699"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="979" w:right="859"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632B1DFF" w14:textId="2BD43848" w:rsidR="007F144D" w:rsidRPr="007F144D" w:rsidRDefault="007F144D" w:rsidP="007F144D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1699"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="859"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5D2685"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F144D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5D2685"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Net Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21217899" w14:textId="77777777" w:rsidR="007F144D" w:rsidRDefault="007F144D" w:rsidP="007F144D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because claims are filed during the fiscal year, the net interest expense consists of the LEA’s budgeted interest expenses minus earned interest for the fiscal year associated with financing costs to acquire, construct, or replace capital assets. Capital assets are defined in 2 C.F.R. § 200.12: Capital assets. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> asset cost includes (as applicable) acquisition costs, construction costs, and other costs capitalized in accordance with GAAP. The LEA may include no other interest expenses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1C50F6" w14:textId="77777777" w:rsidR="007F144D" w:rsidRDefault="007F144D" w:rsidP="007F144D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allowable interest costs and interest earnings offsets must meet the conditions described in 2 C.F.R. § 200.449.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A543839" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="007F144D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Annual </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve">Total </w:t>
       </w:r>
       <w:r>
         <w:t>Budgeted District-Wide Salaries and Benefits and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>FTE</w:t>
@@ -26794,53 +26876,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a specifically identified medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>condition;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4CCD6CF0" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1699"/>
         </w:tabs>
         <w:ind w:left="1698" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:t>coordinating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
@@ -29293,51 +29377,59 @@
       </w:r>
       <w:r w:rsidRPr="00B45A05">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622B4D3A" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="117"/>
         <w:ind w:right="1038" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The expenditures included in this statement </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> included in this statement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> based on the actual cost of allowable expenditures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29435,53 +29527,55 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:right="928" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The required amount of public funds </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>were</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> available and used to pay for the total allowable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>expenditures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>included</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29690,53 +29784,55 @@
       <w:r>
         <w:t>report.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52205126" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:right="1010" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>expenditures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>claimed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>directly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30781,51 +30877,59 @@
       </w:r>
       <w:r w:rsidRPr="00B45A05">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B058E76" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="117"/>
         <w:ind w:right="1038" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The expenditures included in this statement </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> included in this statement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> based on the actual cost of allowable expenditures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30923,53 +31027,55 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:right="928" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The required amount of public funds </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>were</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> available and used to pay for the total allowable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>expenditures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>included</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -31178,53 +31284,55 @@
       <w:r>
         <w:t>report.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C98B6FC" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:right="1010" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>expenditures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>claimed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>directly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -32195,52 +32303,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>excluded 1000 series</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>codes);</w:t>
-      </w:r>
+        <w:t>codes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="22EAD140" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1699"/>
         </w:tabs>
         <w:ind w:left="1698"/>
       </w:pPr>
       <w:r>
         <w:t>Retired Employee Insurance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(5250);</w:t>
       </w:r>
@@ -32320,56 +32433,58 @@
       <w:r>
         <w:t>(5500)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C9C2C0" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRPr="00B45A05" w:rsidRDefault="00A80BF0" w:rsidP="00B45A05">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B45A05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Indirect Cost Rates for Charter Schools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51411E75" w14:textId="178F0A49" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0" w:rsidP="004100CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AACs and Direct Service Cost Reports for Charter schools will be processed using a 10% </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D443D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Indirect Cost Rate </w:t>
       </w:r>
       <w:r w:rsidR="004054DF" w:rsidRPr="004054DF">
         <w:t xml:space="preserve">prior to 10/1/24 and 15% after 10/1/24 </w:t>
       </w:r>
       <w:r>
         <w:t>per 2 C.F.R. § 200.414. Charter schools are instructed to follow the same guidelines as other School-Based Medicaid providers, and exclude from RMTS participation claims and cost-reports costs related to staff who are part of central administration, including a superintendent, assistant superintendent, professional and clerical support staff, grants manager, director of planning, school business manager or chief financial officer, director of human resources, districtwide information and technology staff, or any equivalent schoolwide administration staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3A5F1F" w14:textId="77777777" w:rsidR="00BC7F57" w:rsidRDefault="00A80BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1699"/>
         </w:tabs>
         <w:spacing w:before="116"/>
         <w:ind w:left="1698" w:hanging="361"/>
       </w:pPr>
       <w:r>
         <w:t>See also:</w:t>
@@ -33212,65 +33327,65 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CED64E" w14:textId="77777777" w:rsidR="00E22B1C" w:rsidRDefault="00E22B1C" w:rsidP="000C0EC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0486420B" w14:textId="3F9F27FA" w:rsidR="00F47693" w:rsidRDefault="00F47693" w:rsidP="00CB4B40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F47693" w:rsidSect="005F6727">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1300" w:bottom="1120" w:left="460" w:header="0" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B4D9548" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B">
+    <w:p w14:paraId="481E5EED" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18562BC2" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B">
+    <w:p w14:paraId="5772387D" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C616688" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B"/>
+    <w:p w14:paraId="68ED2AD8" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -33319,91 +33434,90 @@
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A33649" w14:textId="096713B1" w:rsidR="00D7710F" w:rsidRPr="00D2294F" w:rsidRDefault="00D7710F" w:rsidP="00D2294F">
+  <w:p w14:paraId="65A33649" w14:textId="7EA4D33D" w:rsidR="00D7710F" w:rsidRPr="00D2294F" w:rsidRDefault="00D7710F" w:rsidP="00D2294F">
     <w:pPr>
       <w:spacing w:before="95"/>
       <w:ind w:left="103"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>SBMP-AAC-</w:t>
     </w:r>
     <w:r w:rsidR="003F50F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>07</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00EE7719">
+    <w:r w:rsidR="008D46E3">
       <w:rPr>
         <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>426</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15674D6D" w14:textId="77777777" w:rsidR="00D7710F" w:rsidRDefault="00D7710F" w:rsidP="005F6727">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="3" w:color="7030A0"/>
       </w:pBdr>
       <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="907"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -33584,65 +33698,65 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>34</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13189543" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B">
+    <w:p w14:paraId="7E1F3BF8" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2285A132" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B">
+    <w:p w14:paraId="08F8067B" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52923ADC" w14:textId="77777777" w:rsidR="00C96F1B" w:rsidRDefault="00C96F1B"/>
+    <w:p w14:paraId="354B6A0F" w14:textId="77777777" w:rsidR="00320CF6" w:rsidRDefault="00320CF6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C5487A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D000070E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -36328,50 +36442,171 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7553" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8528" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3E47CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CEC12BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="681"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="681"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="5D2685"/>
+        <w:spacing w:val="-9"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1699" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="CFBEDA"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="CFBEDA"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4165" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7322" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639D47EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="371CB8BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36440,51 +36675,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63B84EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B39E56A4"/>
     <w:lvl w:ilvl="0" w:tplc="A52C24D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="CFBEDA"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36557,51 +36792,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7099" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7819" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6474130D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F9C223A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36643,51 +36878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67FC0B11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1EF2A712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
@@ -36766,51 +37001,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7834" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8716" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680307B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C23C1D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
@@ -36885,51 +37120,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7834" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8716" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69AB0151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47948882"/>
     <w:lvl w:ilvl="0" w:tplc="7D4EA2F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1699" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-6"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="493E443E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37003,51 +37238,51 @@
     <w:lvl w:ilvl="7" w:tplc="51D6E240">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7846" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5942A410">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8724" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727F489D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2CA125A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
@@ -37122,51 +37357,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7834" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8716" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755A4781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA003D36"/>
     <w:lvl w:ilvl="0" w:tplc="92729F20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="978" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="CFBEDA"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F68E2B66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1930" w:hanging="360"/>
@@ -37239,51 +37474,51 @@
     <w:lvl w:ilvl="7" w:tplc="696814F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2548822A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76BF5467"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57469636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
@@ -37358,51 +37593,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7834" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8716" w:hanging="441"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="794C23D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9EA1786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
@@ -37488,51 +37723,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7322" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDC6F71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBD6678C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="329"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="329"/>
       </w:pPr>
       <w:rPr>
@@ -37607,51 +37842,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7798" w:hanging="329"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8692" w:hanging="329"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C68657F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB1458B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
@@ -37734,51 +37969,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7553" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8528" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE60EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9587092"/>
     <w:lvl w:ilvl="0" w:tplc="F5CC1A5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1699" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-20"/>
         <w:w w:val="95"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="562AE126">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37865,483 +38100,503 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="704017837">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1861695156">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="542984198">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="351810163">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="668364430">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1910965929">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1814785201">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2029137213">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="27343440">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1800954285">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="380323016">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="241527964">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1354114512">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1824732771">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2014381025">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2052991847">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="212159458">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="516848882">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="913396728">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="851837265">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="687605226">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="231550336">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="969818234">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1708095037">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1378622454">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1059279885">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1707565649">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="763914932">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1192692934">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="188757857">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="598829343">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="610091217">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1449012660">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="892621097">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2082219180">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="518201311">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="996954236">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC7F57"/>
     <w:rsid w:val="00003718"/>
     <w:rsid w:val="000125CF"/>
     <w:rsid w:val="00022920"/>
     <w:rsid w:val="00023AFC"/>
+    <w:rsid w:val="00041F4D"/>
     <w:rsid w:val="00056F73"/>
     <w:rsid w:val="00057FB8"/>
     <w:rsid w:val="000634C7"/>
     <w:rsid w:val="00065728"/>
     <w:rsid w:val="00067698"/>
     <w:rsid w:val="00077D68"/>
     <w:rsid w:val="000912A7"/>
     <w:rsid w:val="00094638"/>
     <w:rsid w:val="00095F91"/>
     <w:rsid w:val="000A2DED"/>
     <w:rsid w:val="000B00E4"/>
     <w:rsid w:val="000B0B4C"/>
     <w:rsid w:val="000C0EC0"/>
     <w:rsid w:val="000C11EA"/>
     <w:rsid w:val="000C2EE2"/>
     <w:rsid w:val="000C5473"/>
     <w:rsid w:val="000D1AAF"/>
     <w:rsid w:val="000D4D81"/>
     <w:rsid w:val="000D6842"/>
     <w:rsid w:val="000E0A22"/>
+    <w:rsid w:val="000E51F8"/>
     <w:rsid w:val="000F0D4C"/>
     <w:rsid w:val="0010546B"/>
     <w:rsid w:val="001174A7"/>
     <w:rsid w:val="0012076C"/>
     <w:rsid w:val="00120FE6"/>
+    <w:rsid w:val="001210A9"/>
+    <w:rsid w:val="00122AF6"/>
     <w:rsid w:val="00132B64"/>
     <w:rsid w:val="001331B6"/>
     <w:rsid w:val="0014385F"/>
     <w:rsid w:val="00143E39"/>
     <w:rsid w:val="0016542C"/>
     <w:rsid w:val="001777ED"/>
     <w:rsid w:val="001931E1"/>
     <w:rsid w:val="001B6ACC"/>
     <w:rsid w:val="001C3794"/>
     <w:rsid w:val="001C400D"/>
     <w:rsid w:val="001C459F"/>
     <w:rsid w:val="001C5722"/>
     <w:rsid w:val="001D4F2D"/>
     <w:rsid w:val="001F17A1"/>
     <w:rsid w:val="001F2CB0"/>
     <w:rsid w:val="00203EA9"/>
     <w:rsid w:val="00205446"/>
     <w:rsid w:val="00217113"/>
+    <w:rsid w:val="00223547"/>
     <w:rsid w:val="00231A89"/>
     <w:rsid w:val="00237644"/>
     <w:rsid w:val="00237865"/>
     <w:rsid w:val="00242758"/>
     <w:rsid w:val="00250592"/>
     <w:rsid w:val="00252E99"/>
     <w:rsid w:val="00256BFC"/>
     <w:rsid w:val="002676AF"/>
     <w:rsid w:val="00271D2C"/>
     <w:rsid w:val="00280535"/>
     <w:rsid w:val="00280C99"/>
     <w:rsid w:val="00293C93"/>
     <w:rsid w:val="002B026F"/>
     <w:rsid w:val="002D3220"/>
     <w:rsid w:val="002E0E4A"/>
     <w:rsid w:val="002E362A"/>
     <w:rsid w:val="002E3D78"/>
     <w:rsid w:val="002E5C65"/>
     <w:rsid w:val="003044F1"/>
+    <w:rsid w:val="00320CF6"/>
     <w:rsid w:val="00331CB1"/>
     <w:rsid w:val="00332FB3"/>
     <w:rsid w:val="00341055"/>
     <w:rsid w:val="00344AD4"/>
     <w:rsid w:val="00350B7F"/>
     <w:rsid w:val="00352191"/>
     <w:rsid w:val="00353963"/>
     <w:rsid w:val="00364C09"/>
     <w:rsid w:val="003657D5"/>
     <w:rsid w:val="0037432F"/>
     <w:rsid w:val="003807B8"/>
     <w:rsid w:val="00390A01"/>
     <w:rsid w:val="00393660"/>
     <w:rsid w:val="003A1DFB"/>
     <w:rsid w:val="003A333A"/>
     <w:rsid w:val="003B246E"/>
     <w:rsid w:val="003C28E5"/>
     <w:rsid w:val="003D30C6"/>
     <w:rsid w:val="003F50F8"/>
     <w:rsid w:val="004036A9"/>
     <w:rsid w:val="004050E1"/>
     <w:rsid w:val="004054DF"/>
     <w:rsid w:val="004100CA"/>
     <w:rsid w:val="004105EC"/>
     <w:rsid w:val="0041133A"/>
     <w:rsid w:val="0041267D"/>
     <w:rsid w:val="00414BAF"/>
     <w:rsid w:val="00414EB6"/>
     <w:rsid w:val="00424BAF"/>
     <w:rsid w:val="00451C96"/>
+    <w:rsid w:val="0046127F"/>
     <w:rsid w:val="004659FB"/>
     <w:rsid w:val="0047186E"/>
     <w:rsid w:val="00480228"/>
     <w:rsid w:val="00482661"/>
     <w:rsid w:val="00494CC1"/>
     <w:rsid w:val="004973AD"/>
     <w:rsid w:val="004A0B17"/>
     <w:rsid w:val="004A1397"/>
     <w:rsid w:val="004A2AD7"/>
     <w:rsid w:val="004B719E"/>
     <w:rsid w:val="004C6B0E"/>
     <w:rsid w:val="004D0446"/>
     <w:rsid w:val="004D6F62"/>
     <w:rsid w:val="004E7B39"/>
     <w:rsid w:val="004F6558"/>
     <w:rsid w:val="00512655"/>
     <w:rsid w:val="00521B09"/>
     <w:rsid w:val="0054098F"/>
     <w:rsid w:val="005508B9"/>
     <w:rsid w:val="00555ECA"/>
     <w:rsid w:val="00585538"/>
     <w:rsid w:val="005A26F1"/>
     <w:rsid w:val="005B18FA"/>
+    <w:rsid w:val="005B2FBD"/>
     <w:rsid w:val="005E1974"/>
     <w:rsid w:val="005F1F0E"/>
     <w:rsid w:val="005F606A"/>
     <w:rsid w:val="005F6727"/>
     <w:rsid w:val="00607EB0"/>
     <w:rsid w:val="00607F1C"/>
     <w:rsid w:val="006158F2"/>
     <w:rsid w:val="00617300"/>
     <w:rsid w:val="00631A5E"/>
     <w:rsid w:val="00635491"/>
     <w:rsid w:val="0063766A"/>
     <w:rsid w:val="00637778"/>
     <w:rsid w:val="00644CD5"/>
     <w:rsid w:val="00646A77"/>
     <w:rsid w:val="00654395"/>
     <w:rsid w:val="00661997"/>
     <w:rsid w:val="0066783F"/>
     <w:rsid w:val="00675D26"/>
     <w:rsid w:val="00675DFB"/>
     <w:rsid w:val="006760B9"/>
     <w:rsid w:val="00697096"/>
     <w:rsid w:val="00697FB2"/>
     <w:rsid w:val="006A4108"/>
     <w:rsid w:val="006A7F28"/>
     <w:rsid w:val="006C786F"/>
     <w:rsid w:val="006D6B66"/>
     <w:rsid w:val="006F3634"/>
     <w:rsid w:val="006F4AD4"/>
     <w:rsid w:val="00700F1F"/>
     <w:rsid w:val="00702381"/>
     <w:rsid w:val="007222AD"/>
     <w:rsid w:val="00722F71"/>
     <w:rsid w:val="00723B94"/>
     <w:rsid w:val="0073190B"/>
     <w:rsid w:val="00763B89"/>
     <w:rsid w:val="0077502E"/>
     <w:rsid w:val="007842A0"/>
     <w:rsid w:val="00784986"/>
     <w:rsid w:val="007978E8"/>
     <w:rsid w:val="00797EF6"/>
     <w:rsid w:val="007B74E3"/>
     <w:rsid w:val="007C0CED"/>
+    <w:rsid w:val="007D5A00"/>
     <w:rsid w:val="007E6145"/>
+    <w:rsid w:val="007F144D"/>
     <w:rsid w:val="007F64BD"/>
     <w:rsid w:val="00800572"/>
     <w:rsid w:val="00800DA4"/>
     <w:rsid w:val="0081262B"/>
     <w:rsid w:val="0081476C"/>
     <w:rsid w:val="00815640"/>
     <w:rsid w:val="00825F5D"/>
     <w:rsid w:val="00832DC0"/>
     <w:rsid w:val="00842500"/>
     <w:rsid w:val="008510F0"/>
     <w:rsid w:val="0085216D"/>
     <w:rsid w:val="00853AB6"/>
     <w:rsid w:val="00864CF8"/>
     <w:rsid w:val="00866DAF"/>
     <w:rsid w:val="008715AE"/>
     <w:rsid w:val="00873AA4"/>
     <w:rsid w:val="008778DA"/>
     <w:rsid w:val="00886849"/>
     <w:rsid w:val="00886F51"/>
     <w:rsid w:val="00887C4A"/>
     <w:rsid w:val="00893F12"/>
     <w:rsid w:val="00896555"/>
     <w:rsid w:val="008A61F0"/>
     <w:rsid w:val="008B7F85"/>
     <w:rsid w:val="008C77E6"/>
+    <w:rsid w:val="008D46E3"/>
     <w:rsid w:val="008D6849"/>
     <w:rsid w:val="008E104F"/>
     <w:rsid w:val="008F00FE"/>
     <w:rsid w:val="008F0EAF"/>
     <w:rsid w:val="008F3EFE"/>
     <w:rsid w:val="009116CE"/>
     <w:rsid w:val="00913237"/>
     <w:rsid w:val="00916805"/>
     <w:rsid w:val="00927687"/>
     <w:rsid w:val="009312B2"/>
     <w:rsid w:val="00934853"/>
     <w:rsid w:val="00944092"/>
     <w:rsid w:val="009475E3"/>
     <w:rsid w:val="00947C0D"/>
     <w:rsid w:val="00956382"/>
     <w:rsid w:val="009616DB"/>
     <w:rsid w:val="00972561"/>
     <w:rsid w:val="00983B44"/>
     <w:rsid w:val="00983F23"/>
     <w:rsid w:val="00985E1B"/>
     <w:rsid w:val="00986439"/>
     <w:rsid w:val="00997411"/>
+    <w:rsid w:val="00997CB0"/>
     <w:rsid w:val="00997FBC"/>
     <w:rsid w:val="009B423D"/>
     <w:rsid w:val="009B672F"/>
     <w:rsid w:val="009B792B"/>
     <w:rsid w:val="009C1BC0"/>
     <w:rsid w:val="009C4A30"/>
     <w:rsid w:val="009C5631"/>
     <w:rsid w:val="009D132A"/>
     <w:rsid w:val="009D3F97"/>
     <w:rsid w:val="009D4FE7"/>
     <w:rsid w:val="009E1CC7"/>
     <w:rsid w:val="009E3BF2"/>
     <w:rsid w:val="009E63B8"/>
     <w:rsid w:val="009F3AB4"/>
     <w:rsid w:val="009F48EA"/>
     <w:rsid w:val="009F5224"/>
     <w:rsid w:val="00A11008"/>
     <w:rsid w:val="00A12E36"/>
     <w:rsid w:val="00A26CDC"/>
     <w:rsid w:val="00A2706C"/>
     <w:rsid w:val="00A27E1B"/>
     <w:rsid w:val="00A358CC"/>
     <w:rsid w:val="00A418FF"/>
     <w:rsid w:val="00A438CF"/>
     <w:rsid w:val="00A63D0A"/>
     <w:rsid w:val="00A80BF0"/>
     <w:rsid w:val="00A815FA"/>
     <w:rsid w:val="00A854C2"/>
     <w:rsid w:val="00A91649"/>
     <w:rsid w:val="00AA157E"/>
     <w:rsid w:val="00AA6EB2"/>
     <w:rsid w:val="00AA7785"/>
     <w:rsid w:val="00AB746F"/>
     <w:rsid w:val="00AB7943"/>
     <w:rsid w:val="00AC45E9"/>
     <w:rsid w:val="00AC485D"/>
     <w:rsid w:val="00AC73CC"/>
+    <w:rsid w:val="00AD3DB1"/>
     <w:rsid w:val="00AF66E2"/>
     <w:rsid w:val="00B0171E"/>
     <w:rsid w:val="00B03401"/>
     <w:rsid w:val="00B134AA"/>
     <w:rsid w:val="00B1489E"/>
     <w:rsid w:val="00B223E8"/>
     <w:rsid w:val="00B233CA"/>
     <w:rsid w:val="00B255CD"/>
     <w:rsid w:val="00B258FA"/>
     <w:rsid w:val="00B3029D"/>
+    <w:rsid w:val="00B30491"/>
     <w:rsid w:val="00B35061"/>
     <w:rsid w:val="00B4313F"/>
     <w:rsid w:val="00B45A05"/>
     <w:rsid w:val="00B51794"/>
     <w:rsid w:val="00B543CA"/>
     <w:rsid w:val="00B62D67"/>
     <w:rsid w:val="00B67846"/>
     <w:rsid w:val="00B81A20"/>
+    <w:rsid w:val="00B91C06"/>
     <w:rsid w:val="00B92637"/>
     <w:rsid w:val="00B946D8"/>
     <w:rsid w:val="00B960DD"/>
     <w:rsid w:val="00B9625A"/>
     <w:rsid w:val="00B9743E"/>
     <w:rsid w:val="00BA12CD"/>
     <w:rsid w:val="00BA246F"/>
     <w:rsid w:val="00BB0E26"/>
     <w:rsid w:val="00BC477B"/>
     <w:rsid w:val="00BC7CD2"/>
     <w:rsid w:val="00BC7F57"/>
     <w:rsid w:val="00BD1D84"/>
     <w:rsid w:val="00C11E91"/>
     <w:rsid w:val="00C256E5"/>
     <w:rsid w:val="00C31599"/>
     <w:rsid w:val="00C36F1F"/>
+    <w:rsid w:val="00C56C54"/>
     <w:rsid w:val="00C63A22"/>
     <w:rsid w:val="00C705B2"/>
     <w:rsid w:val="00C75739"/>
     <w:rsid w:val="00C82671"/>
     <w:rsid w:val="00C91C9B"/>
     <w:rsid w:val="00C92E66"/>
     <w:rsid w:val="00C96F1B"/>
     <w:rsid w:val="00CA5CF5"/>
     <w:rsid w:val="00CB160A"/>
     <w:rsid w:val="00CB4B40"/>
     <w:rsid w:val="00CB57B2"/>
     <w:rsid w:val="00CB7C74"/>
     <w:rsid w:val="00CC32FD"/>
     <w:rsid w:val="00CC3701"/>
     <w:rsid w:val="00CD06DF"/>
     <w:rsid w:val="00CD7141"/>
     <w:rsid w:val="00CE2840"/>
     <w:rsid w:val="00CE7B4C"/>
     <w:rsid w:val="00CF519A"/>
     <w:rsid w:val="00D00A94"/>
     <w:rsid w:val="00D00B6C"/>
     <w:rsid w:val="00D2294F"/>
     <w:rsid w:val="00D3261F"/>
+    <w:rsid w:val="00D40242"/>
     <w:rsid w:val="00D443D2"/>
     <w:rsid w:val="00D54288"/>
     <w:rsid w:val="00D54F62"/>
     <w:rsid w:val="00D55559"/>
     <w:rsid w:val="00D619C3"/>
     <w:rsid w:val="00D64AEC"/>
     <w:rsid w:val="00D70840"/>
     <w:rsid w:val="00D72784"/>
     <w:rsid w:val="00D7710F"/>
     <w:rsid w:val="00D831B9"/>
     <w:rsid w:val="00D91F71"/>
     <w:rsid w:val="00D951DD"/>
     <w:rsid w:val="00D97A6F"/>
     <w:rsid w:val="00DA31A7"/>
     <w:rsid w:val="00DA5690"/>
     <w:rsid w:val="00DC3988"/>
     <w:rsid w:val="00DC5CE2"/>
     <w:rsid w:val="00DD0F37"/>
     <w:rsid w:val="00DD3A88"/>
     <w:rsid w:val="00DE2B67"/>
     <w:rsid w:val="00DF7CED"/>
     <w:rsid w:val="00E01A7C"/>
     <w:rsid w:val="00E0442E"/>
     <w:rsid w:val="00E06515"/>
     <w:rsid w:val="00E0661D"/>
@@ -38373,50 +38628,51 @@
     <w:rsid w:val="00EC1B05"/>
     <w:rsid w:val="00EC4933"/>
     <w:rsid w:val="00EC6BAD"/>
     <w:rsid w:val="00ED0938"/>
     <w:rsid w:val="00ED218C"/>
     <w:rsid w:val="00ED26AD"/>
     <w:rsid w:val="00EE3638"/>
     <w:rsid w:val="00EE7719"/>
     <w:rsid w:val="00EF08B1"/>
     <w:rsid w:val="00F00B18"/>
     <w:rsid w:val="00F02FA0"/>
     <w:rsid w:val="00F0412C"/>
     <w:rsid w:val="00F0701A"/>
     <w:rsid w:val="00F17284"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F30A38"/>
     <w:rsid w:val="00F31C39"/>
     <w:rsid w:val="00F40CFD"/>
     <w:rsid w:val="00F46BA5"/>
     <w:rsid w:val="00F47693"/>
     <w:rsid w:val="00F477A8"/>
     <w:rsid w:val="00F53B04"/>
     <w:rsid w:val="00F61289"/>
     <w:rsid w:val="00F72D5F"/>
     <w:rsid w:val="00FA1E33"/>
+    <w:rsid w:val="00FA1E39"/>
     <w:rsid w:val="00FA3ABF"/>
     <w:rsid w:val="00FB0B70"/>
     <w:rsid w:val="00FB2D6E"/>
     <w:rsid w:val="00FC31EB"/>
     <w:rsid w:val="00FC3A6B"/>
     <w:rsid w:val="00FC5109"/>
     <w:rsid w:val="00FD2B7C"/>
     <w:rsid w:val="00FE1DDB"/>
     <w:rsid w:val="00FE669A"/>
     <w:rsid w:val="376FFC02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
@@ -39613,52 +39869,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FFEFD7582DD85948B949E9DB5F082546" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1db6fea851982866a8922e01f1aef429">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c64b7e4d-e432-438e-964d-3e1797cbfb17" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aabd499a197d3579aece7383cc777a8f" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FFEFD7582DD85948B949E9DB5F082546" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8fe1f463f796c55fabd95e48213ff764">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c64b7e4d-e432-438e-964d-3e1797cbfb17" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="082fdaf937a290f776fbd6b1b91649c3" ns2:_="">
     <xsd:import namespace="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c64b7e4d-e432-438e-964d-3e1797cbfb17" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -39776,135 +40032,128 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444D96F4-5802-4239-BA2B-5A3D50C46B2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874F1F5F-7BAE-4521-9913-E27F30914D99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EF2E565-A7D1-4DA9-A46E-2A5E26A81687}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1795FE5-DD88-47EB-AFDA-B1563C7B4C81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{677877DF-F5BE-42F2-B46A-B42794D9CFF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
-  <Words>11684</Words>
-  <Characters>66600</Characters>
+  <Words>11787</Words>
+  <Characters>67189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>555</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>559</Lines>
+  <Paragraphs>157</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78128</CharactersWithSpaces>
+  <CharactersWithSpaces>78819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="522" baseType="variant">
       <vt:variant>
         <vt:i4>5111826</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>258</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/lists/sbmp-program-bulletins</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5111826</vt:i4>
       </vt:variant>
       <vt:variant>