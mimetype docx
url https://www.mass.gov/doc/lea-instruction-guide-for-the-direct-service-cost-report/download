--- v0 (2025-11-04)
+++ v1 (2026-11-04)
@@ -1,114 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70DD198E" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355E1B00" wp14:editId="703C4B1C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355E1B00" wp14:editId="624EC605">
             <wp:extent cx="1499377" cy="833438"/>
             <wp:effectExtent l="0" t="0" r="5715" b="5080"/>
-            <wp:docPr id="1073741825" name="officeArt object" descr="MassHealth logo" title="MassHealth logo"/>
+            <wp:docPr id="1073741825" name="officeArt object" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1073741825" name="image1.png" descr="image1.png"/>
+                    <pic:cNvPr id="1073741825" name="officeArt object" descr="MassHealth logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1499377" cy="833438"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700" cap="flat">
                       <a:noFill/>
                       <a:miter lim="400000"/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
@@ -228,204 +231,162 @@
       </w:pPr>
       <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions for Submission of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br/>
         <w:t>Annual Direct Service Claiming Cost Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E2952A" w14:textId="4A834934" w:rsidR="00FC1B0F" w:rsidRPr="0091120A" w:rsidRDefault="00FC1B0F" w:rsidP="00FC1B0F">
+    <w:p w14:paraId="29E2952A" w14:textId="74AEDD59" w:rsidR="00FC1B0F" w:rsidRPr="0091120A" w:rsidRDefault="00FC1B0F" w:rsidP="00FC1B0F">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Effective for State Fiscal Year 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DB56CA">
+      <w:r w:rsidR="00B2701B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74814652" w14:textId="67C8B34B" w:rsidR="00FC1B0F" w:rsidRPr="0091120A" w:rsidRDefault="00FC1B0F" w:rsidP="00FC1B0F">
+    <w:p w14:paraId="74814652" w14:textId="4983C287" w:rsidR="00FC1B0F" w:rsidRPr="0091120A" w:rsidRDefault="00FC1B0F" w:rsidP="00FC1B0F">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[ updated</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0091120A">
+        <w:t xml:space="preserve">[updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2701B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00892E56">
+        <w:t>July 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>August</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> ]</w:t>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5B9AED" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956" w:rsidSect="00A12F35">
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1320" w:bottom="900" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07534DB1" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="0091120A" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc49942177"/>
       <w:bookmarkStart w:id="1" w:name="_Toc49948286"/>
       <w:r w:rsidRPr="0091120A">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="511FE534" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:line="732" w:lineRule="exact"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956" w:rsidSect="004241C8">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="880" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1544399688"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="4299A2CA" w14:textId="454B7874" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A12F35">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
@@ -475,717 +436,717 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948287 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7423E1EE" w14:textId="1FF2F297" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="7423E1EE" w14:textId="1FF2F297" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948288" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 1:</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00BB1EAC" w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948289" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">School-Based </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicaid Program </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">(SBMP) </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948289 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F9F5DA0" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="1F9F5DA0" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948290" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 How to Use School-Based </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Medicaid</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Guides</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948290 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FD787D6" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="3FD787D6" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948291" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 Applicable Laws, Regulations, and Published </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948291 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AB980A5" w14:textId="66CF2CAA" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="1AB980A5" w14:textId="66CF2CAA" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948292" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 2:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948293" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Direct</w:t>
             </w:r>
             <w:r w:rsidR="00114B00">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Service Cost Report Overview and </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>LEA</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Requirements</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948293 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5988EB3E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="5988EB3E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948294" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 Filing Deadlines and </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Certification</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948294 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74B5974A" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="74B5974A" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948295" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">2.2 Designating an </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>LEA Cost Report</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Preparer</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948295 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7579F60E" w14:textId="2F0909B8" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="7579F60E" w14:textId="2F0909B8" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00D46580">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948296" w:history="1">
-            <w:r w:rsidR="00D46580" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.3 Requirements for Reporting Expenditures</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
@@ -1196,83 +1157,83 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948296 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62E160CF" w14:textId="486D85D3" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="62E160CF" w14:textId="486D85D3" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00D46580">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948297" w:history="1">
-            <w:r w:rsidR="00D46580" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.4 Record Retention and Audit Preparedness</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
@@ -1283,14906 +1244,16025 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948297 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25A1A0A6" w14:textId="1C76F037" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="25A1A0A6" w14:textId="1C76F037" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948298" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 3:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948299" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">LEA </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contracted and Employed Staff Salary and Benefit Expenditures</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948299 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="449CCD1B" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="449CCD1B" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948300" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>3.1 W</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>hich Staff Members Can Be Claimed?</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948300 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E75659E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="4E75659E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948301" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2 Allowable Personnel Expenditures</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948301 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="024AE30C" w14:textId="57545404" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="024AE30C" w14:textId="57545404" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948302" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 4:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948303" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Medicaid Penetration Factors</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948303 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DF4E7B4" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="0DF4E7B4" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948304" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 LEA Financial Responsibility for Students</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948304 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07699B8B" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="07699B8B" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948305" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>4.2 Non-IEP (Expansion) Services</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Student </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Population</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948305 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7980E1FC" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="7980E1FC" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948306" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>4.3 IEP Services</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Student </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Population</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948306 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="606A6D1E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="606A6D1E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948307" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.4 Medicaid Penetration Rates</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948307 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DB3E425" w14:textId="4547FC0E" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="1DB3E425" w14:textId="4547FC0E" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948308" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 5:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948309" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Out-of-District Tuition</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948309 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1944141E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="1944141E" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948310" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">5.1 Allowable Out-of-District </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Tuition</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Expenditures</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948310 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63C490F9" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="63C490F9" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948311" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">5.2 Reporting Out-of-District </w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Tuition</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Expenditures</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948311 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06FA84A4" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="06FA84A4" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948312" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3 Reporting “Cost Share” Tuition Expenditures</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948312 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6971C374" w14:textId="3AC5B750" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="6971C374" w14:textId="3AC5B750" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948313" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 6:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948314" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Other Direct Medical Costs</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948314 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C643B11" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="4C643B11" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948315" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1 Materials and Supplies</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948315 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C3AD3AB" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="3C3AD3AB" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948316" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2 Purchased Services</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948316 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37D70E74" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="37D70E74" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948317" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3 Medical Equipment</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948317 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50524EFB" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07">
+        <w:p w14:paraId="50524EFB" w14:textId="77777777" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948318" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4 Indirect Costs</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948318 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0341AE53" w14:textId="3FB04884" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="0341AE53" w14:textId="3FB04884" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948319" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 7:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948320" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Application of RMTS Percentages</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948320 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E439E5C" w14:textId="063976C6" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="0E439E5C" w14:textId="063976C6" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948321" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ection 8:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948322" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cost Report Amendments</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948322 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6268557E" w14:textId="756EFFC8" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="6268557E" w14:textId="756EFFC8" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948323" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix A:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948324" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contact Information</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948324 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60D9C78D" w14:textId="32D9ADAD" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="60D9C78D" w14:textId="32D9ADAD" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948325" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix B</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+            <w:r w:rsidRPr="00AF6FD2">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:val="none"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948326" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Commonly Used SBMP Terms</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948326 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F970E34" w14:textId="364B9412" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="4F970E34" w14:textId="364B9412" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948327" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix C:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948328" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SBMP Guides and Other Resources</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948328 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AB07E68" w14:textId="0BAB20C1" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="7AB07E68" w14:textId="0BAB20C1" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948329" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:u w:color="8E278F"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix D:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+          <w:r w:rsidRPr="00317D32">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948330" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Service Type Groupings</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948330 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56EC9D0D" w14:textId="66F13184" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="56EC9D0D" w14:textId="66F13184" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948331" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix E:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948332" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Certification of Public Expenditure Form</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948332 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="355DDCC5" w14:textId="59BD8E74" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="355DDCC5" w14:textId="59BD8E74" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948333" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix F:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948334" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Certification of Public Expenditure Form for Amended Reports</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948334 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16DBA76F" w14:textId="79FC8240" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="16DBA76F" w14:textId="79FC8240" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948335" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix G:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948336" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Indirect Costs</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948336 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0765F0CD" w14:textId="1A0518F7" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00C03F07" w:rsidP="00A30470">
+        <w:p w14:paraId="0765F0CD" w14:textId="1A0518F7" w:rsidR="00A30470" w:rsidRPr="00317D32" w:rsidRDefault="00A30470" w:rsidP="00A30470">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10450"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc49948337" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>ppendix H:</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00A30470" w:rsidRPr="00AF6FD2">
+          <w:r w:rsidRPr="00AF6FD2">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:anchor="_Toc49948338" w:history="1">
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cost Share Supplemental Report</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc49948338 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020EE0">
+            <w:r w:rsidR="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00A30470" w:rsidRPr="00317D32">
+            <w:r w:rsidRPr="00317D32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="4E9DC1B5" w14:textId="5109D4D1" w:rsidR="00A12F35" w:rsidRDefault="00A12F35">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5D9CA644" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956" w:rsidSect="004241C8">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1320" w:bottom="1764" w:left="460" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA370BE" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+    <w:p w14:paraId="5DA370BE" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Executive_Summary"/>
       <w:bookmarkStart w:id="3" w:name="_Toc49948004"/>
       <w:bookmarkStart w:id="4" w:name="_Toc49948287"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Executive Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2DB9C5DF" w14:textId="67574F13" w:rsidR="002167CA" w:rsidRPr="00C03F07" w:rsidRDefault="002167CA" w:rsidP="002167CA">
+    <w:p w14:paraId="2DB9C5DF" w14:textId="67574F13" w:rsidR="002167CA" w:rsidRPr="002167CA" w:rsidRDefault="002167CA" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...43 lines deleted...]
-        <w:r w:rsidR="00981276" w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>This guide is intended to provide local education agencies (LEAs) with instructions and information needed to submit the required annual Direct Service Cost Report for the School-Based Medicaid Program (SBMP). As MassHealth-contracted providers, LEAs are expected to follow all MassHealth rules and regulations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276" w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981276" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs should review the SBMP Program Guide for Local Education </w:t>
+      </w:r>
+      <w:r w:rsidR="00981276" w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agencies and the SBMP Direct Service Claiming Program Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00981276" w:rsidRPr="00981276">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:t xml:space="preserve">n the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00981276" w:rsidRPr="007D081E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00981276" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00981276">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00981276" w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t>before reviewing this guide.</w:t>
+      <w:r w:rsidR="00981276" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>before reviewing this guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE8D0E8" w14:textId="3059771F" w:rsidR="002167CA" w:rsidRPr="00C03F07" w:rsidRDefault="002167CA" w:rsidP="002167CA">
+    <w:p w14:paraId="4AE8D0E8" w14:textId="3059771F" w:rsidR="002167CA" w:rsidRPr="002167CA" w:rsidRDefault="002167CA" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00981276" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00981276">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">SBMP </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Program Guide offers a high</w:t>
       </w:r>
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00421062">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>level overview of the entire program, including the administrative activity claiming (AAC) component, which complements the direct</w:t>
       </w:r>
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00421062">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>service claiming (DSC) that is discussed in this document, and the RMTS, which is an integral component of the entire program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A32667" w14:textId="7F9E12B0" w:rsidR="002167CA" w:rsidRPr="00C03F07" w:rsidRDefault="00981276" w:rsidP="002167CA">
+    <w:p w14:paraId="60A32667" w14:textId="7F9E12B0" w:rsidR="002167CA" w:rsidRPr="002167CA" w:rsidRDefault="00981276" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The SBMP Direct Service Claiming Program Guide provides instructions related to interim claiming requirements, which are an integral part of the Direct Service Cost Report settlement determination. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk49518183"/>
-      <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> that reimbursable services are being provided and are required to allow costs for each provider type (e.g., nurses, speech therapists, etc.) and appropriate number of students to be included in the annual DSC cost report.</w:t>
+      <w:r w:rsidR="002167CA" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEAs are required to submit interim claims whenever a reimbursable service is provided to an eligible MassHealth-enrolled student for whom the LEA seeks reimbursement. Interim claims demonstrate to MassHealth that reimbursable services are being provided and are required to allow costs for each provider type (e.g., nurses, speech therapists, etc.) and appropriate number of students to be included in the annual DSC cost report.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6E051A40" w14:textId="4FC8017E" w:rsidR="002167CA" w:rsidRPr="00C03F07" w:rsidRDefault="00981276" w:rsidP="002167CA">
+    <w:p w14:paraId="6E051A40" w14:textId="4FC8017E" w:rsidR="002167CA" w:rsidRPr="002167CA" w:rsidRDefault="00981276" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="002167CA" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>MassHealth uses a method called the Random Moment Time Study (RMTS) to quantify the time that staff spend</w:t>
+      </w:r>
+      <w:r w:rsidR="00421062">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="002167CA" w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> doing reimbursable activities. Participation in the RMTS is required under the SBMP Provider Contract as a condition for reimbursement. All employed and contracted practitioners for whom the LEA wishes to seek Direct Service (DSC) reimbursement must be included in the RMTS. For details </w:t>
       </w:r>
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00421062">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="00421062" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002167CA" w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">the RMTS, see the LEA RMTS Coordinator Guide for Random Moment Time Study (RMTS) available </w:t>
       </w:r>
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00421062">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="002167CA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002167CA" w:rsidRPr="007D081E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002167CA" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="002167CA" w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CD0B79" w14:textId="46EE2D84" w:rsidR="002167CA" w:rsidRPr="00C03F07" w:rsidRDefault="002167CA" w:rsidP="002167CA">
+    <w:p w14:paraId="54CD0B79" w14:textId="46EE2D84" w:rsidR="002167CA" w:rsidRPr="002167CA" w:rsidRDefault="002167CA" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">LEAs are required to designate an individual from the LEA as the primary contact for all matters related to the submission of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>annual Direct</w:t>
       </w:r>
-      <w:r w:rsidR="00421062" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00421062">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Service Cost Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">. LEAs may also designate another LEA employee or contracted billing agent to assist with </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. Regardless of designation to an outside entity, as with all LEA contractual obligations,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00D2222D">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> the LEA is ultimately responsible for ensuring compliance with SBMP program guidelines and deadlines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551B6C9E" w14:textId="3DCA87BE" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="002167CA" w:rsidP="002167CA">
+    <w:p w14:paraId="551B6C9E" w14:textId="3DCA87BE" w:rsidR="00562956" w:rsidRDefault="002167CA" w:rsidP="002167CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">This guide provides an overview of the key components of accurately reporting LEA expenditures that are eligible for Medicaid Direct Medical Service reimbursement. For step-by-step instructions, please refer to the Step-by-Step Manual: </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk39994282"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct Service Cost Report </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="002167CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>available by request from UMMS. The step-by-step guide must be used in conjunction with this guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E1EF3D" w14:textId="2665D216" w:rsidR="004241C8" w:rsidRPr="00C03F07" w:rsidRDefault="004241C8" w:rsidP="004241C8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="05E1EF3D" w14:textId="2665D216" w:rsidR="004241C8" w:rsidRDefault="004241C8" w:rsidP="004241C8"/>
+    <w:p w14:paraId="2B395EC0" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="004241C8" w:rsidRDefault="00562956" w:rsidP="004241C8">
+      <w:pPr>
+        <w:sectPr w:rsidR="00562956" w:rsidRPr="004241C8" w:rsidSect="008E74FC">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="600" w:gutter="0"/>
           <w:pgNumType w:start="3"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F21F1DC" w14:textId="1B2195A8" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="003D162A" w:rsidP="0091120A">
+    <w:p w14:paraId="3F21F1DC" w14:textId="1B2195A8" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="003D162A" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="How_to_Use_SchoolBased_Medicaid_Gui"/>
       <w:bookmarkStart w:id="8" w:name="_Toc49948288"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="144848E3" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+    <w:p w14:paraId="144848E3" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="0091120A" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc49948289"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
+          <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve">School-Based </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="None"/>
-          <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicaid Program </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
+          <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve">(SBMP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="None"/>
-          <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3420D647" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="3420D647" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to enroll eligible children, and to assist enrolled children in accessing their benefits. Federal matching funds (called Federal Financial Participation or FFP) are available to contracted LEAs through participation in the SBMP. Final reimbursement for SBMP direct services and administrative activities is based on Medicaid- allowable actual incurred costs.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>The school setting provides a unique opportunity for local communities to partner with MassHealth to enroll eligible children, and to assist enrolled children in accessing their benefits. Federal matching funds (called Federal Financial Participation or FFP) are available to contracted LEAs through participation in the SBMP. Final reimbursement for SBMP direct services and administrative activities is based on Medicaid- allowable actual incurred costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC922E7" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="6AC922E7" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Massachusetts is authorized to claim federal dollars for direct services and administrative activities through its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>State Plan Amendment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>, which is approved by the Centers for Medicare &amp; Medicaid Services (CMS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CF234" w14:textId="6D03710E" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="007D081E" w:rsidP="0091120A">
+    <w:p w14:paraId="414CF234" w14:textId="6D03710E" w:rsidR="00562956" w:rsidRPr="0091120A" w:rsidRDefault="007D081E" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc49948290"/>
-      <w:r w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidRPr="0091120A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0091120A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="None"/>
-          <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0091120A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Use School-Based </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0091120A">
         <w:rPr>
           <w:rStyle w:val="None"/>
-          <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Medicaid Guides</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3FF47927" w14:textId="6C54BE64" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="3FF47927" w14:textId="6C54BE64" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>This guide provides an overview of the</w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> Direct Service Cost Reporting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro</w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>cess</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is designed for any staff involved in the gathering of allowable expenditure information or implementing SBMP program requirements related to Medicaid </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>DSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> reimbursement, including the LEA-designated “</w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Cost Report Preparer(s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">)” and any contracted billing agents. For a general understanding of the SBMP, including Direct Service Claiming (DSC) and AAC, please refer to the SBMP Program Guide for Local Education Agencies, </w:t>
       </w:r>
-      <w:r w:rsidR="00981276" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00981276">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">and other applicable guides, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D892DA" w14:textId="2EB0B86D" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="20D892DA" w14:textId="2EB0B86D" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Other guides that are available on the Resource Center are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">referenced </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">throughout this guide. This guide must be used in conjunction with the detailed Step-by-Step Manual: </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Direct Service Cost Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12C6B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12C6B" w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>available by request from UMMS</w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure accurate and timely filing of </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C6B" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D12C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the cost report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> as required by the provider contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F868C30" w14:textId="2DA2ABCF" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="2F868C30" w14:textId="2DA2ABCF" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Because SBMP guides and resources will be updated on an ongoing basis, it is critical to visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="None"/>
             <w:color w:val="0000FF"/>
+            <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>Program</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C03F07">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="None"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:color="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>information.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>bulletins,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>materials, and additional resources must be followed and are consistent with the scope of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0E9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tooltip="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" w:history="1">
+        <w:r w:rsidRPr="008C0E9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>School-Based Medicaid Program Provider Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Materials </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referenced </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>in this guide, and their availability in the Resource</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>listed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>distributes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>updated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they are posted online. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive notification of new materials and other important communications, LEAs must update contacts by filling out the School District Contact Information Form on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BCE2DB" w14:textId="218A8447" w:rsidR="00562956" w:rsidRDefault="007D081E" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc49948291"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicable Laws, Regulations, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Guidance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0457C819" w14:textId="49591462" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>subcontractor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>participating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>SBMP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laws, regulations, published guidance, and the terms of the Provider Contract (a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tooltip="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" w:history="1">
+        <w:r w:rsidRPr="002D0DDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>sample contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>), including, but not limited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A42712" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Section 1902(a) of the Social Security Act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F31DACC" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
+      <w:pPr>
+        <w:pStyle w:val="BodyA"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00562956" w:rsidSect="00A30470">
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A3BCAC" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Code of Federal Regulation (C.F.R.) Titles 42 and 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2289CFED" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>OMB Uniform Administrative Requirements, Cost Principle, and Audit Requirements for Federal Awards (2 C.F.R. §200);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFA8ED7" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>OMB Circular A-133 Audits of States, Local Governments, and Non-Profit Organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76469C7A" w14:textId="06C2C9B3" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:tooltip="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" w:history="1">
+        <w:r w:rsidRPr="00D974B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>Massachusetts School-Based Medicaid Program Provider Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEDF460" w14:textId="77A188ED" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:anchor="school-based-medicaid-provider-bulletins-(see-also-municipally-based-health-services)-" w:tooltip="https://www.mass.gov/lists/masshealth-provider-bulletins-by-provider-type-r-w#school-based-medicaid-provider-bulletins-(see-also-municipally-based-health-services)-" w:history="1">
+        <w:r w:rsidRPr="00D974B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MassHealth School-Based Medicaid Program </w:t>
+        </w:r>
+        <w:r w:rsidR="00EA6500" w:rsidRPr="00D974B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>bulletins</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC4CAAF" w14:textId="0F5D3B66" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:anchor="sbmp-guides-" w:tooltip="https://www.mass.gov/info-details/sbmp-resource-center#sbmp-guides-" w:history="1">
+        <w:r w:rsidRPr="00D974B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MassHealth School-Based Medicaid Program </w:t>
+        </w:r>
+        <w:r w:rsidR="00EA6500" w:rsidRPr="00D974B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>instruction guides</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0842D" w14:textId="2FBBA385" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEAs are responsible for keeping up to date on and complying with all applicable rules and regulations.  LEAs should be aware that applicable regulations, contracts, and other program guidance may be updated from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6500">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and such updates may not be reflected in this document.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFB7BB4" w14:textId="280849E6" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs may not claim reimbursement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and staff must be excluded from the RMTS and any </w:t>
+      </w:r>
+      <w:r w:rsidR="002D790A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>cost reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6500">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, any of the following situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C57B90" w14:textId="0FF89DD8" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 percent of the staff person’s salary is paid through a federal grant or from other federal funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00836AB3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>including Individuals with Disabilities Education Act (IDEA) funds</w:t>
+      </w:r>
+      <w:r w:rsidR="00836AB3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>As a reminder, this includes any state or local funds that were a required match to receive the federal grant, which are considered part of the federal funding percentage related to staff salary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31220E9E" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Medicaid billing vendors who are paid on a contingency fee (percent of claim) basis; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02978BEF" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any staff member whose salary is included in the LEA’s Indirect Cost Rate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>See Appendix G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for additional details and excluded account object codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE54FF4" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
+      <w:pPr>
+        <w:pStyle w:val="BodyA"/>
+        <w:ind w:right="20"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B390129" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="003866AB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Section_2__Administrative_Activity_Clai"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc49948292"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 2:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="623D26C7" w14:textId="335A4DBD" w:rsidR="00562956" w:rsidRPr="003866AB" w:rsidRDefault="00F61385" w:rsidP="003866AB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc49948293"/>
+      <w:r w:rsidRPr="003866AB">
+        <w:t>Direct Service Cost Report</w:t>
+      </w:r>
+      <w:r w:rsidR="006B143C" w:rsidRPr="003866AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="003866AB">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overview </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6500" w:rsidRPr="003866AB">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="003866AB">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t>LEA Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="78AD030C" w14:textId="69431FEB" w:rsidR="00F61385" w:rsidRPr="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Direct Service Claiming (DSC) Program is the mechanism through which LEAs seek federal reimbursement for the provision of medical services (as opposed to Medicaid administrative costs, which are captured in administrative activity claiming (AAC)). For more information about AAC, see the SBMP Program Guide for Local Education Agencies </w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Administrative Activities Claiming Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>n the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12F35">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A12F35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E107C0A" w14:textId="5A979288" w:rsidR="00376120" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>The SBMP covers the provision of Medicaid-covered medical services delivered in a school setting that meet Medicaid’s definition of medical necessity and all other program requirements. Medicaid-covered medical services include speech</w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>-language pathology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, occupational</w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therapy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, and physical therap</w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>mental/behavioral health services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; skilled nursing services; audiology services; personal care services; applied behavior analysis (ABA) services for students with autism spectrum disorder; medical nutritional counseling; certain physical and behavioral health screenings; and fluoride varnish treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F057A5B" w14:textId="4F2C752E" w:rsidR="00562956" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For additional information on licensure requirements for covered services, review the Local Education Agencies Covered Services and Qualified Practitioners Document posted </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A12F35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47934C76" w14:textId="77983462" w:rsidR="00376120" w:rsidRPr="00376120" w:rsidRDefault="00376120" w:rsidP="00052542">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interim Claims </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB" w:rsidRPr="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Cost Report Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DFAEB0" w14:textId="74BA1B4E" w:rsidR="00F61385" w:rsidRPr="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Throughout the year, LEAs submit interim claims for reimbursable services provided to eligible MassHealth-enrolled members through MassHealth’s Medicaid Management Information System (MMIS). Providers must submit per-unit claims for all services for which they seek reimbursement in the annual DSC cost report due on December 31 each year. Interim claims are required to demonstrate that reimbursable services were provided to an eligible member.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interim claims that are adjudicated in MMIS and determined to be “paid” (regardless of interim billing </w:t>
+      </w:r>
+      <w:r w:rsidR="00376120" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) are the basis for which costs can be included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3635F" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnual Cost Report and </w:t>
+      </w:r>
+      <w:r w:rsidR="00376120" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the basis for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00376120" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students that can be counted in the Medicaid Percentage Rate calculation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The annual DSC cost report calculates </w:t>
+      </w:r>
+      <w:r w:rsidR="00376120">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>total gross Medicaid allowable expenditures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on each LEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s actual incurred and allowable costs. Interim claims are paid quarterly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643D4511" w14:textId="744AE408" w:rsidR="00F61385" w:rsidRPr="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>After the conclusion of the fiscal year, LEAs submit an annual DSC cost report that includes costs to provide Medicaid-covered services and LEA-specific Medicaid eligibility statistics used to calculate Medicaid penetration factors. These inputs</w:t>
+      </w:r>
+      <w:r w:rsidR="00214958">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00214958" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>statewide Random Moment Time Study (RMTS) results</w:t>
+      </w:r>
+      <w:r w:rsidR="00214958">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used to determine the gross Medicaid reimbursable amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, also referred to as the Certified Public Expenditure amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>. This calculation is shown in Figure 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8F80AF" w14:textId="07FAFBBA" w:rsidR="00F61385" w:rsidRPr="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D081E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figure 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual DSC </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ost </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eport </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alculation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etermine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Gross Expenditure Amount for Medicaid Covered Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B671BCA" w14:textId="3FE2DD0A" w:rsidR="00D46580" w:rsidRDefault="00F61385" w:rsidP="00052542">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allowable Costs for Covered Services times </w:t>
+      </w:r>
+      <w:r w:rsidR="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statewide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RMTS Results times </w:t>
+      </w:r>
+      <w:r w:rsidR="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA-specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicaid </w:t>
+      </w:r>
+      <w:r w:rsidR="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penetration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Factor equals Gross Medicaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7215C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Allowable Expenditure</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46580">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226120FB" w14:textId="216CF105" w:rsidR="00E7215C" w:rsidRPr="00643495" w:rsidRDefault="00E7215C" w:rsidP="00C72CDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72CDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>This gross Medicaid allowable expenditure amount is reported to CMS, and the state receives partial federal reimbursement. The total of each LEA’s interim claims paid throughout the year is deducted from the LEA’s portion of federal reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808AB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72CDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the remaining amount is paid to the LEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD38C4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“LEA’s total portion of federal reimbursement”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643495">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>. This is called the cost report reconciliation process. Figure 2 illustrates this process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B618D5" w14:textId="159A59BF" w:rsidR="00F61385" w:rsidRPr="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D081E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figure 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual DSC </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EB2" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report Reconciliation Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E39B91" w14:textId="5D71A05E" w:rsidR="00F61385" w:rsidRDefault="007028A8" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEA’s total portion of federal reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61385" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minus Interim Payment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reimbursement previously received</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61385" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equals Cost Report </w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Settlement or Liability</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4EB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD3CAA3" w14:textId="1F1E1291" w:rsidR="00F61385" w:rsidRDefault="00F61385" w:rsidP="00F61385">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7215C" w:rsidRPr="00E7215C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7215C">
+        <w:t xml:space="preserve">cost report reconciliation is positive, </w:t>
+      </w:r>
+      <w:r w:rsidR="0016371B">
+        <w:t>then a</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>payment will be issued to the LEA. If the</w:t>
+      </w:r>
+      <w:r w:rsidR="0016371B" w:rsidRPr="0016371B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016371B">
+        <w:t>cost report reconciliation is negative, then</w:t>
+      </w:r>
+      <w:r w:rsidR="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>MassHealth will recoup the overpayment from the LEA. Cost reports are due by December 31 each year and generally paid or recouped by the end of the following June. For example, for FY19 (July 2018–June 2019), cost reports were due 12/31/19</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and reconciliations are anticipated to be paid or recouped by 6/30/20. A helpful list of dates and deadlines is available </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A12F35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the document is called SBMP Schedule SFY20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92E76">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8E8E0F" w14:textId="0053376D" w:rsidR="007028A8" w:rsidRPr="00F61385" w:rsidRDefault="00791CAF" w:rsidP="00791CAF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs can impact whether they receive a cost report reconciliation payment, or whether they end up owing MassHealth money from an overpayment. LEAs may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bill </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72CDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>up to the maximum fee specified in the SBMP Procedure Codes and Maximum Fees document.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Accordingly, to avoid a recoupment, when LEAs monitor interim claiming to ensure that all qualified services are submitted to MMIS, they should also track interim payments received throughout the year against total cost report projections</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and adjust the interim fees charged accordingly throughout the year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Because </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEA final reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is paid based on cost allocation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">setting conservative or low interim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">billing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>fees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007028A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not negatively impact annual revenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA30D24" w14:textId="18D08457" w:rsidR="00562956" w:rsidRDefault="00F61385" w:rsidP="00004F1B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instruction Guide for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Direct Service C</w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>ost Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the accurate reporting of allowable costs in the annual cost report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>MassHealth School-Based Medicaid Program Direct Service Claiming (DSC) Program Guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">available </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00004F1B" w:rsidRPr="00A12F35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for additional details </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B" w:rsidRPr="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>direct service reimbursement program, with a focus on reimbursable service requirements for interim claiming and documentation of RMTS moments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4683BDD0" w14:textId="4C5EE684" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00052542">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allowable Medicaid Costs for </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>DS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C are </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F1B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>reported annually</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and include</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285FD99B" w14:textId="1271B462" w:rsidR="00562956" w:rsidRDefault="00E42BD6" w:rsidP="00004F1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualified </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54E18">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employee </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>salary and employer-paid benefit expenditures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A819444" w14:textId="2F21BE9D" w:rsidR="00C54E18" w:rsidRDefault="00E42BD6" w:rsidP="00004F1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualified </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54E18">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>contracted staff payments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002BD5D2" w14:textId="3C9A4A8D" w:rsidR="00562956" w:rsidRDefault="00E42BD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>-of-district tuition expenditures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB689D8" w14:textId="1181D155" w:rsidR="00562956" w:rsidRDefault="00E42BD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>suppl</w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>ies, materials, purchased services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditures when </w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>used in the provision of</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medic</w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>aid-covered direct medical services</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D2F1EB" w14:textId="3C486A18" w:rsidR="00562956" w:rsidRDefault="00E42BD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indirect </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>costs through the application of the Department of Elementary and Secondary Education (DESE)</w:t>
+      </w:r>
+      <w:r w:rsidR="0016371B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>approved indirect cost rate</w:t>
+      </w:r>
+      <w:r w:rsidR="0016371B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACACAD8" w14:textId="5983A10F" w:rsidR="00562956" w:rsidRDefault="00562956">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182F25FE" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
+      <w:pPr>
+        <w:pStyle w:val="BodyA"/>
+        <w:ind w:right="20"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="default" r:id="rId38"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2D6B93" w14:textId="53634C18" w:rsidR="00562956" w:rsidRDefault="00A12F35" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Filing_Deadlines_and_Certification"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc49948294"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filing Deadlines </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t>Certification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="1884F358" w14:textId="135A7EDC" w:rsidR="00562956" w:rsidRDefault="00E3759F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost reports are due within six months of the close of the state fiscal year (December 31). </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs must submit all </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>cost reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electronically through the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> System website. Details on how to use the system are available in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step-by-Step Manual: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Direct Service Cost Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002167CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>available by request from UMMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F784412" w14:textId="411AE7BF" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 31 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deadline applies regardless of holidays and weekends. Exceptions to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>December 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline will be granted only for extraordinary circumstances. In such instances, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must request approval from MassHealth, in writing, describing the circumstances at least 10 days </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the submission deadline (i.e., no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057FD1B3" w14:textId="32214307" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="Designating_an_LEA_AAC_Preparer"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the beginning of each school </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">year, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>MassHealth posts all important program deadlines, including RMTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>deadlines,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BD6">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="None"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-3"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>Resource</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="None"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-3"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>fiscal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>deadlines,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBMP </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92E76">
+        <w:t>Dates &amp; Deadlines SFY20XX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6422C6B9" w14:textId="58EF1375" w:rsidR="00551031" w:rsidRDefault="00977BC8" w:rsidP="005A2E5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Certification of Public Expenditure (CPE) must be signed by an officer of the LEA, such as the school superintendent or the business manager. (See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Appendix E and F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for examples of original and amended certification form letters). The CPE will be prepopulated and must be downloaded from the </w:t>
+      </w:r>
+      <w:r w:rsidR="005849D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system following approval of the submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="005849D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. LEAs must submit </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2E5B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronic copies of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">signed original CPE letters by midnight </w:t>
+      </w:r>
+      <w:r w:rsidR="005849D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40E99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="005849D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40E99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005849D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the University of Massachusetts Medical School (UMMS) on school district letterhead, at </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2E5B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>SchoolBasedClaiming@umassmed.edu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC4E7E" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Notes on Deadline and Certification of Negative Amendments (Overpayments)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C02DB" w14:textId="2D6C74AD" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Providers must file amendments that reduce the amount of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A79">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>settlement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the case of an overpayment (“negatively amended </w:t>
+      </w:r>
+      <w:r w:rsidR="00376BF2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s”). Please refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tooltip="https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download" w:history="1">
+        <w:r w:rsidRPr="00A12F35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>All Provider Bulletin 224</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all overpayment disclosure processes and requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E63F2F" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>The Amended Certification of Public Expenditure (CPE) letter must be signed by an officer of the LEA, such as the school superintendent or the business manager. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>See Appendix F for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> example of amended certification form letters).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5912CDAE" w14:textId="3FDBC156" w:rsidR="00562956" w:rsidRDefault="00A12F35" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc49948295"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designating </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00551031">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ost Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="416983B9" w14:textId="27DE29B1" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparer oversees compliance with all </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements on behalf of the LEA. LEAs may designate one or more LEA employees or a contracted billing agent to assist with these operations. Regardless of designation to an outside entity, as with all LEA contractual obligations,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the LEA is ultimately responsible for ensuring compliance with SBMP program guidelines and deadlines as outlined in this guide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Accordingly, LEAs should monitor the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>cost report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submission to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00647742">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitted accurately and on time. To update the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35624">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparer designation as required, complete the School-Based Medicaid Program: Authorized Designee Information Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00647742">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>SBMP Resource Center</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The completed and signed form should be scanned and sent to UMMS via email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>schoolbasedclaiming@umassmed.edu</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="None"/>
             <w:color w:val="0000FF"/>
             <w:u w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>or faxed to (508) 856-7643.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC5771F" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
+      <w:pPr>
+        <w:pStyle w:val="BodyA"/>
+        <w:ind w:right="20"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3477C591" w14:textId="7AD1F4B5" w:rsidR="00562956" w:rsidRDefault="00D46580" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="Requirements_for_Reporting_Expenditu"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc49948296"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12F35">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>for Reporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Expenditures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="71E31554" w14:textId="1CE5DFDA" w:rsidR="00562956" w:rsidRPr="00981276" w:rsidRDefault="00977BC8" w:rsidP="003D162A">
+      <w:r w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs must report all expenditures in </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5D3F" w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>the Direct Service cost report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as actual expenditures during the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5D3F" w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981276">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which the expenditure occurred (i.e., the “check date” of the expenditure determines the reporting period, not the service date that the expenditure may have been for). The only exception to this rule is that prepaid expenditures must be claimed in the period in which the services were rendered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB62690" w14:textId="4DC2803A" w:rsidR="00562956" w:rsidRPr="00052542" w:rsidRDefault="00977BC8" w:rsidP="00052542">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052542">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excluded Expenditures Applicable to ALL </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5D3F" w:rsidRPr="00052542">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Expenditure Categories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F21D47" w14:textId="569D2AB7" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEAs must exclude restricted federal funding from the report of actual LEA expenses. Only state/local funding sources may be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A2B1F" w14:textId="798B65A6" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00455BEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs must exclude expenditures that were used to satisfy a federal matching requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA68E0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>(2 C.F.R. 200.306).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163527B2" w14:textId="4F9C2B48" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00455BEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs related to Medicaid billing contractors/vendors </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91ACD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>are paid on a contingency fee (percent of claim) basis must be excluded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10408C91" w14:textId="589C2732" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any expenditures (including staff salaries) included in the LEA’s Indirect Cost Rate must be excluded. See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Appendix G for additional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details and excluded account object codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4121E231" w14:textId="4C366B75" w:rsidR="007A72AC" w:rsidRDefault="00C91ACD" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Costs for service types without corresponding interim claims</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be excluded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The LEA must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>have demonstrated that services were provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in order to seek reimbursement for </w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>each medical service category (IEP and non-IEP) and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type of service.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92E76">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>(Note: T</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>here is no requirement for an LEA to participant in both IEP and non-IEP reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as these two aspects of the program are measured, and reimbursement is calculated, separately</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72CDA" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00CB132C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Specifically, this means that there must be paid interim claims processed through MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="003B5516">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75881" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-district services for </w:t>
+      </w:r>
+      <w:r w:rsidR="004B39EE" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service type </w:t>
+      </w:r>
+      <w:r w:rsidR="004B39EE" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>offered by the LEA per</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to qualify for reimbursement. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A72AC">
+        <w:t xml:space="preserve">This applies to all costs, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA466E">
+        <w:t xml:space="preserve">health service or billing </w:t>
+      </w:r>
+      <w:r w:rsidR="007A72AC">
+        <w:t>staff salary and benefits, supplies, materials, equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A72AC">
+        <w:t xml:space="preserve"> and purchased services.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2860">
+        <w:t xml:space="preserve"> The staff job descriptions and other related costs associated with each service type grouping are detailed in Appendix D.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A72AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000199F">
+        <w:t>(For information regarding allowable out-of-district costs, see Section 5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000199F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3777BBE9" w14:textId="24899DD5" w:rsidR="007A72AC" w:rsidRPr="003729BE" w:rsidRDefault="003729BE" w:rsidP="002F7A03">
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003729BE">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729BE">
+        <w:t xml:space="preserve">Note: Medicaid billing costs may be included </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4" w:rsidRPr="003729BE">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003729BE">
+        <w:t>in quarters where paid interim claims exist for at least one of the covered service types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175D534C" w14:textId="605230B5" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional exclusions that are applicable to specific sections of </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5D3F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the cost report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are indicated in those sections to follow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72513C0F" w14:textId="6647C32F" w:rsidR="00562956" w:rsidRDefault="00D46580" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc49948297"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12F35">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Record Retention and Audit</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparedness</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="317A0728" w14:textId="09C8C053" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs are responsible </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensuring program compliance and must </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certify, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under penalties of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perjury, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>cost reports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are accurate. For </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Certification of Public Expenditure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and mandatory certification statements can be reviewed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED658E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Appendix E. The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">government regularly audits the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SBMP, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and all costs are subject to audit review by MassHealth and other </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agencies. LEAs are responsible </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensuring </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the appropriate documentation can be produced in the event of an audit or other request by MassHealth or other </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...457 lines deleted...]
-        <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>agency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Failure to do so may result in a recoupment or termination from the program as described in the Provider Contract. A model contract is available </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CF86BB" w14:textId="77777777" w:rsidR="00D46580" w:rsidRDefault="00D46580">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31715F2D" w14:textId="4CC523CA" w:rsidR="00562956" w:rsidRDefault="00B92E76" w:rsidP="00A12F35">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Under the Provider Contract and 130 CMR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34A10">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">450.205, the provider agrees to make, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>to</w:t>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and maintain in a systematic and orderly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manner, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and have readily retrievable, such records as are necessary to fully disclose the type and extent of all Direct Services and Administrative Activities provided to members, including the records described in 130 CMR 450.205 and the records described in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regulations at 42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.F.R. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">431.107. These records shall be created at the time Direct Services and Administrative Activities are delivered, and must be retained by the provider </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the at least six years from the date of filing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34A10">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A42712" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
-[...15 lines deleted...]
-    <w:p w14:paraId="5F31DACC" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00562956">
+    <w:p w14:paraId="1BA4C19C" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidSect="00A30470">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId25"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="995" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A3BCAC" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
-[...296 lines deleted...]
-    <w:p w14:paraId="0B390129" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="003866AB">
+    <w:p w14:paraId="1AA4430F" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00F05822">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="Section_2__Administrative_Activity_Clai"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="22" w:name="Which_Staff_Members_Can_Be_Claimed"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc49948298"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Section 2:</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t>Section 3:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="623D26C7" w14:textId="335A4DBD" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F61385" w:rsidP="003866AB">
+    <w:p w14:paraId="2AAD5192" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc49948299"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
-        </w:rPr>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracted and Employed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff Salary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benefit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t>Expenditures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="561F0D94" w14:textId="55DDABAB" w:rsidR="00562956" w:rsidRPr="00A3185F" w:rsidRDefault="00977BC8" w:rsidP="00A3185F">
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">Personnel costs may be claimed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t>the cost report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Hlk42601101"/>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">staff who </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t>are involved in the delivery of medical service</w:t>
+      </w:r>
+      <w:r w:rsidR="004118C7" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> types for which the LEA has paid MMIS claims</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="004118C7" w:rsidRPr="00A3185F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="004118C7" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">The cost report may also include costs </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t>for staff conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4" w:rsidRPr="00A3185F">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> billing activities under the School-Based Medicaid Program. Information should be included </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t>for staff members who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> were included in the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">DSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t>cost pool</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> (pool 1, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4" w:rsidRPr="00A3185F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> or 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> within the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47D4" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">Random Moment Time Study (RMTS) participant list. Contracted and directly employed staff are </w:t>
+      </w:r>
+      <w:r w:rsidR="00245975" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">generally </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">claimed the same way and </w:t>
+      </w:r>
+      <w:r w:rsidR="004D131D" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3185F">
+        <w:t>referred to as “staff” or “staff members” in this guide.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245975" w:rsidRPr="00A3185F">
+        <w:t xml:space="preserve"> When contractor claiming is treated differently, it is explicitly </w:t>
+      </w:r>
+      <w:r w:rsidR="00643495" w:rsidRPr="00A3185F">
+        <w:t>stated</w:t>
+      </w:r>
+      <w:r w:rsidR="00245975" w:rsidRPr="00A3185F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680FC9E9" w14:textId="5E62D3C3" w:rsidR="00562956" w:rsidRDefault="00A3185F" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk533759798"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc49948300"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA6500" w:rsidRPr="00C03F07">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t>hich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff Members </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claimed?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="40C1D3D3" w14:textId="62352400" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnel costs may be included in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the cost report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003668E1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>when all the following conditions have been met.</w:t>
+      </w:r>
+      <w:r w:rsidR="003668E1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E82842" w14:textId="29EA8D40" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="Listno"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
         <w:rPr>
           <w:rStyle w:val="None"/>
-          <w:spacing w:val="0"/>
-[...38 lines deleted...]
-          <w:rStyle w:val="Hyperlink1"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in an appropriate direct service pool (pool 1, 2, or 3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372717">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>RMTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>of hire or change in job position (per the RMTS participant list submission deadlines described in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the LEA RMTS Coordinator Guide </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Random Moment Time Study</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available </w:t>
+      </w:r>
+      <w:r w:rsidR="00523ED0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86643">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00F86643" w:rsidRPr="00A3185F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E107C0A" w14:textId="5A979288" w:rsidR="00376120" w:rsidRPr="00C03F07" w:rsidRDefault="00F61385" w:rsidP="00F61385">
-[...58 lines deleted...]
-        <w:t xml:space="preserve">; skilled nursing services; audiology services; personal care services; applied behavior analysis (ABA) services for students with autism spectrum disorder; medical nutritional counseling; certain physical and behavioral health screenings; and fluoride varnish treatment. </w:t>
+    <w:p w14:paraId="735D4750" w14:textId="77C91784" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="Listno"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692B8D">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>costs were at least</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>1%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>funded</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92E76">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>local funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F057A5B" w14:textId="4F2C752E" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F61385" w:rsidP="00F61385">
-[...9 lines deleted...]
-      <w:r w:rsidR="00D808AB" w:rsidRPr="00C03F07">
+    <w:p w14:paraId="5C85B202" w14:textId="4B614DC8" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="Listno"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The staff member was working, or was not working but was using </w:t>
+      </w:r>
+      <w:r w:rsidR="00692B8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>-paid benefit time</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>claiming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>period.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692B8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:r w:rsidR="00523ED0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523ED0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>ubmission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>(COS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicating that a staff member was terminated or out of work on unpaid time is equivalent to removal of that participant from the RMTS. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Therefore</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5516">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no costs may be included </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>those periods of time</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE515A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> even if the COS request was submitted in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>error.</w:t>
+      </w:r>
+      <w:r w:rsidR="00692B8D">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADF08D" w14:textId="4FD31962" w:rsidR="003B5516" w:rsidRDefault="00977BC8" w:rsidP="003B5516">
+      <w:pPr>
+        <w:pStyle w:val="Listno"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00692B8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>provider qualifications to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Medicaid-covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>services,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>holding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>active</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the time period claimed. (Refer to the Local Education Agencies Covered Services and Qualified Practitioners document </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE515A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00A3185F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a complete list of Direct</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE515A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Service practitioners and their corresponding licensure requirements.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47934C76" w14:textId="77983462" w:rsidR="00376120" w:rsidRPr="00C03F07" w:rsidRDefault="00376120" w:rsidP="00052542">
-[...34 lines deleted...]
-        <w:t>Cost Report Overview</w:t>
+    <w:p w14:paraId="0EC9E47B" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00052542" w:rsidRDefault="00977BC8" w:rsidP="00052542">
+      <w:pPr>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052542">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Excluded Expenditures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DFAEB0" w14:textId="74BA1B4E" w:rsidR="00F61385" w:rsidRPr="00C03F07" w:rsidRDefault="00F61385" w:rsidP="00F61385">
-[...3717 lines deleted...]
-    <w:p w14:paraId="724F0C7C" w14:textId="61140FA4" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="724F0C7C" w14:textId="61140FA4" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Please refer to the exclusions in Section 2.3</w:t>
       </w:r>
-      <w:r w:rsidR="00BE515A" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BE515A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> which apply to all expenditures reported, including personnel costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCCC87C" w14:textId="57C25903" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00A3185F" w:rsidP="0091120A">
+    <w:p w14:paraId="4BCCC87C" w14:textId="57C25903" w:rsidR="00562956" w:rsidRDefault="00A3185F" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="Allowable_Personnel_Expenditures"/>
       <w:bookmarkStart w:id="29" w:name="_Toc49948301"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Allowable Personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Expenditures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="13398C74" w14:textId="5F3890D3" w:rsidR="00F05822" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="13398C74" w14:textId="5F3890D3" w:rsidR="00F05822" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">LEAs can include </w:t>
       </w:r>
-      <w:r w:rsidR="00F42C67" w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t>costs for staff who are involved in the delivery of a medical service type for which the LEA has paid MMIS claims.</w:t>
+      <w:r w:rsidR="00F42C67">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">costs for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42C67" w:rsidRPr="00F42C67">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>staff who are involved in the delivery of a medical service type for which the LEA has paid MMIS claims</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42C67">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1818E425" w14:textId="77777777" w:rsidR="00F05822" w:rsidRPr="00C03F07" w:rsidRDefault="00F05822">
+    <w:p w14:paraId="1818E425" w14:textId="77777777" w:rsidR="00F05822" w:rsidRDefault="00F05822">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A340AE7" w14:textId="738B8F09" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="0A340AE7" w14:textId="738B8F09" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Any personnel costs related to separate and unrelated duties must be excluded. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0992E8D5" w14:textId="6DA617B6" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="0992E8D5" w14:textId="6DA617B6" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Stipends paid for supervision of extracurricular activities (such as an athletic coach or club advisor, etc.) should be excluded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FAED99" w14:textId="5E491D8F" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="63FAED99" w14:textId="5E491D8F" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">For staff who hold two part-time job positions where only one is qualified for Medicaid participation, such as a part-time </w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">occupational therapy assistant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(OTA) who also works part time in the cafeteria, only those costs attributable to the salaries and benefits earned as the OTA should be included.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D84E772" w14:textId="3B42B5AC" w:rsidR="0068706A" w:rsidRPr="00C03F07" w:rsidRDefault="0068706A">
+    <w:p w14:paraId="7D84E772" w14:textId="3B42B5AC" w:rsidR="0068706A" w:rsidRDefault="0068706A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">For those LEAs </w:t>
       </w:r>
-      <w:r w:rsidR="00082451" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00082451">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">also participate in the Administrative </w:t>
       </w:r>
-      <w:r w:rsidR="00082451" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00082451">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Claiming (AAC) portion of the SBMP, personnel expenditures reported in AAC will be prepopulated into the cost report. </w:t>
       </w:r>
-      <w:r w:rsidR="00082451" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00082451">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">All prepopulated expenditure data should be reviewed and adjusted if necessary. Regardless of cost preparer designee, LEAs are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">responsible for ensuring accuracy of all reported data and compliance with all DSC program requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C79E598" w14:textId="6E22C162" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="2C79E598" w14:textId="6E22C162" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>LEA personnel costs</w:t>
       </w:r>
-      <w:r w:rsidR="00967E78" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00967E78">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be actual (not allocated) and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
-      <w:r w:rsidR="0068706A" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="0068706A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">reported and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>categorized as follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B69B7FB" w14:textId="45239EC1" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="5B69B7FB" w14:textId="45239EC1" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Actual Quarterly Salary</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00EB4912">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he staff member’s actual salary or contractual payment amount </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">the period </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the federally funded percentage is applied. For expenditures paid to a contracted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>agency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>included</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>multiple</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>contracted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>expenditures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">must accurately break out individual expenditure per </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>contractor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00245975" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00245975">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C40821" w14:textId="4B78D78F" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="01C40821" w14:textId="4B78D78F" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Federally Funded Percentage</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he percentage of a staff member’s salary (or contractor’s quarterly payment) that is funded from </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">grant(s) or any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">funding source. This includes any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">or local funds that were a required match to receive the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">grant. </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink3"/>
+      <w:r w:rsidR="00F2115D">
+        <w:t>These dollars should also be considered part of the federal funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
+        <w:t>percentage.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">A percentage between 0.00 </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100 must be reported. The field may not be left blank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58789BB3" w14:textId="6EFB4E98" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="58789BB3" w14:textId="6EFB4E98" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Salary Without Federal Funding</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
-        <w:t>he staff member’s actual salary or contractual payment amount for the period, after the federally funded portion has been deducted. This is calculated by the AAC system if online data entry is used.</w:t>
+      <w:r w:rsidR="00F2115D">
+        <w:t>he staff member’s actual salary or contractual payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>period,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>federally</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>funded</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>portion</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t xml:space="preserve">deducted. This is calculated by the AAC </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>if online data entry is</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D" w:rsidRPr="004100CA">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2115D">
+        <w:t>used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F8288A" w14:textId="0B6F8163" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="006827FB">
+    <w:p w14:paraId="03F8288A" w14:textId="0B6F8163" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="006827FB">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Unemployment</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he actual employer-paid unemployment contribution for </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006827FB" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006827FB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6237F5BF" w14:textId="737F8DCA" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="6237F5BF" w14:textId="737F8DCA" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Health Insurance</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he actual employer-paid health insurance amount for </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DB8265" w14:textId="2AFFBB9A" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="17DB8265" w14:textId="2AFFBB9A" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medicare Tax</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he actual employer-paid Medicare tax for </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2626A5" w14:textId="12A3A8D0" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="5B2626A5" w14:textId="12A3A8D0" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Workers</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Compensation</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>he actual employer-paid workers</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> compensation insurance contribution for </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A56C7E" w14:textId="39D69A51" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="61A56C7E" w14:textId="39D69A51" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Retirement</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">he actual employer-paid retirement contribution for </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224014D6" w14:textId="05807F19" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="224014D6" w14:textId="05807F19" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Other Benefits</w:t>
       </w:r>
-      <w:r w:rsidR="00F806BD" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F806BD" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>he total amount of any actual employer-paid benefits for</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F2115D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00F2115D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> not categorized above. This amount must be zero for contracted staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCB4569" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00562956">
+    <w:p w14:paraId="5BCB4569" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
-        <w:sectPr w:rsidR="00562956" w:rsidRPr="00C03F07">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId49"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2032B8F8" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="2032B8F8" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="Eligibility_Snapshot_Dates"/>
       <w:bookmarkStart w:id="31" w:name="_Toc49948302"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 4:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="54EEC42E" w14:textId="77352834" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+    <w:p w14:paraId="54EEC42E" w14:textId="77352834" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc49948303"/>
-      <w:r w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Medicaid Penetration Factor</w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="006F1AEC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="66E8FA7E" w14:textId="3189CC0D" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="66E8FA7E" w14:textId="3189CC0D" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...19 lines deleted...]
-      <w:r w:rsidR="00E52239" w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Reimbursement is available only if provided to MassHealth-enrolled members between three and 21 years of age (until the student’s 22nd birthday) who are eligible for federal reimbursement for non</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52239">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...33 lines deleted...]
-      <w:r w:rsidR="00AF32F2" w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>emergency services. In general, this includes most MassHealth Standard, CommonHealth, Family Assistance, or CarePlus members</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF32F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (not Limited or Children’s Medical Security Plan (CMSP))</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DE8F30" w14:textId="6AF7B953" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="12DE8F30" w14:textId="7BEA8556" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">For the </w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006F1AEC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Direct Service cost report reimbursement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> calculation, </w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00575F89">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">two separate Medicaid Penetration Factors are used for IEP and non-IEP direct medical services. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>LEAs must</w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006F1AEC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> report </w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006F1AEC" w:rsidRPr="00725314">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>student statistics</w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006F1AEC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> determine the </w:t>
       </w:r>
-      <w:r w:rsidR="006F1AEC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006F1AEC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>applicable Medicaid Penetration Factors (MPF</w:t>
       </w:r>
-      <w:r w:rsidR="00BD32D4" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BD32D4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>s) for</w:t>
       </w:r>
-      <w:r w:rsidR="004E296F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="004E296F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> the category(s) of direct medical services </w:t>
       </w:r>
-      <w:r w:rsidR="00BF30C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BF30C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">for which </w:t>
       </w:r>
-      <w:r w:rsidR="004E296F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="004E296F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the LEA is seeking reimbursement (IEP and/or non-IEP)</w:t>
       </w:r>
-      <w:r w:rsidR="00BD32D4" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BD32D4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED48C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00ED48C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">For both factors, LEAs must report </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00ED48C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00ED48C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00575F89">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">total </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">student population </w:t>
       </w:r>
-      <w:r w:rsidR="00ED48C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00ED48C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00575F89">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">all students for whom the LEA was financially responsible at any point during </w:t>
       </w:r>
-      <w:r w:rsidR="00ED48C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00ED48C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the fiscal year of the cost report</w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00575F89">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Section 4.2 and 4.3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00575F89">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> Then</w:t>
       </w:r>
-      <w:r w:rsidR="00BF30C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BF30C8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00575F89" w:rsidRPr="00C03F07">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> based on MMIS claims data.</w:t>
+      <w:r w:rsidR="00575F89">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a count of</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number of students within each population (IEP and non-IEP) who have been matched and determined to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6026E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Medicaid eligible as of the October 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6026E" w:rsidRPr="00F6026E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6026E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Q2) snapshot date for the fiscal year of the cost report must also be reported</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F27EEFD" w14:textId="48D9A1F9" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00A3185F" w:rsidP="0091120A">
+    <w:p w14:paraId="7F27EEFD" w14:textId="48D9A1F9" w:rsidR="00562956" w:rsidRDefault="00A3185F" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc49948304"/>
-      <w:r w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00ED48C8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00ED48C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>LEA Financial Responsibility for Students</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="2CAD6DEA" w14:textId="16C92C29" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
+    <w:p w14:paraId="2CAD6DEA" w14:textId="16C92C29" w:rsidR="003F7D5A" w:rsidRPr="003F7D5A" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidR="009C002A" w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The School-Based Medicaid Program reimburses the public entity that has the financial responsibility for providing services to the student, regardless of where the student attends school. In general, if a student resides in one district (district A) and attends school in another (district B), and district A pays for the student to attend district B, then only district A may file a Medicaid claim or include that student in its enrollment roster for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the IEP </w:t>
+      </w:r>
+      <w:r w:rsidR="009C002A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Non-IEP Medicaid Penetration Factors.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non-IEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicaid Penetration Factor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0855D9" w14:textId="4CC65B08" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
+    <w:p w14:paraId="3A0855D9" w14:textId="4CC65B08" w:rsidR="00562956" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="003F7D5A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>The exception is if a student attends a regional vocational</w:t>
       </w:r>
-      <w:r w:rsidR="009C002A" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="009C002A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="003F7D5A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>technical school, agricultural school district, or charter school. In such cases, only the regional vocational</w:t>
       </w:r>
-      <w:r w:rsidR="009C002A" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="009C002A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="003F7D5A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>technical school, agricultural school district, or charter school is eligible to file a Medicaid claim on behalf of the student. The sending public school district cannot submit claims for any such student or include that student on their enrollment roster for the Medicaid Penetration Factor</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579F05A7" w14:textId="0C5E39DC" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
+    <w:p w14:paraId="579F05A7" w14:textId="39E80B06" w:rsidR="003F7D5A" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:t xml:space="preserve">LEAs should refer to the guidance of the Department of Elementary and Secondary Education (DESE) </w:t>
       </w:r>
-      <w:r w:rsidR="00BF30C8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00BF30C8">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C03F07">
+      <w:r>
+        <w:t xml:space="preserve">any questions regarding the determination of financial responsibility for a student as governed by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00D52CA5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink1"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://www.doe.mass.edu/lawsregs/603cmr10.html?section=all</w:t>
+          <w:t>603 CMR 10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C03F07">
-        <w:t>).</w:t>
+      <w:r w:rsidR="00B302FE">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA8CDAF" w14:textId="60E41CF5" w:rsidR="00AC1ACC" w:rsidRPr="00C03F07" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
+    <w:p w14:paraId="0AA8CDAF" w14:textId="60E41CF5" w:rsidR="00AC1ACC" w:rsidRDefault="003F7D5A" w:rsidP="003F7D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-        <w:t>The following table describes the financial responsibility situations that occur with student enrollment for the purpose of claiming costs under the School-Based Medicaid Program.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">The following table describes the financial responsibility situations that occur with student enrollment for the purpose of claiming costs under the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-Based Medicaid Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A37C982" w14:textId="77777777" w:rsidR="00AC1ACC" w:rsidRPr="00C03F07" w:rsidRDefault="00AC1ACC" w:rsidP="003D162A">
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="2A37C982" w14:textId="77777777" w:rsidR="00AC1ACC" w:rsidRDefault="00AC1ACC" w:rsidP="003D162A">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5857815D" w14:textId="12B7BCC0" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="003F7D5A" w:rsidP="0084547E">
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="5857815D" w14:textId="12B7BCC0" w:rsidR="00562956" w:rsidRDefault="003F7D5A" w:rsidP="0084547E">
+      <w:r w:rsidRPr="00DD2EF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 3:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:t xml:space="preserve"> Financial Responsibility Determination for Claiming Costs under the SBMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74362679" w14:textId="77777777" w:rsidR="0084547E" w:rsidRPr="00C03F07" w:rsidRDefault="0084547E" w:rsidP="0084547E"/>
+    <w:p w14:paraId="74362679" w14:textId="77777777" w:rsidR="0084547E" w:rsidRPr="0084547E" w:rsidRDefault="0084547E" w:rsidP="0084547E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9124" w:type="dxa"/>
         <w:tblInd w:w="1216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2328"/>
         <w:gridCol w:w="2625"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F7D5A" w:rsidRPr="0084547E" w14:paraId="21E7381B" w14:textId="77777777" w:rsidTr="009C68CC">
         <w:trPr>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CFFF5AF" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="009C68CC" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
+          <w:p w14:paraId="3CFFF5AF" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="00311E1E" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C68CC">
+            <w:r w:rsidRPr="00311E1E">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sending LEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7598170E" w14:textId="66B977CF" w:rsidR="003F7D5A" w:rsidRPr="009C68CC" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
+          <w:p w14:paraId="7598170E" w14:textId="66B977CF" w:rsidR="003F7D5A" w:rsidRPr="00311E1E" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C68CC">
+            <w:r w:rsidRPr="00311E1E">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receiving LEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="575" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AABB2B0" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="009C68CC" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
+          <w:p w14:paraId="6AABB2B0" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="00311E1E" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-392" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C68CC">
+            <w:r w:rsidRPr="00311E1E">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LEA with Financial Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="276" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57F30A83" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="009C68CC" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
+          <w:p w14:paraId="57F30A83" w14:textId="77777777" w:rsidR="003F7D5A" w:rsidRPr="00311E1E" w:rsidRDefault="003F7D5A" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-105" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C68CC">
+            <w:r w:rsidRPr="00311E1E">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LEA Claiming the Student under Medicaid (includes in Eligibility Statistics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="16E80689" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="389" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E602898" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="3E602898" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public School District (SD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A021F52" w14:textId="69702A99" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0A021F52" w14:textId="69702A99" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-290" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Public SD </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>hoice)</w:t>
+              <w:t>(school choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E7846F0" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0E7846F0" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="374616DE" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="374616DE" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="44158D24" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E4F7EF9" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5E4F7EF9" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="354" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AC7020E" w14:textId="38C6F738" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="2AC7020E" w14:textId="38C6F738" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FA6A6A2" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="2FA6A6A2" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27535CA2" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="27535CA2" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="7C54C24E" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09D47333" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="09D47333" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="355" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36542C31" w14:textId="5BC5E3E8" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="36542C31" w14:textId="5BC5E3E8" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Home School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56302446" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="56302446" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FEC6E6B" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0FEC6E6B" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="3C9E68AD" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AAF1675" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5AAF1675" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="382" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09FD648B" w14:textId="139F5738" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="09FD648B" w14:textId="139F5738" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Private School </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0084547E">
               <w:t>[Special Education (SPED) placement]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5906DA66" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5906DA66" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76F553D7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="76F553D7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="7A98E071" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24227B35" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="24227B35" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="375" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59DD693C" w14:textId="067F2082" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="59DD693C" w14:textId="067F2082" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (parentally placed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E1AF97E" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="1E1AF97E" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="479" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BE21052" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0BE21052" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="48A37569" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55E75A44" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="55E75A44" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="277ECF6D" w14:textId="13756609" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="277ECF6D" w14:textId="13756609" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-290" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Regional SD </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>hoice)</w:t>
+              <w:t>(school choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46E85194" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="46E85194" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="598E7175" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="598E7175" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="1099D4E6" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41DC2A2A" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="41DC2A2A" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="364A721D" w14:textId="159D5F7F" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="364A721D" w14:textId="159D5F7F" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="610888BE" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="610888BE" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F72C26F" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="1F72C26F" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="24221152" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78893459" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="78893459" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42AA2E65" w14:textId="36B22118" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="42AA2E65" w14:textId="36B22118" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-290" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Public SD </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>hoice)</w:t>
+              <w:t>(school choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15C2C078" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="15C2C078" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B5E8505" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="6B5E8505" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="540545A1" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49FF3E0C" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="49FF3E0C" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="354" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FFC223B" w14:textId="70BCDB19" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5FFC223B" w14:textId="70BCDB19" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66BA2366" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="66BA2366" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DECE476" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0DECE476" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Charter School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="73653562" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="694D0542" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="694D0542" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="355" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACF91AA" w14:textId="414211ED" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="4ACF91AA" w14:textId="414211ED" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Home School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1813F4B0" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="1813F4B0" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="509EB3D1" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="509EB3D1" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003161EF" w:rsidRPr="0084547E" w14:paraId="295786F4" w14:textId="77777777" w:rsidTr="00365B39">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="350" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2203F10F" w14:textId="6F5F1DD0" w:rsidR="003161EF" w:rsidRPr="00311E1E" w:rsidRDefault="003161EF" w:rsidP="003161EF">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="419" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C4398F4" w14:textId="2F07B524" w:rsidR="003161EF" w:rsidRPr="00311E1E" w:rsidRDefault="003161EF" w:rsidP="003161EF">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="-176" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commonwealth Virtual School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="217" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="184F8D94" w14:textId="55BCF43A" w:rsidR="003161EF" w:rsidRPr="00311E1E" w:rsidRDefault="003161EF" w:rsidP="003161EF">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="478" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EF71E70" w14:textId="4CF24038" w:rsidR="003161EF" w:rsidRPr="00311E1E" w:rsidRDefault="003161EF" w:rsidP="003161EF">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="31D35A63" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CBDF65A" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0CBDF65A" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="419" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EA09703" w14:textId="5E1672AD" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="6EA09703" w14:textId="5E1672AD" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-176" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (SPED placement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21CE3066" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="21CE3066" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E237884" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="7E237884" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="0258E8FB" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="143F5A50" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="143F5A50" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="375" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D787A70" w14:textId="38D80835" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5D787A70" w14:textId="38D80835" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School (parentally placed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71FE108C" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="71FE108C" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Private School *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="479" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ACDC059" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="3ACDC059" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>N/A *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="5C128327" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27EEA613" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="27EEA613" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="533" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0965E5EC" w14:textId="1C35B4B3" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="0965E5EC" w14:textId="1C35B4B3" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-290" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Regional SD </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>hoice)</w:t>
+              <w:t>(school choice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25325000" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="25325000" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="478" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1633CB7F" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="1633CB7F" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="1DC84F81" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3E5BF7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="4D3E5BF7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="357" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C5AE2AD" w14:textId="703CF3B6" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="6C5AE2AD" w14:textId="703CF3B6" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="217" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75B6FFC7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="75B6FFC7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Sending Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="087F7C18" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="087F7C18" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
-[...8 lines deleted...]
-              <w:t>/Tech</w:t>
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Regional Voc/Tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="66400238" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="289ED6D7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="289ED6D7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Public SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="356" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70A4BAD0" w14:textId="5D9D08C3" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="70A4BAD0" w14:textId="5D9D08C3" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Any METCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="219" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A9FAD0D" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="7A9FAD0D" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ABED6B7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="5ABED6B7" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00372717" w:rsidRPr="0084547E" w14:paraId="6058DB89" w14:textId="77777777" w:rsidTr="00365B39">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="350" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40A21315" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="40A21315" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-136" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Regional SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="356" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24C2E652" w14:textId="2439BE3D" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="24C2E652" w14:textId="2439BE3D" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-113" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Any METCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="219" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="640A9B86" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="640A9B86" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="480" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05FD4551" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="0084547E" w:rsidRDefault="00372717" w:rsidP="00365B39">
+          <w:p w14:paraId="05FD4551" w14:textId="77777777" w:rsidR="00372717" w:rsidRPr="00311E1E" w:rsidRDefault="00372717" w:rsidP="00365B39">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="-195" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084547E">
+            <w:r w:rsidRPr="00311E1E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Receiving METCO SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C24E282" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+    <w:p w14:paraId="6C24E282" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00311E1E" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53063">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53063">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Horace Mann charter schools are part of a public school district and can be considered part of an LEA for this table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1298B9" w14:textId="266218BF" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+    <w:p w14:paraId="5E1298B9" w14:textId="266218BF" w:rsidR="00562956" w:rsidRPr="00311E1E" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F53063">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53063">
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Private schools are not eligible to participate in the School-Based Medicaid Program</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE2E87" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">Private schools are not eligible to participate in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Based Medicaid Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E87" w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> because </w:t>
       </w:r>
+      <w:r w:rsidR="005D7AC5" w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
       <w:r w:rsidR="005D7AC5" w:rsidRPr="00F53063">
-        <w:t>there are no state costs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7AC5" w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>are no state costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311E1E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB5C8D7" w14:textId="47853E1D" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="0084547E" w:rsidP="0091120A">
+    <w:p w14:paraId="1DB5C8D7" w14:textId="47853E1D" w:rsidR="003F7D5A" w:rsidRDefault="0084547E" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:spacing w:val="0"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc49948305"/>
-      <w:bookmarkStart w:id="35" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Non-IEP (Expansion) Services</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A" w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="003F7D5A" w:rsidRPr="00C03F07">
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A" w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Population</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="4231080B" w14:textId="2FD84E82" w:rsidR="003F7D5A" w:rsidRPr="00F53063" w:rsidRDefault="00D70396" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">For LEAs participating in reimbursement for non-IEP (expansion) services, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">total count of all students for whom the LEA was financially responsible </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55419">
+        <w:t>as of October 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55419" w:rsidRPr="005F77AF">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55419">
+        <w:t xml:space="preserve"> of the cost report period </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t>will be reported as the n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">on-IEP (expansion) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t>student population.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">The count </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">includes all students </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1735" w:rsidRPr="00F53063">
+        <w:t>between three and 21 years of age (until the student’s 22nd birthday)</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00F53063">
+        <w:t>for whom the LEA was financially responsible</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00F53063">
+        <w:t>(see Section 4.1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00F53063">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82116">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82116" w:rsidRPr="00F05A57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This count should match the LEA’s total student population as reported in the Q2 Administrative Activity Claim</w:t>
+      </w:r>
+      <w:r w:rsidR="005F77AF" w:rsidRPr="00F05A57">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the same fiscal year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A85616F" w14:textId="3D0CE75B" w:rsidR="003F7D5A" w:rsidRDefault="0084547E" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc49948306"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>IEP Services</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Non-IEP (Expansion) Services</w:t>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D5A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Population</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="39F7A1C9" w14:textId="21A7D244" w:rsidR="003F7D5A" w:rsidRPr="00F53063" w:rsidRDefault="00D70396" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">For LEAs participating in reimbursement for IEP services, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t>total count of all students</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> between three and 21 years of age (until the student’s 22nd birthday) for whom the LEA was financially responsible (see Section 4.1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with Medicaid-covered </w:t>
+      </w:r>
+      <w:r w:rsidR="003754C5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>health care</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7AC5" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">included </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00725314">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>in their IEP</w:t>
+      </w:r>
+      <w:r w:rsidR="003754C5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F7D5A" w:rsidRPr="00C03F07">
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidR="00CC54FF">
+        <w:t>as of October 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC54FF" w:rsidRPr="00A87991">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC54FF">
+        <w:t xml:space="preserve"> of the cost report period</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> is reported as the IEP services student population</w:t>
+      </w:r>
+      <w:r w:rsidR="00125DA9" w:rsidRPr="00F53063">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4231080B" w14:textId="1A75F116" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="00D70396" w:rsidP="00F53063">
-[...18 lines deleted...]
-      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00C03F07">
+    <w:p w14:paraId="3EF6C76A" w14:textId="604A29F6" w:rsidR="00562956" w:rsidRPr="00D2222D" w:rsidRDefault="0084547E" w:rsidP="00D2222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="Medicaid_Eligibility_Matching"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc49948307"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357A" w:rsidRPr="00D2222D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Penetration Rates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="2E8B170E" w14:textId="6F7445B1" w:rsidR="00850384" w:rsidRDefault="001474DF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001474DF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEAs must determine which students from their LEA Total Student Population (see Sections 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00724502">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001474DF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00724502">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001474DF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) are Medicaid-eligible by completing a match using the SBMP Medicaid Eligibility Matching online system. For instructions on completing the Medicaid Eligibility match, see the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724502">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Step-by-Step Manual: Student Medicaid Eligibility Matching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001474DF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, available by request from UMMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D4162E" w14:textId="77777777" w:rsidR="00547FA9" w:rsidRDefault="00547FA9" w:rsidP="00547FA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Matching results from the Summary Report must be identical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF357A" w:rsidRPr="00C03F07">
-[...8 lines deleted...]
-      <w:r w:rsidR="00125DA9" w:rsidRPr="00C03F07">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>reported statistics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A638E65" w14:textId="188AE5C2" w:rsidR="00547FA9" w:rsidRDefault="00547FA9" w:rsidP="00547FA9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The results of the Medicaid Eligibility match are provided in an Excel file, which includes a Summary Report. The number of students in each category listed in the Summary Report must be the same as the statistics reported in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0054699A">
+        <w:t>Cost Report for the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> number of Medicaid, CHIP-Expansion, CHIP-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Stand Alone</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> students, and the total number of students </w:t>
+      </w:r>
+      <w:r w:rsidR="0054699A">
+        <w:t>each of the IEP and non-IEP populations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. LEAs, or their designee, must use the online matching system’s features which allow for manually matching student records to Medicaid records, including the feature that allows the LEA to override automated or previous manual matching decisions when appropriate. For instructions on completing the Medicaid Eligibility match, including using the manual matching and override features, see the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B246E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Step-by-Step Manual: Student Medicaid Eligibility Matching</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFCB728" w14:textId="4C1D8346" w:rsidR="00850384" w:rsidRPr="00F53063" w:rsidRDefault="00850384" w:rsidP="00D2222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F53063">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEP Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Eligibility Statistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D46F45" w14:textId="021D4D24" w:rsidR="00EB0D70" w:rsidRDefault="00EB0D70" w:rsidP="00F53063">
+      <w:r>
+        <w:t>Using the SBMP Medicaid Eligibility Matching System Summary Report for the quarter</w:t>
+      </w:r>
+      <w:r w:rsidR="0069120A" w:rsidRPr="0069120A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-      <w:r w:rsidR="00125DA9" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="0069120A">
+        <w:t xml:space="preserve">for the match of your LEA’s </w:t>
+      </w:r>
+      <w:r w:rsidR="0069120A" w:rsidRPr="0069120A">
+        <w:t>IEP Services Student Population</w:t>
+      </w:r>
+      <w:r w:rsidR="0069120A">
+        <w:t xml:space="preserve"> (4.3)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, report the following statistics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AA893F" w14:textId="60BFB291" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>Medicaid IEP Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E87" w:rsidRPr="00F53063">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC1ACC" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-      <w:r w:rsidR="00125DA9" w:rsidRPr="00C03F07">
+    </w:p>
+    <w:p w14:paraId="06ED19E3" w14:textId="3BF3D9F7" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">CHIP-MA Expansion IEP Students </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5BAB6D" w14:textId="02DC4C7A" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>CHIP-MA Stand</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E87" w:rsidRPr="00F53063">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>Alone IEP Students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B73702" w14:textId="3F2B5FC1" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00894B14" w:rsidP="00D2222D">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F53063">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Non-IEP (District-wide) Student Eligibility Statistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4337B73E" w14:textId="5BE7B203" w:rsidR="00CA0255" w:rsidRDefault="00CA0255" w:rsidP="00CA0255">
+      <w:r>
+        <w:t>Using the SBMP Medicaid Eligibility Matching System Summary Report for the quarter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069120A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF357A" w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t>the fiscal year of the cost report.</w:t>
+      <w:r>
+        <w:t>for the match of your LEA’s non-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069120A">
+        <w:t>IEP Services Student Population</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (4.2), report the following statistics:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A85616F" w14:textId="3D0CE75B" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="0084547E" w:rsidP="0091120A">
-[...45 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+    <w:p w14:paraId="68E26BC2" w14:textId="7BC08C83" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>Medicaid Students</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="39F7A1C9" w14:textId="02459385" w:rsidR="003F7D5A" w:rsidRPr="00C03F07" w:rsidRDefault="00D70396" w:rsidP="00F53063">
-[...58 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="514CD80D" w14:textId="41FFC222" w:rsidR="00894B14" w:rsidRPr="00F53063" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">CHIP-MA Expansion Students </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF6C76A" w14:textId="604A29F6" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="0084547E" w:rsidP="00D2222D">
-[...30 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="0C095E1E" w14:textId="50334FFC" w:rsidR="00894B14" w:rsidRDefault="00CA0255" w:rsidP="009E3443">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>CHIP-MA Stand</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E87" w:rsidRPr="00F53063">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B14" w:rsidRPr="00F53063">
+        <w:t>Alone Students</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E8B170E" w14:textId="1407FBB7" w:rsidR="00850384" w:rsidRPr="00C03F07" w:rsidRDefault="00AA31B6">
+    <w:p w14:paraId="36C61BAA" w14:textId="008A8292" w:rsidR="00894B14" w:rsidRDefault="00894B14" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Note: Students can be reported in both categories (IEP and non-IEP) of services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA09DF" w14:textId="5ECDD706" w:rsidR="00AC62D5" w:rsidRDefault="00AC62D5" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The resulting Medicaid Penetration Factors will be calculated by the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACA4ECE" w14:textId="2C3D42B8" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...44 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFCB728" w14:textId="4C1D8346" w:rsidR="00850384" w:rsidRPr="00C03F07" w:rsidRDefault="00850384" w:rsidP="00D2222D">
-[...176 lines deleted...]
-    <w:p w14:paraId="66D2C0D3" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00562956">
+    <w:p w14:paraId="66D2C0D3" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
-        <w:sectPr w:rsidR="00562956" w:rsidRPr="00C03F07">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId52"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B237AB" w14:textId="3D5DDD6F" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="66B237AB" w14:textId="3D5DDD6F" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="Expenditures_for_Medicaid_Administra"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc49948308"/>
+      <w:bookmarkStart w:id="38" w:name="Expenditures_for_Medicaid_Administra"/>
+      <w:bookmarkStart w:id="39" w:name="Annual_Total_Budgeted_DistrictWide_"/>
+      <w:bookmarkStart w:id="40" w:name="Allowable_OutofDistrict_Tuition_Ex"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc49948308"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00B71671" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00B71671" w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="5E0E8358" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc49948309"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Out-of-District Tuition</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="5E0E8358" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6DD1BA35" w14:textId="563D9ADE" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>LEAs may include expenditures for costs related to the IEP placement of students in out-of-district special education programs when those programs include the provision of Medicaid-covered services that meet reimbursement requirements under the SBMP. Generally, this includes expenditures to private special education school programs (sometimes called “Chapter 766″ schools; now under M.G.L. c. 71B) and special education collaborative programs. The Medicaid eligibility status of students should not be considered to determine whether the cost is allowable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146B198F" w14:textId="24DADE8D" w:rsidR="00AD4020" w:rsidRDefault="00AD4020" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Even though the placement must be </w:t>
+      </w:r>
+      <w:r w:rsidR="009C002A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>to an IEP, both IEP and non-IEP health costs are claimed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B6527D" w14:textId="20222DD9" w:rsidR="00F5135E" w:rsidRDefault="00F5135E" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For those LEAs who also participate in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A263C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>AAC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portion of the SBMP, tuition expenditures reported in AAC will be prepopulated into the cost report. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4017D" w:rsidRPr="00E4017D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>All prepopulated expenditure data should be reviewed and adjusted</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2647F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4017D" w:rsidRPr="00E4017D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if necessary. Regardless of cost preparer designee, LEAs are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>responsible for ensuring accuracy of all reported data and compliance with all DSC program requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E16B08" w14:textId="4E52D76C" w:rsidR="00562956" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc49948310"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allowable Out-of-District </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Out-of-District Tuition</w:t>
+        <w:t>Tuition</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Expenditures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="6DD1BA35" w14:textId="563D9ADE" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
-[...9 lines deleted...]
-        <w:t>LEAs may include expenditures for costs related to the IEP placement of students in out-of-district special education programs when those programs include the provision of Medicaid-covered services that meet reimbursement requirements under the SBMP. Generally, this includes expenditures to private special education school programs (sometimes called “Chapter 766″ schools; now under M.G.L. c. 71B) and special education collaborative programs. The Medicaid eligibility status of students should not be considered to determine whether the cost is allowable.</w:t>
+    <w:p w14:paraId="5FD3DB69" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Not all out-of-district tuition expenditures can be claimed. For expenditures to be claimable, the following criteria must be met.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B198F" w14:textId="24DADE8D" w:rsidR="00AD4020" w:rsidRPr="00C03F07" w:rsidRDefault="00AD4020" w:rsidP="00F53063">
-[...128 lines deleted...]
-    <w:p w14:paraId="5D952C40" w14:textId="1E7A2D3D" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00D2222D" w:rsidP="00D2222D">
+    <w:p w14:paraId="5D952C40" w14:textId="1E7A2D3D" w:rsidR="00562956" w:rsidRDefault="00D2222D" w:rsidP="00D2222D">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:hanging="450"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00D2222D">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>The out-of-district special education placement must be included in the student’s IEP and include Medicaid-covered</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>delivery</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>grid.</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Expenditures</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>out-of-district</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">placements </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00502D70" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00502D70" w:rsidRPr="00725314">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00502D70" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00502D70" w:rsidRPr="00725314">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00725314">
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>ason other than an IEP (e.g., LEA election or court order) cannot be</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>claimed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECF7CAD" w14:textId="3BE0BB34" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00137D00" w:rsidP="00F53063">
+    <w:p w14:paraId="3ECF7CAD" w14:textId="3BE0BB34" w:rsidR="00562956" w:rsidRDefault="00137D00" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440" w:hanging="450"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00523C3C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>: The services provided in the out-of-district placement must be covered and meet</w:t>
       </w:r>
-      <w:r w:rsidR="00A9540F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00A9540F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> all</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="None"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>reimbursement</w:t>
       </w:r>
-      <w:r w:rsidR="00A9540F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00A9540F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>, the same as in-district services</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A9540F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00A9540F" w:rsidRPr="00A9540F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A9540F" w:rsidRPr="00C03F07">
-[...29 lines deleted...]
-        <w:t>the SBMP Resource Center, for additional details.</w:t>
+      <w:r w:rsidR="00A9540F" w:rsidRPr="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer to the MassHealth School-Based Medicaid Program Direct Service Claiming (DSC) Program Guide, available </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2647F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2647F" w:rsidRPr="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9540F" w:rsidRPr="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>the SBMP Resource Center, for additional details</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D73A002" w14:textId="2548C3F3" w:rsidR="00A9540F" w:rsidRPr="00C03F07" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
+    <w:p w14:paraId="6D73A002" w14:textId="2548C3F3" w:rsidR="00A9540F" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:hanging="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A9540F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
         <w:t>The LEA must be fully compliant with all direct</w:t>
       </w:r>
-      <w:r w:rsidR="00D2647F" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D2647F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00A9540F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>service program requirements for students in out-of-district placements for the quarter of the expenditure. Specifically, this means that there must be paid interim claims processed through MMIS for out-of-district services for the quarter to allow tuition costs to be included for the quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EEC221" w14:textId="2C3D4DCD" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
+    <w:p w14:paraId="38EEC221" w14:textId="2C3D4DCD" w:rsidR="00562956" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:hanging="450"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>The out-of-district expenditure was not paid to another public school district.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496A7F39" w14:textId="38A7C3DA" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
+    <w:p w14:paraId="496A7F39" w14:textId="38A7C3DA" w:rsidR="00562956" w:rsidRDefault="00A9540F" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:right="14" w:hanging="450"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The out-of-district expenditure was not paid to the Pappas Rehabilitation Hospital for Children (formerly known as the Mass. Hospital School) or the Judge Rotenberg Center (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="00977BC8" w:rsidRPr="00F53063">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>School-Based Medicaid Bulletin 23</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>, April 2013).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B81568" w14:textId="398B60E3" w:rsidR="00D46580" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+    <w:p w14:paraId="10B81568" w14:textId="398B60E3" w:rsidR="00D46580" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:hanging="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The out-of-district program must be listed as an approved program by DESE or the LEA has been granted an Individual Student Program (formerly known as “sole source”) placement by DESE and a pricing authorization </w:t>
       </w:r>
-      <w:r w:rsidR="00B844EE" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00B844EE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>under 808 CMR 1.06(7)(b</w:t>
       </w:r>
-      <w:r w:rsidR="00B844EE" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00B844EE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">)) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>has been approved by the Operational Services Division (OSD).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEF5499" w14:textId="77777777" w:rsidR="00D46580" w:rsidRPr="00C03F07" w:rsidRDefault="00D46580">
+    <w:p w14:paraId="7FEF5499" w14:textId="77777777" w:rsidR="00D46580" w:rsidRDefault="00D46580">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CDBB39" w14:textId="2CF72E9D" w:rsidR="00B75881" w:rsidRPr="00C03F07" w:rsidRDefault="00B75881" w:rsidP="00F53063">
+    <w:p w14:paraId="51CDBB39" w14:textId="2CF72E9D" w:rsidR="00B75881" w:rsidRPr="00B75881" w:rsidRDefault="00B75881" w:rsidP="00F53063">
       <w:pPr>
         <w:pStyle w:val="Listno"/>
         <w:ind w:left="1440" w:hanging="450"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00B75881">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">6. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The tuition expenditure claimed must not exceed the amount authorized by OSD. Expenditures incurred by an LEA for an out-of-district placement that are more than the daily tuition rate (such as the cost of a 1:1 aide or private duty nurse) may not be claimed </w:t>
       </w:r>
-      <w:r w:rsidR="005D4745" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="005D4745">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>as a tuition cost</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. However, these costs may be eligible for reimbursement as “purchased services</w:t>
       </w:r>
-      <w:r w:rsidR="008844E2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="008844E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>” provided that all requirements are met</w:t>
       </w:r>
-      <w:r w:rsidR="0070385C" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="0070385C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see Section 6.2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Reporting_OutofDistrict_Tuition_Ex"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0070385C" w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="44" w:name="Reporting_OutofDistrict_Tuition_Ex"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidR="0070385C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236BA9DB" w14:textId="63F0B6FF" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+    <w:p w14:paraId="236BA9DB" w14:textId="63F0B6FF" w:rsidR="00562956" w:rsidRDefault="00F53063" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:spacing w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc49948311"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Out-of-District </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Tuition</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Expenditures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="74600887" w14:textId="086EE662" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">Out-of-district tuition expenditures must be reported by </w:t>
+      </w:r>
+      <w:r w:rsidR="008844E2" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">organization, program type, program name, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">and Elementary and Secondary Education (ESE) Program Code. The list of DESE-approved organizations and programs is prepopulated in </w:t>
+      </w:r>
+      <w:r w:rsidR="008844E2" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0070385C" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">cost report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r w:rsidR="008844E2" w:rsidRPr="00F53063">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> and the appropriate program must be selected from the dropdown list provided. For detailed instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="008844E2" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">entering out-of-district expenditure data, including how to report expenditures approved by DESE under the Individual Student Program, please see the Step-by-Step Manual: </w:t>
+      </w:r>
+      <w:r w:rsidR="0070385C" w:rsidRPr="00F53063">
+        <w:t>Direct Medical Services Cost Report available from UMMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E7DA97" w14:textId="48064B8A" w:rsidR="00654CF4" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc49948312"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="0070385C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Share</w:t>
+      </w:r>
+      <w:r w:rsidR="0070385C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuition Expenditures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="74600887" w14:textId="086EE662" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
-[...18 lines deleted...]
-      <w:r w:rsidR="008844E2" w:rsidRPr="00C03F07">
+    <w:p w14:paraId="2334184F" w14:textId="292781F6" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00717288" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">Tuition expenditures for students who are also clients of the Department of Children and Families (DCF), the Department of Mental Health (DMH), or the Department of Youth Services (DYS) are considered “Cost Shares” and must be identified and reported separately. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Hlk40089383"/>
+      <w:r w:rsidRPr="00F53063">
+        <w:t>See the Step-by-Step Manual: Direct Medical Services Cost Report for instructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00F53063">
+        <w:t>. All DCF, DMH</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...9 lines deleted...]
-        <w:t>Direct Medical Services Cost Report available from UMMS.</w:t>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> and DYS students who are placed in a residential treatment facility, and for whom the LEA pays only a share of the student’s total tuition for that program, are considered cost shares, including students for whom the LEA pays a day-rate tuition</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE06B3" w:rsidRPr="00F53063">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E7DA97" w14:textId="48064B8A" w:rsidR="00654CF4" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
-[...49 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+    <w:p w14:paraId="3D5F899F" w14:textId="337006DD" w:rsidR="00654CF4" w:rsidRPr="00F53063" w:rsidRDefault="00654CF4" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">Additionally, a Cost Share Supplemental Report must be submitted at the same time as the cost report if any cost-share tuition is included </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE06B3" w:rsidRPr="00F53063">
+        <w:t>in the cost report. The Cost Share Supplemental Report details the tuition expenditure by program and student as required for matching this information to DCF, DMH</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2333" w:rsidRPr="00F53063">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE06B3" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> and DYS data for these students. The report must be completed using the template available from UMMS. See a sample report in Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01B38" w:rsidRPr="00F53063">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE06B3" w:rsidRPr="00F53063">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2334184F" w14:textId="292781F6" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00717288" w:rsidP="00F53063">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="4B3D4193" w14:textId="1EE7A692" w:rsidR="0070385C" w:rsidRDefault="0070385C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070385C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> There is no special reporting requirement relative to </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4CE1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>tuition cost for a student that may be shared with another LEA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5F899F" w14:textId="337006DD" w:rsidR="00654CF4" w:rsidRPr="00C03F07" w:rsidRDefault="00654CF4" w:rsidP="00F53063">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6DCCF2BF" w14:textId="77777777" w:rsidR="0070385C" w:rsidRDefault="0070385C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B3D4193" w14:textId="1EE7A692" w:rsidR="0070385C" w:rsidRPr="00C03F07" w:rsidRDefault="0070385C">
-[...37 lines deleted...]
-    <w:p w14:paraId="78953ECA" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00562956">
+    <w:p w14:paraId="78953ECA" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
-        <w:sectPr w:rsidR="00562956" w:rsidRPr="00C03F07">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId55"/>
+        <w:sectPr w:rsidR="00562956">
+          <w:headerReference w:type="default" r:id="rId56"/>
+          <w:footerReference w:type="default" r:id="rId57"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1096BFD3" w14:textId="4E5DFDE3" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="1096BFD3" w14:textId="4E5DFDE3" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="Materials_and_Supplies"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="48" w:name="Materials_and_Supplies"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc49948313"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="002D1CB9" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="002D1CB9" w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="0249CB03" w14:textId="4A167391" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc49948314"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB68E7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Direct Medical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Costs</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="0249CB03" w14:textId="4A167391" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Costs</w:t>
+    <w:p w14:paraId="63FDDEE5" w14:textId="1B28BFB0" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t>LEAs may include other expenditures that are related to the cost of providing Medicaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t>-covered medical services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">, including materials and supplies, purchased services, </w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t>medical equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="006E37E2" w:rsidRPr="00F53063">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t>and indirect costs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> Reported expenditures must comply with all requirements outlined in Section 2.3 in addition to the requirements provided in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5CE8DD" w14:textId="2EEFB858" w:rsidR="00562956" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc49948315"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Materials and</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Supplies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="63FDDEE5" w14:textId="1B28BFB0" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
-[...3 lines deleted...]
-      <w:r w:rsidR="00336710" w:rsidRPr="00C03F07">
+    <w:p w14:paraId="105E1F75" w14:textId="5E7278F7" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">LEAs should enter </w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">the total </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">actual </w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> material and supply expenditures related to the delivery of Medicaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00336710" w:rsidRPr="00F53063">
         <w:t>-covered medical services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Reported expenditures must comply with all requirements outlined in Section 2.3 in addition to the requirements provided in this section.</w:t>
+      <w:r w:rsidRPr="00F53063">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00081517" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> Materials and supply costs are allowable if used ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40136" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">clusively for the delivery of health care services for which the LEA is including </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE22CF" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve">allowable </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40136" w:rsidRPr="00F53063">
+        <w:t>personnel (employed or contracted) costs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00653CA0" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> Consult Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B65" w:rsidRPr="00F53063">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00653CA0" w:rsidRPr="00F53063">
+        <w:t xml:space="preserve"> for a list of materials and supplies that may qualify.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5CE8DD" w14:textId="2EEFB858" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+    <w:p w14:paraId="05E995B0" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00052542" w:rsidRDefault="00977BC8" w:rsidP="00052542">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052542">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Excluded Expenditures</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="105E1F75" w14:textId="5E7278F7" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
-[...57 lines deleted...]
-    <w:p w14:paraId="6D202DAB" w14:textId="4E6B9149" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="6D202DAB" w14:textId="4E6B9149" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Hlk40079496"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="52" w:name="_Hlk40079496"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The cost of materials and supplies used in the </w:t>
       </w:r>
-      <w:r w:rsidR="00336710" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00336710">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">performance of Medicaid administrative activities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">should not be included in </w:t>
       </w:r>
-      <w:r w:rsidR="00336710" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00336710">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>the cost report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">. These costs may be reimbursable through the </w:t>
       </w:r>
-      <w:r w:rsidR="00336710" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00336710">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Administrative Activity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00336710" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00336710">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">(AAC) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">reimbursement portion of the SBMP when all requirements for reimbursement are met. See the </w:t>
       </w:r>
-      <w:r w:rsidR="000E6507" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="000E6507">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">LEA Instruction Guide for Administrative Activity Claiming (AAC) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>for additional information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0684E3D3" w14:textId="7DBC3E7E" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="0684E3D3" w14:textId="7DBC3E7E" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Please refer to the exclusions in Section 2.3</w:t>
       </w:r>
-      <w:r w:rsidR="006E37E2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006E37E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> which apply to all expenditures reported, including materials and supplies costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3324BBF1" w14:textId="08EF3B1A" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+    <w:p w14:paraId="3324BBF1" w14:textId="08EF3B1A" w:rsidR="00562956" w:rsidRDefault="00F53063" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:spacing w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc49948316"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Purchased</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="234ADF6C" w14:textId="0B0F1744" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8">
+    <w:p w14:paraId="234ADF6C" w14:textId="0B0F1744" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>LEAs should enter actual quarterly purchased services expenditures related to the delivery of Medicaid</w:t>
       </w:r>
-      <w:r w:rsidR="0093067C" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="0093067C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-covered medical services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>. Examples of costs that can be included are</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C2CD8F" w14:textId="7E26B944" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="006E37E2" w:rsidP="007D081E">
+    <w:p w14:paraId="20C2CD8F" w14:textId="7E26B944" w:rsidR="00562956" w:rsidRPr="0070385C" w:rsidRDefault="006E37E2" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070385C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0070385C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">expenditure </w:t>
       </w:r>
-      <w:r w:rsidR="0070385C" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="0070385C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>for a Medicaid-covered private duty nurse or personal care services provider that is incurred over and above the tuition cost for a student placed in an out-of-district program</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0070385C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C54B8B2" w14:textId="136B6DA7" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="006E37E2" w:rsidP="007D081E">
+    <w:p w14:paraId="6C54B8B2" w14:textId="136B6DA7" w:rsidR="00562956" w:rsidRPr="00C01B38" w:rsidRDefault="006E37E2" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
-[...5 lines deleted...]
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01B38">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osts </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">incurred for </w:t>
       </w:r>
-      <w:r w:rsidR="00C01B38" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidR="00C01B38" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a contracted Medicaid-qualified optometrist to provide EPSDT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C01B38" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>covered vision screenings in school over a brief period of a day or two</w:t>
       </w:r>
-      <w:r w:rsidR="008A308D" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="008A308D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are not scheduled far enough in advance</w:t>
       </w:r>
-      <w:r w:rsidR="00C01B38" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>, which makes it unreasonable to include the optometrist in the RMTS</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00C01B38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093E6507" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00052542">
+    <w:p w14:paraId="093E6507" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00052542" w:rsidRDefault="00977BC8" w:rsidP="00052542">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00052542">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:b/>
         </w:rPr>
         <w:t>Excluded Expenditures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B6616F" w14:textId="74D68FAC" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00B40136" w:rsidP="007D081E">
+    <w:p w14:paraId="39B6616F" w14:textId="74D68FAC" w:rsidR="00562956" w:rsidRPr="0054102B" w:rsidRDefault="00B40136" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="0054102B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>The cost of materials and supplies used in the performance of Medicaid administrative activities should not be included in the cost report. These costs may be reimbursable through the Administrative Activity (AAC) reimbursement portion of the SBMP when all requirements for reimbursement are met. See the LEA Instruction Guide for Administrative Activity Claiming (AAC) for additional information</w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8" w:rsidRPr="0054102B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DD2D5C" w14:textId="77777777" w:rsidR="006F74D4" w:rsidRPr="00C03F07" w:rsidRDefault="006F74D4">
+    <w:p w14:paraId="70DD2D5C" w14:textId="77777777" w:rsidR="006F74D4" w:rsidRDefault="006F74D4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C4B964" w14:textId="4C624425" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="24C4B964" w14:textId="4C624425" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Please refer to the exclusions in Section 2.3</w:t>
       </w:r>
-      <w:r w:rsidR="006E37E2" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="006E37E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> which apply to all expenditures reported, including purchased services costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EBC86F" w14:textId="2DCDCE4C" w:rsidR="00EB68E7" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+    <w:p w14:paraId="20EBC86F" w14:textId="2DCDCE4C" w:rsidR="00EB68E7" w:rsidRDefault="00F53063" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:spacing w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc49948317"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00EB68E7" w:rsidRPr="00C03F07">
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+      <w:r w:rsidR="00EB68E7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Medical Equipment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="617C5A13" w14:textId="562DE657" w:rsidR="00B40136" w:rsidRPr="00C03F07" w:rsidRDefault="00B40136" w:rsidP="00F53063">
-[...9 lines deleted...]
-        <w:t>LEAs should enter the total actual expenditures for medical equipment related to the delivery of Medicaid-covered medical services. Medical equipment costs are allowable if used exclusively for the delivery of health care services for which the LEA is including personnel (employed or contracted) costs.</w:t>
+    <w:p w14:paraId="617C5A13" w14:textId="562DE657" w:rsidR="00B40136" w:rsidRPr="00B40136" w:rsidRDefault="00B40136" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEAs should enter the total actual expenditures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for medical equipment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">related to the delivery of Medicaid-covered medical services. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Medical equipment costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are allowable if used exclusively for the delivery of health care services for which the LEA is including personnel (employed or contracted) costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9885B5" w14:textId="77777777" w:rsidR="00B40136" w:rsidRPr="00C03F07" w:rsidRDefault="00B40136" w:rsidP="00052542">
+    <w:p w14:paraId="7A9885B5" w14:textId="77777777" w:rsidR="00B40136" w:rsidRPr="00052542" w:rsidRDefault="00B40136" w:rsidP="00052542">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00052542">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:b/>
         </w:rPr>
         <w:t>Excluded Expenditures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484E65CB" w14:textId="7E960362" w:rsidR="00B40136" w:rsidRPr="00C03F07" w:rsidRDefault="00B40136" w:rsidP="00B40136">
+    <w:p w14:paraId="484E65CB" w14:textId="7E960362" w:rsidR="00B40136" w:rsidRPr="00B40136" w:rsidRDefault="00B40136" w:rsidP="00B40136">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1699" w:right="14" w:hanging="349"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00B40136">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>▪</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00B40136">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Any item with a per unit cost in excess of $5,000 and a useful life of at least one year is considered a capital expense and should not be included in the cost report.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Any item with a per unit cost in excess of $5,000 and a useful life of at least one year is considered a capital expense and should not be included in the cost report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10751614" w14:textId="734B4D8D" w:rsidR="00EB68E7" w:rsidRPr="00C03F07" w:rsidRDefault="00B40136" w:rsidP="00B40136">
+    <w:p w14:paraId="10751614" w14:textId="734B4D8D" w:rsidR="00EB68E7" w:rsidRDefault="00B40136" w:rsidP="00B40136">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1699" w:right="14" w:hanging="349"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00B40136">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>▪</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00B40136">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:tab/>
         <w:t>Please refer to the exclusions in Section 2.3</w:t>
       </w:r>
-      <w:r w:rsidR="005E60FC" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="005E60FC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> which apply to all expenditures reported, including medical equipment costs.</w:t>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which apply to all expenditures reported, including m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>edical equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40136">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A02616" w14:textId="1B956460" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00F53063" w:rsidP="0091120A">
+    <w:p w14:paraId="19A02616" w14:textId="1B956460" w:rsidR="00562956" w:rsidRDefault="00F53063" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc49948318"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="Indirect_Costs"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc49948318"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8" w:rsidRPr="00A30470">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t>ndirect</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Costs</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="56"/>
-      <w:r w:rsidRPr="00C03F07">
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="2FE1C860" w14:textId="3EEB80F6" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="2FE1C860" w14:textId="3EEB80F6" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="00F53063">
+      <w:r w:rsidRPr="00F53063">
         <w:t xml:space="preserve">LEA annual unrestricted indirect cost rates, as calculated by DESE, will be prepopulated in the </w:t>
       </w:r>
-      <w:r w:rsidR="00D67B65" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D67B65" w:rsidRPr="00F53063">
         <w:t>Cost Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00F53063">
         <w:t xml:space="preserve"> system. All expenditures reported in </w:t>
       </w:r>
-      <w:r w:rsidR="00D67B65" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00D67B65" w:rsidRPr="00F53063">
         <w:t>the annual cost report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="00F53063">
         <w:t xml:space="preserve"> must comply with all guidance included in Appendix G related to indirect cost rates and exclusion of costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C2F82A" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00562956">
+    <w:p w14:paraId="47C2F82A" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00562956" w:rsidRPr="00C03F07">
-[...247 lines deleted...]
-        <w:sectPr w:rsidR="00D22C2C" w:rsidRPr="00C03F07">
+        <w:sectPr w:rsidR="00562956">
           <w:headerReference w:type="default" r:id="rId58"/>
           <w:footerReference w:type="default" r:id="rId59"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E1E0F9" w14:textId="10BEFD61" w:rsidR="0054102B" w:rsidRPr="00C03F07" w:rsidRDefault="0054102B" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="54596B04" w14:textId="77777777" w:rsidR="00D22C2C" w:rsidRPr="005F77F0" w:rsidRDefault="00D22C2C" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc49948321"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="57" w:name="Appendix_A__Contact_Information"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc49948319"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section </w:t>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+        <w:t>Section 7:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="0180AF64" w14:textId="74538F8E" w:rsidR="0054102B" w:rsidRPr="00C03F07" w:rsidRDefault="0054102B" w:rsidP="0091120A">
+    <w:p w14:paraId="056B6B2C" w14:textId="0A1A5A36" w:rsidR="00D22C2C" w:rsidRDefault="00D22C2C" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc49948320"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Application of RMTS Percentages</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="73294BEC" w14:textId="357606F0" w:rsidR="0054102B" w:rsidRPr="00C03F07" w:rsidRDefault="0054102B" w:rsidP="00F53063">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="04FB2DFC" w14:textId="7188FCF9" w:rsidR="00D22C2C" w:rsidRDefault="00F43981" w:rsidP="00D22C2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s described in Section 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>he annual DSC cost report calculates final reimbursement based on each LEA</w:t>
+      </w:r>
+      <w:r w:rsidR="007D569B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C" w:rsidRPr="00F61385">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>s actual incurred and allowable costs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C" w:rsidRPr="0054102B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E1866" w:rsidRPr="00C03F07">
-[...36 lines deleted...]
-      <w:r w:rsidR="000E1866" w:rsidRPr="00C03F07" w:rsidDel="000E1866">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>multiplied by the RMTS percentage of time spent performing reimbursable work activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C" w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reimbursement is available for both the cost of providing Medicaid-covered services pursuant to an IEP</w:t>
+      </w:r>
+      <w:r w:rsidR="005E60FC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as for other medically necessary services outside of an IEP (expansion services).</w:t>
+      </w:r>
+      <w:r w:rsidR="004A274B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E60FC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="005E60FC" w:rsidRPr="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here </w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>is no requirement for an LEA to participa</w:t>
+      </w:r>
+      <w:r w:rsidR="005E60FC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in both IEP and non-IEP reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="00212A77">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as these two aspects of the program are measured, and reimbursement is calculated, separately</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="0045739E" w:rsidRPr="0045739E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A274B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>The RMTS quantifies these two percentages, IEP service time and non-IEP service time, separately</w:t>
+      </w:r>
+      <w:r w:rsidR="00212A77">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004A274B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Cost Report system performs the calculations to apply the percentages to the reported costs from each LEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00212A77">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A274B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as follows.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E5575D0" w14:textId="77777777" w:rsidR="0054102B" w:rsidRPr="00C03F07" w:rsidRDefault="0054102B" w:rsidP="00F53063">
-[...9 lines deleted...]
-        <w:t>See the Step-by-Step Manual: Direct Medical Services Cost Report for instructions on how to amend a cost report in the system.</w:t>
+    <w:p w14:paraId="05E5F8D4" w14:textId="470075E0" w:rsidR="004A274B" w:rsidRDefault="0021267C" w:rsidP="007D081E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008175A1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis, if MMIS records include paid interim claims for in-district IEP services for the quarter, then allowable in-district costs will be multiplied by the IEP RMTS percentage to determine the Medicaid-related portion of those costs for the quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30776BD5" w14:textId="77777777" w:rsidR="00194C14" w:rsidRPr="00C03F07" w:rsidRDefault="00194C14" w:rsidP="0054102B">
+    <w:p w14:paraId="77B6E877" w14:textId="4EE50183" w:rsidR="0021267C" w:rsidRDefault="0021267C" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008175A1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis, if MMIS records include paid interim claims for in-district non-IEP services for the quarter, then allowable in-district costs will be multiplied by the non-IEP RMTS percentage to determine the Medicaid-related portion of those costs for the quarter.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6863FE57" w14:textId="32EFB174" w:rsidR="00194C14" w:rsidRPr="00C03F07" w:rsidRDefault="00194C14" w:rsidP="0054102B">
+    <w:p w14:paraId="55EF5F43" w14:textId="77777777" w:rsidR="00D22C2C" w:rsidRDefault="00D22C2C" w:rsidP="00D22C2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00194C14" w:rsidRPr="00C03F07">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E83936" w14:textId="77777777" w:rsidR="00D22C2C" w:rsidRDefault="00D22C2C" w:rsidP="00D22C2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D22C2C">
+          <w:headerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB7371B" w14:textId="198B8D3C" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="71E1E0F9" w14:textId="10BEFD61" w:rsidR="0054102B" w:rsidRPr="005F77F0" w:rsidRDefault="0054102B" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc49948323"/>
-      <w:r w:rsidRPr="00C03F07">
+      <w:bookmarkStart w:id="60" w:name="_Toc49948321"/>
+      <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22C2C" w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="0180AF64" w14:textId="74538F8E" w:rsidR="0054102B" w:rsidRDefault="0054102B" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc49948322"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Cost Report Amendments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="73294BEC" w14:textId="357606F0" w:rsidR="0054102B" w:rsidRPr="000E1866" w:rsidRDefault="0054102B" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positive amendments </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11C48" w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to prior-year cost reports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be filed within the two-year filing deadline for submission. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">positive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>amendments</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that increase the amount of the cost report)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for FY1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (July 1, 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>, to June 30, 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>) must be filed by June 15, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>. Negative amendments</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that reduce the amount of the cost report in the case of an overpayment)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054102B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must comply with all requirements outlined in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidR="000E1866" w:rsidRPr="00F53063">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+          </w:rPr>
+          <w:t>MassHealth All Provider Bulletin 224</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D11C48">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866" w:rsidRPr="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2012 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>and are not subject to the two-year filing deadline. Negative a</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866">
+        <w:t>mendments may be filed in any quarterly submission.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1866" w:rsidRPr="000E1866" w:rsidDel="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5575D0" w14:textId="77777777" w:rsidR="0054102B" w:rsidRDefault="0054102B" w:rsidP="00F53063">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1866">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>See the Step-by-Step Manual: Direct Medical Servi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>ces Cost Report for instructions on how to amend a cost report in the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30776BD5" w14:textId="77777777" w:rsidR="00194C14" w:rsidRDefault="00194C14" w:rsidP="0054102B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6863FE57" w14:textId="32EFB174" w:rsidR="00194C14" w:rsidRDefault="00194C14" w:rsidP="0054102B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00194C14">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB7371B" w14:textId="198B8D3C" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00DD2EF0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc49948323"/>
+      <w:r w:rsidRPr="005F77F0">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix A:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="18C9C41A" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc49948324"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>Contact Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="18C9C41A" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+    <w:p w14:paraId="0F74E341" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005410F7" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
+      <w:r w:rsidRPr="005410F7">
+        <w:t>For SBMP publications and other information, including where to find this and other guides, please visit</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F74E341" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
-[...4 lines deleted...]
-    <w:p w14:paraId="123EE4DF" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00C03F07" w:rsidP="007D081E">
+    <w:p w14:paraId="123EE4DF" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink2"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth/schools</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DEF197" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="11DEF197" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005410F7" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
+      <w:r w:rsidRPr="005410F7">
         <w:t>For questions about the program, contact the UMMS Help Desk at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E6F8A3" w14:textId="13CA3987" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00C03F07" w:rsidP="007D081E">
+    <w:p w14:paraId="30E6F8A3" w14:textId="13CA3987" w:rsidR="00562956" w:rsidRDefault="006F74D4" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidR="006F74D4" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="006F74D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>schoolbasedclaiming@umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008B4DE8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="008B4DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="00977BC8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD4355" w14:textId="159680E9" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="27DD4355" w14:textId="159680E9" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(800) 535-6741, M–F, 7:30 a.m.–7:30 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617E7952" w14:textId="7F219DC6" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
-      <w:r w:rsidRPr="00C03F07">
+    <w:p w14:paraId="617E7952" w14:textId="7F219DC6" w:rsidR="00562956" w:rsidRPr="005410F7" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
+      <w:r w:rsidRPr="005410F7">
         <w:t xml:space="preserve">To enroll as a School-Based Medicaid provider, as well as </w:t>
       </w:r>
-      <w:r w:rsidR="008B4DE8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="008B4DE8" w:rsidRPr="005410F7">
         <w:t xml:space="preserve">to get </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r w:rsidRPr="005410F7">
         <w:t>information about MMIS claims, please</w:t>
       </w:r>
-      <w:r w:rsidR="005410F7" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="005410F7" w:rsidRPr="005410F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03F07">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Customer Service at</w:t>
+      <w:r w:rsidRPr="005410F7">
+        <w:t>contact MassHealth Customer Service at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C011BED" w14:textId="4C3C6029" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00C03F07" w:rsidP="007D081E">
+    <w:p w14:paraId="4C011BED" w14:textId="4C3C6029" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:hyperlink r:id="rId63" w:tooltip="providersupport@mahealth.net" w:history="1">
-        <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId65" w:tooltip="providersupport@mahealth.net" w:history="1">
+        <w:r w:rsidRPr="00717288">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>providersupport@mahealth.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for non-member-specific questions only</w:t>
       </w:r>
-      <w:r w:rsidR="008B4DE8" w:rsidRPr="00C03F07">
+      <w:r w:rsidR="008B4DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61992478" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
+    <w:p w14:paraId="61992478" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(800) 841-2900, M–F, 8 a.m.–5 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B18F379" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> website at</w:t>
+    <w:p w14:paraId="4B18F379" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005410F7" w:rsidRDefault="00977BC8" w:rsidP="005410F7">
+      <w:r w:rsidRPr="005410F7">
+        <w:t>For general MassHealth information, including regulations, please visit the MassHealth website at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174147AB" w14:textId="3790F5A8" w:rsidR="00562956" w:rsidRPr="00C03F07" w:rsidRDefault="00C03F07" w:rsidP="007D081E">
+    <w:p w14:paraId="174147AB" w14:textId="3790F5A8" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
-      <w:hyperlink r:id="rId64" w:tooltip="www.mass.gov/masshealth" w:history="1">
-        <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:hyperlink r:id="rId66" w:tooltip="www.mass.gov/masshealth" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977BC8" w:rsidRPr="00C03F07">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p w14:paraId="4A8A0D21" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D26990F" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00385D2A" w:rsidRDefault="00977BC8" w:rsidP="00385D2A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="Appendix_B__Commonly_Used_SBMP_Terms"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc49948325"/>
+      <w:bookmarkStart w:id="64" w:name="Appendix_B__Commonly_Used_SBMP_Terms"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc49948325"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="00385D2A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00385D2A">
+        <w:rPr>
+          <w:rStyle w:val="None"/>
+        </w:rPr>
+        <w:t>B:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="65"/>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3CCAA7C5" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc49948326"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc49948326"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Commonly Used SBMP Terms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="36DEF165" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956">
-          <w:headerReference w:type="default" r:id="rId65"/>
-          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="default" r:id="rId67"/>
+          <w:footerReference w:type="default" r:id="rId68"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DF70CE" w14:textId="0C15C843" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="979" w:right="14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ABA</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00582A6A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Applied Behavior Analysis; a service type covered for students with an autism spectrum diagnosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F762C2" w14:textId="1A72E94B" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -16238,65 +17318,51 @@
         </w:rPr>
         <w:t>CMS</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Centers for Medicare &amp; Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D1A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Services, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
-        <w:t xml:space="preserve">the federal agency that gives </w:t>
-[...13 lines deleted...]
-        <w:t>, including the School-Based Medicaid Program, the authority to operate and claim federal dollars</w:t>
+        <w:t>the federal agency that gives MassHealth, including the School-Based Medicaid Program, the authority to operate and claim federal dollars</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D3AEF5" w14:textId="25A4155C" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cost Report</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00BF3D1A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
@@ -16463,51 +17529,50 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Massachusetts Department of Elementary and Secondary Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E58F950" w14:textId="1B4A39BA" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="979" w:right="14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DSC</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00BF3D1A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>irect</w:t>
       </w:r>
       <w:r w:rsidR="00EB4912">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16656,60 +17721,58 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LEA</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Local Education Agency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAD36A5" w14:textId="1F5F76F9" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00DA3448">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>he jointly administered Medicaid and the Children’s Health Insurance Program (CHIP) in Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16162DF6" w14:textId="0F3B5B5C" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16862,117 +17925,109 @@
         </w:rPr>
         <w:t>UMMS</w:t>
       </w:r>
       <w:r w:rsidR="008B4DE8" w:rsidRPr="00391A7A">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>University of Massachusetts Medical School</w:t>
       </w:r>
       <w:r w:rsidR="00563234">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
-        <w:t xml:space="preserve">administers the School-Based Medicaid Program on behalf of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>administers the School-Based Medicaid Program on behalf of MassHealth</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1ACEBD4F" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1440" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="737"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0841367A" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="00457312">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="Appendix_C__SBMP_Guides_and_Other_Resou"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="67" w:name="Appendix_C__SBMP_Guides_and_Other_Resou"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc49948327"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix C:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="48D39154" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc49948328"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink3"/>
+        </w:rPr>
+        <w:t>SBMP Guides and Other Resources</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="48D39154" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="777B2764" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t>SBMP Resource Center</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="None"/>
             <w:color w:val="0000FF"/>
             <w:u w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>for other SBMP publications. Documents available online as of the date of publication are indicated with an asterisk. The following documents were discussed in this guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA32C67" w14:textId="17BCE77E" w:rsidR="00562956" w:rsidRPr="00785720" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -16990,73 +18045,73 @@
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>All Provider Bulletin 224</w:t>
       </w:r>
       <w:r w:rsidR="003A2482" w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EB35AB" w14:textId="450982F2" w:rsidR="00562956" w:rsidRPr="00785720" w:rsidRDefault="00A43EDC" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Hlk40078654"/>
+      <w:bookmarkStart w:id="70" w:name="_Hlk40078654"/>
       <w:r w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">LEA </w:t>
       </w:r>
       <w:r w:rsidR="00977BC8" w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruction Guide for </w:t>
       </w:r>
       <w:r w:rsidR="000E6507" w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Administrative Activity Claiming (AAC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidR="000E6507" w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003A2482" w:rsidRPr="00785720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A76E18D" w14:textId="4C54D5B5" w:rsidR="00562956" w:rsidRPr="00785720" w:rsidRDefault="00977BC8" w:rsidP="007D081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -17407,73 +18462,73 @@
         <w:t>Step-by-Step Manual: Administrative Activity Claiming</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE893AD" w14:textId="65DD5D7B" w:rsidR="00AE2860" w:rsidRDefault="00AE2860" w:rsidP="003D162A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD2246F" w14:textId="12950BDB" w:rsidR="00AE2860" w:rsidRPr="005F77F0" w:rsidRDefault="00AE2860" w:rsidP="009964C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc49948329"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc49948329"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix D:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="7ACC934F" w14:textId="61627378" w:rsidR="00AE2860" w:rsidRDefault="00AE2860" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc49948330"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc49948330"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Service Type Groupings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="3FC41F42" w14:textId="5361B4EA" w:rsidR="00AE2860" w:rsidRPr="00457312" w:rsidRDefault="00AE2860" w:rsidP="00457312">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="979" w:right="14"/>
       </w:pPr>
       <w:r w:rsidRPr="00457312">
         <w:t>This table identifies the staff and other related costs associated with each “service type” grouping:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="985" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Service Type Groupings"/>
         <w:tblDescription w:val="Service Type Groupings"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1913"/>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="3037"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE2860" w:rsidRPr="007A72AC" w14:paraId="79CA162A" w14:textId="77777777" w:rsidTr="00195623">
@@ -18372,311 +19427,311 @@
     <w:p w14:paraId="6E28C2D5" w14:textId="00EBFE96" w:rsidR="007D081E" w:rsidRDefault="007D081E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0019E944" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="Appendix_D__Medicaid_Administrative_Act"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc49948331"/>
+      <w:bookmarkStart w:id="73" w:name="Appendix_D__Medicaid_Administrative_Act"/>
+      <w:bookmarkStart w:id="74" w:name="Appendix_E__Certification_of_Public_Exp"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc49948331"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
-      <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix E:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="7D167625" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00F53063" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc49948332"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc49948332"/>
       <w:r w:rsidRPr="00F53063">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Certification of Public Expenditure Form</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="5E560957" w14:textId="50C76EF4" w:rsidR="00925564" w:rsidRDefault="007D081E" w:rsidP="007D081E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DF85684" wp14:editId="50F09D7A">
             <wp:extent cx="5619750" cy="6477000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr="Certification of Public Expenditure Form" title="Certification of Public Expenditure Form"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Sample CPE Original Appendix E.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId68">
+                    <a:blip r:embed="rId70">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="1001" b="1769"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5623560" cy="6481391"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A228B09" w14:textId="77777777" w:rsidR="007D081E" w:rsidRPr="007D081E" w:rsidRDefault="007D081E" w:rsidP="007D081E"/>
     <w:p w14:paraId="78B89749" w14:textId="2B0AF497" w:rsidR="00925564" w:rsidRDefault="00925564">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:line="258" w:lineRule="exact"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00925564">
-          <w:headerReference w:type="default" r:id="rId69"/>
-          <w:footerReference w:type="default" r:id="rId70"/>
+          <w:headerReference w:type="default" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C90C19B" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="Appendix_F__Certification_of_Public_Exp"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkStart w:id="77" w:name="Appendix_F__Certification_of_Public_Exp"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc49948333"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>ppendix F:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="5ED13EE3" w14:textId="4A500AE8" w:rsidR="00562956" w:rsidRPr="001A5523" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc49948334"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc49948334"/>
       <w:r w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Certification of Public Expenditure</w:t>
       </w:r>
       <w:r w:rsidR="001A5523" w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t xml:space="preserve">Form for Amended </w:t>
       </w:r>
       <w:r w:rsidR="00BA5988" w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="None"/>
         </w:rPr>
         <w:t>Reports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="263A41C9" w14:textId="034D60D4" w:rsidR="00562956" w:rsidRDefault="007D081E" w:rsidP="007D081E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A884DA0" wp14:editId="2231EF3A">
             <wp:extent cx="5577840" cy="6473952"/>
             <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
             <wp:docPr id="2" name="Picture 2" descr="Certification of Public Expenditure Form for Amended Reports" title="Certification of Public Expenditure Form for Amended Reports"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Amended CPE Appendix F.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71">
+                    <a:blip r:embed="rId73">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5577840" cy="6473952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A572AAA" w14:textId="77777777" w:rsidR="007D081E" w:rsidRDefault="007D081E" w:rsidP="007D081E"/>
     <w:p w14:paraId="58C5A75C" w14:textId="77777777" w:rsidR="00562956" w:rsidRDefault="00562956">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:line="258" w:lineRule="exact"/>
         <w:ind w:right="20"/>
         <w:sectPr w:rsidR="00562956" w:rsidSect="00226F44">
-          <w:headerReference w:type="default" r:id="rId72"/>
-          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:headerReference w:type="default" r:id="rId74"/>
+          <w:footerReference w:type="default" r:id="rId75"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B24977" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="005F77F0" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="Appendix_G__Indirect_Costs"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="80" w:name="Appendix_G__Indirect_Costs"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc49948335"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>ppendix G:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="1FB93A4A" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="001A5523" w:rsidRDefault="00977BC8" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc49948336"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc49948336"/>
       <w:r w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Indirect Costs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="1FFDFD7B" w14:textId="396DAE1E" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="001A5523">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">The annual indirect cost rates for each LEA are calculated and published by DESE and prepopulated in the </w:t>
       </w:r>
       <w:r w:rsidR="00A22436">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>AAC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> system. LEAs must comply with the guidance in this appendix </w:t>
       </w:r>
       <w:r w:rsidR="00A22436">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">about </w:t>
@@ -18784,51 +19839,51 @@
       <w:r w:rsidR="00A22436">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>4000 series (</w:t>
       </w:r>
       <w:r w:rsidR="00A22436">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDDAB77" w14:textId="2077EC68" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00377061">
+    <w:p w14:paraId="4DDDAB77" w14:textId="629ABCFB" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00377061">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:right="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee </w:t>
       </w:r>
       <w:r w:rsidR="00A22436">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">insurance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(5200)</w:t>
@@ -18999,51 +20054,51 @@
         </w:rPr>
         <w:t xml:space="preserve">fixed charges </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>(5500)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B08A87F" w14:textId="333B0FA6" w:rsidR="00562956" w:rsidRPr="003D162A" w:rsidRDefault="00977BC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D162A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(DESE COA: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:tooltip="http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx" w:history="1">
+      <w:hyperlink r:id="rId76" w:tooltip="http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx" w:history="1">
         <w:r w:rsidRPr="003D162A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D162A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5634D106" w14:textId="77777777" w:rsidR="00562956" w:rsidRPr="00052542" w:rsidRDefault="00977BC8" w:rsidP="00052542">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052542">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
@@ -19056,51 +20111,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">AACs and Direct Service Cost Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="004448B6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">charter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve">schools will be processed using a 10% </w:t>
       </w:r>
-      <w:r w:rsidRPr="00020EE0">
+      <w:r w:rsidRPr="00523C3C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indirect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
@@ -19434,111 +20489,111 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180C1693" w14:textId="6E6580B8" w:rsidR="00562956" w:rsidRDefault="00977BC8" w:rsidP="00796431">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>See also:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tooltip="https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download" w:history="1">
+      <w:hyperlink r:id="rId77" w:tooltip="https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download" w:history="1">
         <w:r w:rsidRPr="00796431">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
           </w:rPr>
           <w:t xml:space="preserve"> School-Based Medicaid Provider Bulletin 28 (July 2015)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B1039E" w:rsidRPr="00B1039E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D9FC50" w14:textId="77777777" w:rsidR="00C01B38" w:rsidRDefault="00C01B38">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00C01B38" w:rsidSect="00226F44">
-          <w:headerReference w:type="default" r:id="rId76"/>
-          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:headerReference w:type="default" r:id="rId78"/>
+          <w:footerReference w:type="default" r:id="rId79"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B17929" w14:textId="5E60330C" w:rsidR="00C01B38" w:rsidRPr="005F77F0" w:rsidRDefault="00C01B38" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc49948337"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc49948337"/>
       <w:r w:rsidRPr="005F77F0">
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>ppendix H:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="6D81C32D" w14:textId="69D9011B" w:rsidR="00C01B38" w:rsidRPr="001A5523" w:rsidRDefault="00C01B38" w:rsidP="0091120A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc49948338"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc49948338"/>
       <w:r w:rsidRPr="001A5523">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Cost Share Supplemental Report</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="2272B0B3" w14:textId="4C5737E9" w:rsidR="00C01B38" w:rsidRDefault="00C01B38" w:rsidP="00B1039E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t>Below is a sample Cost Share Supplemental Report. LEAs must fully complete the required report using the Excel template available from UMMS if any cost share tuition expenditures are included in the annual cost report.</w:t>
       </w:r>
       <w:r w:rsidR="00B1039E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47409E38" w14:textId="77777777" w:rsidR="00B1039E" w:rsidRPr="00B1039E" w:rsidRDefault="00B1039E" w:rsidP="00B1039E">
       <w:r w:rsidRPr="00B1039E">
         <w:t>ABC Public Schools—FY19 Cost Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1039E">
@@ -19551,282 +20606,318 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1039E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink3"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5556F914" wp14:editId="5A723907">
             <wp:extent cx="5721738" cy="2067519"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="4" name="Picture 4" descr="ABC Public Schools—FY19 Cost Report" title="ABC Public Schools—FY19 Cost Report"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78">
+                    <a:blip r:embed="rId80">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5721738" cy="2067519"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314FCF29" w14:textId="5D5EF42C" w:rsidR="000B7FF2" w:rsidRDefault="000B7FF2" w:rsidP="00020EE0">
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="0561AEE9" w14:textId="0F7FC5AA" w:rsidR="000B7FF2" w:rsidRDefault="000B7FF2" w:rsidP="003D162A">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314FCF29" w14:textId="77777777" w:rsidR="000B7FF2" w:rsidRDefault="000B7FF2" w:rsidP="00646969">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="900"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B7FF2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1320" w:bottom="1080" w:left="460" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21377BBC" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="003D162A">
+    <w:p w14:paraId="05B2E7B2" w14:textId="77777777" w:rsidR="00C06E1A" w:rsidRDefault="00C06E1A" w:rsidP="003D162A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D47A7E3" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="003D162A">
+    <w:p w14:paraId="37E772A6" w14:textId="77777777" w:rsidR="00C06E1A" w:rsidRDefault="00C06E1A" w:rsidP="003D162A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Malgun Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050201020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="6DB832A5" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="00A12F35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DB832A5" w14:textId="34DA6A1A" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="00A12F35">
     <w:pPr>
       <w:pStyle w:val="BodyA"/>
       <w:spacing w:before="1920"/>
       <w:ind w:left="101" w:right="20"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A12F35">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>SBMP-CR (Rev. 09/20)</w:t>
+      <w:t xml:space="preserve">SBMP-CR (Rev. </w:t>
+    </w:r>
+    <w:r w:rsidR="00E677AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7/26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A12F35">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="014614B6" w14:textId="59F0B692" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -19862,63 +20953,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19946,117 +21050,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="590A31A1" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -20092,63 +21209,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20176,117 +21306,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="696E0C26" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -20322,63 +21465,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20406,117 +21562,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11438331" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -20552,63 +21721,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20636,117 +21818,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F2E7352" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -20782,63 +21977,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20866,117 +22074,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71300950" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -21012,63 +22233,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21096,117 +22330,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08C0ECEB" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -21242,63 +22489,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21326,117 +22586,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>33</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F0BDAEA" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -21472,63 +22745,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21556,117 +22842,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BE74982" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -21702,63 +23001,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21786,117 +23098,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E993F46" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -21932,63 +23257,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22016,117 +23354,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17C9CB47" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -22162,63 +23513,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22246,117 +23610,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FFCADB" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -22392,63 +23769,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22476,117 +23866,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FD88207" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -22622,63 +24025,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22706,117 +24122,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F8FD92" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -22852,63 +24281,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22936,117 +24378,130 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="792092BA" w14:textId="77777777" w:rsidR="00137D00" w:rsidRPr="00226F44" w:rsidRDefault="00137D00" w:rsidP="00226F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="380"/>
     </w:pPr>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MassHealth </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">|  </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="8"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">School-Based </w:t>
+      <w:t>School</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008E74FC">
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="8"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-Based </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="7"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>Medicaid</w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="29"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
@@ -23082,63 +24537,76 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Instruction </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Guide </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>for Direct Service Cost Repor</w:t>
+      <w:t xml:space="preserve">for Direct Service Cost </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Repor</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="None"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:spacing w:val="5"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>t  |</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rStyle w:val="None"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E74FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23166,258 +24634,258 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C03F07">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidRPr="008E74FC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465C09F7" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="003D162A">
+    <w:p w14:paraId="33678143" w14:textId="77777777" w:rsidR="00C06E1A" w:rsidRDefault="00C06E1A" w:rsidP="003D162A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEA3635" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00" w:rsidP="003D162A">
+    <w:p w14:paraId="59A78275" w14:textId="77777777" w:rsidR="00C06E1A" w:rsidRDefault="00C06E1A" w:rsidP="003D162A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00121798" w14:textId="77777777" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0304EA77" w14:textId="4DA21C1A" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CA45786" w14:textId="26474AE6" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18777DF1" w14:textId="309598A6" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34EC0A7D" w14:textId="16750BF8" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DDCD48F" w14:textId="3EBD7922" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C548420" w14:textId="6B9B6A06" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58B2C3EC" w14:textId="7DD992A6" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A7D57C1" w14:textId="2A9F26CD" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FE90DE4" w14:textId="79EF4298" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DEE7E07" w14:textId="6471E708" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1128FFD2" w14:textId="786A2CB4" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B8C12C8" w14:textId="72FFE5C2" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05A1D91B" w14:textId="6C89026F" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42453181" w14:textId="7E596EAA" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ECB68E6" w14:textId="63CB9795" w:rsidR="00137D00" w:rsidRDefault="00137D00">
     <w:pPr>
       <w:pStyle w:val="HeaderFooterA"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026D4295"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B329D70"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2275" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -23699,57 +25167,57 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027B5998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11AC6BA4"/>
     <w:numStyleLink w:val="ImportedStyle130"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06F941CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4204DFC8"/>
     <w:styleLink w:val="ImportedStyle7"/>
     <w:lvl w:ilvl="0" w:tplc="8C94A86E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -24026,63 +25494,176 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="162B20C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E15E92D8"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16EA3E72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EC4368A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196B551C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E964652C"/>
     <w:numStyleLink w:val="ImportedStyle5"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CF5DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD30DFA0"/>
     <w:lvl w:ilvl="0" w:tplc="B338F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
@@ -24358,51 +25939,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B7D3243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4C04E3C"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0" w:tplc="B0B0079C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -24679,51 +26260,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D4B7237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09380F86"/>
     <w:lvl w:ilvl="0" w:tplc="B338F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="800000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24793,51 +26374,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D9E6696"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5D62476"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2263" w:hanging="1284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -25119,51 +26700,164 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA24493"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E402AD60"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210C0C18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21AADE9A"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2271" w:hanging="1292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -25445,51 +27139,51 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24116636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E78A2290"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25558,57 +27252,57 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32F06847"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8D609E2"/>
     <w:numStyleLink w:val="ImportedStyle12"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3304566C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64187B0E"/>
     <w:styleLink w:val="ImportedStyle110"/>
     <w:lvl w:ilvl="0" w:tplc="423C62E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -25885,51 +27579,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373641C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA069BA6"/>
     <w:styleLink w:val="ImportedStyle40"/>
     <w:lvl w:ilvl="0" w:tplc="D82E1908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -26206,51 +27900,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="375874DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CA2771E"/>
     <w:styleLink w:val="ImportedStyle80"/>
     <w:lvl w:ilvl="0" w:tplc="2146BDAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -26527,51 +28221,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="414F2451"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DFC286E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2271" w:hanging="1292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:vertAlign w:val="baseline"/>
@@ -26843,51 +28537,51 @@
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BB190A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="824033E8"/>
     <w:styleLink w:val="ImportedStyle140"/>
     <w:lvl w:ilvl="0" w:tplc="97BEBAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -27164,57 +28858,57 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466D0B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D89D1C"/>
     <w:numStyleLink w:val="ImportedStyle15"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D3078B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36C6D9AE"/>
     <w:styleLink w:val="ImportedStyle9"/>
     <w:lvl w:ilvl="0" w:tplc="9392B236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -27491,51 +29185,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4945176D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73D401CE"/>
     <w:lvl w:ilvl="0" w:tplc="798A197E">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27580,51 +29274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A987055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86481592"/>
     <w:lvl w:ilvl="0" w:tplc="B338F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="800000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27694,57 +29388,57 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52972DDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21AADE9A"/>
     <w:numStyleLink w:val="ImportedStyle13"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A327D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC840E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2271" w:hanging="1292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:vertAlign w:val="baseline"/>
@@ -28016,51 +29710,51 @@
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631E428E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47865178"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2263" w:hanging="1284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -28342,51 +30036,51 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BB5664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E15E92D8"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0" w:tplc="D3249E50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -28663,51 +30357,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675A41EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8D609E2"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2190" w:hanging="1211"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -29003,51 +30697,51 @@
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C103F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD4BD0E"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0" w:tplc="7AD8264A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -29288,51 +30982,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692B52AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="050E29BA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0" w:tplc="3F7E0E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -29573,51 +31267,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A837072"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38C67A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2263" w:hanging="1284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
@@ -29898,57 +31592,57 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DCB6510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4C04E3C"/>
     <w:numStyleLink w:val="ImportedStyle6"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7B4471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7686E52"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0" w:tplc="998E79F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1340"/>
         </w:tabs>
         <w:ind w:left="1339" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -30252,57 +31946,57 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F137333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA069BA6"/>
     <w:numStyleLink w:val="ImportedStyle40"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F7A5C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11AC6BA4"/>
     <w:styleLink w:val="ImportedStyle130"/>
     <w:lvl w:ilvl="0" w:tplc="EC9E0C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="330" w:hanging="330"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -30579,51 +32273,51 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723537F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44E2EC1E"/>
     <w:lvl w:ilvl="0" w:tplc="B338F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="800000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -30693,51 +32387,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742B6C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB30E234"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30806,51 +32500,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76055FD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E964652C"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -31146,51 +32840,51 @@
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="8E278F"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F409D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D89D1C"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0" w:tplc="D4A4414E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -31467,793 +33161,1089 @@
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="800000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B537F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4204DFC8"/>
     <w:numStyleLink w:val="ImportedStyle7"/>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="767000083">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="821000209">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="970551087">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="167601049">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1989283899">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2071266900">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="752817015">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1914851523">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1485930493">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="77138226">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1215120358">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="469711130">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2053308923">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1707560176">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1475293833">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="376511996">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="843788855">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="43332262">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1805542427">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1833330132">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="511183637">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="589243934">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1271820141">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="285965995">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="450515449">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1440296418">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1128353214">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="595820348">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2016884684">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1712069426">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="583414987">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1719011332">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="865874298">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="34" w16cid:durableId="1101074320">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="35" w16cid:durableId="133565335">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="36" w16cid:durableId="260914543">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="37" w16cid:durableId="1044714891">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="38" w16cid:durableId="93130900">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="39" w16cid:durableId="136997198">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="40" w16cid:durableId="1845391989">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2129858580">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1729693072">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-[...80 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="43" w16cid:durableId="1995454047">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00562956"/>
     <w:rsid w:val="0000199F"/>
     <w:rsid w:val="00004F1B"/>
     <w:rsid w:val="00016B90"/>
-    <w:rsid w:val="00020EE0"/>
+    <w:rsid w:val="00026AB4"/>
     <w:rsid w:val="00036B66"/>
     <w:rsid w:val="00041EF8"/>
     <w:rsid w:val="0004486F"/>
     <w:rsid w:val="00052542"/>
     <w:rsid w:val="00062F2F"/>
     <w:rsid w:val="000759E3"/>
     <w:rsid w:val="00081517"/>
     <w:rsid w:val="00082451"/>
+    <w:rsid w:val="00095D30"/>
     <w:rsid w:val="000A4748"/>
     <w:rsid w:val="000B7FF2"/>
     <w:rsid w:val="000C2CA7"/>
+    <w:rsid w:val="000D3351"/>
     <w:rsid w:val="000E1866"/>
     <w:rsid w:val="000E6507"/>
     <w:rsid w:val="0010658D"/>
     <w:rsid w:val="00114B00"/>
     <w:rsid w:val="00125DA9"/>
     <w:rsid w:val="00133C3F"/>
     <w:rsid w:val="0013408A"/>
     <w:rsid w:val="00137D00"/>
+    <w:rsid w:val="001474DF"/>
     <w:rsid w:val="0016371B"/>
+    <w:rsid w:val="00170EF4"/>
+    <w:rsid w:val="00172BCC"/>
     <w:rsid w:val="0018047C"/>
     <w:rsid w:val="00184438"/>
     <w:rsid w:val="00194C14"/>
     <w:rsid w:val="00195623"/>
     <w:rsid w:val="001A5523"/>
+    <w:rsid w:val="001C4ADA"/>
     <w:rsid w:val="001D4570"/>
     <w:rsid w:val="001E0AB1"/>
     <w:rsid w:val="0021267C"/>
     <w:rsid w:val="00212A77"/>
     <w:rsid w:val="00214958"/>
     <w:rsid w:val="002167CA"/>
     <w:rsid w:val="002215CD"/>
     <w:rsid w:val="00226F44"/>
     <w:rsid w:val="00245975"/>
     <w:rsid w:val="00250458"/>
     <w:rsid w:val="00250803"/>
+    <w:rsid w:val="00254D92"/>
     <w:rsid w:val="002557C7"/>
+    <w:rsid w:val="00270ED4"/>
+    <w:rsid w:val="002761F6"/>
     <w:rsid w:val="00293AB5"/>
     <w:rsid w:val="002B76E8"/>
     <w:rsid w:val="002C0AD8"/>
     <w:rsid w:val="002C177D"/>
     <w:rsid w:val="002D0DDC"/>
     <w:rsid w:val="002D1CB9"/>
     <w:rsid w:val="002D790A"/>
     <w:rsid w:val="002D7B14"/>
     <w:rsid w:val="002E091A"/>
     <w:rsid w:val="002E1BB0"/>
     <w:rsid w:val="002E5747"/>
     <w:rsid w:val="002F7A03"/>
     <w:rsid w:val="00301163"/>
     <w:rsid w:val="003108DF"/>
+    <w:rsid w:val="00311E1E"/>
     <w:rsid w:val="003125D1"/>
     <w:rsid w:val="00313858"/>
+    <w:rsid w:val="00313FE5"/>
     <w:rsid w:val="0031479F"/>
+    <w:rsid w:val="003161EF"/>
     <w:rsid w:val="00317D32"/>
     <w:rsid w:val="00320BD7"/>
+    <w:rsid w:val="00321F5F"/>
     <w:rsid w:val="003242FB"/>
     <w:rsid w:val="00332C5B"/>
     <w:rsid w:val="0033357F"/>
     <w:rsid w:val="00336710"/>
     <w:rsid w:val="0034172C"/>
     <w:rsid w:val="00356C36"/>
+    <w:rsid w:val="00361A86"/>
     <w:rsid w:val="00365418"/>
     <w:rsid w:val="00365B39"/>
     <w:rsid w:val="003668E1"/>
     <w:rsid w:val="00372717"/>
     <w:rsid w:val="003729BE"/>
     <w:rsid w:val="003754C5"/>
     <w:rsid w:val="00376120"/>
     <w:rsid w:val="00376BF2"/>
     <w:rsid w:val="00377061"/>
     <w:rsid w:val="00385D2A"/>
     <w:rsid w:val="003866AB"/>
     <w:rsid w:val="003872CD"/>
     <w:rsid w:val="00387FE0"/>
     <w:rsid w:val="003A2482"/>
     <w:rsid w:val="003B1601"/>
     <w:rsid w:val="003B34BF"/>
     <w:rsid w:val="003B3BF1"/>
     <w:rsid w:val="003B5516"/>
     <w:rsid w:val="003D162A"/>
+    <w:rsid w:val="003D7193"/>
     <w:rsid w:val="003F4CE1"/>
     <w:rsid w:val="003F5A44"/>
     <w:rsid w:val="003F7D5A"/>
     <w:rsid w:val="00404F5F"/>
     <w:rsid w:val="004078EA"/>
     <w:rsid w:val="004118C7"/>
     <w:rsid w:val="00412277"/>
     <w:rsid w:val="00417A87"/>
     <w:rsid w:val="00421062"/>
     <w:rsid w:val="0042310D"/>
     <w:rsid w:val="004241C8"/>
+    <w:rsid w:val="004276F2"/>
     <w:rsid w:val="004324FC"/>
     <w:rsid w:val="00440C68"/>
     <w:rsid w:val="004448B6"/>
     <w:rsid w:val="00455BEF"/>
     <w:rsid w:val="00457312"/>
     <w:rsid w:val="0045739E"/>
     <w:rsid w:val="00465A89"/>
     <w:rsid w:val="004701D5"/>
+    <w:rsid w:val="00470793"/>
+    <w:rsid w:val="0047222F"/>
     <w:rsid w:val="00472F93"/>
     <w:rsid w:val="00477F63"/>
     <w:rsid w:val="004A274B"/>
     <w:rsid w:val="004A5466"/>
     <w:rsid w:val="004B28D9"/>
     <w:rsid w:val="004B39EE"/>
     <w:rsid w:val="004D131D"/>
     <w:rsid w:val="004D2CD7"/>
     <w:rsid w:val="004E296F"/>
     <w:rsid w:val="004E654B"/>
     <w:rsid w:val="00500692"/>
     <w:rsid w:val="005027EB"/>
     <w:rsid w:val="00502D70"/>
     <w:rsid w:val="0050377A"/>
     <w:rsid w:val="00504171"/>
     <w:rsid w:val="00505D76"/>
+    <w:rsid w:val="00505E2B"/>
+    <w:rsid w:val="00523C3C"/>
     <w:rsid w:val="00523ED0"/>
     <w:rsid w:val="0054102B"/>
     <w:rsid w:val="005410F7"/>
+    <w:rsid w:val="00546322"/>
+    <w:rsid w:val="0054699A"/>
     <w:rsid w:val="00546CEA"/>
+    <w:rsid w:val="00547FA9"/>
     <w:rsid w:val="005506DC"/>
     <w:rsid w:val="00551031"/>
     <w:rsid w:val="00562956"/>
     <w:rsid w:val="00563234"/>
+    <w:rsid w:val="00563633"/>
     <w:rsid w:val="00574CAD"/>
     <w:rsid w:val="00575F89"/>
     <w:rsid w:val="00582A6A"/>
     <w:rsid w:val="005849D2"/>
     <w:rsid w:val="00592E08"/>
     <w:rsid w:val="005A2E5B"/>
+    <w:rsid w:val="005A4389"/>
     <w:rsid w:val="005B558E"/>
     <w:rsid w:val="005B66BA"/>
+    <w:rsid w:val="005D44A3"/>
     <w:rsid w:val="005D4745"/>
     <w:rsid w:val="005D7A2B"/>
     <w:rsid w:val="005D7AC5"/>
     <w:rsid w:val="005E60FC"/>
+    <w:rsid w:val="005F77AF"/>
     <w:rsid w:val="005F77F0"/>
+    <w:rsid w:val="00621C88"/>
     <w:rsid w:val="00637BEE"/>
     <w:rsid w:val="00643495"/>
+    <w:rsid w:val="006454BA"/>
     <w:rsid w:val="00646969"/>
     <w:rsid w:val="00647742"/>
+    <w:rsid w:val="00647C68"/>
     <w:rsid w:val="006511F2"/>
     <w:rsid w:val="00653CA0"/>
     <w:rsid w:val="00654CF4"/>
     <w:rsid w:val="00674F20"/>
     <w:rsid w:val="006754CC"/>
     <w:rsid w:val="006802A3"/>
     <w:rsid w:val="006827FB"/>
     <w:rsid w:val="0068706A"/>
+    <w:rsid w:val="0069120A"/>
     <w:rsid w:val="00692B8D"/>
     <w:rsid w:val="006A6F61"/>
     <w:rsid w:val="006B143C"/>
     <w:rsid w:val="006B57C7"/>
     <w:rsid w:val="006C33A9"/>
     <w:rsid w:val="006E2178"/>
     <w:rsid w:val="006E37E2"/>
     <w:rsid w:val="006E7F0B"/>
     <w:rsid w:val="006F1AEC"/>
     <w:rsid w:val="006F73E1"/>
     <w:rsid w:val="006F74D4"/>
     <w:rsid w:val="0070039F"/>
+    <w:rsid w:val="007027E9"/>
     <w:rsid w:val="007028A8"/>
     <w:rsid w:val="0070385C"/>
     <w:rsid w:val="0071450A"/>
     <w:rsid w:val="00717288"/>
+    <w:rsid w:val="00724502"/>
     <w:rsid w:val="00725314"/>
     <w:rsid w:val="00726B8A"/>
     <w:rsid w:val="00746A33"/>
     <w:rsid w:val="007574D0"/>
     <w:rsid w:val="007846A2"/>
     <w:rsid w:val="00785720"/>
     <w:rsid w:val="00791CAF"/>
     <w:rsid w:val="0079422B"/>
     <w:rsid w:val="00796431"/>
+    <w:rsid w:val="007A55AD"/>
     <w:rsid w:val="007A72AC"/>
     <w:rsid w:val="007D081E"/>
     <w:rsid w:val="007D5449"/>
     <w:rsid w:val="007D569B"/>
+    <w:rsid w:val="007E1ADD"/>
     <w:rsid w:val="007E7573"/>
+    <w:rsid w:val="00802B22"/>
     <w:rsid w:val="008053BF"/>
     <w:rsid w:val="00806496"/>
+    <w:rsid w:val="0081002B"/>
     <w:rsid w:val="008175A1"/>
     <w:rsid w:val="00817FC3"/>
+    <w:rsid w:val="0083381B"/>
     <w:rsid w:val="00834AF2"/>
     <w:rsid w:val="00836AB3"/>
     <w:rsid w:val="0084547E"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="00847841"/>
     <w:rsid w:val="00850384"/>
     <w:rsid w:val="008514B4"/>
     <w:rsid w:val="00872A22"/>
     <w:rsid w:val="00872BB4"/>
     <w:rsid w:val="008776D9"/>
     <w:rsid w:val="00881F02"/>
     <w:rsid w:val="008844E2"/>
+    <w:rsid w:val="0089147A"/>
     <w:rsid w:val="00892E56"/>
     <w:rsid w:val="00894B14"/>
     <w:rsid w:val="0089508D"/>
     <w:rsid w:val="008A308D"/>
     <w:rsid w:val="008A5D3F"/>
     <w:rsid w:val="008B4DE8"/>
     <w:rsid w:val="008C0E9F"/>
     <w:rsid w:val="008C1735"/>
     <w:rsid w:val="008C1E3D"/>
     <w:rsid w:val="008D054B"/>
     <w:rsid w:val="008D642B"/>
     <w:rsid w:val="008E10D9"/>
     <w:rsid w:val="008E67C9"/>
     <w:rsid w:val="008E74FC"/>
+    <w:rsid w:val="008F4445"/>
     <w:rsid w:val="0091120A"/>
     <w:rsid w:val="00925564"/>
     <w:rsid w:val="0093067C"/>
     <w:rsid w:val="00935E60"/>
     <w:rsid w:val="00967E78"/>
     <w:rsid w:val="0097727A"/>
     <w:rsid w:val="00977BC8"/>
     <w:rsid w:val="00981276"/>
     <w:rsid w:val="00983269"/>
     <w:rsid w:val="00986360"/>
     <w:rsid w:val="009964C2"/>
     <w:rsid w:val="00997152"/>
     <w:rsid w:val="009A263C"/>
     <w:rsid w:val="009A78DC"/>
     <w:rsid w:val="009C002A"/>
     <w:rsid w:val="009C18EE"/>
     <w:rsid w:val="009C68CC"/>
-    <w:rsid w:val="009E0D3A"/>
     <w:rsid w:val="009E27B1"/>
+    <w:rsid w:val="009E3443"/>
     <w:rsid w:val="009E57CF"/>
     <w:rsid w:val="009F60D8"/>
+    <w:rsid w:val="00A0088E"/>
     <w:rsid w:val="00A12F35"/>
     <w:rsid w:val="00A22436"/>
     <w:rsid w:val="00A25AD1"/>
     <w:rsid w:val="00A30470"/>
     <w:rsid w:val="00A3185F"/>
     <w:rsid w:val="00A43EDC"/>
     <w:rsid w:val="00A63ADC"/>
+    <w:rsid w:val="00A6458B"/>
     <w:rsid w:val="00A74F0C"/>
     <w:rsid w:val="00A82982"/>
+    <w:rsid w:val="00A87991"/>
     <w:rsid w:val="00A94F32"/>
     <w:rsid w:val="00A9540F"/>
     <w:rsid w:val="00A968B6"/>
     <w:rsid w:val="00AA31B6"/>
+    <w:rsid w:val="00AA5191"/>
+    <w:rsid w:val="00AB2060"/>
     <w:rsid w:val="00AB2A41"/>
     <w:rsid w:val="00AC1ACC"/>
     <w:rsid w:val="00AC6113"/>
+    <w:rsid w:val="00AC62D5"/>
     <w:rsid w:val="00AC6C1F"/>
     <w:rsid w:val="00AD38C4"/>
     <w:rsid w:val="00AD4020"/>
     <w:rsid w:val="00AE27A2"/>
     <w:rsid w:val="00AE2860"/>
     <w:rsid w:val="00AF3191"/>
     <w:rsid w:val="00AF32F2"/>
     <w:rsid w:val="00AF47D4"/>
     <w:rsid w:val="00AF6FD2"/>
     <w:rsid w:val="00B04A6F"/>
     <w:rsid w:val="00B1039E"/>
+    <w:rsid w:val="00B2701B"/>
     <w:rsid w:val="00B3014A"/>
+    <w:rsid w:val="00B302FE"/>
     <w:rsid w:val="00B3635F"/>
     <w:rsid w:val="00B40136"/>
     <w:rsid w:val="00B43064"/>
     <w:rsid w:val="00B472F9"/>
     <w:rsid w:val="00B549E7"/>
     <w:rsid w:val="00B71671"/>
+    <w:rsid w:val="00B75255"/>
     <w:rsid w:val="00B75881"/>
     <w:rsid w:val="00B844EE"/>
     <w:rsid w:val="00B87D30"/>
     <w:rsid w:val="00B92E76"/>
     <w:rsid w:val="00BA5988"/>
     <w:rsid w:val="00BB1EAC"/>
     <w:rsid w:val="00BD32D4"/>
     <w:rsid w:val="00BE1E31"/>
     <w:rsid w:val="00BE4F2C"/>
     <w:rsid w:val="00BE515A"/>
     <w:rsid w:val="00BF30C8"/>
     <w:rsid w:val="00BF3D1A"/>
     <w:rsid w:val="00C01B38"/>
-    <w:rsid w:val="00C03F07"/>
     <w:rsid w:val="00C061C2"/>
+    <w:rsid w:val="00C06E1A"/>
+    <w:rsid w:val="00C0746B"/>
     <w:rsid w:val="00C11A5A"/>
     <w:rsid w:val="00C1333E"/>
     <w:rsid w:val="00C1376F"/>
     <w:rsid w:val="00C1434D"/>
     <w:rsid w:val="00C22683"/>
+    <w:rsid w:val="00C30D56"/>
     <w:rsid w:val="00C30EEC"/>
     <w:rsid w:val="00C31021"/>
+    <w:rsid w:val="00C53547"/>
     <w:rsid w:val="00C53D87"/>
     <w:rsid w:val="00C54E18"/>
+    <w:rsid w:val="00C55419"/>
     <w:rsid w:val="00C72CDA"/>
     <w:rsid w:val="00C73AD3"/>
     <w:rsid w:val="00C91ACD"/>
+    <w:rsid w:val="00C93B09"/>
+    <w:rsid w:val="00CA0255"/>
     <w:rsid w:val="00CB132C"/>
     <w:rsid w:val="00CB7DD6"/>
+    <w:rsid w:val="00CC54FF"/>
     <w:rsid w:val="00CE13D2"/>
     <w:rsid w:val="00CE22CF"/>
     <w:rsid w:val="00CF5551"/>
     <w:rsid w:val="00D11C48"/>
     <w:rsid w:val="00D12C6B"/>
     <w:rsid w:val="00D2222D"/>
     <w:rsid w:val="00D22C2C"/>
     <w:rsid w:val="00D2647F"/>
     <w:rsid w:val="00D275EB"/>
     <w:rsid w:val="00D46580"/>
+    <w:rsid w:val="00D52CA5"/>
     <w:rsid w:val="00D56A70"/>
     <w:rsid w:val="00D67B65"/>
     <w:rsid w:val="00D70396"/>
     <w:rsid w:val="00D808AB"/>
     <w:rsid w:val="00D80A79"/>
+    <w:rsid w:val="00D82116"/>
     <w:rsid w:val="00D85959"/>
+    <w:rsid w:val="00D93885"/>
     <w:rsid w:val="00D974B6"/>
     <w:rsid w:val="00DA1C41"/>
     <w:rsid w:val="00DA2118"/>
     <w:rsid w:val="00DA3448"/>
     <w:rsid w:val="00DB56CA"/>
     <w:rsid w:val="00DC4EB2"/>
     <w:rsid w:val="00DD2EF0"/>
     <w:rsid w:val="00DD47C5"/>
     <w:rsid w:val="00DE2E87"/>
     <w:rsid w:val="00DF2333"/>
     <w:rsid w:val="00DF357A"/>
     <w:rsid w:val="00DF4176"/>
     <w:rsid w:val="00E06790"/>
     <w:rsid w:val="00E16CD6"/>
     <w:rsid w:val="00E3140A"/>
     <w:rsid w:val="00E35624"/>
     <w:rsid w:val="00E3759F"/>
     <w:rsid w:val="00E4017D"/>
     <w:rsid w:val="00E40E99"/>
     <w:rsid w:val="00E42BD6"/>
     <w:rsid w:val="00E466CD"/>
     <w:rsid w:val="00E5212B"/>
     <w:rsid w:val="00E52239"/>
+    <w:rsid w:val="00E677AF"/>
     <w:rsid w:val="00E70007"/>
+    <w:rsid w:val="00E7095D"/>
     <w:rsid w:val="00E7215C"/>
+    <w:rsid w:val="00E77B26"/>
+    <w:rsid w:val="00E90BC3"/>
     <w:rsid w:val="00E92E3B"/>
     <w:rsid w:val="00E94046"/>
     <w:rsid w:val="00EA466E"/>
     <w:rsid w:val="00EA6500"/>
     <w:rsid w:val="00EA68E0"/>
+    <w:rsid w:val="00EB0D70"/>
     <w:rsid w:val="00EB4912"/>
     <w:rsid w:val="00EB68E7"/>
     <w:rsid w:val="00EC0E1D"/>
     <w:rsid w:val="00ED1BED"/>
     <w:rsid w:val="00ED48C8"/>
     <w:rsid w:val="00ED658E"/>
     <w:rsid w:val="00EF222B"/>
     <w:rsid w:val="00EF2E90"/>
     <w:rsid w:val="00EF3FE5"/>
     <w:rsid w:val="00F05822"/>
+    <w:rsid w:val="00F05A57"/>
     <w:rsid w:val="00F2115D"/>
     <w:rsid w:val="00F34A10"/>
     <w:rsid w:val="00F42C67"/>
     <w:rsid w:val="00F43981"/>
     <w:rsid w:val="00F46D2E"/>
     <w:rsid w:val="00F5135E"/>
+    <w:rsid w:val="00F513DA"/>
     <w:rsid w:val="00F53063"/>
+    <w:rsid w:val="00F6026E"/>
     <w:rsid w:val="00F61385"/>
     <w:rsid w:val="00F63834"/>
     <w:rsid w:val="00F727B0"/>
+    <w:rsid w:val="00F771EE"/>
     <w:rsid w:val="00F806BD"/>
     <w:rsid w:val="00F83389"/>
     <w:rsid w:val="00F86643"/>
     <w:rsid w:val="00FA2A41"/>
     <w:rsid w:val="00FA2FA3"/>
     <w:rsid w:val="00FB362B"/>
     <w:rsid w:val="00FC1B0F"/>
     <w:rsid w:val="00FD2EF8"/>
     <w:rsid w:val="00FE06B3"/>
     <w:rsid w:val="00FF37C3"/>
     <w:rsid w:val="00FF7CE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C8B7829"/>
+  <w15:docId w15:val="{19826F2E-D96C-4937-AB74-8B756D9B4100}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...141 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D162A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="179"/>
       <w:ind w:left="980" w:right="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
@@ -33155,1169 +35145,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D2222D"/>
     <w:rPr>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00C1434D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...868 lines deleted...]
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B3635F"/>
+    <w:rsid w:val="00D52CA5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...232 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="96607340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="378674744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34359,51 +35247,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1896432744">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/lawsregs/603cmr10.html?section=all" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/sites/default/files/State-resource-center/Medicaid-State-Plan-Amendments/Downloads/MA/MA-16-012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-bulletin-23-claiming-medicaid-reimbursement-for-students-placed-in-the/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId81" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-provider-bulletins-by-provider-type-r-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schoolbasedclaiming@umassmed.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-school-based-medicaid-program" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/lawsregs/603cmr10.html?section=all" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:providersupport@mahealth.net" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/sites/default/files/State-resource-center/Medicaid-State-Plan-Amendments/Downloads/MA/MA-16-012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-bulletin-23-claiming-medicaid-reimbursement-for-students-placed-in-the/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-provider-bulletins-by-provider-type-r-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sbmp-resource-center" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35469,82 +36357,1916 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="007c5cf4-c34f-40e1-a1af-878c7384bff9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c64b7e4d-e432-438e-964d-3e1797cbfb17">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FFEFD7582DD85948B949E9DB5F082546" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02096c6bc122e49def0bf7ef39c763e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c64b7e4d-e432-438e-964d-3e1797cbfb17" xmlns:ns3="007c5cf4-c34f-40e1-a1af-878c7384bff9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf49231c83e8c440301200a6400e74d0" ns2:_="" ns3:_="">
+    <xsd:import namespace="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+    <xsd:import namespace="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c64b7e4d-e432-438e-964d-3e1797cbfb17" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9c592f6e-9db9-49f2-9f9e-7d6ee315dce4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="007c5cf4-c34f-40e1-a1af-878c7384bff9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dbe7ac40-d1fb-4250-ad2d-c0345e95515c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="007c5cf4-c34f-40e1-a1af-878c7384bff9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLA.XSL" StyleName="MLA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C2C355D-4FBB-4584-A34D-904574AA0702}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7CF2A1F-7415-49EE-975E-5E9373440D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF3899A-36ED-4C84-96B3-31E023B4AFF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c64b7e4d-e432-438e-964d-3e1797cbfb17"/>
+    <ds:schemaRef ds:uri="007c5cf4-c34f-40e1-a1af-878c7384bff9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05C3BD8D-E928-4092-9F06-D6764249E340}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1D1122-58D1-44F3-9002-B872CFBD17AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>49995</Characters>
+  <Pages>31</Pages>
+  <Words>8825</Words>
+  <Characters>50747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>416</Lines>
-  <Paragraphs>117</Paragraphs>
+  <Lines>1014</Lines>
+  <Paragraphs>567</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58649</CharactersWithSpaces>
+  <CharactersWithSpaces>59005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="516" baseType="variant">
+      <vt:variant>
+        <vt:i4>5570563</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-bulletin-28-school-based-medicaid-program-guidance-on-indirect-cost-rates/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.doe.mass.edu/finance/accounting/eoy/chartofaccounts.docx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621488</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/masshealth</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276801</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:providersupport@mahealth.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097181</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:schoolbasedclaiming@umassmed.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849751</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-school-based-medicaid-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128805</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-bulletin-23-claiming-medicaid-reimbursement-for-students-placed-in-the/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.doe.mass.edu/lawsregs/603cmr10.html?section=all</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097181</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:schoolbasedclaiming@umassmed.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/all-provider-bulletin-224-provider-overpayment-disclosure-process-1/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211308</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>sbmp-guides-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684721</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lists/masshealth-provider-bulletins-by-provider-type-r-w</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>school-based-medicaid-provider-bulletins-(see-also-municipally-based-health-services)-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111889</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111889</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111889</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/school-based-medicaid-program-amended-contract-and-appendix-a-for-fy20/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849751</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-school-based-medicaid-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589829</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.medicaid.gov/sites/default/files/State-resource-center/Medicaid-State-Plan-Amendments/Downloads/MA/MA-16-012.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/sbmp-resource-center</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114166</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>260</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948338</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>257</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948337</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031670</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>251</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948336</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948335</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948334</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703990</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948333</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769526</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948332</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572918</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948331</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638454</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948330</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>221</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948329</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>215</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948328</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948327</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948326</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835063</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>203</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948325</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900599</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948324</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703991</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948323</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769527</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948322</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948321</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948320</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048628</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948319</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948318</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948317</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031668</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948316</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948315</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948314</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703988</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948313</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769524</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948312</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572916</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948311</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638452</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948310</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048629</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948309</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948308</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948307</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031669</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948306</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948305</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948304</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948303</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948302</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572917</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948301</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948300</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114172</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948299</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048636</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948298</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031676</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948297</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948296</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900604</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948295</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835068</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948294</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948293</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703996</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948292</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948291</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948290</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948289</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948288</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc49948287</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hall, Emily</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FFEFD7582DD85948B949E9DB5F082546</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>