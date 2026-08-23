--- v0 (2025-10-29)
+++ v1 (2026-08-23)
@@ -1,102 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/deborah_harrison_mass_gov/Documents/Documents/Agencies/_HOSPITALS/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A2DD914D-0225-44F5-9914-B750251377CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EDD59968-9D52-4030-BE9F-AAC91CD7E231}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1020" yWindow="1665" windowWidth="21660" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20120" yWindow="-550" windowWidth="17930" windowHeight="8250" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LSH Charge Book" sheetId="1" r:id="rId1"/>
     <sheet name="LSH Charge Book Attachment" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'LSH Charge Book Attachment'!$A$6:$C$747</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'LSH Charge Book'!$A$1:$C$67</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'LSH Charge Book'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'LSH Charge Book Attachment'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C747" i="2" l="1"/>
+  <c r="A5" i="2" l="1"/>
+  <c r="C747" i="2"/>
   <c r="C746" i="2"/>
   <c r="C745" i="2"/>
   <c r="C744" i="2"/>
   <c r="C743" i="2"/>
   <c r="C742" i="2"/>
   <c r="C741" i="2"/>
   <c r="A3" i="2"/>
   <c r="A2" i="2"/>
   <c r="A1" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="946" uniqueCount="815">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="945" uniqueCount="815">
   <si>
     <t>Lemuel Shattuck Hospital</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Clinics</t>
   </si>
   <si>
     <t>Visits</t>
   </si>
   <si>
     <t>Hour</t>
   </si>
   <si>
     <t>Rabies Vac-Pre Exp</t>
   </si>
   <si>
     <t>Rabies Post Exposure</t>
   </si>
   <si>
     <t>Hepatitis Clinic</t>
   </si>
   <si>
@@ -2493,54 +2499,54 @@
   <si>
     <t>SOTROVIMAB - PRODUCT</t>
   </si>
   <si>
     <t>SOTROVIMAB INFUSION- ADMINISTRATION</t>
   </si>
   <si>
     <t>Monoclonal Antibodies and Administration During PHE</t>
   </si>
   <si>
     <t>ADMN SARSCOV2 VACC 1 DOSE</t>
   </si>
   <si>
     <t>SARSCV2 VAC 30MCG TRS-SUC IM</t>
   </si>
   <si>
     <t>SARSCOV2 VAC 50 MCG/0.5ML IM</t>
   </si>
   <si>
     <t>COVID Vaccine</t>
   </si>
   <si>
     <t>See Attached</t>
   </si>
   <si>
-    <t>Fiscal Year 2026 Charge Book</t>
-[...2 lines deleted...]
-    <t>Effective 7/1/2025</t>
+    <t>Fiscal Year 2027 Charge Book</t>
+  </si>
+  <si>
+    <t>Effective 7/1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2617,51 +2623,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -2706,93 +2712,84 @@
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency 2" xfId="4" xr:uid="{E73618F8-F7E2-4CCB-8148-14AAD3371902}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{7641DEEE-A220-49CB-85C8-67BFFC521893}"/>
     <cellStyle name="Normal_DPH Chargebook (FY 2007)_REVISED_4_3_07" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3048,94 +3045,94 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C67"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>743</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="33" t="s">
         <v>813</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="29"/>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="34" t="s">
+      <c r="A5" s="35" t="s">
         <v>814</v>
       </c>
-      <c r="B5" s="34"/>
-      <c r="C5" s="34"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>744</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="11"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>728</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C7" s="15">
         <v>2750</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>727</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>748</v>
@@ -3777,114 +3774,115 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.25" bottom="0.25" header="0.25" footer="0.1"/>
   <pageSetup scale="90" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman,Regular"&amp;8&amp;F&amp;C&amp;"Times New Roman,Regular"&amp;8&amp;P of &amp;N&amp;R&amp;"Times New Roman,Regular"&amp;8&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E888"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7:C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="42.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="str">
         <f>+'LSH Charge Book'!A1:C1</f>
         <v>Department of Public Health</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="str">
         <f>+'LSH Charge Book'!A2:C2</f>
         <v>Lemuel Shattuck Hospital</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="33" t="str">
         <f>+'LSH Charge Book'!A3:C3</f>
-        <v>Fiscal Year 2026 Charge Book</v>
+        <v>Fiscal Year 2027 Charge Book</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="29"/>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
     </row>
     <row r="5" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="38" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="38"/>
+      <c r="A5" s="34" t="str">
+        <f>'LSH Charge Book'!A5:C5</f>
+        <v>Effective 7/1/2026</v>
+      </c>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
     </row>
     <row r="6" spans="1:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A7" s="35"/>
-[...1 lines deleted...]
-      <c r="C7" s="37"/>
+      <c r="A7" s="30"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="32"/>
       <c r="E7" s="27"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>811</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="32"/>
       <c r="E8" s="27"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>90480</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>808</v>
       </c>
       <c r="C9" s="16">
         <v>40</v>
       </c>
       <c r="E9" s="27"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>91320</v>
@@ -12383,93 +12381,418 @@
       <c r="A881" s="2"/>
     </row>
     <row r="882" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A882" s="2"/>
     </row>
     <row r="883" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A883" s="2"/>
     </row>
     <row r="884" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A884" s="2"/>
     </row>
     <row r="885" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A885" s="2"/>
     </row>
     <row r="886" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A886" s="2"/>
     </row>
     <row r="887" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A887" s="2"/>
     </row>
     <row r="888" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A888" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A6:C747" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
-    <mergeCell ref="A7:C7"/>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="31" fitToHeight="4" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman,Regular"&amp;8&amp;F&amp;C&amp;"Times New Roman,Regular"&amp;8&amp;P of &amp;N&amp;R&amp;"Times New Roman,Regular"&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="519" max="3" man="1"/>
     <brk id="627" max="2" man="1"/>
     <brk id="676" max="2" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011B0838152D8B248B9E57EBF2A55A452" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5cfe250fc6b72ddec9462d24aae660fa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8a9123c3-a155-4ca0-aec1-96e689d81eae" xmlns:ns4="b4794af5-d5e4-472a-8e47-b4378eb64749" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2f6ae160b2bd0ef7d229ba0d35d330f" ns3:_="" ns4:_="">
+    <xsd:import namespace="8a9123c3-a155-4ca0-aec1-96e689d81eae"/>
+    <xsd:import namespace="b4794af5-d5e4-472a-8e47-b4378eb64749"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8a9123c3-a155-4ca0-aec1-96e689d81eae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="20" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="22" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b4794af5-d5e4-472a-8e47-b4378eb64749" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="18" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="8a9123c3-a155-4ca0-aec1-96e689d81eae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{944559DB-F08F-4B03-AB12-DF55ED8D0EF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74E9C43-0271-4B68-8DC0-820EFCE6D941}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8a9123c3-a155-4ca0-aec1-96e689d81eae"/>
+    <ds:schemaRef ds:uri="b4794af5-d5e4-472a-8e47-b4378eb64749"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B6414B7-D241-4493-9B00-1919129A6AB6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="8a9123c3-a155-4ca0-aec1-96e689d81eae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="b4794af5-d5e4-472a-8e47-b4378eb64749"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>LSH Charge Book</vt:lpstr>
       <vt:lpstr>LSH Charge Book Attachment</vt:lpstr>
       <vt:lpstr>'LSH Charge Book'!Print_Area</vt:lpstr>
       <vt:lpstr>'LSH Charge Book Attachment'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Public Consulting Group, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>lscott</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010011B0838152D8B248B9E57EBF2A55A452</vt:lpwstr>
+  </property>
+</Properties>
+</file>