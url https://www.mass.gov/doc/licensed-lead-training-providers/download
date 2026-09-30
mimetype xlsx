--- v4 (2026-08-12)
+++ v5 (2026-09-30)
@@ -402,51 +402,51 @@
     <row r="5" ht="18" customHeight="1">
       <c s="2" t="inlineStr" r="H5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/03/2026</t>
+            <t xml:space="preserve">09/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="6" ht="9" customHeight="1"/>
     <row r="7" ht="2.5" customHeight="0">
       <c s="3" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="4" t="inlineStr" r="P8">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -510,51 +510,51 @@
         </is>
       </c>
       <c s="5" t="inlineStr" r="M10">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
       <c s="7" t="str" r="N10"/>
       <c s="5" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">Course Offered</t>
         </is>
       </c>
       <c s="6" t="str" r="P10"/>
       <c s="6" t="str" r="Q10"/>
       <c s="7" t="str" r="R10"/>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">DT000052</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B11">
         <is>
-          <t xml:space="preserve">08/13/2026</t>
+          <t xml:space="preserve">08/13/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">LEADSMART TRAINING SOLUTIONS, INC</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve">6 INTERVALE ROAD </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">BOYLSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J11">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="L11">
         <is>
           <t xml:space="preserve">01505</t>