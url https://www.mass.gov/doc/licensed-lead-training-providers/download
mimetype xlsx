--- v1 (2026-02-04)
+++ v2 (2026-04-03)
@@ -1,121 +1,415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LPinkham\Downloads\LAA Reports Apr 2026\LAA Reports Apr 2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4286849-98C0-4E12-833C-E184EDCEB36E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DT" sheetId="1" r:id="rId6"/>
+    <sheet name="DT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'DT'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">DT!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="88">
+  <si>
+    <t>Currently Licensed Deleader and Lead-Safe Renovation Training Providers</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AS OF </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>04/01/2026</t>
+    </r>
+  </si>
+  <si>
+    <t>This List is Ordered by Town and Company Name</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Total: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>46</t>
+    </r>
+  </si>
+  <si>
+    <t>License #</t>
+  </si>
+  <si>
+    <t>Expire Date</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>City/Town</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Zip</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Course Offered</t>
+  </si>
+  <si>
+    <t>DT000052</t>
+  </si>
+  <si>
+    <t>08/13/2026</t>
+  </si>
+  <si>
+    <t>LEADSMART TRAINING SOLUTIONS, INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 INTERVALE ROAD </t>
+  </si>
+  <si>
+    <t>BOYLSTON</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>01505</t>
+  </si>
+  <si>
+    <t>603- 841-7070</t>
+  </si>
+  <si>
+    <t>DSI - DELEADER SUPERVISOR INITIAL (32 HOURS)</t>
+  </si>
+  <si>
+    <t>DSR - DELEADER SUPERVISOR REFRESHER (8 HOURS)</t>
+  </si>
+  <si>
+    <t>DWI - DELEADER WORKER INITIAL (24 HOURS)</t>
+  </si>
+  <si>
+    <t>DWR - DELEADER WORKER REFRESHER (8 HOURS)</t>
+  </si>
+  <si>
+    <t>LMR - LEAD-SAFE RENOVATOR-SUPERVISOR MODERATE RISK OPTION (4 Hours)</t>
+  </si>
+  <si>
+    <t>LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+  </si>
+  <si>
+    <t>LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+  </si>
+  <si>
+    <t>DT000006</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>NEW ENGLAND LABORERS TRAINING TRUST FUND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 EAST STREET </t>
+  </si>
+  <si>
+    <t>HOPKINTON</t>
+  </si>
+  <si>
+    <t>01748-2699</t>
+  </si>
+  <si>
+    <t>508- 435-6316</t>
+  </si>
+  <si>
+    <t>DSI - DELEADER SUPERVISOR INITIAL (32 Hours)</t>
+  </si>
+  <si>
+    <t>DSR - DELEADER SUPERVISOR REFRESHER (8 Hours)</t>
+  </si>
+  <si>
+    <t>DWI - DELEADER WORKER INITIAL (24 Hours)</t>
+  </si>
+  <si>
+    <t>DWIS - DELEADER WORKER INITIAL (SPANISH) (24 Hours)</t>
+  </si>
+  <si>
+    <t>DWR - DELEADER WORKER REFRESHER (8 Hours)</t>
+  </si>
+  <si>
+    <t>DWRS - DELEADER WORKER REFRESHER (SPANISH) (8 Hours)</t>
+  </si>
+  <si>
+    <t>DT000083</t>
+  </si>
+  <si>
+    <t>01/13/2027</t>
+  </si>
+  <si>
+    <t>TSM TRAINING INSTITUTE, INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 SO CANAL STREET </t>
+  </si>
+  <si>
+    <t>LAWRENCE</t>
+  </si>
+  <si>
+    <t>01843</t>
+  </si>
+  <si>
+    <t>978- 237-5444</t>
+  </si>
+  <si>
+    <t>DT86</t>
+  </si>
+  <si>
+    <t>11/12/2026</t>
+  </si>
+  <si>
+    <t>HomeWorks Energy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101 STATION LANDING SUITE 110 </t>
+  </si>
+  <si>
+    <t>MEDFORD</t>
+  </si>
+  <si>
+    <t>02155</t>
+  </si>
+  <si>
+    <t>610- 984-2553</t>
+  </si>
+  <si>
+    <t>Lead-Safe Renovator-Supervisor Initial</t>
+  </si>
+  <si>
+    <t>DT000080</t>
+  </si>
+  <si>
+    <t>07/23/2026</t>
+  </si>
+  <si>
+    <t>MARY CHABOT TRAINING LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 THOMPSON ROAD </t>
+  </si>
+  <si>
+    <t>WEBSTER</t>
+  </si>
+  <si>
+    <t>01570</t>
+  </si>
+  <si>
+    <t>508- 847-0654</t>
+  </si>
+  <si>
+    <t>DT84</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t>Atlas Technical Consultants LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73 WILLIAM FRANKS DRIVE </t>
+  </si>
+  <si>
+    <t>WEST SPRINGFIELD</t>
+  </si>
+  <si>
+    <t>01089</t>
+  </si>
+  <si>
+    <t>413- 781-0070</t>
+  </si>
+  <si>
+    <t>LMR - LEAD-SAFE RENOVATOR - MODERATE RISK DELEADING OPTION (4 Hours)</t>
+  </si>
+  <si>
+    <t>DT000004</t>
+  </si>
+  <si>
+    <t>01/20/2027</t>
+  </si>
+  <si>
+    <t>INSTITUTE FOR ENVIRONMENTAL EDUCATION, INC.</t>
+  </si>
+  <si>
+    <t>16 UPTON DRIVE SUITE 7</t>
+  </si>
+  <si>
+    <t>WILMINGTON</t>
+  </si>
+  <si>
+    <t>01887</t>
+  </si>
+  <si>
+    <t>978- 658-5272</t>
+  </si>
+  <si>
+    <t>LRIP - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (PORTUGUESE) (8 Hours)</t>
+  </si>
+  <si>
+    <t>LRIS - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (SPANISH) (8 Hours)</t>
+  </si>
+  <si>
+    <t>LRRS - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (SPANISH) (4 Hours)</t>
+  </si>
+  <si>
+    <t>DT000075</t>
+  </si>
+  <si>
+    <t>02/27/2027</t>
+  </si>
+  <si>
+    <t>UNITED SAFETY NET, INC.</t>
+  </si>
+  <si>
+    <t>52 CUMMINGS PARK DRIVE #313</t>
+  </si>
+  <si>
+    <t>WOBURN</t>
+  </si>
+  <si>
+    <t>01801</t>
+  </si>
+  <si>
+    <t>978- 767-0630</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <fonts count="8">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font/>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <b/>
       <i/>
-      <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
       <i/>
-      <strike val="0"/>
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF666666"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
@@ -160,106 +454,119 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="4">
-[...11 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="0">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
-[...2 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="4">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -287,1401 +594,1831 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>846734</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Massachusetts Department of Labor Standards logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:R56"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-      <pane ySplit="9" state="frozen" topLeftCell="A10"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="9.9921875"/>
-[...16 lines deleted...]
-    <col min="18" max="18" customWidth="1" width="15.921875"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="13.08984375" customWidth="1"/>
+    <col min="3" max="3" width="13.7265625" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" customWidth="1"/>
+    <col min="5" max="5" width="13" customWidth="1"/>
+    <col min="6" max="6" width="7" customWidth="1"/>
+    <col min="7" max="7" width="11.7265625" customWidth="1"/>
+    <col min="8" max="8" width="5.453125" customWidth="1"/>
+    <col min="9" max="9" width="13.7265625" customWidth="1"/>
+    <col min="10" max="10" width="2.453125" customWidth="1"/>
+    <col min="11" max="11" width="3.54296875" customWidth="1"/>
+    <col min="12" max="12" width="7.453125" customWidth="1"/>
+    <col min="13" max="13" width="1.54296875" customWidth="1"/>
+    <col min="14" max="14" width="12.1796875" customWidth="1"/>
+    <col min="15" max="15" width="9.08984375" customWidth="1"/>
+    <col min="16" max="16" width="7.453125" customWidth="1"/>
+    <col min="17" max="17" width="7.81640625" customWidth="1"/>
+    <col min="18" max="18" width="15.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="8.15" customHeight="1"/>
-[...1126 lines deleted...]
-      </c>
+    <row r="1" spans="1:18" ht="8.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:18" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="E3" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+    </row>
+    <row r="4" spans="1:18" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+    </row>
+    <row r="5" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="G7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="P8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="6"/>
+    </row>
+    <row r="9" spans="1:18" ht="0.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="1:18" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="12"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K10" s="13"/>
+      <c r="L10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N10" s="13"/>
+      <c r="O10" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="13"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" s="6"/>
+      <c r="L11" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" s="6"/>
+      <c r="O11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A12" s="15"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A13" s="15"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A14" s="15"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A15" s="15"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A16" s="15"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A17" s="16"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="6"/>
+      <c r="L18" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="M18" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="6"/>
+      <c r="O18" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A25" s="16"/>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A26" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="J26" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="6"/>
+      <c r="L26" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="M26" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="N26" s="6"/>
+      <c r="O26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A27" s="15"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A29" s="15"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+    </row>
+    <row r="31" spans="1:18" ht="16" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="J31" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="18"/>
+      <c r="L31" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M31" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="N31" s="18"/>
+      <c r="O31" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A32" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="J32" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="6"/>
+      <c r="L32" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="M32" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="N32" s="6"/>
+      <c r="O32" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A33" s="15"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A34" s="16"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A35" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="J35" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="6"/>
+      <c r="L35" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="M35" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="N35" s="6"/>
+      <c r="O35" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A36" s="15"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A37" s="15"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A38" s="15"/>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A39" s="15"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="18"/>
+      <c r="O41" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A42" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="J42" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="6"/>
+      <c r="L42" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="M42" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="N42" s="6"/>
+      <c r="O42" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A45" s="15"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A46" s="15"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="15"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="15"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A47" s="15"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="15"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="15"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="15"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A48" s="15"/>
+      <c r="B48" s="15"/>
+      <c r="C48" s="15"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A49" s="15"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="15"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="15"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A50" s="15"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="15"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="15"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="15"/>
+      <c r="J50" s="15"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="15"/>
+      <c r="M50" s="15"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A51" s="15"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="15"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A52" s="16"/>
+      <c r="B52" s="16"/>
+      <c r="C52" s="16"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="16"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="16"/>
+      <c r="J52" s="16"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="16"/>
+      <c r="M52" s="16"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A53" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="J53" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="6"/>
+      <c r="L53" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="M53" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="N53" s="6"/>
+      <c r="O53" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A54" s="15"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="15"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="15"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="15"/>
+      <c r="J54" s="15"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="15"/>
+      <c r="M54" s="15"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A55" s="15"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="15"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="15"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="15"/>
+      <c r="J55" s="15"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A56" s="16"/>
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="16"/>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
     </row>
   </sheetData>
-  <mergeCells>
-[...89 lines deleted...]
-    <mergeCell ref="I42:I52"/>
+  <mergeCells count="116">
+    <mergeCell ref="J53:K56"/>
+    <mergeCell ref="L53:L56"/>
+    <mergeCell ref="M53:N56"/>
+    <mergeCell ref="O53:R53"/>
+    <mergeCell ref="O54:R54"/>
+    <mergeCell ref="O55:R55"/>
+    <mergeCell ref="O56:R56"/>
+    <mergeCell ref="A53:A56"/>
+    <mergeCell ref="B53:B56"/>
+    <mergeCell ref="C53:E56"/>
+    <mergeCell ref="F53:H56"/>
+    <mergeCell ref="I53:I56"/>
     <mergeCell ref="J42:K52"/>
     <mergeCell ref="L42:L52"/>
     <mergeCell ref="M42:N52"/>
     <mergeCell ref="O42:R42"/>
     <mergeCell ref="O43:R43"/>
     <mergeCell ref="O44:R44"/>
     <mergeCell ref="O45:R45"/>
     <mergeCell ref="O46:R46"/>
     <mergeCell ref="O47:R47"/>
     <mergeCell ref="O48:R48"/>
     <mergeCell ref="O49:R49"/>
     <mergeCell ref="O50:R50"/>
     <mergeCell ref="O51:R51"/>
     <mergeCell ref="O52:R52"/>
-    <mergeCell ref="A53:A56"/>
-[...10 lines deleted...]
-    <mergeCell ref="O56:R56"/>
+    <mergeCell ref="A42:A52"/>
+    <mergeCell ref="B42:B52"/>
+    <mergeCell ref="C42:E52"/>
+    <mergeCell ref="F42:H52"/>
+    <mergeCell ref="I42:I52"/>
+    <mergeCell ref="J35:K41"/>
+    <mergeCell ref="L35:L41"/>
+    <mergeCell ref="M35:N41"/>
+    <mergeCell ref="O35:R35"/>
+    <mergeCell ref="O36:R36"/>
+    <mergeCell ref="O37:R37"/>
+    <mergeCell ref="O38:R38"/>
+    <mergeCell ref="O39:R39"/>
+    <mergeCell ref="O40:R40"/>
+    <mergeCell ref="O41:R41"/>
+    <mergeCell ref="A35:A41"/>
+    <mergeCell ref="B35:B41"/>
+    <mergeCell ref="C35:E41"/>
+    <mergeCell ref="F35:H41"/>
+    <mergeCell ref="I35:I41"/>
+    <mergeCell ref="J32:K34"/>
+    <mergeCell ref="L32:L34"/>
+    <mergeCell ref="M32:N34"/>
+    <mergeCell ref="O32:R32"/>
+    <mergeCell ref="O33:R33"/>
+    <mergeCell ref="O34:R34"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="C32:E34"/>
+    <mergeCell ref="F32:H34"/>
+    <mergeCell ref="I32:I34"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:R31"/>
+    <mergeCell ref="J26:K30"/>
+    <mergeCell ref="L26:L30"/>
+    <mergeCell ref="M26:N30"/>
+    <mergeCell ref="O26:R26"/>
+    <mergeCell ref="O27:R27"/>
+    <mergeCell ref="O28:R28"/>
+    <mergeCell ref="O29:R29"/>
+    <mergeCell ref="O30:R30"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="C26:E30"/>
+    <mergeCell ref="F26:H30"/>
+    <mergeCell ref="I26:I30"/>
+    <mergeCell ref="J18:K25"/>
+    <mergeCell ref="L18:L25"/>
+    <mergeCell ref="M18:N25"/>
+    <mergeCell ref="O18:R18"/>
+    <mergeCell ref="O19:R19"/>
+    <mergeCell ref="O20:R20"/>
+    <mergeCell ref="O21:R21"/>
+    <mergeCell ref="O22:R22"/>
+    <mergeCell ref="O23:R23"/>
+    <mergeCell ref="O24:R24"/>
+    <mergeCell ref="O25:R25"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="B18:B25"/>
+    <mergeCell ref="C18:E25"/>
+    <mergeCell ref="F18:H25"/>
+    <mergeCell ref="I18:I25"/>
+    <mergeCell ref="J11:K17"/>
+    <mergeCell ref="L11:L17"/>
+    <mergeCell ref="M11:N17"/>
+    <mergeCell ref="O11:R11"/>
+    <mergeCell ref="O12:R12"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="O14:R14"/>
+    <mergeCell ref="O15:R15"/>
+    <mergeCell ref="O16:R16"/>
+    <mergeCell ref="O17:R17"/>
+    <mergeCell ref="A11:A17"/>
+    <mergeCell ref="B11:B17"/>
+    <mergeCell ref="C11:E17"/>
+    <mergeCell ref="F11:H17"/>
+    <mergeCell ref="I11:I17"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:R10"/>
+    <mergeCell ref="A2:C4"/>
+    <mergeCell ref="E3:P3"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="G7:M8"/>
+    <mergeCell ref="P8:Q8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.25209015748032" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri,Italic"&amp;9 The licensing information of the above-listed training providers is updated monthly. While most training providers renew their certification on or before the expiration date of the certification, DLS recommends that you call our offi</oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
-  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>0</ScaleCrop>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="0"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>DT</vt:lpstr>
+      <vt:lpstr>DT!Print_Titles</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>0</LinksUpToDate>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>0</SharedDoc>
-[...1 lines deleted...]
-  <Application>Microsoft Excel</Application>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>