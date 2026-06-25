--- v2 (2026-04-03)
+++ v3 (2026-06-25)
@@ -1,415 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4286849-98C0-4E12-833C-E184EDCEB36E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="DT" sheetId="1" r:id="rId1"/>
+    <sheet name="DT" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">DT!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'DT'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...297 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <numFmts count="0"/>
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
+    <font/>
     <font>
       <b/>
       <i/>
+      <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
       <i/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF666666"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
@@ -454,119 +160,106 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+  <cellXfs count="17">
+    <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="4">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="4">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="4">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -594,1831 +287,1401 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>846734</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Massachusetts Department of Labor Standards logo">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...285 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="9" state="frozen" topLeftCell="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="15.90625" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="9.9921875"/>
+    <col min="2" max="2" customWidth="1" width="13.08203125"/>
+    <col min="3" max="3" customWidth="1" width="13.7109375"/>
+    <col min="4" max="4" customWidth="1" width="0.953125"/>
+    <col min="5" max="5" customWidth="1" width="12.97265625"/>
+    <col min="6" max="6" customWidth="1" width="6.98046875"/>
+    <col min="7" max="7" customWidth="1" width="11.7109375"/>
+    <col min="8" max="8" customWidth="1" width="5.44140625"/>
+    <col min="9" max="9" customWidth="1" width="13.7109375"/>
+    <col min="10" max="10" customWidth="1" width="2.4140625"/>
+    <col min="11" max="11" customWidth="1" width="3.57421875"/>
+    <col min="12" max="12" customWidth="1" width="7.421875"/>
+    <col min="13" max="13" customWidth="1" width="1.57421875"/>
+    <col min="14" max="14" customWidth="1" width="12.140625"/>
+    <col min="15" max="15" customWidth="1" width="9.08203125"/>
+    <col min="16" max="16" customWidth="1" width="7.47265625"/>
+    <col min="17" max="17" customWidth="1" width="7.80078125"/>
+    <col min="18" max="18" customWidth="1" width="15.921875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="8.15" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1238 lines deleted...]
-      <c r="R56" s="6"/>
+    <row r="1" ht="8.15" customHeight="1"/>
+    <row r="2" ht="15.45" customHeight="1"/>
+    <row r="3" ht="21.7" customHeight="1">
+      <c s="1" t="inlineStr" r="E3">
+        <is>
+          <t xml:space="preserve">Currently Licensed Deleader and Lead-Safe Renovation Training Providers</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="0.05" customHeight="1"/>
+    <row r="5" ht="18" customHeight="1">
+      <c s="2" t="inlineStr" r="H5">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AS OF </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/01/2026</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="9" customHeight="1"/>
+    <row r="7" ht="2.5" customHeight="0">
+      <c s="3" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15.15" customHeight="0">
+      <c s="4" t="inlineStr" r="P8">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Total: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">46</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="0.5" customHeight="1"/>
+    <row r="10" ht="18" customHeight="0">
+      <c s="5" t="inlineStr" r="A10">
+        <is>
+          <t xml:space="preserve">License #</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="B10">
+        <is>
+          <t xml:space="preserve">Expire Date</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="C10">
+        <is>
+          <t xml:space="preserve">Company</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="D10"/>
+      <c s="7" t="str" r="E10"/>
+      <c s="5" t="inlineStr" r="F10">
+        <is>
+          <t xml:space="preserve">Address</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="G10"/>
+      <c s="7" t="str" r="H10"/>
+      <c s="5" t="inlineStr" r="I10">
+        <is>
+          <t xml:space="preserve">City/Town</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="J10">
+        <is>
+          <t xml:space="preserve">State</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="K10"/>
+      <c s="8" t="inlineStr" r="L10">
+        <is>
+          <t xml:space="preserve">Zip</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="M10">
+        <is>
+          <t xml:space="preserve">Phone</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="N10"/>
+      <c s="5" t="inlineStr" r="O10">
+        <is>
+          <t xml:space="preserve">Course Offered</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="P10"/>
+      <c s="6" t="str" r="Q10"/>
+      <c s="7" t="str" r="R10"/>
+    </row>
+    <row r="11" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A11">
+        <is>
+          <t xml:space="preserve">DT000052</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B11">
+        <is>
+          <t xml:space="preserve">08/13/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">LEADSMART TRAINING SOLUTIONS, INC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F11">
+        <is>
+          <t xml:space="preserve">6 INTERVALE ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I11">
+        <is>
+          <t xml:space="preserve">BOYLSTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J11">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L11">
+        <is>
+          <t xml:space="preserve">01505</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M11">
+        <is>
+          <t xml:space="preserve">603- 841-7070</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">DSI - DELEADER SUPERVISOR INITIAL (32 HOURS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="18" customHeight="0">
+      <c s="13" t="str" r="A12"/>
+      <c s="13" t="str" r="B12"/>
+      <c s="13" t="str" r="C12"/>
+      <c s="13" t="str" r="F12"/>
+      <c s="13" t="str" r="I12"/>
+      <c s="13" t="str" r="J12"/>
+      <c s="13" t="str" r="L12"/>
+      <c s="13" t="str" r="M12"/>
+      <c s="14" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">DSR - DELEADER SUPERVISOR REFRESHER (8 HOURS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="0">
+      <c s="13" t="str" r="A13"/>
+      <c s="13" t="str" r="B13"/>
+      <c s="13" t="str" r="C13"/>
+      <c s="13" t="str" r="F13"/>
+      <c s="13" t="str" r="I13"/>
+      <c s="13" t="str" r="J13"/>
+      <c s="13" t="str" r="L13"/>
+      <c s="13" t="str" r="M13"/>
+      <c s="12" t="inlineStr" r="O13">
+        <is>
+          <t xml:space="preserve">DWI - DELEADER WORKER INITIAL (24 HOURS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="0">
+      <c s="13" t="str" r="A14"/>
+      <c s="13" t="str" r="B14"/>
+      <c s="13" t="str" r="C14"/>
+      <c s="13" t="str" r="F14"/>
+      <c s="13" t="str" r="I14"/>
+      <c s="13" t="str" r="J14"/>
+      <c s="13" t="str" r="L14"/>
+      <c s="13" t="str" r="M14"/>
+      <c s="14" t="inlineStr" r="O14">
+        <is>
+          <t xml:space="preserve">DWR - DELEADER WORKER REFRESHER (8 HOURS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="0">
+      <c s="13" t="str" r="A15"/>
+      <c s="13" t="str" r="B15"/>
+      <c s="13" t="str" r="C15"/>
+      <c s="13" t="str" r="F15"/>
+      <c s="13" t="str" r="I15"/>
+      <c s="13" t="str" r="J15"/>
+      <c s="13" t="str" r="L15"/>
+      <c s="13" t="str" r="M15"/>
+      <c s="12" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">LMR - LEAD-SAFE RENOVATOR-SUPERVISOR MODERATE RISK OPTION (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="0">
+      <c s="13" t="str" r="A16"/>
+      <c s="13" t="str" r="B16"/>
+      <c s="13" t="str" r="C16"/>
+      <c s="13" t="str" r="F16"/>
+      <c s="13" t="str" r="I16"/>
+      <c s="13" t="str" r="J16"/>
+      <c s="13" t="str" r="L16"/>
+      <c s="13" t="str" r="M16"/>
+      <c s="14" t="inlineStr" r="O16">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="0">
+      <c s="15" t="str" r="A17"/>
+      <c s="15" t="str" r="B17"/>
+      <c s="15" t="str" r="C17"/>
+      <c s="16" t="str" r="D17"/>
+      <c s="16" t="str" r="E17"/>
+      <c s="15" t="str" r="F17"/>
+      <c s="16" t="str" r="G17"/>
+      <c s="16" t="str" r="H17"/>
+      <c s="15" t="str" r="I17"/>
+      <c s="15" t="str" r="J17"/>
+      <c s="16" t="str" r="K17"/>
+      <c s="15" t="str" r="L17"/>
+      <c s="15" t="str" r="M17"/>
+      <c s="16" t="str" r="N17"/>
+      <c s="12" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve">DT000006</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve">11/06/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C18">
+        <is>
+          <t xml:space="preserve">NEW ENGLAND LABORERS TRAINING TRUST FUND</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F18">
+        <is>
+          <t xml:space="preserve">37 EAST STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I18">
+        <is>
+          <t xml:space="preserve">HOPKINTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J18">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L18">
+        <is>
+          <t xml:space="preserve">01748-2699</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M18">
+        <is>
+          <t xml:space="preserve">508- 435-6316</t>
+        </is>
+      </c>
+      <c s="14" t="inlineStr" r="O18">
+        <is>
+          <t xml:space="preserve">DSI - DELEADER SUPERVISOR INITIAL (32 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="18" customHeight="0">
+      <c s="13" t="str" r="A19"/>
+      <c s="13" t="str" r="B19"/>
+      <c s="13" t="str" r="C19"/>
+      <c s="13" t="str" r="F19"/>
+      <c s="13" t="str" r="I19"/>
+      <c s="13" t="str" r="J19"/>
+      <c s="13" t="str" r="L19"/>
+      <c s="13" t="str" r="M19"/>
+      <c s="12" t="inlineStr" r="O19">
+        <is>
+          <t xml:space="preserve">DSR - DELEADER SUPERVISOR REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="18" customHeight="0">
+      <c s="13" t="str" r="A20"/>
+      <c s="13" t="str" r="B20"/>
+      <c s="13" t="str" r="C20"/>
+      <c s="13" t="str" r="F20"/>
+      <c s="13" t="str" r="I20"/>
+      <c s="13" t="str" r="J20"/>
+      <c s="13" t="str" r="L20"/>
+      <c s="13" t="str" r="M20"/>
+      <c s="14" t="inlineStr" r="O20">
+        <is>
+          <t xml:space="preserve">DWI - DELEADER WORKER INITIAL (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="13" t="str" r="A21"/>
+      <c s="13" t="str" r="B21"/>
+      <c s="13" t="str" r="C21"/>
+      <c s="13" t="str" r="F21"/>
+      <c s="13" t="str" r="I21"/>
+      <c s="13" t="str" r="J21"/>
+      <c s="13" t="str" r="L21"/>
+      <c s="13" t="str" r="M21"/>
+      <c s="12" t="inlineStr" r="O21">
+        <is>
+          <t xml:space="preserve">DWIS - DELEADER WORKER INITIAL (SPANISH) (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="18" customHeight="0">
+      <c s="13" t="str" r="A22"/>
+      <c s="13" t="str" r="B22"/>
+      <c s="13" t="str" r="C22"/>
+      <c s="13" t="str" r="F22"/>
+      <c s="13" t="str" r="I22"/>
+      <c s="13" t="str" r="J22"/>
+      <c s="13" t="str" r="L22"/>
+      <c s="13" t="str" r="M22"/>
+      <c s="14" t="inlineStr" r="O22">
+        <is>
+          <t xml:space="preserve">DWR - DELEADER WORKER REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="13" t="str" r="A23"/>
+      <c s="13" t="str" r="B23"/>
+      <c s="13" t="str" r="C23"/>
+      <c s="13" t="str" r="F23"/>
+      <c s="13" t="str" r="I23"/>
+      <c s="13" t="str" r="J23"/>
+      <c s="13" t="str" r="L23"/>
+      <c s="13" t="str" r="M23"/>
+      <c s="12" t="inlineStr" r="O23">
+        <is>
+          <t xml:space="preserve">DWRS - DELEADER WORKER REFRESHER (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="13" t="str" r="A24"/>
+      <c s="13" t="str" r="B24"/>
+      <c s="13" t="str" r="C24"/>
+      <c s="13" t="str" r="F24"/>
+      <c s="13" t="str" r="I24"/>
+      <c s="13" t="str" r="J24"/>
+      <c s="13" t="str" r="L24"/>
+      <c s="13" t="str" r="M24"/>
+      <c s="14" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="15" t="str" r="A25"/>
+      <c s="15" t="str" r="B25"/>
+      <c s="15" t="str" r="C25"/>
+      <c s="16" t="str" r="D25"/>
+      <c s="16" t="str" r="E25"/>
+      <c s="15" t="str" r="F25"/>
+      <c s="16" t="str" r="G25"/>
+      <c s="16" t="str" r="H25"/>
+      <c s="15" t="str" r="I25"/>
+      <c s="15" t="str" r="J25"/>
+      <c s="16" t="str" r="K25"/>
+      <c s="15" t="str" r="L25"/>
+      <c s="15" t="str" r="M25"/>
+      <c s="16" t="str" r="N25"/>
+      <c s="12" t="inlineStr" r="O25">
+        <is>
+          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">DT000083</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B26">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">TSM TRAINING INSTITUTE, INC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F26">
+        <is>
+          <t xml:space="preserve">29 SO CANAL STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I26">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J26">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L26">
+        <is>
+          <t xml:space="preserve">01843</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M26">
+        <is>
+          <t xml:space="preserve">978- 237-5444</t>
+        </is>
+      </c>
+      <c s="14" t="inlineStr" r="O26">
+        <is>
+          <t xml:space="preserve">DSI - DELEADER SUPERVISOR INITIAL (32 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="0">
+      <c s="13" t="str" r="A27"/>
+      <c s="13" t="str" r="B27"/>
+      <c s="13" t="str" r="C27"/>
+      <c s="13" t="str" r="F27"/>
+      <c s="13" t="str" r="I27"/>
+      <c s="13" t="str" r="J27"/>
+      <c s="13" t="str" r="L27"/>
+      <c s="13" t="str" r="M27"/>
+      <c s="12" t="inlineStr" r="O27">
+        <is>
+          <t xml:space="preserve">DSR - DELEADER SUPERVISOR REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="0">
+      <c s="13" t="str" r="A28"/>
+      <c s="13" t="str" r="B28"/>
+      <c s="13" t="str" r="C28"/>
+      <c s="13" t="str" r="F28"/>
+      <c s="13" t="str" r="I28"/>
+      <c s="13" t="str" r="J28"/>
+      <c s="13" t="str" r="L28"/>
+      <c s="13" t="str" r="M28"/>
+      <c s="14" t="inlineStr" r="O28">
+        <is>
+          <t xml:space="preserve">DWI - DELEADER WORKER INITIAL (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="13" t="str" r="A29"/>
+      <c s="13" t="str" r="B29"/>
+      <c s="13" t="str" r="C29"/>
+      <c s="13" t="str" r="F29"/>
+      <c s="13" t="str" r="I29"/>
+      <c s="13" t="str" r="J29"/>
+      <c s="13" t="str" r="L29"/>
+      <c s="13" t="str" r="M29"/>
+      <c s="12" t="inlineStr" r="O29">
+        <is>
+          <t xml:space="preserve">DWIS - DELEADER WORKER INITIAL (SPANISH) (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="15" t="str" r="A30"/>
+      <c s="15" t="str" r="B30"/>
+      <c s="15" t="str" r="C30"/>
+      <c s="16" t="str" r="D30"/>
+      <c s="16" t="str" r="E30"/>
+      <c s="15" t="str" r="F30"/>
+      <c s="16" t="str" r="G30"/>
+      <c s="16" t="str" r="H30"/>
+      <c s="15" t="str" r="I30"/>
+      <c s="15" t="str" r="J30"/>
+      <c s="16" t="str" r="K30"/>
+      <c s="15" t="str" r="L30"/>
+      <c s="15" t="str" r="M30"/>
+      <c s="16" t="str" r="N30"/>
+      <c s="14" t="inlineStr" r="O30">
+        <is>
+          <t xml:space="preserve">DWR - DELEADER WORKER REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">DT86</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B31">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">HomeWorks Energy</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="D31"/>
+      <c s="16" t="str" r="E31"/>
+      <c s="10" t="inlineStr" r="F31">
+        <is>
+          <t xml:space="preserve">101 STATION LANDING SUITE 110 </t>
+        </is>
+      </c>
+      <c s="16" t="str" r="G31"/>
+      <c s="16" t="str" r="H31"/>
+      <c s="10" t="inlineStr" r="I31">
+        <is>
+          <t xml:space="preserve">MEDFORD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J31">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="K31"/>
+      <c s="11" t="inlineStr" r="L31">
+        <is>
+          <t xml:space="preserve">02155</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M31">
+        <is>
+          <t xml:space="preserve">610- 984-2553</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="N31"/>
+      <c s="12" t="inlineStr" r="O31">
+        <is>
+          <t xml:space="preserve">Lead-Safe Renovator-Supervisor Initial</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">DT000080</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B32">
+        <is>
+          <t xml:space="preserve">07/23/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">MARY CHABOT TRAINING LLC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F32">
+        <is>
+          <t xml:space="preserve">12 THOMPSON ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I32">
+        <is>
+          <t xml:space="preserve">WEBSTER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J32">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L32">
+        <is>
+          <t xml:space="preserve">01570</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M32">
+        <is>
+          <t xml:space="preserve">508- 847-0654</t>
+        </is>
+      </c>
+      <c s="14" t="inlineStr" r="O32">
+        <is>
+          <t xml:space="preserve">LMR - LEAD-SAFE RENOVATOR-SUPERVISOR MODERATE RISK OPTION (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="13" t="str" r="A33"/>
+      <c s="13" t="str" r="B33"/>
+      <c s="13" t="str" r="C33"/>
+      <c s="13" t="str" r="F33"/>
+      <c s="13" t="str" r="I33"/>
+      <c s="13" t="str" r="J33"/>
+      <c s="13" t="str" r="L33"/>
+      <c s="13" t="str" r="M33"/>
+      <c s="12" t="inlineStr" r="O33">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="15" t="str" r="A34"/>
+      <c s="15" t="str" r="B34"/>
+      <c s="15" t="str" r="C34"/>
+      <c s="16" t="str" r="D34"/>
+      <c s="16" t="str" r="E34"/>
+      <c s="15" t="str" r="F34"/>
+      <c s="16" t="str" r="G34"/>
+      <c s="16" t="str" r="H34"/>
+      <c s="15" t="str" r="I34"/>
+      <c s="15" t="str" r="J34"/>
+      <c s="16" t="str" r="K34"/>
+      <c s="15" t="str" r="L34"/>
+      <c s="15" t="str" r="M34"/>
+      <c s="16" t="str" r="N34"/>
+      <c s="14" t="inlineStr" r="O34">
+        <is>
+          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">DT84</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B35">
+        <is>
+          <t xml:space="preserve">05/07/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">Atlas Technical Consultants LLC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F35">
+        <is>
+          <t xml:space="preserve">73 WILLIAM FRANKS DRIVE </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I35">
+        <is>
+          <t xml:space="preserve">WEST SPRINGFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J35">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L35">
+        <is>
+          <t xml:space="preserve">01089</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M35">
+        <is>
+          <t xml:space="preserve">413- 781-0070</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O35">
+        <is>
+          <t xml:space="preserve">DSI - DELEADER SUPERVISOR INITIAL (32 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="13" t="str" r="A36"/>
+      <c s="13" t="str" r="B36"/>
+      <c s="13" t="str" r="C36"/>
+      <c s="13" t="str" r="F36"/>
+      <c s="13" t="str" r="I36"/>
+      <c s="13" t="str" r="J36"/>
+      <c s="13" t="str" r="L36"/>
+      <c s="13" t="str" r="M36"/>
+      <c s="14" t="inlineStr" r="O36">
+        <is>
+          <t xml:space="preserve">DSR - DELEADER SUPERVISOR REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="13" t="str" r="A37"/>
+      <c s="13" t="str" r="B37"/>
+      <c s="13" t="str" r="C37"/>
+      <c s="13" t="str" r="F37"/>
+      <c s="13" t="str" r="I37"/>
+      <c s="13" t="str" r="J37"/>
+      <c s="13" t="str" r="L37"/>
+      <c s="13" t="str" r="M37"/>
+      <c s="12" t="inlineStr" r="O37">
+        <is>
+          <t xml:space="preserve">DWI - DELEADER WORKER INITIAL (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="13" t="str" r="A38"/>
+      <c s="13" t="str" r="B38"/>
+      <c s="13" t="str" r="C38"/>
+      <c s="13" t="str" r="F38"/>
+      <c s="13" t="str" r="I38"/>
+      <c s="13" t="str" r="J38"/>
+      <c s="13" t="str" r="L38"/>
+      <c s="13" t="str" r="M38"/>
+      <c s="14" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve">DWR - DELEADER WORKER REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="13" t="str" r="A39"/>
+      <c s="13" t="str" r="B39"/>
+      <c s="13" t="str" r="C39"/>
+      <c s="13" t="str" r="F39"/>
+      <c s="13" t="str" r="I39"/>
+      <c s="13" t="str" r="J39"/>
+      <c s="13" t="str" r="L39"/>
+      <c s="13" t="str" r="M39"/>
+      <c s="12" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve">LMR - LEAD-SAFE RENOVATOR - MODERATE RISK DELEADING OPTION (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="13" t="str" r="A40"/>
+      <c s="13" t="str" r="B40"/>
+      <c s="13" t="str" r="C40"/>
+      <c s="13" t="str" r="F40"/>
+      <c s="13" t="str" r="I40"/>
+      <c s="13" t="str" r="J40"/>
+      <c s="13" t="str" r="L40"/>
+      <c s="13" t="str" r="M40"/>
+      <c s="14" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="15" t="str" r="A41"/>
+      <c s="15" t="str" r="B41"/>
+      <c s="15" t="str" r="C41"/>
+      <c s="16" t="str" r="D41"/>
+      <c s="16" t="str" r="E41"/>
+      <c s="15" t="str" r="F41"/>
+      <c s="16" t="str" r="G41"/>
+      <c s="16" t="str" r="H41"/>
+      <c s="15" t="str" r="I41"/>
+      <c s="15" t="str" r="J41"/>
+      <c s="16" t="str" r="K41"/>
+      <c s="15" t="str" r="L41"/>
+      <c s="15" t="str" r="M41"/>
+      <c s="16" t="str" r="N41"/>
+      <c s="12" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">DT000004</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve">01/20/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve">INSTITUTE FOR ENVIRONMENTAL EDUCATION, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F42">
+        <is>
+          <t xml:space="preserve">16 UPTON DRIVE SUITE 7</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I42">
+        <is>
+          <t xml:space="preserve">WILMINGTON</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve">01887</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve">978- 658-5272</t>
+        </is>
+      </c>
+      <c s="14" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve">DSI - DELEADER SUPERVISOR INITIAL (32 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="13" t="str" r="A43"/>
+      <c s="13" t="str" r="B43"/>
+      <c s="13" t="str" r="C43"/>
+      <c s="13" t="str" r="F43"/>
+      <c s="13" t="str" r="I43"/>
+      <c s="13" t="str" r="J43"/>
+      <c s="13" t="str" r="L43"/>
+      <c s="13" t="str" r="M43"/>
+      <c s="12" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve">DWI - DELEADER WORKER INITIAL (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="13" t="str" r="A44"/>
+      <c s="13" t="str" r="B44"/>
+      <c s="13" t="str" r="C44"/>
+      <c s="13" t="str" r="F44"/>
+      <c s="13" t="str" r="I44"/>
+      <c s="13" t="str" r="J44"/>
+      <c s="13" t="str" r="L44"/>
+      <c s="13" t="str" r="M44"/>
+      <c s="14" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve">DWIS - DELEADER WORKER INITIAL (SPANISH) (24 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="13" t="str" r="A45"/>
+      <c s="13" t="str" r="B45"/>
+      <c s="13" t="str" r="C45"/>
+      <c s="13" t="str" r="F45"/>
+      <c s="13" t="str" r="I45"/>
+      <c s="13" t="str" r="J45"/>
+      <c s="13" t="str" r="L45"/>
+      <c s="13" t="str" r="M45"/>
+      <c s="12" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve">DWR - DELEADER WORKER REFRESHER (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="13" t="str" r="A46"/>
+      <c s="13" t="str" r="B46"/>
+      <c s="13" t="str" r="C46"/>
+      <c s="13" t="str" r="F46"/>
+      <c s="13" t="str" r="I46"/>
+      <c s="13" t="str" r="J46"/>
+      <c s="13" t="str" r="L46"/>
+      <c s="13" t="str" r="M46"/>
+      <c s="14" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve">DWRS - DELEADER WORKER REFRESHER (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="13" t="str" r="A47"/>
+      <c s="13" t="str" r="B47"/>
+      <c s="13" t="str" r="C47"/>
+      <c s="13" t="str" r="F47"/>
+      <c s="13" t="str" r="I47"/>
+      <c s="13" t="str" r="J47"/>
+      <c s="13" t="str" r="L47"/>
+      <c s="13" t="str" r="M47"/>
+      <c s="12" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve">LMR - LEAD-SAFE RENOVATOR-SUPERVISOR MODERATE RISK OPTION (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="13" t="str" r="A48"/>
+      <c s="13" t="str" r="B48"/>
+      <c s="13" t="str" r="C48"/>
+      <c s="13" t="str" r="F48"/>
+      <c s="13" t="str" r="I48"/>
+      <c s="13" t="str" r="J48"/>
+      <c s="13" t="str" r="L48"/>
+      <c s="13" t="str" r="M48"/>
+      <c s="14" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="13" t="str" r="A49"/>
+      <c s="13" t="str" r="B49"/>
+      <c s="13" t="str" r="C49"/>
+      <c s="13" t="str" r="F49"/>
+      <c s="13" t="str" r="I49"/>
+      <c s="13" t="str" r="J49"/>
+      <c s="13" t="str" r="L49"/>
+      <c s="13" t="str" r="M49"/>
+      <c s="12" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve">LRIP - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (PORTUGUESE) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="13" t="str" r="A50"/>
+      <c s="13" t="str" r="B50"/>
+      <c s="13" t="str" r="C50"/>
+      <c s="13" t="str" r="F50"/>
+      <c s="13" t="str" r="I50"/>
+      <c s="13" t="str" r="J50"/>
+      <c s="13" t="str" r="L50"/>
+      <c s="13" t="str" r="M50"/>
+      <c s="14" t="inlineStr" r="O50">
+        <is>
+          <t xml:space="preserve">LRIS - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="18" customHeight="0">
+      <c s="13" t="str" r="A51"/>
+      <c s="13" t="str" r="B51"/>
+      <c s="13" t="str" r="C51"/>
+      <c s="13" t="str" r="F51"/>
+      <c s="13" t="str" r="I51"/>
+      <c s="13" t="str" r="J51"/>
+      <c s="13" t="str" r="L51"/>
+      <c s="13" t="str" r="M51"/>
+      <c s="12" t="inlineStr" r="O51">
+        <is>
+          <t xml:space="preserve">LRR - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="18" customHeight="0">
+      <c s="15" t="str" r="A52"/>
+      <c s="15" t="str" r="B52"/>
+      <c s="15" t="str" r="C52"/>
+      <c s="16" t="str" r="D52"/>
+      <c s="16" t="str" r="E52"/>
+      <c s="15" t="str" r="F52"/>
+      <c s="16" t="str" r="G52"/>
+      <c s="16" t="str" r="H52"/>
+      <c s="15" t="str" r="I52"/>
+      <c s="15" t="str" r="J52"/>
+      <c s="16" t="str" r="K52"/>
+      <c s="15" t="str" r="L52"/>
+      <c s="15" t="str" r="M52"/>
+      <c s="16" t="str" r="N52"/>
+      <c s="14" t="inlineStr" r="O52">
+        <is>
+          <t xml:space="preserve">LRRS - LEAD-SAFE RENOVATOR-SUPERVISOR REFRESHER (SPANISH) (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">DT000075</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="B53">
+        <is>
+          <t xml:space="preserve">02/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">UNITED SAFETY NET, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="F53">
+        <is>
+          <t xml:space="preserve">52 CUMMINGS PARK DRIVE #313</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I53">
+        <is>
+          <t xml:space="preserve">WOBURN</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J53">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L53">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="M53">
+        <is>
+          <t xml:space="preserve">978- 767-0630</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="O53">
+        <is>
+          <t xml:space="preserve">LMR - LEAD-SAFE RENOVATOR-SUPERVISOR MODERATE RISK OPTION (4 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="13" t="str" r="A54"/>
+      <c s="13" t="str" r="B54"/>
+      <c s="13" t="str" r="C54"/>
+      <c s="13" t="str" r="F54"/>
+      <c s="13" t="str" r="I54"/>
+      <c s="13" t="str" r="J54"/>
+      <c s="13" t="str" r="L54"/>
+      <c s="13" t="str" r="M54"/>
+      <c s="14" t="inlineStr" r="O54">
+        <is>
+          <t xml:space="preserve">LRI - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="18" customHeight="0">
+      <c s="13" t="str" r="A55"/>
+      <c s="13" t="str" r="B55"/>
+      <c s="13" t="str" r="C55"/>
+      <c s="13" t="str" r="F55"/>
+      <c s="13" t="str" r="I55"/>
+      <c s="13" t="str" r="J55"/>
+      <c s="13" t="str" r="L55"/>
+      <c s="13" t="str" r="M55"/>
+      <c s="12" t="inlineStr" r="O55">
+        <is>
+          <t xml:space="preserve">LRIP - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (PORTUGUESE) (8 Hours)</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="0">
+      <c s="15" t="str" r="A56"/>
+      <c s="15" t="str" r="B56"/>
+      <c s="15" t="str" r="C56"/>
+      <c s="16" t="str" r="D56"/>
+      <c s="16" t="str" r="E56"/>
+      <c s="15" t="str" r="F56"/>
+      <c s="16" t="str" r="G56"/>
+      <c s="16" t="str" r="H56"/>
+      <c s="15" t="str" r="I56"/>
+      <c s="15" t="str" r="J56"/>
+      <c s="16" t="str" r="K56"/>
+      <c s="15" t="str" r="L56"/>
+      <c s="15" t="str" r="M56"/>
+      <c s="16" t="str" r="N56"/>
+      <c s="14" t="inlineStr" r="O56">
+        <is>
+          <t xml:space="preserve">LRIS - LEAD-SAFE RENOVATOR-SUPERVISOR INITIAL (SPANISH) (8 Hours)</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="116">
-[...11 lines deleted...]
-    <mergeCell ref="I53:I56"/>
+  <mergeCells>
+    <mergeCell ref="A2:C4"/>
+    <mergeCell ref="E3:P3"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="G7:M8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:R10"/>
+    <mergeCell ref="A11:A17"/>
+    <mergeCell ref="B11:B17"/>
+    <mergeCell ref="C11:E17"/>
+    <mergeCell ref="F11:H17"/>
+    <mergeCell ref="I11:I17"/>
+    <mergeCell ref="J11:K17"/>
+    <mergeCell ref="L11:L17"/>
+    <mergeCell ref="M11:N17"/>
+    <mergeCell ref="O11:R11"/>
+    <mergeCell ref="O12:R12"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="O14:R14"/>
+    <mergeCell ref="O15:R15"/>
+    <mergeCell ref="O16:R16"/>
+    <mergeCell ref="O17:R17"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="B18:B25"/>
+    <mergeCell ref="C18:E25"/>
+    <mergeCell ref="F18:H25"/>
+    <mergeCell ref="I18:I25"/>
+    <mergeCell ref="J18:K25"/>
+    <mergeCell ref="L18:L25"/>
+    <mergeCell ref="M18:N25"/>
+    <mergeCell ref="O18:R18"/>
+    <mergeCell ref="O19:R19"/>
+    <mergeCell ref="O20:R20"/>
+    <mergeCell ref="O21:R21"/>
+    <mergeCell ref="O22:R22"/>
+    <mergeCell ref="O23:R23"/>
+    <mergeCell ref="O24:R24"/>
+    <mergeCell ref="O25:R25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="C26:E30"/>
+    <mergeCell ref="F26:H30"/>
+    <mergeCell ref="I26:I30"/>
+    <mergeCell ref="J26:K30"/>
+    <mergeCell ref="L26:L30"/>
+    <mergeCell ref="M26:N30"/>
+    <mergeCell ref="O26:R26"/>
+    <mergeCell ref="O27:R27"/>
+    <mergeCell ref="O28:R28"/>
+    <mergeCell ref="O29:R29"/>
+    <mergeCell ref="O30:R30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:R31"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="C32:E34"/>
+    <mergeCell ref="F32:H34"/>
+    <mergeCell ref="I32:I34"/>
+    <mergeCell ref="J32:K34"/>
+    <mergeCell ref="L32:L34"/>
+    <mergeCell ref="M32:N34"/>
+    <mergeCell ref="O32:R32"/>
+    <mergeCell ref="O33:R33"/>
+    <mergeCell ref="O34:R34"/>
+    <mergeCell ref="A35:A41"/>
+    <mergeCell ref="B35:B41"/>
+    <mergeCell ref="C35:E41"/>
+    <mergeCell ref="F35:H41"/>
+    <mergeCell ref="I35:I41"/>
+    <mergeCell ref="J35:K41"/>
+    <mergeCell ref="L35:L41"/>
+    <mergeCell ref="M35:N41"/>
+    <mergeCell ref="O35:R35"/>
+    <mergeCell ref="O36:R36"/>
+    <mergeCell ref="O37:R37"/>
+    <mergeCell ref="O38:R38"/>
+    <mergeCell ref="O39:R39"/>
+    <mergeCell ref="O40:R40"/>
+    <mergeCell ref="O41:R41"/>
+    <mergeCell ref="A42:A52"/>
+    <mergeCell ref="B42:B52"/>
+    <mergeCell ref="C42:E52"/>
+    <mergeCell ref="F42:H52"/>
+    <mergeCell ref="I42:I52"/>
     <mergeCell ref="J42:K52"/>
     <mergeCell ref="L42:L52"/>
     <mergeCell ref="M42:N52"/>
     <mergeCell ref="O42:R42"/>
     <mergeCell ref="O43:R43"/>
     <mergeCell ref="O44:R44"/>
     <mergeCell ref="O45:R45"/>
     <mergeCell ref="O46:R46"/>
     <mergeCell ref="O47:R47"/>
     <mergeCell ref="O48:R48"/>
     <mergeCell ref="O49:R49"/>
     <mergeCell ref="O50:R50"/>
     <mergeCell ref="O51:R51"/>
     <mergeCell ref="O52:R52"/>
-    <mergeCell ref="A42:A52"/>
-[...88 lines deleted...]
-    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="A53:A56"/>
+    <mergeCell ref="B53:B56"/>
+    <mergeCell ref="C53:E56"/>
+    <mergeCell ref="F53:H56"/>
+    <mergeCell ref="I53:I56"/>
+    <mergeCell ref="J53:K56"/>
+    <mergeCell ref="L53:L56"/>
+    <mergeCell ref="M53:N56"/>
+    <mergeCell ref="O53:R53"/>
+    <mergeCell ref="O54:R54"/>
+    <mergeCell ref="O55:R55"/>
+    <mergeCell ref="O56:R56"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.25209015748032" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri,Italic"&amp;9 The licensing information of the above-listed training providers is updated monthly. While most training providers renew their certification on or before the expiration date of the certification, DLS recommends that you call our offi</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
-  <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
+  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...2 lines deleted...]
-    </vt:vector>
+    <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
-  <LinksUpToDate>false</LinksUpToDate>
+  <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>false</SharedDoc>
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>