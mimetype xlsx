--- v3 (2026-06-25)
+++ v4 (2026-08-12)
@@ -402,51 +402,51 @@
     <row r="5" ht="18" customHeight="1">
       <c s="2" t="inlineStr" r="H5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/01/2026</t>
+            <t xml:space="preserve">08/03/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="6" ht="9" customHeight="1"/>
     <row r="7" ht="2.5" customHeight="0">
       <c s="3" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="4" t="inlineStr" r="P8">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -977,51 +977,51 @@
       <c s="11" t="inlineStr" r="L31">
         <is>
           <t xml:space="preserve">02155</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="M31">
         <is>
           <t xml:space="preserve">610- 984-2553</t>
         </is>
       </c>
       <c s="16" t="str" r="N31"/>
       <c s="12" t="inlineStr" r="O31">
         <is>
           <t xml:space="preserve">Lead-Safe Renovator-Supervisor Initial</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve">DT000080</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">07/23/2026</t>
+          <t xml:space="preserve">07/29/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">MARY CHABOT TRAINING LLC</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="F32">
         <is>
           <t xml:space="preserve">12 THOMPSON ROAD </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I32">
         <is>
           <t xml:space="preserve">WEBSTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J32">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="L32">
         <is>
           <t xml:space="preserve">01570</t>