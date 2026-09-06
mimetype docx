--- v0 (2025-12-06)
+++ v1 (2026-09-06)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71DA9F95" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="71DA9F95" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="189" w:line="270" w:lineRule="exact"/>
+        <w:spacing w:line="270" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1168"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="373B31A7" wp14:editId="74EC94B4">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="373B31A7" wp14:editId="77A4B093">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1151255</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5310</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1010919" cy="1205039"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="State seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image1.png" descr="State seal"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1010919" cy="1205039"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>The</w:t>
@@ -85,70 +85,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B28F9F5" w14:textId="2301E0FD" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00B8727E">
+    <w:p w14:paraId="6B28F9F5" w14:textId="2301E0FD" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00B8727E" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="308" w:lineRule="exact"/>
         <w:ind w:left="3686" w:right="1170" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8727E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0A1C53" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="1E0A1C53" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="265" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1170"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Board</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -190,6873 +190,5570 @@
       <w:r>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Professions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ED5A6C" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00606702">
+    <w:p w14:paraId="04ED5A6C" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="285" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1163"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007E6B47">
         <w:t>250</w:t>
       </w:r>
       <w:r w:rsidRPr="007E6B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Washington</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Street,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:t>3rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>floor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B2928A" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="20B2928A" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1167"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Boston,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>02108</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAC7F89" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00606702">
+    <w:p w14:paraId="7DAC7F89" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1" w:line="286" w:lineRule="exact"/>
+        <w:spacing w:line="286" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1167"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8727E">
         <w:t>(617)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:t>624-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8727E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>6199</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA5AEF1" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="5DA5AEF1" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="3687" w:right="1170"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>amh.board@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38353D47" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="004E4FF3" w:rsidRDefault="00606702">
+    <w:p w14:paraId="38353D47" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Licensed</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4FF3">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
-          <w:sz w:val="36"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Mental</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4FF3">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
-          <w:sz w:val="36"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4FF3">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
-          <w:sz w:val="36"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Counselor</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4FF3">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
-          <w:sz w:val="36"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Application</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4FF3">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-19"/>
-          <w:sz w:val="36"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004E4FF3">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Guide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7C8B95" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
-[...4401 lines deleted...]
-    <w:p w14:paraId="3E6ECE64" w14:textId="208B7960" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="6EF81976" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7C8B95" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:ind w:hanging="724"/>
       </w:pPr>
       <w:r>
-        <w:t>Definition</w:t>
+        <w:t>How</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Apply:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E03B535" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4BA99D" w14:textId="42E591CF" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="749"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Health</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-15"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Professions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-15"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Licensing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-15"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B40059">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009003B0">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">time using this new portal, please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Health Professions Licensing System User Guide.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24B6D370" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135527F6" w14:textId="4109F73D" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="120" w:firstLine="0"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>online,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004128DB">
+        <w:t>available</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Experiences</w:t>
-[...244 lines deleted...]
-    <w:p w14:paraId="12223A2D" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B27B92F" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="120" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EACDAD" w14:textId="55B46F8B" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>experiences</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>head</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>arranged</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>shoulders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photograph</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...156 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>yourself</w:t>
+      </w:r>
+      <w:r w:rsidR="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40059">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upload</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286A7C04" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0472988A" w14:textId="164BCAEC" w:rsidR="004128DB" w:rsidRPr="00B543BF" w:rsidRDefault="004128DB" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>You will be asked to enter contact information for a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ean, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epartment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ead, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aculty </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dvisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide information about your graduate degree and pre-master’s degree experience.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C4E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BFAA81" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C6DF87" w14:textId="1ADF8B9A" w:rsidR="004128DB" w:rsidRDefault="004128DB" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>You will be asked to enter contact information for your supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40059">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s so they may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide information about your post-master’s degree experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB5F9FC" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C50B09" w14:textId="2CAF79EF" w:rsidR="004128DB" w:rsidRDefault="004128DB" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The result of your self-query through the National Practitioner Data Bank </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NPDB) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for upload (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="004128DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC71999" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03097638" w14:textId="07AD720E" w:rsidR="00583177" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="475" w:right="677"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The unofficial </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>score report showing that you passed the National Clinical Mental Health Counseling Examination (NCMHCE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Certified</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Counselors</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(NBCC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00851468">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>www.nbcc.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you received when you passed the exam</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EC3" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Board will receive an official report directly from NBCC.  If you passed the NCMHCE in another state, please contact NBCC and have an official score report sent to the Board by NBCC.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>scores expire</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Licensed</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Counselor</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C4E" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20311" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hold or have held </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C4E" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a Licensed Supervi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20311" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C4E" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ed Mental Health Counselor License in Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40059" w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF606BD" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:right="677"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39050E0F" w14:textId="63763424" w:rsidR="00A40B9C" w:rsidRPr="00B8727E" w:rsidRDefault="00B00DDF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8727E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A notarized Criminal Offender Record Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CORI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8727E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form (form available </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40059">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8727E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the application online)</w:t>
+      </w:r>
+      <w:r w:rsidR="00570844" w:rsidRPr="00B8727E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F92673" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E44CAD1" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>card or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>checking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the non-refundable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>application fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>$117.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502580E0" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CE001E" w14:textId="0861C78C" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="120" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B543BF">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>emailed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mailed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00B543BF">
+        <w:t xml:space="preserve"> (see contact information above)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE76A91" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00A40B9C" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3176343F" w14:textId="71E10168" w:rsidR="00A40B9C" w:rsidRPr="00B543BF" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:right="606"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>graduate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>school(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>send</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>transcript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>graduate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543BF">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to meet the licensing requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40059">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760022FC" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="00B543BF" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:right="606" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174FE03E" w14:textId="0C0B1BD3" w:rsidR="00B40059" w:rsidRPr="00B40059" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:right="214"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>currently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>previously held</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>jurisdiction, regardless of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>its status,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>arrange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>issuing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>entity.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please contact the Board</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>directions in the event the entity that licensed you does not issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verifications and only offers an online license lookup.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A copy of your license is not an acceptable alternative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202E1900" w14:textId="77777777" w:rsidR="00B40059" w:rsidRPr="00B543BF" w:rsidRDefault="00B40059" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A833D59" w14:textId="505997C6" w:rsidR="00B40059" w:rsidRDefault="00B40059" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="749"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40059">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are or have been licensed as a Licensed Supervised Mental Health Counselor in Massachusetts, you are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004833B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40059">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide: (1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B543BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>contact information for a dean, department head, or faculty advisor to verify your graduate degree and pre-master’s degree experience; (2) a score report showing that you passed the NCMHCE; and (3) graduate school transcripts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA58201" w14:textId="77777777" w:rsidR="00B543BF" w:rsidRPr="004833B4" w:rsidRDefault="00B543BF" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="749"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135F8B9D" w14:textId="1B2E70D5" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00B543BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="749"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>were</w:t>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>arranged</w:t>
+      <w:r w:rsidR="004833B4">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oard-approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t>domestic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sexual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>violence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>before</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-11"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>2015:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="530969C3" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you apply.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Please see chapter260training.org to take the free online training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537BAF2C" w14:textId="0833D315" w:rsidR="00B40059" w:rsidRDefault="00B40059">
+      <w:pPr>
+        <w:sectPr w:rsidR="00B40059">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="280" w:right="660" w:bottom="280" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFBFA1C" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="72"/>
+        <w:ind w:left="1230" w:right="1170" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Important</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Message</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Regarding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>by Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB6D6D1" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2B447E" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00587AD1">
-[...293 lines deleted...]
-    <w:p w14:paraId="4C33A1DA" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="645BF72D" w14:textId="672529D9" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="00CC15D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
-        <w:ind w:left="120" w:right="850"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="115" w:right="216"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eligible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>licensure, staff will email you with instructions to pay the $155 license fee to get your license. If your application is missing information, staff will email you to provide detailed descriptions of what is missing and will review your application again 30 days after notifying you.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If any information is still missing after 30 days, your application will be closed as incomplete.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You will have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to pay another application fee if you wish to reapply. All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transcripts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delivered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>close</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apply.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application no more than two times and, outside of those reviews, cannot answer questions about specific applications, including whether forms have been completed correctly or if the Board has received certain documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37265EBA" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A32F10" w14:textId="2F5D6F26" w:rsidR="008D5EF1" w:rsidRPr="008D5EF1" w:rsidRDefault="008D5EF1" w:rsidP="008D5EF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Education Obtained in a Foreign Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6F92C4" w14:textId="77777777" w:rsidR="008D5EF1" w:rsidRDefault="008D5EF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C57C2B0" w14:textId="1B45C4EF" w:rsidR="008D5EF1" w:rsidRDefault="008D5EF1" w:rsidP="00CC15D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:t>Applicants who obtained their qualifying education in a foreign country, including master’s degrees or doctoral degrees, must obtain a foreign education evaluation of those degrees from a foreign education evaluation service.  The Board has accepted evaluation reports from Educational Credential Evaluators (ECE) and World Education Services (WES) but will accept reports from any foreign education evaluation service</w:t>
+      </w:r>
+      <w:r w:rsidR="009003B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:t>that evaluate</w:t>
+      </w:r>
+      <w:r w:rsidR="009003B0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:t xml:space="preserve"> educational documentation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009003B0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>delivered to the service directly from the educational institution, and not from the applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5EF1">
+        <w:t>This report must be mailed or emailed directly to the Board from the evaluation service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F39220F" w14:textId="77777777" w:rsidR="008D5EF1" w:rsidRDefault="008D5EF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AB3E7C" w14:textId="18294656" w:rsidR="00FB3C4E" w:rsidRPr="00CD5450" w:rsidRDefault="0085538F" w:rsidP="00B40059">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants who obtained their qualifying education in a foreign </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>country also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must submit a table of the courses the applicant completed that matches one course to each of the ten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>required course</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> content areas listed in 262 CMR 2.05.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00744E79" w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The table should include columns and rows, with the first column listing the required course area, the second the course the applicant completed to satisfy that area, and the third the credits for that course listed on the foreign education evaluation report.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Applicants must provide a syllab</w:t>
+      </w:r>
+      <w:r w:rsidR="0036765D" w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or course description </w:t>
+      </w:r>
+      <w:r w:rsidR="0026457D" w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5450">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>from the college or university for each course listed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D38D3FC" w14:textId="77777777" w:rsidR="004833B4" w:rsidRDefault="004833B4" w:rsidP="00B40059">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560CD631" w14:textId="6009666D" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="235" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Licensed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Licensed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Counselor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Equivalent)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Jurisdiction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458200B9" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27629AC4" w14:textId="7714CB8B" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you are currently licensed as a licensed mental health counselor or the equivalent in another state, you may apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reciprocal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recognition.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8727E">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:t xml:space="preserve">are not required </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contact information for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ean, </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epartment </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ead, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aculty </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8" w:rsidRPr="004128DB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dvisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide information about your graduate degree and pre-master’s degree experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:t xml:space="preserve"> or contact information for your supervisors to provide information about your post-master’s degree experience</w:t>
+      </w:r>
+      <w:r w:rsidR="000D065B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">but you must submit everything else </w:t>
+      </w:r>
+      <w:r w:rsidR="00384FB8">
+        <w:t xml:space="preserve">(photograph, NPDB self-query, and CORI form) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3493BFB8" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232ED681" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>score</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>approved</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>NCMHCE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>exam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>may</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>accepted).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E7D27A" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16827454" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>transcript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>also</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>demonstrates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>be</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>(1)</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>degree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B58479" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA7D426" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>license(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...111 lines deleted...]
-        <w:t>rehabilitation</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...349 lines deleted...]
-    <w:p w14:paraId="441369EF" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>licensed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24828681" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D3BF41" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="3E6ECE64" w14:textId="208B7960" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:ind w:hanging="724"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587AD1">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Experiences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0AFC4" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B93B916" w14:textId="422C7F92" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:ind w:left="120" w:right="850"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All experiences (pre-master’s degree practicum, pre-master’s degree internship, and post-master’s degree experience) must be supervised by an approved supervisor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00587AD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that at least 75 of the required 200 total supervision hours for all experiences (pre- or post-master’s degree) must be supervised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>icensed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ounselor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>equivalent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>state or jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D305464" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBC16C2" w14:textId="77777777" w:rsidR="004833B4" w:rsidRDefault="004833B4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BEEF32" w14:textId="77777777" w:rsidR="004833B4" w:rsidRDefault="004833B4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D017853" w14:textId="33AB82FB" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="850"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">An approved supervisor is a practitioner with three years of full-time or the equivalent part-time post- licensure clinical mental health counseling experience who is either a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11FDA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40059">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>icensed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8" w:rsidRPr="004833B4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licensed </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ounselor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>Licensed I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ndependent </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">linical </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orker, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t xml:space="preserve">Licensed Marriage </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30FF8">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>herapist</w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t>.  A Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11FDA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t>licensed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> psychologist with a health service provider certification, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">physician with a sub-specialization in psychiatry, </w:t>
+      </w:r>
+      <w:r w:rsidR="004833B4">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nurse practitioner with a sub-specialization in psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidR="004833B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t>also are approved supervisors regardless of how long they have practiced.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004833B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the practice and supervision occurred outside</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Massachusetts,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>independently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>licensed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>practitioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with a license or registration equivalent to one listed above</w:t>
+      </w:r>
+      <w:r w:rsidR="00A414BF">
+        <w:t xml:space="preserve"> also qualifies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA80D96" w14:textId="77777777" w:rsidR="00A414BF" w:rsidRDefault="00A414BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="850"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1CE146" w14:textId="25714A3B" w:rsidR="00A414BF" w:rsidRDefault="00A414BF" w:rsidP="00A414BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="850"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An approved supervisor also is a Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11FDA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">licensed </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>Licensed M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ounselor or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>Licensed M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arriage and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>herapist</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4478A">
+        <w:t>, regardless of how long that person has practiced,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> who hold</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4478A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4478A">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an approved Clinical Supervisor certification from the Massachusetts Mental Health Counselors Association (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MaCCS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">), American Mental Health Counselors Association, American Association of Marriage and Family Therapists, National Board for Certified Counselors, or a similar certificate approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4478A">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oard, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4478A">
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">who has completed twelve continuing education hours in supervision provided by Entity-approved Sponsors, as defined in 262 CMR 7.02, that cover legal and ethical issues, theories, and recordkeeping in supervision.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441369EF" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515CFAC0" w14:textId="1A2EDE6A" w:rsidR="00A40B9C" w:rsidRPr="004833B4" w:rsidRDefault="00606702" w:rsidP="00B40059">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:ind w:hanging="724"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pre-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Master’s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Degree</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Experience</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC1F7A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    </w:p>
+    <w:p w14:paraId="0516075F" w14:textId="77777777" w:rsidR="004833B4" w:rsidRPr="00DC1F7A" w:rsidRDefault="004833B4" w:rsidP="004833B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:ind w:left="840" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="770C854B" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36627D84" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
-[...196 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7907B0BF" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371477EA" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="371477EA" w14:textId="7C692CCE" w:rsidR="00A40B9C" w:rsidRDefault="00673967">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120" w:right="850"/>
       </w:pPr>
       <w:r>
-        <w:t>If you started taking your first class for your last required degree or certificate before July 1, 2017, you must</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702">
+        <w:t>ou must</w:t>
+      </w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>complete</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>least</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>60</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>semester</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>credit</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>hours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(or 80 quarter credit hours) </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>graduate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>coursework</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>mental</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>health</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>counseling</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:t>or</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00606702">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>a related field, including a master’s degree of at least 48 semester credit hours. Three semester credit hours are equal to four quarter credit hours.</w:t>
+      <w:r w:rsidR="00606702">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702">
+        <w:t xml:space="preserve">field, including a master’s degree </w:t>
+      </w:r>
+      <w:r w:rsidR="00902784">
+        <w:t xml:space="preserve">or doctoral degree </w:t>
+      </w:r>
+      <w:r w:rsidR="00606702">
+        <w:t>of at least 48 semester credit hours. Three semester credit hours are equal to four quarter credit hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27490E79" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38BCEFDB" w14:textId="27E539D0" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="38BCEFDB" w14:textId="580878B3" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="749"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00673967">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>master’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>degree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00902784">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or doctoral degree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00673967">
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00673967">
+        <w:t xml:space="preserve"> less than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hours,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>do</w:t>
+        <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>not</w:t>
-[...140 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">additional coursework </w:t>
+      </w:r>
+      <w:r w:rsidR="00673967">
+        <w:t xml:space="preserve">from one of the following </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to equal at least 60 semester credit hours:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434A6B5E" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1905C194" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7080,61 +5777,52 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>certificate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(CAGS</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(CAGS);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0CE008BC" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BBD018" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:hanging="358"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7182,51 +5870,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052ADA40" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58037F32" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="58037F32" w14:textId="580B3F52" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:hanging="358"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
@@ -7238,483 +5926,118 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>doctoral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193398FA" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B80734D" w14:textId="12A7B9A0" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
-[...114 lines deleted...]
-    <w:p w14:paraId="39D451ED" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
+    <w:p w14:paraId="45BAB2D0" w14:textId="59EE8B88" w:rsidR="00673967" w:rsidRPr="00B40059" w:rsidRDefault="00295DD0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2157BBCE" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All degrees must be in mental health counseling or a relevant field.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00673967">
+        <w:t xml:space="preserve">Applicants </w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t xml:space="preserve">who have a master’s degree </w:t>
+      </w:r>
+      <w:r w:rsidR="00902784">
+        <w:t xml:space="preserve">or doctoral degree </w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t xml:space="preserve">of at least 48 semester credit hours, or a master’s degree and a CAGS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t>second master’s degree, or a doctoral degree</w:t>
+      </w:r>
+      <w:r w:rsidR="00902784">
+        <w:t xml:space="preserve"> and another graduate degree or certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C341AA">
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t>are missing required coursework or credits hours, may complete additional qualifying coursework</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00464041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00464041" w:rsidRPr="00B40059">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="00676DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>applicants must earn all post-master’s degree experience hours after satisfying all education requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F772CC9" w14:textId="77777777" w:rsidR="00673967" w:rsidRDefault="00673967">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="120" w:right="955"/>
-[...303 lines deleted...]
-      </w:r>
+        <w:spacing w:before="2"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DCC84FC" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:sectPr w:rsidR="00A40B9C">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1220" w:right="660" w:bottom="280" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A168565" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:before="72"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -7922,51 +6245,67 @@
       <w:r>
         <w:t>state regional accrediting body in which it is located, which meets regional standards for the granting of a master</w:t>
       </w:r>
       <w:r w:rsidR="00223344">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s or doctoral degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731A4A2A" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529C1A5A" w14:textId="512D293C" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="850"/>
       </w:pPr>
       <w:r>
-        <w:t>Your 60 semester credit hours (or 80 quarter credit hours) must cover the following required course areas.</w:t>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>60 semester</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> credit hours (or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>80 quarter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> credit hours) must cover the following required course areas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00223344">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>must</w:t>
       </w:r>
@@ -9085,81 +7424,97 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Understanding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>counseling skills necessary for the mental health counselor.</w:t>
+        <w:t xml:space="preserve">counseling skills </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the mental health counselor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F0E75F" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE91030" w14:textId="799FC3A6" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:left="480" w:right="1142"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10852,51 +9207,51 @@
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Practicum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA6F88C" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C99EBF4" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="0C99EBF4" w14:textId="0E626900" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="749"/>
       </w:pPr>
       <w:r>
         <w:t>As</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
@@ -11002,51 +9357,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>least</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>seven weeks and 100 clock hours at the academic campus or a clinical field experience site.</w:t>
+        <w:t xml:space="preserve">seven weeks and 100 clock hours </w:t>
+      </w:r>
+      <w:r w:rsidR="00485AC2">
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the academic campus or a clinical field experience site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FDA1FF" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283C6983" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="217"/>
       </w:pPr>
       <w:r>
         <w:t>A clinical field experience site is a site providing pre- and post-master's degree clinical field experience training that is (1) part of an educational institution licensed or accredited by the state regional accrediting body</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
@@ -11544,56 +9905,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>interactions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Direct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>client</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>experience</w:t>
@@ -12321,51 +10684,51 @@
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:before="72"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Internship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFF728D" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EDA7A43" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="7EDA7A43" w14:textId="7062D9DC" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>As</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
@@ -12481,51 +10844,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>least</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>clock hours at a clinical field experience site (defined above).</w:t>
+        <w:t xml:space="preserve">clock hours </w:t>
+      </w:r>
+      <w:r w:rsidR="00485AC2">
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a clinical field experience site (defined above).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9163E3" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB1C592" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13336,101 +11705,95 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367F184B" w14:textId="77777777" w:rsidR="007C402D" w:rsidRPr="007C402D" w:rsidRDefault="007C402D" w:rsidP="007C402D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:ind w:left="1195" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7105E567" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="007C402D">
+    <w:p w14:paraId="7105E567" w14:textId="1B4CBF9A" w:rsidR="00A40B9C" w:rsidRDefault="00606702" w:rsidP="007C402D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:ind w:left="835" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Post-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Master’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Degree</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Experience</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0A3E8E31" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE1A553" w14:textId="3D84ECB3" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="850"/>
       </w:pPr>
       <w:r>
         <w:t>After</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13752,51 +12115,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>even</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>you worked more than one job at the same time.</w:t>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> more than one job at the same time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17902B7C" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E0EEB8" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Client</w:t>
       </w:r>
@@ -14708,51 +13079,51 @@
       <w:r>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2295F2" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15DF3D08" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="303526C3" w14:textId="1286F3BE" w:rsidR="00A40B9C" w:rsidRPr="004833B4" w:rsidRDefault="00606702" w:rsidP="004833B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:hanging="358"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>At</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
@@ -14810,60 +13181,64 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303526C3" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
-[...8 lines deleted...]
-    <w:p w14:paraId="021CCBEE" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00606702">
+    <w:p w14:paraId="12B6279F" w14:textId="77777777" w:rsidR="004833B4" w:rsidRPr="004833B4" w:rsidRDefault="004833B4" w:rsidP="004833B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="477"/>
+          <w:tab w:val="left" w:pos="478"/>
+        </w:tabs>
+        <w:ind w:left="477" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C808B5" w14:textId="3523265F" w:rsidR="00A40B9C" w:rsidRPr="004833B4" w:rsidRDefault="00606702" w:rsidP="004833B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
         <w:ind w:hanging="358"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>At</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -14999,4908 +13374,400 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>client</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C808B5" w14:textId="77777777" w:rsidR="00A40B9C" w:rsidRDefault="00A40B9C">
-[...8 lines deleted...]
-    <w:p w14:paraId="3D2D5EC8" w14:textId="77777777" w:rsidR="00314AD9" w:rsidRPr="00663BBA" w:rsidRDefault="00606702" w:rsidP="00314AD9">
+    <w:p w14:paraId="26ECEE94" w14:textId="77777777" w:rsidR="004833B4" w:rsidRPr="004833B4" w:rsidRDefault="004833B4" w:rsidP="00CD5450">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="477"/>
+          <w:tab w:val="left" w:pos="478"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24ADC416" w14:textId="7F32C2BA" w:rsidR="004833B4" w:rsidRPr="0032675B" w:rsidRDefault="00606702" w:rsidP="00F52150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
           <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:ind w:hanging="358"/>
-[...2667 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:ind w:left="475"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1984 lines deleted...]
-    <w:sectPr w:rsidR="00DE48D1" w:rsidSect="00314AD9">
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>part-time,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>less</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wee</w:t>
+      </w:r>
+      <w:r w:rsidR="004833B4" w:rsidRPr="0032675B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ks</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004833B4" w:rsidRPr="0032675B" w:rsidSect="00314AD9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1220" w:right="660" w:bottom="280" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4A5419"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18AD56AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73D40EB4"/>
     <w:lvl w:ilvl="0" w:tplc="6B5C1486">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B50ADA46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2C76063E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="477" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -19969,50 +13836,163 @@
     <w:lvl w:ilvl="7" w:tplc="6620466A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0F6F7B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8806" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207D19FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBCC8228"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B66DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79AC212E"/>
     <w:lvl w:ilvl="0" w:tplc="46488594">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="82"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="010EB03E">
       <w:numFmt w:val="bullet"/>
@@ -20100,50 +14080,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A99C65F8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8952" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38B64DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0460A22"/>
     <w:lvl w:ilvl="0" w:tplc="359AAC7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="723"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4CFCD696">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -20228,50 +14209,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9F25260">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B48071D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0734C2EE"/>
     <w:lvl w:ilvl="0" w:tplc="C0202B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6B8B82E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -20340,139 +14322,50 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4E06CE6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4F729A"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="411571D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E25C9DF2"/>
     <w:lvl w:ilvl="0" w:tplc="F2D0BD02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A446AA68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -20555,153 +14448,62 @@
     <w:lvl w:ilvl="7" w:tplc="B32AF1D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9726" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="694E73CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11224" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625223B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5074DED6"/>
     <w:lvl w:ilvl="0" w:tplc="4FEA5270">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08A290F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -20769,61 +14571,62 @@
     <w:lvl w:ilvl="7" w:tplc="6CBCDC02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0A6037A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658D2806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="720A7584"/>
     <w:lvl w:ilvl="0" w:tplc="AD926432">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="98"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4F4EBE34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -20891,226 +14694,51 @@
     <w:lvl w:ilvl="7" w:tplc="F68AA244">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A18CF13E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D01BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="749CFA46"/>
     <w:lvl w:ilvl="0" w:tplc="DE0C108A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="82"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA3249F6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -21193,250 +14821,173 @@
     <w:lvl w:ilvl="7" w:tplc="1FE61D22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="054ED370">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8806" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1031998544">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1972704798">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1714453737">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="620262768">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1254974240">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1745758605">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="566766263">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1865247115">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="727385700">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="9" w16cid:durableId="1354530534">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A40B9C"/>
-    <w:rsid w:val="00021E59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C5D00"/>
     <w:rsid w:val="000D065B"/>
-    <w:rsid w:val="00105FCA"/>
     <w:rsid w:val="00223344"/>
-    <w:rsid w:val="0022530D"/>
-    <w:rsid w:val="00235BFA"/>
+    <w:rsid w:val="0026457D"/>
+    <w:rsid w:val="00270FE7"/>
+    <w:rsid w:val="00295DD0"/>
+    <w:rsid w:val="002F0427"/>
     <w:rsid w:val="00314AD9"/>
+    <w:rsid w:val="0032675B"/>
+    <w:rsid w:val="00364AF1"/>
+    <w:rsid w:val="0036765D"/>
+    <w:rsid w:val="00384FB8"/>
+    <w:rsid w:val="004128DB"/>
     <w:rsid w:val="00445AC6"/>
-    <w:rsid w:val="004E4FF3"/>
+    <w:rsid w:val="00464041"/>
+    <w:rsid w:val="004833B4"/>
+    <w:rsid w:val="00485AC2"/>
+    <w:rsid w:val="004D3401"/>
+    <w:rsid w:val="00502458"/>
+    <w:rsid w:val="00524220"/>
     <w:rsid w:val="00570844"/>
     <w:rsid w:val="00583177"/>
     <w:rsid w:val="00587AD1"/>
-    <w:rsid w:val="005C47F6"/>
+    <w:rsid w:val="005B0FC1"/>
     <w:rsid w:val="00606702"/>
-    <w:rsid w:val="00663BBA"/>
-    <w:rsid w:val="00672C36"/>
+    <w:rsid w:val="00673967"/>
+    <w:rsid w:val="00676DDC"/>
+    <w:rsid w:val="00693E7A"/>
+    <w:rsid w:val="006C2964"/>
     <w:rsid w:val="00735C4E"/>
-    <w:rsid w:val="00765157"/>
+    <w:rsid w:val="00744E79"/>
     <w:rsid w:val="007C402D"/>
     <w:rsid w:val="007E6B47"/>
-    <w:rsid w:val="007F2C7D"/>
     <w:rsid w:val="0081648D"/>
+    <w:rsid w:val="0085538F"/>
     <w:rsid w:val="008823B1"/>
+    <w:rsid w:val="008C68D6"/>
     <w:rsid w:val="008D5EF1"/>
-    <w:rsid w:val="008F143D"/>
     <w:rsid w:val="009003B0"/>
+    <w:rsid w:val="00902784"/>
+    <w:rsid w:val="009F54DD"/>
+    <w:rsid w:val="00A118ED"/>
+    <w:rsid w:val="00A20311"/>
     <w:rsid w:val="00A40B9C"/>
+    <w:rsid w:val="00A414BF"/>
     <w:rsid w:val="00A60D58"/>
+    <w:rsid w:val="00AC195B"/>
     <w:rsid w:val="00AF150F"/>
-    <w:rsid w:val="00AF53A6"/>
     <w:rsid w:val="00B00DDF"/>
-    <w:rsid w:val="00B10A66"/>
+    <w:rsid w:val="00B376CA"/>
+    <w:rsid w:val="00B40059"/>
+    <w:rsid w:val="00B543BF"/>
+    <w:rsid w:val="00B5741F"/>
+    <w:rsid w:val="00B7565B"/>
+    <w:rsid w:val="00B83FF5"/>
     <w:rsid w:val="00B8727E"/>
+    <w:rsid w:val="00BB4EBE"/>
+    <w:rsid w:val="00C30FF8"/>
+    <w:rsid w:val="00C341AA"/>
     <w:rsid w:val="00C83845"/>
-    <w:rsid w:val="00CA0D96"/>
     <w:rsid w:val="00CC15D6"/>
     <w:rsid w:val="00CC2EC3"/>
+    <w:rsid w:val="00CD5450"/>
+    <w:rsid w:val="00D4478A"/>
     <w:rsid w:val="00D52AB2"/>
     <w:rsid w:val="00D909D3"/>
-    <w:rsid w:val="00D91773"/>
+    <w:rsid w:val="00DC1F7A"/>
     <w:rsid w:val="00DC4886"/>
-    <w:rsid w:val="00DE48D1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD30DE"/>
+    <w:rsid w:val="00E11FDA"/>
+    <w:rsid w:val="00E14893"/>
+    <w:rsid w:val="00E60447"/>
+    <w:rsid w:val="00E618C5"/>
+    <w:rsid w:val="00EC325B"/>
+    <w:rsid w:val="00F52150"/>
+    <w:rsid w:val="00FB3C4E"/>
     <w:rsid w:val="00FF4D4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21917,149 +15468,138 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="145"/>
       <w:ind w:left="655"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="480" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00765157"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004128DB"/>
     <w:pPr>
       <w:widowControl/>
-      <w:adjustRightInd w:val="0"/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B10A66"/>
+    <w:rsid w:val="004128DB"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B10A66"/>
+    <w:rsid w:val="004128DB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1883400170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087418751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-professions-licensing-system-user-guide" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amh.board@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lmhc-applicant-eligibility-triage-and-application-instructions/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-professions-licensing-system-user-guide" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amh.board@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nbcc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npdb.hrsa.gov/pract/selfQueryBasics.jsp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22305,69 +15845,85 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>20915</Characters>
+  <Pages>6</Pages>
+  <Words>2627</Words>
+  <Characters>14978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>174</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24535</CharactersWithSpaces>
+  <CharactersWithSpaces>17570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>jbornstein</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>MicrosoftÂ® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-05-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>MicrosoftÂ® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>