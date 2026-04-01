--- v1 (2026-02-04)
+++ v2 (2026-04-01)
@@ -9,173 +9,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SBS_CSV_Reformat\Worksheets_and_Pdfs\Producer\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC02CE09-35D9-4293-B7F5-6EE0CFA67C06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CDD150E-39A1-4C4A-95B1-5AE9C4EF2C1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{AABAF008-CC8E-4517-8981-2DA11E5F0667}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0FA1FCC1-0AF9-4E5B-80AF-6483D9B759C3}"/>
   </bookViews>
   <sheets>
     <sheet name="XLSX_Worksheet" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Current">OFFSET([1]Interface!$K$4,,,COUNTA([1]Interface!$K$4:$K$107))</definedName>
     <definedName name="Import">OFFSET([1]Interface!$J$4,,,COUNTA([1]Interface!$J$4:$J$107))</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">XLSX_Worksheet!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="223">
   <si>
     <r>
       <t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS
 DIVISION OF INSURANCE
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PRODUCER LICENSING
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 Federal Street, Suite700  •  Boston, MA  02110-2012
 (617) 521-7794 • FAX (617) 753-6883
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>http://www.mass.gov/doi</t>
     </r>
   </si>
   <si>
     <t>Licensed Public Insurance Adjusters Agencies</t>
   </si>
   <si>
-    <t>February 1, 2026</t>
+    <t>March 2, 2026</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Original Approval</t>
   </si>
   <si>
     <t>Renewal Date</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone #</t>
   </si>
   <si>
     <t>AUTO CLAIM SPECIALISTS, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">201 MAIN ST STE 600  </t>
   </si>
   <si>
     <t>FORT WORTH</t>
   </si>
   <si>
     <t>TX</t>
+  </si>
+  <si>
+    <t>76102-3110</t>
   </si>
   <si>
     <t>Ball &amp; Boyd Public Adjusters, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">237 ROUTE 149  </t>
   </si>
   <si>
     <t>MARSTON MILLS</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t xml:space="preserve">	02648</t>
   </si>
   <si>
     <t>Berger Adjusters LLC</t>
   </si>
   <si>
     <t xml:space="preserve">344 HARVARD ST 4 </t>
   </si>
   <si>
     <t>BROOKLINE</t>
   </si>
@@ -257,84 +260,90 @@
   <si>
     <t xml:space="preserve">	06492</t>
   </si>
   <si>
     <t>Consumer Adjusters LLC</t>
   </si>
   <si>
     <t xml:space="preserve">191 CHESTNUT STREET, SUITE 4A  </t>
   </si>
   <si>
     <t>SPRINGFIELD</t>
   </si>
   <si>
     <t xml:space="preserve">	01103</t>
   </si>
   <si>
     <t>Davison &amp; Davison Public Insurance Adjusters Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">100 CROSS ST  </t>
   </si>
   <si>
     <t>SOMERVILLE</t>
   </si>
   <si>
+    <t>02145-4104</t>
+  </si>
+  <si>
     <t>Depiano &amp; Todisco Public Insurance Adjusters, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">220 BROADWAY STE 201 </t>
   </si>
   <si>
     <t>LYNNFIELD</t>
   </si>
   <si>
     <t xml:space="preserve">	01940</t>
   </si>
   <si>
     <t>DILLON PUBLIC ADJUSTERS, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">21B OXBOW RD  </t>
   </si>
   <si>
     <t>EAST FALMOUTH</t>
   </si>
   <si>
     <t xml:space="preserve">	02536</t>
   </si>
   <si>
     <t>Dimont  &amp; Associates, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1455 FRAZEE RD STE 500  </t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>CA</t>
+  </si>
+  <si>
+    <t>92108-4350</t>
   </si>
   <si>
     <t>FIRE CLAIMS SOLUTIONS PUBLIC ADJUSTERS</t>
   </si>
   <si>
     <t xml:space="preserve">9 CENTRAL AVE  </t>
   </si>
   <si>
     <t>NORTHBRIDGE</t>
   </si>
   <si>
     <t xml:space="preserve">	01534</t>
   </si>
   <si>
     <t>Gallagher Public Adjusters, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">18 BURNCOAT STREET  </t>
   </si>
   <si>
     <t>LEICESTER</t>
   </si>
   <si>
     <t xml:space="preserve">	01524</t>
   </si>
@@ -437,50 +446,53 @@
   <si>
     <t xml:space="preserve">	02169</t>
   </si>
   <si>
     <t>MAG PUBLIC ADJUSTERS, INC</t>
   </si>
   <si>
     <t xml:space="preserve">83 S DOUGLAS ST  </t>
   </si>
   <si>
     <t>ROCKLAND</t>
   </si>
   <si>
     <t xml:space="preserve">	02370</t>
   </si>
   <si>
     <t>Marinilli Adjusters INC</t>
   </si>
   <si>
     <t xml:space="preserve">43 AMBER DR  </t>
   </si>
   <si>
     <t>WRENTHAM</t>
   </si>
   <si>
+    <t>02093-1783</t>
+  </si>
+  <si>
     <t>Marinilli Associates, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">3 CABOT PLACE SUITE 3 </t>
   </si>
   <si>
     <t>Metro Public Adjustment, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">3551 BRISTOL PIKE  </t>
   </si>
   <si>
     <t>BENSALEM</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>MOORE INTERNATIONAL CLAIMS ADJUSTERS INC</t>
   </si>
   <si>
     <t xml:space="preserve">2170 EAST 64TH ST  </t>
   </si>
   <si>
     <t>BROOKLYN</t>
@@ -488,147 +500,156 @@
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>National Damage Appraisers LLC</t>
   </si>
   <si>
     <t xml:space="preserve">73 WEST BOYLSTON DR.  </t>
   </si>
   <si>
     <t xml:space="preserve">	01606</t>
   </si>
   <si>
     <t>National Fire Adjustment Co., Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ONE NFA PARK  </t>
   </si>
   <si>
     <t>AMHERST</t>
   </si>
   <si>
     <t>North East Adjustment Company, Inc.</t>
   </si>
   <si>
-    <t xml:space="preserve">90 BRAINARD ROAD SUITE 202 </t>
+    <t xml:space="preserve">432 FRANKLIN AVE  </t>
   </si>
   <si>
     <t>HARTFORD</t>
   </si>
   <si>
-    <t xml:space="preserve">	06114</t>
+    <t>06114-2524</t>
   </si>
   <si>
     <t>Panakio Adjusters, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">330 LYNNWAY SUITE 402  </t>
   </si>
   <si>
     <t>LYNN</t>
   </si>
   <si>
     <t xml:space="preserve">	01901</t>
   </si>
   <si>
     <t>Paul Petrocelli PIA, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">136 INDIAN TRAIL  </t>
   </si>
   <si>
     <t>SCITUATE</t>
   </si>
   <si>
     <t xml:space="preserve">	02066</t>
   </si>
   <si>
     <t>Performance Adjusting Public Insurance Adjusters, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">95 SOCKANOSSET CROSS RD STE 201  </t>
   </si>
   <si>
     <t>CRANSTON</t>
+  </si>
+  <si>
+    <t>02920-5559</t>
   </si>
   <si>
     <t>Petrocelli Public Insurance Adjusters,Inc</t>
   </si>
   <si>
     <t xml:space="preserve">80 WASHINGTON STREET BUILDING G-36 </t>
   </si>
   <si>
     <t>NORWELL</t>
   </si>
   <si>
     <t xml:space="preserve">	02061</t>
   </si>
   <si>
     <t>Popkin Adjustment Company, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">86 Baldwin Drive  </t>
   </si>
   <si>
     <t>Sharon</t>
   </si>
   <si>
     <t xml:space="preserve">	02067</t>
   </si>
   <si>
     <t>Professional Loss Adjusters, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">343 WASHINGTON STREET  </t>
   </si>
   <si>
     <t>NEWTON</t>
   </si>
   <si>
     <t xml:space="preserve">	02458</t>
   </si>
   <si>
     <t>Quality Claims Management Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">2763 CAMINO DEL RIO S FL 3  </t>
   </si>
   <si>
+    <t>92108-3708</t>
+  </si>
+  <si>
     <t>Rutledge Claims Management, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">8880 RIO SAN DIEGO DRIVE SUITE 800 </t>
   </si>
   <si>
     <t>Sabel Adjusters, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">42 TREMONT ST STE 4  </t>
   </si>
   <si>
     <t>DUXBURY</t>
+  </si>
+  <si>
+    <t>02332-5300</t>
   </si>
   <si>
     <t>Sadick Public Insurance Adjuster,Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">255 PARK AVE STE 806 </t>
   </si>
   <si>
     <t xml:space="preserve">	01609</t>
   </si>
   <si>
     <t>SAFEGUARD GROUP INC</t>
   </si>
   <si>
     <t xml:space="preserve">325 CHELMSFORD ST.  </t>
   </si>
   <si>
     <t>LOWELL</t>
   </si>
   <si>
     <t xml:space="preserve">	01851</t>
   </si>
   <si>
     <t>Seltser &amp; Goldstein, LLC</t>
   </si>
@@ -647,108 +668,117 @@
   <si>
     <t xml:space="preserve">221 ATKINSON AVE  </t>
   </si>
   <si>
     <t>Stark Loss Consultation, INC</t>
   </si>
   <si>
     <t xml:space="preserve">270 N MAIN STREET SUITE 101  </t>
   </si>
   <si>
     <t>MANSFIELD</t>
   </si>
   <si>
     <t xml:space="preserve">	02048</t>
   </si>
   <si>
     <t>Sterling Claims Management, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">3944 MURPHY CANYON ROAD, #C204  </t>
   </si>
   <si>
     <t>STRATEGIC CLAIM CONSULTANTS, LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">18711 N DALE MABRY HIGHWAY  </t>
+    <t xml:space="preserve">4963 VAN DYKE ROAD  </t>
   </si>
   <si>
     <t>LUTZ</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>Swerling,Milton &amp; Winnick Public Insurance Adj.Inc</t>
   </si>
   <si>
     <t xml:space="preserve">34 WASHINGTON ST STE 310  </t>
   </si>
   <si>
     <t>WELLESLEY HILLS</t>
+  </si>
+  <si>
+    <t>02481-1903</t>
   </si>
   <si>
     <t>The Fusco Group Partners, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">WORLDCLAIM GLOBAL CLAIMS MANAGEMENT 3512 ROSENDALE ROAD </t>
   </si>
   <si>
     <t>NISKAYUNA</t>
   </si>
   <si>
     <t>The Goodman-Gable-Gould Company</t>
   </si>
   <si>
     <t xml:space="preserve">3903 NAYLORS LANE  </t>
   </si>
   <si>
     <t>BALTIMORE</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
+    <t>21208-2859</t>
+  </si>
+  <si>
     <t>The Raisman Catastrophe Claims Group, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">280 HILLSIDE AVE  </t>
   </si>
   <si>
     <t>NEEDHAM</t>
   </si>
   <si>
     <t xml:space="preserve">	02494</t>
   </si>
   <si>
     <t>TJM PUBLIC ADJUSTERS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">50 CURVE ST  </t>
   </si>
   <si>
     <t>DEDHAM</t>
+  </si>
+  <si>
+    <t>02026-2404</t>
   </si>
   <si>
     <t>UNITED PUBLIC ADJUSTERS &amp; APPRAISERS INC</t>
   </si>
   <si>
     <t>UNITED PUBLIC ADJUSTERS &amp; APPRAISERS, INC. 445 BROADHOLLOW ROAD SUITE 339</t>
   </si>
   <si>
     <t>MELVILLE</t>
   </si>
   <si>
     <t>Young Adjustment Company , Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">900 LENMAR DR  </t>
   </si>
   <si>
     <t>BLUE BELL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
@@ -1010,51 +1040,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>101600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>952500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960334F7-AA56-4726-9442-A17FEDC68F9B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE11D9B-DD2A-4F77-A046-B2210EDE861C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="876300" y="0"/>
           <a:ext cx="768350" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -1397,68 +1427,68 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{742F19C2-A96C-4B5F-95BC-A1BDF6D833F9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{060F87C4-D78D-462E-A5AC-F55555698B9E}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J20000"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.6328125" customWidth="1"/>
     <col min="2" max="2" width="9.08984375" style="8" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" style="27" customWidth="1"/>
     <col min="4" max="4" width="11.1796875" style="28" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="29.1796875" customWidth="1"/>
-    <col min="6" max="6" width="28.26953125" customWidth="1"/>
+    <col min="5" max="5" width="48.453125" customWidth="1"/>
+    <col min="6" max="6" width="36.08984375" customWidth="1"/>
     <col min="7" max="7" width="13.36328125" customWidth="1"/>
     <col min="8" max="8" width="6" style="29" customWidth="1"/>
     <col min="9" max="9" width="10.6328125" style="30" customWidth="1"/>
     <col min="10" max="10" width="12.36328125" style="31" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="116" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="1"/>
@@ -1538,1644 +1568,1644 @@
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="22">
         <v>3002169764</v>
       </c>
       <c r="C7" s="23">
         <v>44831</v>
       </c>
       <c r="D7" s="23">
         <v>46292</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="22">
-        <v>761023110</v>
+      <c r="I7" s="22" t="s">
+        <v>16</v>
       </c>
       <c r="J7" s="26">
         <v>8177565482</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="22">
         <v>16331132</v>
       </c>
       <c r="C8" s="23">
         <v>40759</v>
       </c>
       <c r="D8" s="23">
         <v>46238</v>
       </c>
       <c r="E8" s="24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F8" s="25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I8" s="22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J8" s="26">
         <v>5084283553</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="22">
         <v>17477688</v>
       </c>
       <c r="C9" s="23">
         <v>44756</v>
       </c>
       <c r="D9" s="23">
         <v>46217</v>
       </c>
       <c r="E9" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" s="25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H9" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I9" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J9" s="26">
         <v>6176083372</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="22">
         <v>5437242</v>
       </c>
       <c r="C10" s="23">
         <v>45294</v>
       </c>
       <c r="D10" s="23">
         <v>46390</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H10" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I10" s="22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J10" s="26">
         <v>6179640000</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="22">
         <v>5438818</v>
       </c>
       <c r="C11" s="23">
         <v>45267</v>
       </c>
       <c r="D11" s="23">
         <v>46363</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H11" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I11" s="22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J11" s="26">
         <v>5086279158</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="22">
         <v>19957139</v>
       </c>
       <c r="C12" s="23">
         <v>45194</v>
       </c>
       <c r="D12" s="23">
         <v>46290</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F12" s="25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H12" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I12" s="22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J12" s="26">
         <v>5087584326</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="22">
         <v>3003284896</v>
       </c>
       <c r="C13" s="23">
         <v>45548</v>
       </c>
       <c r="D13" s="23">
         <v>46282</v>
       </c>
       <c r="E13" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" s="25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J13" s="26">
         <v>7867667931</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="22">
         <v>5436367</v>
       </c>
       <c r="C14" s="23">
         <v>38845</v>
       </c>
       <c r="D14" s="23">
         <v>46150</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H14" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I14" s="22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J14" s="26">
         <v>5087465650</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="22">
         <v>3003413131</v>
       </c>
       <c r="C15" s="23">
         <v>45628</v>
       </c>
       <c r="D15" s="23">
         <v>46358</v>
       </c>
       <c r="E15" s="24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" s="25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G15" s="24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H15" s="22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I15" s="22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J15" s="26">
         <v>2032135840</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="22">
         <v>16292884</v>
       </c>
       <c r="C16" s="23">
         <v>40736</v>
       </c>
       <c r="D16" s="23">
         <v>46242</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F16" s="25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H16" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I16" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J16" s="26">
         <v>4137855800</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="22">
         <v>20244768</v>
       </c>
       <c r="C17" s="23">
         <v>44614</v>
       </c>
       <c r="D17" s="23">
-        <v>46075</v>
+        <v>46440</v>
       </c>
       <c r="E17" s="24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F17" s="25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H17" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>21454104</v>
+        <v>20</v>
+      </c>
+      <c r="I17" s="22" t="s">
+        <v>58</v>
       </c>
       <c r="J17" s="26">
         <v>6172867599</v>
       </c>
     </row>
     <row r="18" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="22">
         <v>3686862</v>
       </c>
       <c r="C18" s="23">
         <v>36278</v>
       </c>
       <c r="D18" s="23">
         <v>46140</v>
       </c>
       <c r="E18" s="24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F18" s="25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G18" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H18" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I18" s="22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J18" s="26">
         <v>7815994700</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="22">
         <v>3001989406</v>
       </c>
       <c r="C19" s="23">
         <v>44727</v>
       </c>
       <c r="D19" s="23">
         <v>46190</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F19" s="25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G19" s="24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H19" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I19" s="22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J19" s="26">
         <v>7749461110</v>
       </c>
     </row>
     <row r="20" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="22">
         <v>9497645</v>
       </c>
       <c r="C20" s="23">
         <v>44760</v>
       </c>
       <c r="D20" s="23">
         <v>46234</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F20" s="25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G20" s="24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H20" s="22" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>921084350</v>
+        <v>70</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>71</v>
       </c>
       <c r="J20" s="26">
         <v>2148467845</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="22">
         <v>3003305329</v>
       </c>
       <c r="C21" s="23">
         <v>46001</v>
       </c>
       <c r="D21" s="23">
         <v>46366</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F21" s="25" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H21" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I21" s="22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J21" s="26">
         <v>7816080754</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="22">
         <v>18461401</v>
       </c>
       <c r="C22" s="23">
         <v>42916</v>
       </c>
       <c r="D22" s="23">
         <v>46203</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F22" s="25" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H22" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I22" s="22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J22" s="26">
         <v>5087538180</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="22">
         <v>3686904</v>
       </c>
       <c r="C23" s="23">
         <v>37032</v>
       </c>
       <c r="D23" s="23">
         <v>46163</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F23" s="25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H23" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I23" s="22" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J23" s="26">
         <v>5085281734</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="22">
         <v>5437000</v>
       </c>
       <c r="C24" s="23">
         <v>39314</v>
       </c>
       <c r="D24" s="23">
         <v>46254</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F24" s="25" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H24" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I24" s="22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="J24" s="26">
         <v>5082388300</v>
       </c>
     </row>
     <row r="25" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="22">
         <v>18355435</v>
       </c>
       <c r="C25" s="23">
         <v>42811</v>
       </c>
       <c r="D25" s="23">
         <v>46137</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F25" s="25" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H25" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I25" s="22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J25" s="26">
         <v>5087358398</v>
       </c>
     </row>
     <row r="26" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B26" s="22">
         <v>19504262</v>
       </c>
       <c r="C26" s="23">
         <v>45349</v>
       </c>
       <c r="D26" s="23">
-        <v>46080</v>
+        <v>46445</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F26" s="25" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H26" s="22" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I26" s="22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J26" s="26">
         <v>6178238019</v>
       </c>
     </row>
     <row r="27" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="22">
         <v>17685784</v>
       </c>
       <c r="C27" s="23">
         <v>43014</v>
       </c>
       <c r="D27" s="23">
         <v>46301</v>
       </c>
       <c r="E27" s="24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F27" s="25" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H27" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I27" s="22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J27" s="26">
         <v>9788042027</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="22">
         <v>3002869949</v>
       </c>
       <c r="C28" s="23">
         <v>45273</v>
       </c>
       <c r="D28" s="23">
         <v>46369</v>
       </c>
       <c r="E28" s="24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F28" s="25" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H28" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I28" s="22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J28" s="26">
         <v>7818565662</v>
       </c>
     </row>
     <row r="29" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="22">
         <v>3003717068</v>
       </c>
       <c r="C29" s="23">
         <v>45835</v>
       </c>
       <c r="D29" s="23">
         <v>46200</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F29" s="25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H29" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I29" s="22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J29" s="26">
         <v>5089445576</v>
       </c>
     </row>
     <row r="30" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="22">
         <v>3002863236</v>
       </c>
       <c r="C30" s="23">
         <v>45268</v>
       </c>
       <c r="D30" s="23">
         <v>46364</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F30" s="25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H30" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I30" s="22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J30" s="26">
         <v>5084710912</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="22">
         <v>5437168</v>
       </c>
       <c r="C31" s="23">
         <v>36112</v>
       </c>
       <c r="D31" s="23">
         <v>46339</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F31" s="25" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H31" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I31" s="22" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J31" s="26">
         <v>6174724100</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="22">
         <v>3002033868</v>
       </c>
       <c r="C32" s="23">
         <v>44755</v>
       </c>
       <c r="D32" s="23">
         <v>46216</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F32" s="25" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H32" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I32" s="22" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="J32" s="26">
         <v>7812692935</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="22">
         <v>19445920</v>
       </c>
       <c r="C33" s="23">
         <v>43896</v>
       </c>
       <c r="D33" s="23">
         <v>46452</v>
       </c>
       <c r="E33" s="24" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F33" s="25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H33" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20931783</v>
+        <v>20</v>
+      </c>
+      <c r="I33" s="22" t="s">
+        <v>120</v>
       </c>
       <c r="J33" s="26">
         <v>5085105942</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="22">
         <v>8869699</v>
       </c>
       <c r="C34" s="23">
         <v>44978</v>
       </c>
       <c r="D34" s="23">
         <v>46439</v>
       </c>
       <c r="E34" s="24" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="F34" s="25" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H34" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I34" s="22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J34" s="26">
         <v>7813441349</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="22">
         <v>2014242</v>
       </c>
       <c r="C35" s="23">
         <v>40709</v>
       </c>
       <c r="D35" s="23">
         <v>46188</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F35" s="25" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H35" s="22" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I35" s="22">
         <v>19020</v>
       </c>
       <c r="J35" s="26">
         <v>2156338000</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="22">
         <v>3002237987</v>
       </c>
       <c r="C36" s="23">
         <v>44867</v>
       </c>
       <c r="D36" s="23">
         <v>46328</v>
       </c>
       <c r="E36" s="24" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F36" s="25" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H36" s="22" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I36" s="22">
         <v>11234</v>
       </c>
       <c r="J36" s="26">
         <v>9177216566</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="22">
         <v>19937543</v>
       </c>
       <c r="C37" s="23">
         <v>45474</v>
       </c>
       <c r="D37" s="23">
         <v>46204</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F37" s="25" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H37" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I37" s="22" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="J37" s="26">
         <v>7742390652</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="22">
         <v>2013884</v>
       </c>
       <c r="C38" s="23">
         <v>42132</v>
       </c>
       <c r="D38" s="23">
-        <v>46150</v>
+        <v>46515</v>
       </c>
       <c r="E38" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="H38" s="22" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="I38" s="22">
         <v>14228</v>
       </c>
       <c r="J38" s="26">
         <v>7166897700</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="22">
         <v>5438429</v>
       </c>
       <c r="C39" s="23">
         <v>32997</v>
       </c>
       <c r="D39" s="23">
         <v>46146</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F39" s="25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H39" s="22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I39" s="22" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J39" s="26">
         <v>8602364454</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="22">
         <v>18552423</v>
       </c>
       <c r="C40" s="23">
         <v>44873</v>
       </c>
       <c r="D40" s="23">
         <v>46334</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F40" s="25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H40" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I40" s="22" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J40" s="26">
         <v>7815927575</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="22">
         <v>18669899</v>
       </c>
       <c r="C41" s="23">
         <v>45320</v>
       </c>
       <c r="D41" s="23">
         <v>46416</v>
       </c>
       <c r="E41" s="24" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F41" s="25" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H41" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I41" s="22" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J41" s="26">
         <v>6172936749</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="22">
         <v>19363684</v>
       </c>
       <c r="C42" s="23">
         <v>45369</v>
       </c>
       <c r="D42" s="23">
-        <v>46099</v>
+        <v>46464</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F42" s="25" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H42" s="22" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>29205559</v>
+        <v>95</v>
+      </c>
+      <c r="I42" s="22" t="s">
+        <v>152</v>
       </c>
       <c r="J42" s="26">
         <v>4017249111</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="22">
         <v>8698335</v>
       </c>
       <c r="C43" s="23">
         <v>38968</v>
       </c>
       <c r="D43" s="23">
         <v>46273</v>
       </c>
       <c r="E43" s="24" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F43" s="25" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H43" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I43" s="22" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J43" s="26">
         <v>7817404417</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B44" s="22">
         <v>1882119</v>
       </c>
       <c r="C44" s="23">
         <v>40269</v>
       </c>
       <c r="D44" s="23">
         <v>46155</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F44" s="25" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H44" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I44" s="22" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J44" s="26">
         <v>7817930070</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="22">
         <v>5436358</v>
       </c>
       <c r="C45" s="23">
         <v>36486</v>
       </c>
       <c r="D45" s="23">
         <v>46404</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="F45" s="25" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H45" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I45" s="22" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="J45" s="26">
         <v>6179325192</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="22">
         <v>9152893</v>
       </c>
       <c r="C46" s="23">
         <v>40368</v>
       </c>
       <c r="D46" s="23">
         <v>46212</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="F46" s="25" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H46" s="22" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>921083708</v>
+        <v>70</v>
+      </c>
+      <c r="I46" s="22" t="s">
+        <v>167</v>
       </c>
       <c r="J46" s="26">
         <v>6194508600</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="22">
         <v>18024588</v>
       </c>
       <c r="C47" s="23">
         <v>42979</v>
       </c>
       <c r="D47" s="23">
         <v>46266</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F47" s="25" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H47" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I47" s="22">
         <v>92108</v>
       </c>
       <c r="J47" s="26">
         <v>8588599710</v>
       </c>
     </row>
     <row r="48" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B48" s="22">
         <v>17299204</v>
       </c>
       <c r="C48" s="23">
         <v>45455</v>
       </c>
       <c r="D48" s="23">
         <v>46185</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F48" s="25" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="H48" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>23325300</v>
+        <v>20</v>
+      </c>
+      <c r="I48" s="22" t="s">
+        <v>173</v>
       </c>
       <c r="J48" s="26">
         <v>5087460918</v>
       </c>
     </row>
     <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B49" s="22">
         <v>5436763</v>
       </c>
       <c r="C49" s="23">
         <v>45572</v>
       </c>
       <c r="D49" s="23">
         <v>46302</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="F49" s="25" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H49" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I49" s="22" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="J49" s="26">
         <v>5088478000</v>
       </c>
     </row>
     <row r="50" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B50" s="22">
         <v>3003946920</v>
       </c>
       <c r="C50" s="23">
         <v>45967</v>
       </c>
       <c r="D50" s="23">
         <v>46332</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="F50" s="25" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G50" s="24" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="H50" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I50" s="22" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="J50" s="26">
         <v>9788048807</v>
       </c>
     </row>
     <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B51" s="22">
         <v>5438195</v>
       </c>
       <c r="C51" s="23">
         <v>36919</v>
       </c>
       <c r="D51" s="23">
-        <v>46151</v>
+        <v>46516</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="F51" s="25" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="H51" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I51" s="22" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="J51" s="26">
         <v>9789212926</v>
       </c>
     </row>
     <row r="52" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="22">
         <v>1882008</v>
       </c>
       <c r="C52" s="23">
         <v>40171</v>
       </c>
       <c r="D52" s="23">
         <v>46380</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="F52" s="25" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H52" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I52" s="22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J52" s="26">
         <v>7813447014</v>
       </c>
     </row>
     <row r="53" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="22">
         <v>19277878</v>
       </c>
       <c r="C53" s="23">
         <v>43712</v>
       </c>
       <c r="D53" s="23">
         <v>46291</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="F53" s="25" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="H53" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I53" s="22" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="J53" s="26">
         <v>8775078275</v>
       </c>
     </row>
     <row r="54" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="22">
         <v>17781777</v>
       </c>
       <c r="C54" s="23">
         <v>42426</v>
       </c>
       <c r="D54" s="23">
-        <v>46079</v>
+        <v>46444</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="F54" s="25" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H54" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I54" s="22">
         <v>92123</v>
       </c>
       <c r="J54" s="26">
         <v>6193639012</v>
       </c>
     </row>
     <row r="55" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="22">
         <v>3003648262</v>
       </c>
       <c r="C55" s="23">
         <v>45792</v>
       </c>
       <c r="D55" s="23">
-        <v>46157</v>
+        <v>46522</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="F55" s="25" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="H55" s="22" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="I55" s="22">
-        <v>33548</v>
+        <v>33558</v>
       </c>
       <c r="J55" s="26">
         <v>5129938717</v>
       </c>
     </row>
     <row r="56" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="22">
         <v>3686894</v>
       </c>
       <c r="C56" s="23">
         <v>30208</v>
       </c>
       <c r="D56" s="23">
         <v>46279</v>
       </c>
       <c r="E56" s="24" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="F56" s="25" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="H56" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>24811903</v>
+        <v>20</v>
+      </c>
+      <c r="I56" s="22" t="s">
+        <v>200</v>
       </c>
       <c r="J56" s="26">
         <v>7814161000</v>
       </c>
     </row>
     <row r="57" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="22">
         <v>15582334</v>
       </c>
       <c r="C57" s="23">
         <v>43361</v>
       </c>
       <c r="D57" s="23">
         <v>46283</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="F57" s="25" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="H57" s="22" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I57" s="22">
         <v>12309</v>
       </c>
       <c r="J57" s="26">
         <v>5184568523</v>
       </c>
     </row>
     <row r="58" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B58" s="22">
         <v>7222968</v>
       </c>
       <c r="C58" s="23">
         <v>43854</v>
       </c>
       <c r="D58" s="23">
         <v>46420</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="F58" s="25" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="H58" s="22" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>212082859</v>
+        <v>207</v>
+      </c>
+      <c r="I58" s="22" t="s">
+        <v>208</v>
       </c>
       <c r="J58" s="26">
         <v>4106020800</v>
       </c>
     </row>
     <row r="59" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B59" s="22">
         <v>1926139</v>
       </c>
       <c r="C59" s="23">
         <v>44882</v>
       </c>
       <c r="D59" s="23">
         <v>46343</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="F59" s="25" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="H59" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I59" s="22" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="J59" s="26">
         <v>7814002256</v>
       </c>
     </row>
     <row r="60" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B60" s="22">
         <v>3002693188</v>
       </c>
       <c r="C60" s="23">
         <v>45167</v>
       </c>
       <c r="D60" s="23">
         <v>46263</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="F60" s="25" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H60" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20262404</v>
+        <v>20</v>
+      </c>
+      <c r="I60" s="22" t="s">
+        <v>216</v>
       </c>
       <c r="J60" s="26">
         <v>7816603748</v>
       </c>
     </row>
     <row r="61" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="22">
         <v>3003738743</v>
       </c>
       <c r="C61" s="23">
         <v>45851</v>
       </c>
       <c r="D61" s="23">
         <v>46216</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="F61" s="25" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="H61" s="22" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I61" s="22">
         <v>11747</v>
       </c>
       <c r="J61" s="26">
         <v>6313505677</v>
       </c>
     </row>
     <row r="62" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B62" s="22">
         <v>2014181</v>
       </c>
       <c r="C62" s="23">
         <v>42599</v>
       </c>
       <c r="D62" s="23">
         <v>46251</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="F62" s="25" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="H62" s="22" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I62" s="22">
         <v>19422</v>
       </c>
       <c r="J62" s="26">
         <v>2156546800</v>
       </c>
     </row>
     <row r="63" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
@@ -23100,60 +23130,60 @@
     <row r="19984" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19985" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19986" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19987" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19988" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19989" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19990" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19991" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19992" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19993" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19994" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19995" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19996" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19997" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19998" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19999" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="20000" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0.5" header="0" footer="0"/>
-  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
+  <pageSetup scale="87" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;14&amp;K08-048Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0820DEDD-BEE3-4544-8927-528E26EEF5D7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24C57B41-A206-4082-B2C6-92F21FD5711F}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>