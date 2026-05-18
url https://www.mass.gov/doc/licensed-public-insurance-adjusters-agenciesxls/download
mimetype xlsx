--- v2 (2026-04-01)
+++ v3 (2026-05-18)
@@ -2,141 +2,144 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SBS_CSV_Reformat\Worksheets_and_Pdfs\Producer\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CDD150E-39A1-4C4A-95B1-5AE9C4EF2C1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED92BF4E-C3DA-4C7C-9663-E3054C56A584}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0FA1FCC1-0AF9-4E5B-80AF-6483D9B759C3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{2BC8C893-0C0F-488C-9156-312A80C99742}"/>
   </bookViews>
   <sheets>
     <sheet name="XLSX_Worksheet" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Current">OFFSET([1]Interface!$K$4,,,COUNTA([1]Interface!$K$4:$K$107))</definedName>
     <definedName name="Import">OFFSET([1]Interface!$J$4,,,COUNTA([1]Interface!$J$4:$J$107))</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">XLSX_Worksheet!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="227">
   <si>
     <r>
       <t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS
 DIVISION OF INSURANCE
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PRODUCER LICENSING
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 Federal Street, Suite700  •  Boston, MA  02110-2012
 (617) 521-7794 • FAX (617) 753-6883
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>http://www.mass.gov/doi</t>
     </r>
   </si>
   <si>
     <t>Licensed Public Insurance Adjusters Agencies</t>
   </si>
   <si>
-    <t>March 2, 2026</t>
+    <t>May 1, 2026</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Original Approval</t>
   </si>
   <si>
     <t>Renewal Date</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
@@ -242,57 +245,57 @@
   <si>
     <t>PLYMOUTH</t>
   </si>
   <si>
     <t xml:space="preserve">	02360</t>
   </si>
   <si>
     <t>CONNECTICUT CLAIMS ADJUSTERS, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">CONNECTICUT CLAIMS ADJUSTERS, LLC 29 NORTH PLAINS HIGHWAY, UNIT 11 </t>
   </si>
   <si>
     <t>WALLINGFORD</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t xml:space="preserve">	06492</t>
   </si>
   <si>
     <t>Consumer Adjusters LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">191 CHESTNUT STREET, SUITE 4A  </t>
+    <t xml:space="preserve">273 STATE ST STE 2A  </t>
   </si>
   <si>
     <t>SPRINGFIELD</t>
   </si>
   <si>
-    <t xml:space="preserve">	01103</t>
+    <t>01103-1950</t>
   </si>
   <si>
     <t>Davison &amp; Davison Public Insurance Adjusters Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">100 CROSS ST  </t>
   </si>
   <si>
     <t>SOMERVILLE</t>
   </si>
   <si>
     <t>02145-4104</t>
   </si>
   <si>
     <t>Depiano &amp; Todisco Public Insurance Adjusters, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">220 BROADWAY STE 201 </t>
   </si>
   <si>
     <t>LYNNFIELD</t>
   </si>
   <si>
     <t xml:space="preserve">	01940</t>
   </si>
@@ -314,96 +317,108 @@
   <si>
     <t xml:space="preserve">1455 FRAZEE RD STE 500  </t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>92108-4350</t>
   </si>
   <si>
     <t>FIRE CLAIMS SOLUTIONS PUBLIC ADJUSTERS</t>
   </si>
   <si>
     <t xml:space="preserve">9 CENTRAL AVE  </t>
   </si>
   <si>
     <t>NORTHBRIDGE</t>
   </si>
   <si>
     <t xml:space="preserve">	01534</t>
   </si>
   <si>
+    <t>FIVE STAR CLAIMS SERVICES MA, LLC</t>
+  </si>
+  <si>
+    <t>270 N. MAIN ST STE 101 STE 101</t>
+  </si>
+  <si>
+    <t>MANSFIELD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	02048</t>
+  </si>
+  <si>
     <t>Gallagher Public Adjusters, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">18 BURNCOAT STREET  </t>
   </si>
   <si>
     <t>LEICESTER</t>
   </si>
   <si>
     <t xml:space="preserve">	01524</t>
   </si>
   <si>
     <t>Gentili &amp; Rossini Assoc.Public Ins.Adjusters,Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">195 MAIN STREET, SUITE 3  </t>
   </si>
   <si>
     <t>FRANKLIN</t>
   </si>
   <si>
     <t xml:space="preserve">	02038</t>
   </si>
   <si>
     <t>Grosky Associates Adjusters, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">159 BELMONT ST  </t>
   </si>
   <si>
     <t>EASTON</t>
   </si>
   <si>
     <t xml:space="preserve">	02375</t>
   </si>
   <si>
     <t>J.M. Staples Public Adjusters, LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">17 STARK RD  </t>
+    <t xml:space="preserve">200 GROVE ST  </t>
   </si>
   <si>
-    <t>WORCESTER</t>
+    <t>PAXTON</t>
   </si>
   <si>
-    <t xml:space="preserve">	01602</t>
+    <t>01612-1149</t>
   </si>
   <si>
     <t>JMR Adjustment Service, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">91 MAIN STREET UNIT 235A </t>
   </si>
   <si>
     <t>WARREN</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t xml:space="preserve">	02885</t>
   </si>
   <si>
     <t>John N. Rabias, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">39 CYPRESS LANE  </t>
   </si>
   <si>
     <t>TYNGSBORO</t>
   </si>
@@ -411,50 +426,56 @@
     <t xml:space="preserve">	01879</t>
   </si>
   <si>
     <t>KLAYMAN PUBLIC INSURANCE ADJUSTERS</t>
   </si>
   <si>
     <t xml:space="preserve">6 CABOT PLACE, STE 3  </t>
   </si>
   <si>
     <t>STOUGHTON</t>
   </si>
   <si>
     <t xml:space="preserve">	02072</t>
   </si>
   <si>
     <t>LAUZON CLAIMS GROUP, PUBLIC ADJUSTERS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">877 FEDERAL FURNACE ROAD  </t>
   </si>
   <si>
     <t>LEE SILVERSTEIN PUBLIC INSURANCE ADJUSTER, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4 HARTSHORN AVE  </t>
+  </si>
+  <si>
+    <t>WORCESTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	01602</t>
   </si>
   <si>
     <t>Lynn &amp; Lynn Public Insurance Adjusters, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">1147 HANCOCK ST STE 219  </t>
   </si>
   <si>
     <t>QUINCY</t>
   </si>
   <si>
     <t xml:space="preserve">	02169</t>
   </si>
   <si>
     <t>MAG PUBLIC ADJUSTERS, INC</t>
   </si>
   <si>
     <t xml:space="preserve">83 S DOUGLAS ST  </t>
   </si>
   <si>
     <t>ROCKLAND</t>
   </si>
   <si>
     <t xml:space="preserve">	02370</t>
   </si>
@@ -651,56 +672,50 @@
     <t xml:space="preserve">	01851</t>
   </si>
   <si>
     <t>Seltser &amp; Goldstein, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">9 BOURBON STREET, 2ND FLOOR  </t>
   </si>
   <si>
     <t>PEABODY</t>
   </si>
   <si>
     <t xml:space="preserve">	01960</t>
   </si>
   <si>
     <t>Shore Adjusting Services,Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">221 ATKINSON AVE  </t>
   </si>
   <si>
     <t>Stark Loss Consultation, INC</t>
   </si>
   <si>
     <t xml:space="preserve">270 N MAIN STREET SUITE 101  </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">	02048</t>
   </si>
   <si>
     <t>Sterling Claims Management, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">3944 MURPHY CANYON ROAD, #C204  </t>
   </si>
   <si>
     <t>STRATEGIC CLAIM CONSULTANTS, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4963 VAN DYKE ROAD  </t>
   </si>
   <si>
     <t>LUTZ</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>Swerling,Milton &amp; Winnick Public Insurance Adj.Inc</t>
   </si>
   <si>
     <t xml:space="preserve">34 WASHINGTON ST STE 310  </t>
   </si>
@@ -1040,86 +1055,87 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>101600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>952500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE11D9B-DD2A-4F77-A046-B2210EDE861C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0269791D-9227-43F3-8FB9-AA63FC0D6BF8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="876300" y="0"/>
           <a:ext cx="768350" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\SBS_CSV_Reformat\Extract%20Reformat.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/SBS_CSV_Reformat/Extract%20Reformat.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Extract%20Reformat.xlsm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\SBS_CSV_Reformat\Extract%20Reformat.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/SBS_CSV_Reformat/Extract%20Reformat.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Interface"/>
       <sheetName val="CSV_Worksheet"/>
       <sheetName val="XLSX_Worksheet"/>
       <sheetName val="XLSX_I_Worksheet"/>
       <sheetName val="XLSX_Approved_Worksheet"/>
       <sheetName val="XLSX_C_Worksheet"/>
       <sheetName val="XLSX_MVDA_Worksheet"/>
       <sheetName val="Sheet1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="4">
           <cell r="J4" t="str">
             <v>Columns</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
@@ -1427,68 +1443,66 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{060F87C4-D78D-462E-A5AC-F55555698B9E}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39B83913-783E-4680-B933-F1535ABC4FC5}">
+  <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:J20000"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:J4"/>
+      <selection activeCell="E1" sqref="E1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.6328125" customWidth="1"/>
     <col min="2" max="2" width="9.08984375" style="8" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" style="27" customWidth="1"/>
     <col min="4" max="4" width="11.1796875" style="28" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="48.453125" customWidth="1"/>
-    <col min="6" max="6" width="36.08984375" customWidth="1"/>
+    <col min="5" max="5" width="38.26953125" customWidth="1"/>
+    <col min="6" max="6" width="53.36328125" customWidth="1"/>
     <col min="7" max="7" width="13.36328125" customWidth="1"/>
     <col min="8" max="8" width="6" style="29" customWidth="1"/>
     <col min="9" max="9" width="10.6328125" style="30" customWidth="1"/>
     <col min="10" max="10" width="12.36328125" style="31" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="116" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="5"/>
       <c r="I1" s="6"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="1"/>
@@ -1757,51 +1771,51 @@
       </c>
       <c r="F13" s="25" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="26">
         <v>7867667931</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="22">
         <v>5436367</v>
       </c>
       <c r="C14" s="23">
         <v>38845</v>
       </c>
       <c r="D14" s="23">
-        <v>46150</v>
+        <v>46515</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="22" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="26">
         <v>5087465650</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="22">
         <v>3003413131</v>
       </c>
       <c r="C15" s="23">
@@ -1873,51 +1887,51 @@
       </c>
       <c r="F17" s="25" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>57</v>
       </c>
       <c r="H17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="22" t="s">
         <v>58</v>
       </c>
       <c r="J17" s="26">
         <v>6172867599</v>
       </c>
     </row>
     <row r="18" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="22">
         <v>3686862</v>
       </c>
       <c r="C18" s="23">
         <v>36278</v>
       </c>
       <c r="D18" s="23">
-        <v>46140</v>
+        <v>46505</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="22" t="s">
         <v>62</v>
       </c>
       <c r="J18" s="26">
         <v>7815994700</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="22">
         <v>3001989406</v>
       </c>
       <c r="C19" s="23">
@@ -1983,1244 +1997,1265 @@
       </c>
       <c r="D21" s="23">
         <v>46366</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>73</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="J21" s="26">
         <v>7816080754</v>
       </c>
     </row>
     <row r="22" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="22">
-        <v>18461401</v>
+        <v>3004155342</v>
       </c>
       <c r="C22" s="23">
-        <v>42916</v>
+        <v>46112</v>
       </c>
       <c r="D22" s="23">
-        <v>46203</v>
+        <v>46477</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>78</v>
       </c>
       <c r="H22" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="22" t="s">
         <v>79</v>
       </c>
       <c r="J22" s="26">
-        <v>5087538180</v>
+        <v>8775078275</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="22">
-        <v>3686904</v>
+        <v>18461401</v>
       </c>
       <c r="C23" s="23">
-        <v>37032</v>
+        <v>42916</v>
       </c>
       <c r="D23" s="23">
-        <v>46163</v>
+        <v>46203</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>80</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>81</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>82</v>
       </c>
       <c r="H23" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="22" t="s">
         <v>83</v>
       </c>
       <c r="J23" s="26">
-        <v>5085281734</v>
+        <v>5087538180</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="22">
-        <v>5437000</v>
+        <v>3686904</v>
       </c>
       <c r="C24" s="23">
-        <v>39314</v>
+        <v>37032</v>
       </c>
       <c r="D24" s="23">
-        <v>46254</v>
+        <v>46528</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>86</v>
       </c>
       <c r="H24" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I24" s="22" t="s">
         <v>87</v>
       </c>
       <c r="J24" s="26">
-        <v>5082388300</v>
+        <v>5085281734</v>
       </c>
     </row>
     <row r="25" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="22">
-        <v>18355435</v>
+        <v>5437000</v>
       </c>
       <c r="C25" s="23">
-        <v>42811</v>
+        <v>39314</v>
       </c>
       <c r="D25" s="23">
-        <v>46137</v>
+        <v>46254</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="H25" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I25" s="22" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="26">
-        <v>5087358398</v>
+        <v>5082388300</v>
       </c>
     </row>
     <row r="26" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B26" s="22">
-        <v>19504262</v>
+        <v>18355435</v>
       </c>
       <c r="C26" s="23">
-        <v>45349</v>
+        <v>42811</v>
       </c>
       <c r="D26" s="23">
-        <v>46445</v>
+        <v>46502</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>94</v>
       </c>
       <c r="H26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="22" t="s">
         <v>95</v>
       </c>
-      <c r="I26" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J26" s="26">
-        <v>6178238019</v>
+        <v>5087358398</v>
       </c>
     </row>
     <row r="27" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="22">
-        <v>17685784</v>
+        <v>19504262</v>
       </c>
       <c r="C27" s="23">
-        <v>43014</v>
+        <v>45349</v>
       </c>
       <c r="D27" s="23">
-        <v>46301</v>
+        <v>46445</v>
       </c>
       <c r="E27" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="25" t="s">
         <v>97</v>
       </c>
-      <c r="F27" s="25" t="s">
+      <c r="G27" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="G27" s="24" t="s">
+      <c r="H27" s="22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="I27" s="22" t="s">
         <v>100</v>
       </c>
       <c r="J27" s="26">
-        <v>9788042027</v>
+        <v>6178238019</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="22">
-        <v>3002869949</v>
+        <v>17685784</v>
       </c>
       <c r="C28" s="23">
-        <v>45273</v>
+        <v>43014</v>
       </c>
       <c r="D28" s="23">
-        <v>46369</v>
+        <v>46301</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>102</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>103</v>
       </c>
       <c r="H28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>104</v>
       </c>
       <c r="J28" s="26">
-        <v>7818565662</v>
+        <v>9788042027</v>
       </c>
     </row>
     <row r="29" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="22">
-        <v>3003717068</v>
+        <v>3002869949</v>
       </c>
       <c r="C29" s="23">
-        <v>45835</v>
+        <v>45273</v>
       </c>
       <c r="D29" s="23">
-        <v>46200</v>
+        <v>46369</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>105</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>106</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="H29" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="22" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="J29" s="26">
-        <v>5089445576</v>
+        <v>7818565662</v>
       </c>
     </row>
     <row r="30" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="22">
-        <v>3002863236</v>
+        <v>3003717068</v>
       </c>
       <c r="C30" s="23">
-        <v>45268</v>
+        <v>45835</v>
       </c>
       <c r="D30" s="23">
-        <v>46364</v>
+        <v>46200</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F30" s="25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="H30" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="22" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="J30" s="26">
-        <v>5084710912</v>
+        <v>5089445576</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="22">
-        <v>5437168</v>
+        <v>3002863236</v>
       </c>
       <c r="C31" s="23">
-        <v>36112</v>
+        <v>45268</v>
       </c>
       <c r="D31" s="23">
-        <v>46339</v>
+        <v>46364</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F31" s="25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J31" s="26">
-        <v>6174724100</v>
+        <v>5084710912</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="22">
-        <v>3002033868</v>
+        <v>5437168</v>
       </c>
       <c r="C32" s="23">
-        <v>44755</v>
+        <v>36112</v>
       </c>
       <c r="D32" s="23">
-        <v>46216</v>
+        <v>46339</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F32" s="25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H32" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J32" s="26">
-        <v>7812692935</v>
+        <v>6174724100</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="22">
-        <v>19445920</v>
+        <v>3002033868</v>
       </c>
       <c r="C33" s="23">
-        <v>43896</v>
+        <v>44755</v>
       </c>
       <c r="D33" s="23">
-        <v>46452</v>
+        <v>46216</v>
       </c>
       <c r="E33" s="24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F33" s="25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H33" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I33" s="22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J33" s="26">
-        <v>5085105942</v>
+        <v>7812692935</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="22">
-        <v>8869699</v>
+        <v>19445920</v>
       </c>
       <c r="C34" s="23">
-        <v>44978</v>
+        <v>43896</v>
       </c>
       <c r="D34" s="23">
-        <v>46439</v>
+        <v>46452</v>
       </c>
       <c r="E34" s="24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F34" s="25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="H34" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="22" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="J34" s="26">
-        <v>7813441349</v>
+        <v>5085105942</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="22">
-        <v>2014242</v>
+        <v>8869699</v>
       </c>
       <c r="C35" s="23">
-        <v>40709</v>
+        <v>44978</v>
       </c>
       <c r="D35" s="23">
-        <v>46188</v>
+        <v>46439</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F35" s="25" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="H35" s="22" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>19020</v>
+        <v>20</v>
+      </c>
+      <c r="I35" s="22" t="s">
+        <v>108</v>
       </c>
       <c r="J35" s="26">
-        <v>2156338000</v>
+        <v>7813441349</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="22">
-        <v>3002237987</v>
+        <v>2014242</v>
       </c>
       <c r="C36" s="23">
-        <v>44867</v>
+        <v>40709</v>
       </c>
       <c r="D36" s="23">
-        <v>46328</v>
+        <v>46188</v>
       </c>
       <c r="E36" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F36" s="25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H36" s="22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I36" s="22">
-        <v>11234</v>
+        <v>19020</v>
       </c>
       <c r="J36" s="26">
-        <v>9177216566</v>
+        <v>2156338000</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="22">
-        <v>19937543</v>
+        <v>3002237987</v>
       </c>
       <c r="C37" s="23">
-        <v>45474</v>
+        <v>44867</v>
       </c>
       <c r="D37" s="23">
-        <v>46204</v>
+        <v>46328</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F37" s="25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>90</v>
+        <v>135</v>
       </c>
       <c r="H37" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="I37" s="22">
+        <v>11234</v>
       </c>
       <c r="J37" s="26">
-        <v>7742390652</v>
+        <v>9177216566</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="22">
-        <v>2013884</v>
+        <v>19937543</v>
       </c>
       <c r="C38" s="23">
-        <v>42132</v>
+        <v>45474</v>
       </c>
       <c r="D38" s="23">
-        <v>46515</v>
+        <v>46204</v>
       </c>
       <c r="E38" s="24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F38" s="25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H38" s="22" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>14228</v>
+        <v>20</v>
+      </c>
+      <c r="I38" s="22" t="s">
+        <v>139</v>
       </c>
       <c r="J38" s="26">
-        <v>7166897700</v>
+        <v>7742390652</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="22">
-        <v>5438429</v>
+        <v>2013884</v>
       </c>
       <c r="C39" s="23">
-        <v>32997</v>
+        <v>42132</v>
       </c>
       <c r="D39" s="23">
-        <v>46146</v>
+        <v>46515</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F39" s="25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H39" s="22" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>136</v>
+      </c>
+      <c r="I39" s="22">
+        <v>14228</v>
       </c>
       <c r="J39" s="26">
-        <v>8602364454</v>
+        <v>7166897700</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="22">
-        <v>18552423</v>
+        <v>5438429</v>
       </c>
       <c r="C40" s="23">
-        <v>44873</v>
+        <v>32997</v>
       </c>
       <c r="D40" s="23">
-        <v>46334</v>
+        <v>46511</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F40" s="25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H40" s="22" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="I40" s="22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J40" s="26">
-        <v>7815927575</v>
+        <v>8602364454</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="22">
-        <v>18669899</v>
+        <v>18552423</v>
       </c>
       <c r="C41" s="23">
-        <v>45320</v>
+        <v>44873</v>
       </c>
       <c r="D41" s="23">
-        <v>46416</v>
+        <v>46334</v>
       </c>
       <c r="E41" s="24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F41" s="25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H41" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="22" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J41" s="26">
-        <v>6172936749</v>
+        <v>7815927575</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="22">
-        <v>19363684</v>
+        <v>18669899</v>
       </c>
       <c r="C42" s="23">
-        <v>45369</v>
+        <v>45320</v>
       </c>
       <c r="D42" s="23">
-        <v>46464</v>
+        <v>46416</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F42" s="25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H42" s="22" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="I42" s="22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="J42" s="26">
-        <v>4017249111</v>
+        <v>6172936749</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="22">
-        <v>8698335</v>
+        <v>19363684</v>
       </c>
       <c r="C43" s="23">
-        <v>38968</v>
+        <v>45369</v>
       </c>
       <c r="D43" s="23">
-        <v>46273</v>
+        <v>46464</v>
       </c>
       <c r="E43" s="24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F43" s="25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H43" s="22" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="I43" s="22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J43" s="26">
-        <v>7817404417</v>
+        <v>4017249111</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B44" s="22">
-        <v>1882119</v>
+        <v>8698335</v>
       </c>
       <c r="C44" s="23">
-        <v>40269</v>
+        <v>38968</v>
       </c>
       <c r="D44" s="23">
-        <v>46155</v>
+        <v>46273</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F44" s="25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H44" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I44" s="22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="J44" s="26">
-        <v>7817930070</v>
+        <v>7817404417</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="22">
-        <v>5436358</v>
+        <v>1882119</v>
       </c>
       <c r="C45" s="23">
-        <v>36486</v>
+        <v>40269</v>
       </c>
       <c r="D45" s="23">
-        <v>46404</v>
+        <v>46155</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F45" s="25" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H45" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J45" s="26">
-        <v>6179325192</v>
+        <v>7817930070</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="22">
-        <v>9152893</v>
+        <v>5436358</v>
       </c>
       <c r="C46" s="23">
-        <v>40368</v>
+        <v>36486</v>
       </c>
       <c r="D46" s="23">
-        <v>46212</v>
+        <v>46404</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F46" s="25" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>69</v>
+        <v>169</v>
       </c>
       <c r="H46" s="22" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="I46" s="22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J46" s="26">
-        <v>6194508600</v>
+        <v>6179325192</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="22">
-        <v>18024588</v>
+        <v>9152893</v>
       </c>
       <c r="C47" s="23">
-        <v>42979</v>
+        <v>40368</v>
       </c>
       <c r="D47" s="23">
-        <v>46266</v>
+        <v>46212</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F47" s="25" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>69</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="I47" s="22">
-        <v>92108</v>
+      <c r="I47" s="22" t="s">
+        <v>173</v>
       </c>
       <c r="J47" s="26">
-        <v>8588599710</v>
+        <v>6194508600</v>
       </c>
     </row>
     <row r="48" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B48" s="22">
-        <v>17299204</v>
+        <v>18024588</v>
       </c>
       <c r="C48" s="23">
-        <v>45455</v>
+        <v>42979</v>
       </c>
       <c r="D48" s="23">
-        <v>46185</v>
+        <v>46266</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F48" s="25" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>172</v>
+        <v>69</v>
       </c>
       <c r="H48" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>70</v>
+      </c>
+      <c r="I48" s="22">
+        <v>92108</v>
       </c>
       <c r="J48" s="26">
-        <v>5087460918</v>
+        <v>8588599710</v>
       </c>
     </row>
     <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B49" s="22">
-        <v>5436763</v>
+        <v>17299204</v>
       </c>
       <c r="C49" s="23">
-        <v>45572</v>
+        <v>45455</v>
       </c>
       <c r="D49" s="23">
-        <v>46302</v>
+        <v>46185</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F49" s="25" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="H49" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I49" s="22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J49" s="26">
-        <v>5088478000</v>
+        <v>5087460918</v>
       </c>
     </row>
     <row r="50" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B50" s="22">
-        <v>3003946920</v>
+        <v>5436763</v>
       </c>
       <c r="C50" s="23">
-        <v>45967</v>
+        <v>45572</v>
       </c>
       <c r="D50" s="23">
-        <v>46332</v>
+        <v>46302</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F50" s="25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G50" s="24" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="H50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I50" s="22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J50" s="26">
-        <v>9788048807</v>
+        <v>5088478000</v>
       </c>
     </row>
     <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B51" s="22">
-        <v>5438195</v>
+        <v>3003946920</v>
       </c>
       <c r="C51" s="23">
-        <v>36919</v>
+        <v>45967</v>
       </c>
       <c r="D51" s="23">
-        <v>46516</v>
+        <v>46332</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F51" s="25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H51" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I51" s="22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="J51" s="26">
-        <v>9789212926</v>
+        <v>9788048807</v>
       </c>
     </row>
     <row r="52" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="22">
-        <v>1882008</v>
+        <v>5438195</v>
       </c>
       <c r="C52" s="23">
-        <v>40171</v>
+        <v>36919</v>
       </c>
       <c r="D52" s="23">
-        <v>46380</v>
+        <v>46516</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F52" s="25" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="H52" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I52" s="22" t="s">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="J52" s="26">
-        <v>7813447014</v>
+        <v>9789212926</v>
       </c>
     </row>
     <row r="53" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="22">
-        <v>19277878</v>
+        <v>1882008</v>
       </c>
       <c r="C53" s="23">
-        <v>43712</v>
+        <v>40171</v>
       </c>
       <c r="D53" s="23">
-        <v>46291</v>
+        <v>46380</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F53" s="25" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
       <c r="H53" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I53" s="22" t="s">
-        <v>190</v>
+        <v>108</v>
       </c>
       <c r="J53" s="26">
-        <v>8775078275</v>
+        <v>7813447014</v>
       </c>
     </row>
     <row r="54" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="22">
-        <v>17781777</v>
+        <v>19277878</v>
       </c>
       <c r="C54" s="23">
-        <v>42426</v>
+        <v>43712</v>
       </c>
       <c r="D54" s="23">
-        <v>46444</v>
+        <v>46291</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F54" s="25" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="H54" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>92123</v>
+        <v>20</v>
+      </c>
+      <c r="I54" s="22" t="s">
+        <v>79</v>
       </c>
       <c r="J54" s="26">
-        <v>6193639012</v>
+        <v>8775078275</v>
       </c>
     </row>
     <row r="55" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="22">
-        <v>3003648262</v>
+        <v>17781777</v>
       </c>
       <c r="C55" s="23">
-        <v>45792</v>
+        <v>42426</v>
       </c>
       <c r="D55" s="23">
-        <v>46522</v>
+        <v>46444</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F55" s="25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H55" s="22" t="s">
-        <v>196</v>
+        <v>70</v>
       </c>
       <c r="I55" s="22">
-        <v>33558</v>
+        <v>92123</v>
       </c>
       <c r="J55" s="26">
-        <v>5129938717</v>
+        <v>6193639012</v>
       </c>
     </row>
     <row r="56" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="22">
-        <v>3686894</v>
+        <v>3003648262</v>
       </c>
       <c r="C56" s="23">
-        <v>30208</v>
+        <v>45792</v>
       </c>
       <c r="D56" s="23">
-        <v>46279</v>
+        <v>46522</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>197</v>
       </c>
       <c r="F56" s="25" t="s">
         <v>198</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>199</v>
       </c>
       <c r="H56" s="22" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="I56" s="22" t="s">
         <v>200</v>
       </c>
+      <c r="I56" s="22">
+        <v>33558</v>
+      </c>
       <c r="J56" s="26">
-        <v>7814161000</v>
+        <v>5129938717</v>
       </c>
     </row>
     <row r="57" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="22">
-        <v>15582334</v>
+        <v>3686894</v>
       </c>
       <c r="C57" s="23">
-        <v>43361</v>
+        <v>30208</v>
       </c>
       <c r="D57" s="23">
-        <v>46283</v>
+        <v>46279</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>201</v>
       </c>
       <c r="F57" s="25" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>203</v>
       </c>
       <c r="H57" s="22" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>12309</v>
+        <v>20</v>
+      </c>
+      <c r="I57" s="22" t="s">
+        <v>204</v>
       </c>
       <c r="J57" s="26">
-        <v>5184568523</v>
+        <v>7814161000</v>
       </c>
     </row>
     <row r="58" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B58" s="22">
-        <v>7222968</v>
+        <v>15582334</v>
       </c>
       <c r="C58" s="23">
-        <v>43854</v>
+        <v>43361</v>
       </c>
       <c r="D58" s="23">
-        <v>46420</v>
+        <v>46283</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F58" s="25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H58" s="22" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>136</v>
+      </c>
+      <c r="I58" s="22">
+        <v>12309</v>
       </c>
       <c r="J58" s="26">
-        <v>4106020800</v>
+        <v>5184568523</v>
       </c>
     </row>
     <row r="59" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B59" s="22">
-        <v>1926139</v>
+        <v>7222968</v>
       </c>
       <c r="C59" s="23">
-        <v>44882</v>
+        <v>43854</v>
       </c>
       <c r="D59" s="23">
-        <v>46343</v>
+        <v>46420</v>
       </c>
       <c r="E59" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="F59" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="F59" s="25" t="s">
+      <c r="G59" s="24" t="s">
         <v>210</v>
       </c>
-      <c r="G59" s="24" t="s">
+      <c r="H59" s="22" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="I59" s="22" t="s">
         <v>212</v>
       </c>
       <c r="J59" s="26">
-        <v>7814002256</v>
+        <v>4106020800</v>
       </c>
     </row>
     <row r="60" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B60" s="22">
-        <v>3002693188</v>
+        <v>1926139</v>
       </c>
       <c r="C60" s="23">
-        <v>45167</v>
+        <v>44882</v>
       </c>
       <c r="D60" s="23">
-        <v>46263</v>
+        <v>46343</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>214</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>215</v>
       </c>
       <c r="H60" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I60" s="22" t="s">
         <v>216</v>
       </c>
       <c r="J60" s="26">
-        <v>7816603748</v>
+        <v>7814002256</v>
       </c>
     </row>
     <row r="61" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="22">
-        <v>3003738743</v>
+        <v>3002693188</v>
       </c>
       <c r="C61" s="23">
-        <v>45851</v>
+        <v>45167</v>
       </c>
       <c r="D61" s="23">
-        <v>46216</v>
+        <v>46263</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>217</v>
       </c>
       <c r="F61" s="25" t="s">
         <v>218</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>219</v>
       </c>
       <c r="H61" s="22" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>11747</v>
+        <v>20</v>
+      </c>
+      <c r="I61" s="22" t="s">
+        <v>220</v>
       </c>
       <c r="J61" s="26">
-        <v>6313505677</v>
+        <v>7816603748</v>
       </c>
     </row>
     <row r="62" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B62" s="22">
-        <v>2014181</v>
+        <v>3003738743</v>
       </c>
       <c r="C62" s="23">
-        <v>42599</v>
+        <v>45851</v>
       </c>
       <c r="D62" s="23">
-        <v>46251</v>
+        <v>46216</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F62" s="25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H62" s="22" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="I62" s="22">
-        <v>19422</v>
+        <v>11747</v>
       </c>
       <c r="J62" s="26">
-        <v>2156546800</v>
+        <v>6313505677</v>
       </c>
     </row>
     <row r="63" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B63"/>
-[...4 lines deleted...]
-      <c r="J63"/>
+      <c r="B63" s="22">
+        <v>2014181</v>
+      </c>
+      <c r="C63" s="23">
+        <v>42599</v>
+      </c>
+      <c r="D63" s="23">
+        <v>46251</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="H63" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="I63" s="22">
+        <v>19422</v>
+      </c>
+      <c r="J63" s="26">
+        <v>2156546800</v>
+      </c>
     </row>
     <row r="64" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="73" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="74" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="76" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="78" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="79" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="80" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
@@ -23130,90 +23165,89 @@
     <row r="19984" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19985" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19986" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19987" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19988" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19989" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19990" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19991" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19992" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19993" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19994" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19995" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19996" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19997" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19998" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="19999" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="20000" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0.5" header="0" footer="0"/>
-  <pageSetup scale="87" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
+  <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;14&amp;K08-048Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24C57B41-A206-4082-B2C6-92F21FD5711F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9B11F96-24B2-42B5-9B99-9201297BD688}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>XLSX_Worksheet</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>XLSX_Worksheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wilbur, Robert (DOI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>