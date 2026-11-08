--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -1,551 +1,523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\cigarette excise\Smoking Bar Permits\Smoking Bars Lists Sent for Publishing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52DF7695-CB2F-4710-9521-C062FD2B3E7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{845773F1-CDB7-421C-A679-1C62CEA1A2ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{24C7885A-842F-4E3F-8784-A99453EA0A22}"/>
+    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="10240" tabRatio="599" xr2:uid="{24C7885A-842F-4E3F-8784-A99453EA0A22}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Smoking Bars as of October 27, " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$F$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Smoking Bars as of October 27, '!$A$2:$F$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Smoking Bars as of October 27, '!$A$1:$F$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="93">
   <si>
     <t>Permit Number</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Issue Date</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Agawam</t>
   </si>
   <si>
     <t>01001</t>
   </si>
   <si>
     <t>0005</t>
   </si>
   <si>
     <t>Stanza Dei Sigari</t>
   </si>
   <si>
     <t>292 Hanover St.</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>02113</t>
   </si>
   <si>
-    <t>Springfield</t>
-[...4 lines deleted...]
-  <si>
     <t>0048</t>
   </si>
   <si>
     <t>Hoxha Corporation (Smokey Joes Cigar Bar)</t>
   </si>
   <si>
     <t>371 Park Ave.</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>01610</t>
   </si>
   <si>
     <t>0052</t>
   </si>
   <si>
     <t>JS Media Corporation (Badoux Lounge)</t>
   </si>
   <si>
     <t>802 Main St.</t>
   </si>
   <si>
     <t>Everett</t>
   </si>
   <si>
     <t>02149</t>
   </si>
   <si>
     <t>0003</t>
   </si>
   <si>
     <t>Victory Bar &amp; Cigar LLC</t>
   </si>
   <si>
-    <t>56 Shresbury St.</t>
-[...1 lines deleted...]
-  <si>
     <t>01604</t>
   </si>
   <si>
     <t>0022</t>
   </si>
   <si>
     <t>Sheesha Lounge LLC</t>
   </si>
   <si>
     <t>0023</t>
   </si>
   <si>
     <t>Habibi's Lounge</t>
   </si>
   <si>
     <t>1217A Commonwealth Ave.</t>
   </si>
   <si>
     <t>Allston</t>
   </si>
   <si>
     <t>02134</t>
   </si>
   <si>
     <t>0053</t>
   </si>
   <si>
     <t>Bay State Café (Phoenecian Hookah Bar)</t>
   </si>
   <si>
     <t>175 Harding St.</t>
   </si>
   <si>
-    <t>0035</t>
-[...7 lines deleted...]
-  <si>
     <t>Methuen</t>
   </si>
   <si>
     <t>01844</t>
   </si>
   <si>
     <t>0004</t>
   </si>
   <si>
     <t>649 Main St.</t>
   </si>
   <si>
     <t>Hyannis</t>
   </si>
   <si>
     <t>02601</t>
   </si>
   <si>
     <t>0033</t>
   </si>
   <si>
     <t>Electric Haze</t>
   </si>
   <si>
     <t>26 Millbury St.</t>
   </si>
   <si>
-    <t>41 Pleasant St.</t>
-[...1 lines deleted...]
-  <si>
     <t>0057</t>
   </si>
   <si>
     <t>Sky Hookah and Vape  LLC (Sky Lounge)</t>
   </si>
   <si>
     <t>330 Ferry St.</t>
   </si>
   <si>
     <t>New Sedgewick Inc. (C.B. Perkins Lounge &amp; Bar)</t>
   </si>
   <si>
     <t>417 Cambridge St.</t>
   </si>
   <si>
-    <t>0061</t>
-[...7 lines deleted...]
-  <si>
     <t>0064</t>
   </si>
   <si>
     <t>Borders HQ LLC (Cigar Room 2)</t>
   </si>
   <si>
-    <t>0065</t>
-[...7 lines deleted...]
-  <si>
     <t>01605</t>
   </si>
   <si>
     <t>51 Springfield St. 2nd Fl</t>
   </si>
   <si>
     <t>0066</t>
   </si>
   <si>
     <t>961 Restaurant LLC (961 Restaurant &amp; Lounge)</t>
   </si>
   <si>
     <t>2 Washington Square</t>
   </si>
   <si>
-    <t>0068</t>
-[...7 lines deleted...]
-  <si>
     <t>0051</t>
   </si>
   <si>
     <t>Brahmin Group LLC</t>
   </si>
   <si>
     <t>Karma Lounge</t>
   </si>
   <si>
     <t>Malden</t>
   </si>
   <si>
     <t>02148</t>
   </si>
   <si>
     <t>0046</t>
   </si>
   <si>
     <t>The Shisha Room</t>
   </si>
   <si>
     <t>86 Shrewsbury St.</t>
   </si>
   <si>
     <t>One Spot Bar &amp; Cocktail Lounge</t>
   </si>
   <si>
-    <t>Aelux Lounge</t>
-[...7 lines deleted...]
-  <si>
     <t>0054</t>
   </si>
   <si>
     <t>Cedar Box Inc.</t>
   </si>
   <si>
     <t>15 Hamilton St.</t>
   </si>
   <si>
     <t>0070</t>
   </si>
   <si>
     <t>165 Merrimack St.</t>
   </si>
   <si>
     <t>0008</t>
   </si>
   <si>
     <t>Tangierino Lounge</t>
   </si>
   <si>
     <t>83 Main St.</t>
   </si>
   <si>
     <t>Charlestown</t>
   </si>
   <si>
     <t>02129</t>
   </si>
   <si>
-    <t>0063</t>
-[...10 lines deleted...]
-  <si>
     <t>All Permits will expire two years from the date of issuance.</t>
   </si>
   <si>
     <t>All Permits must be posted and visible at all times. Permits are non-transferable.</t>
   </si>
   <si>
     <t>Any questions should be directed to the Cigarette Excise Unit at (617)-887-5090.</t>
+  </si>
+  <si>
+    <t>Smoking Bar Permits as of October 27, 2026</t>
+  </si>
+  <si>
+    <t>0073</t>
+  </si>
+  <si>
+    <t>Aelux Lounge &amp; Bar</t>
+  </si>
+  <si>
+    <t>267 Lincoln St.</t>
+  </si>
+  <si>
+    <t>0072</t>
+  </si>
+  <si>
+    <t>G-Town Lounge LLC</t>
+  </si>
+  <si>
+    <t>7 W Main St. Unit 3</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>01833</t>
+  </si>
+  <si>
+    <t>0071</t>
+  </si>
+  <si>
+    <t>Whiskey (Basement LLC)</t>
+  </si>
+  <si>
+    <t>225 Shrewsbury St.</t>
+  </si>
+  <si>
+    <t>56 Shrewsbury St.</t>
+  </si>
+  <si>
+    <t>End of Worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="24"/>
-      <color theme="1"/>
-[...18 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C2CC3F37-9DF7-4F50-925D-C9AC33555C42}" name="Table1" displayName="Table1" ref="A2:F22" totalsRowShown="0">
+  <autoFilter ref="A2:F22" xr:uid="{C2CC3F37-9DF7-4F50-925D-C9AC33555C42}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F22">
+    <sortCondition ref="D2:D22"/>
+  </sortState>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{39C53760-3855-4944-AB6E-6637AAEFB066}" name="Permit Number"/>
+    <tableColumn id="2" xr3:uid="{A1A9292D-1E8A-4411-81A1-1756CF2CF0FD}" name="Company Name"/>
+    <tableColumn id="3" xr3:uid="{51FDFF84-3337-4823-98E5-B644563C6C86}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{41B032EC-EBA4-4B43-B342-7BBFF7752CCB}" name="City"/>
+    <tableColumn id="5" xr3:uid="{95FE4F3B-2F0D-4310-A44F-E51CC18F28B1}" name="Zip"/>
+    <tableColumn id="6" xr3:uid="{FAED2E34-1ABA-4082-B1A6-37D85B326483}" name="Issue Date"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -800,675 +772,616 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C11F6A8C-C799-42EB-A986-CF2E25FCF4A3}">
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.54296875" customWidth="1"/>
     <col min="2" max="2" width="49.1796875" customWidth="1"/>
     <col min="3" max="3" width="26.81640625" customWidth="1"/>
     <col min="4" max="4" width="14.1796875" customWidth="1"/>
     <col min="5" max="5" width="15.1796875" customWidth="1"/>
     <col min="6" max="6" width="24.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.7">
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.75">
+      <c r="A1" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:6" ht="24.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>50</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>51</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="10">
         <v>45926</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="E4" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" s="10">
+        <v>45715</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="10">
         <v>45687</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="19" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-    <row r="6" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="10">
-        <v>45456</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>71</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>72</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="F7" s="10">
         <v>45938</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>45</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>46</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F8" s="10">
         <v>45618</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>83</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>84</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="F9" s="10">
-        <v>45670</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="7" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>76</v>
+        <v>38</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="F10" s="10">
+        <v>45821</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="10">
         <v>45926</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-    <row r="12" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12" s="7" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>69</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>65</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F12" s="10">
         <v>45926</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>23</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>91</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="10">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="10">
+        <v>46017</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="10">
+        <v>45700</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="9" t="s">
+      <c r="B16" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="10">
-[...24 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="C16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="10">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="10">
+        <v>45700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="10">
+        <v>45666</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="C19" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="8" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="10">
+      <c r="D19" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="10">
+        <v>46030</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="10">
         <v>46048</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-[...63 lines deleted...]
-      <c r="B19" s="12" t="s">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="8" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="E21" s="9" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F21" s="10">
-        <v>45985</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+        <v>46052</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F22" s="10">
+        <v>46288</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="5" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B22" s="12" t="s">
-[...77 lines deleted...]
-      <c r="E26" s="13"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A27" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="1"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A28" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A28" s="1"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A29" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A29" s="1"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="1"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="1"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A33" s="1"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A34" s="1"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A35" s="1"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36" s="1"/>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A37" s="1"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A38" s="1"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A39" s="1"/>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A40" s="1"/>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A41" s="1"/>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A42" s="1"/>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A43" s="1"/>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A44" s="1"/>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A45" s="1"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:F2" xr:uid="{3903E485-367C-49FE-AE62-0A7C29349DBA}">
-[...4 lines deleted...]
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Bold"&amp;10All Permits will expire two years from the date of issuance.
 All Permits must be posted and visible at all times. Permits are non-transferable.
 Any questions should be directed to the Cigarette Excise Unit at (617)-887-5090.</oddFooter>
   </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Smoking Bars as of October 27, </vt:lpstr>
+      <vt:lpstr>'Smoking Bars as of October 27, '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Batista, Anna (DOR)</dc:creator>
+  <dc:title>Smoking Bar Permit Updated 10-27-2026</dc:title>
+  <dc:creator>Department of Revenue</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>