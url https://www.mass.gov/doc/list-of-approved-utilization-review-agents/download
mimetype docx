--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -92,120 +92,122 @@
       <w:r w:rsidRPr="00AB6963">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Agents </w:t>
       </w:r>
       <w:r w:rsidR="00AB6963">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AB6963">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Massachusetts Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C163087" w14:textId="6886C9BA" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="007A5139" w:rsidP="009D6055">
+    <w:p w14:paraId="7C163087" w14:textId="75784CB5" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00BD35A0" w:rsidP="009D6055">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D856E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">July </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D81A0D">
+        <w:t>September 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00732586" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00732586" w:rsidRPr="00D856E8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008831EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00350646" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>202</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0095353B" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C163088" w14:textId="71785C2E" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="005C349B" w:rsidP="009D6055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="252"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Arbicare</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00350646" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00350646" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00350646" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>LLC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097F37CA" w14:textId="77777777" w:rsidR="00E140F6" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1233,56 +1235,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>800) 800-7660</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C163094" w14:textId="397D6190" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="005C349B" w:rsidP="009D6055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="253"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Careworks</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Managed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Care</w:t>
@@ -2143,114 +2147,126 @@
     </w:p>
     <w:p w14:paraId="771039D0" w14:textId="0846B08D" w:rsidR="00E140F6" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Approved Site</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Rocklin, CA 95677 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051ED451" w14:textId="6EE0BD57" w:rsidR="00E140F6" w:rsidRDefault="00350646" w:rsidP="004369A1">
+    <w:p w14:paraId="051ED451" w14:textId="4FC7FD7A" w:rsidR="00E140F6" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MA Contact:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Glenn Crafts, DC </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="278170B9" w14:textId="77777777" w:rsidR="009F0EFC" w:rsidRDefault="00350646" w:rsidP="004369A1">
+      </w:r>
+      <w:r w:rsidR="00645757">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Arlet Agazarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D856E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278170B9" w14:textId="1A9A8497" w:rsidR="009F0EFC" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId14">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009B3D99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aagaz</w:t>
+      </w:r>
+      <w:r w:rsidR="00822257">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD29D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>van@ekhealth.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BA8AE3" w14:textId="355ACE3C" w:rsidR="00E140F6" w:rsidRPr="00E140F6" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Toll</w:t>
       </w:r>
       <w:r w:rsidR="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -2675,51 +2691,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00927AC8" w:rsidRPr="00DE265A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>linda.eori@examworks.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630A8" w14:textId="5CB1825A" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
@@ -3041,51 +3057,51 @@
     <w:p w14:paraId="3EA6DF57" w14:textId="15146E06" w:rsidR="00E140F6" w:rsidRPr="00DE265A" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F63053" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Jennifer.gomez@usi.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE265A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630AB" w14:textId="274C5A5F" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3270,51 +3286,51 @@
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E140F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00762603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00762603" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>melanie_courtemanche@gbtpa.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C1630AE" w14:textId="5B907C57" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3553,51 +3569,51 @@
     <w:p w14:paraId="40038B85" w14:textId="77777777" w:rsidR="00AA61C5" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="009A7B47">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>bobbie.doyle@genexservices.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630B2" w14:textId="04EEE33E" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:before="1"/>
@@ -3829,51 +3845,51 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E140F6" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00762603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00762603" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>tina.uhing@thehartford.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630B9" w14:textId="3AFFDDDB" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="004369A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -4122,51 +4138,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="009A7B47">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>lcox@medata.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A3C3AD" w14:textId="35E55BCF" w:rsidR="00E52072" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="120"/>
@@ -4651,51 +4667,51 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E140F6" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="009A7B47" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>rgvonkaenel@promesahealth.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630C4" w14:textId="64436DCA" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2065"/>
         </w:tabs>
         <w:spacing w:after="120"/>
@@ -4903,51 +4919,51 @@
     </w:p>
     <w:p w14:paraId="157B05F2" w14:textId="77777777" w:rsidR="00AA61C5" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2065"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00DA2696" w:rsidRPr="00D856E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>liz.adams</w:t>
         </w:r>
         <w:r w:rsidR="00DA2696" w:rsidRPr="00D856E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>@risingms.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630C7" w14:textId="33220F5A" w:rsidR="00AA61C5" w:rsidRDefault="00350646" w:rsidP="00F63053">
@@ -5142,51 +5158,51 @@
     <w:p w14:paraId="6D5C434A" w14:textId="222E49D5" w:rsidR="00AA61C5" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2064"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="005574AC" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>joanne@sargentandassociates.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630CC" w14:textId="56D48F20" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00F63053">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2064"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -5362,51 +5378,51 @@
     </w:p>
     <w:p w14:paraId="12D329D7" w14:textId="1681B89C" w:rsidR="00AA61C5" w:rsidRDefault="00350646" w:rsidP="00C614D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2065"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="009A7B47" w:rsidRPr="009A7B47">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>amy.carver@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630D0" w14:textId="000A9E80" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00C614D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2065"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -5600,51 +5616,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E140F6" w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="009A7B47" w:rsidRPr="00CA172B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>malinda.wissen@stratacare.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A7B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630D3" w14:textId="613A1150" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00C614D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2102"/>
         </w:tabs>
         <w:rPr>
@@ -6016,51 +6032,51 @@
     </w:p>
     <w:p w14:paraId="33984E54" w14:textId="77777777" w:rsidR="009D6055" w:rsidRDefault="00350646" w:rsidP="00DA54F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2064"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="009A7B47">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>dfildes@travelers.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D856E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1630DA" w14:textId="0A32C6EE" w:rsidR="004F7D08" w:rsidRPr="00D856E8" w:rsidRDefault="00350646" w:rsidP="00DA54F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2064"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -6448,158 +6464,169 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0089147F"/>
     <w:rsid w:val="00012BB4"/>
     <w:rsid w:val="00046CDA"/>
     <w:rsid w:val="00047851"/>
     <w:rsid w:val="00072AB2"/>
     <w:rsid w:val="00076FB0"/>
+    <w:rsid w:val="000D0B51"/>
     <w:rsid w:val="000E41FB"/>
     <w:rsid w:val="001176E2"/>
     <w:rsid w:val="00131047"/>
     <w:rsid w:val="001376D8"/>
     <w:rsid w:val="001444F5"/>
-    <w:rsid w:val="001722D6"/>
     <w:rsid w:val="00174139"/>
     <w:rsid w:val="001755D0"/>
     <w:rsid w:val="001771F0"/>
     <w:rsid w:val="001C3146"/>
     <w:rsid w:val="001E35FF"/>
     <w:rsid w:val="001E479C"/>
+    <w:rsid w:val="00230D08"/>
     <w:rsid w:val="00245CFF"/>
+    <w:rsid w:val="002708D6"/>
     <w:rsid w:val="002820A7"/>
     <w:rsid w:val="002B1B25"/>
     <w:rsid w:val="002D1FE0"/>
     <w:rsid w:val="002E2F2E"/>
     <w:rsid w:val="00322C52"/>
     <w:rsid w:val="00331478"/>
     <w:rsid w:val="00342CB9"/>
     <w:rsid w:val="00350646"/>
     <w:rsid w:val="003807E8"/>
     <w:rsid w:val="003D6784"/>
     <w:rsid w:val="003E7683"/>
     <w:rsid w:val="003F58C7"/>
     <w:rsid w:val="00414970"/>
     <w:rsid w:val="0042546D"/>
     <w:rsid w:val="004369A1"/>
     <w:rsid w:val="004D36DF"/>
     <w:rsid w:val="004F7D08"/>
     <w:rsid w:val="00545EE7"/>
     <w:rsid w:val="005574AC"/>
     <w:rsid w:val="005B0242"/>
     <w:rsid w:val="005C09AF"/>
     <w:rsid w:val="005C0FFF"/>
     <w:rsid w:val="005C349B"/>
     <w:rsid w:val="005D0BC3"/>
     <w:rsid w:val="005D3A8C"/>
     <w:rsid w:val="005E5D8F"/>
     <w:rsid w:val="005F5ED0"/>
     <w:rsid w:val="0062479C"/>
     <w:rsid w:val="00632D4F"/>
+    <w:rsid w:val="00645757"/>
     <w:rsid w:val="00677E71"/>
     <w:rsid w:val="006819D9"/>
     <w:rsid w:val="006866E1"/>
     <w:rsid w:val="006871A4"/>
     <w:rsid w:val="00703BD6"/>
     <w:rsid w:val="00707BD5"/>
     <w:rsid w:val="00732586"/>
     <w:rsid w:val="0074604F"/>
     <w:rsid w:val="00746AF3"/>
     <w:rsid w:val="00762603"/>
     <w:rsid w:val="00780945"/>
     <w:rsid w:val="007A5139"/>
     <w:rsid w:val="007D7FA2"/>
+    <w:rsid w:val="00802B25"/>
+    <w:rsid w:val="00822257"/>
     <w:rsid w:val="00834501"/>
     <w:rsid w:val="00857A2B"/>
     <w:rsid w:val="008650C1"/>
     <w:rsid w:val="00883137"/>
+    <w:rsid w:val="008831EB"/>
     <w:rsid w:val="0089147F"/>
     <w:rsid w:val="008B29C1"/>
     <w:rsid w:val="009233B2"/>
     <w:rsid w:val="00927AC8"/>
     <w:rsid w:val="0095353B"/>
     <w:rsid w:val="00976EB9"/>
     <w:rsid w:val="009924D0"/>
     <w:rsid w:val="009A7B47"/>
+    <w:rsid w:val="009B3D99"/>
     <w:rsid w:val="009D6055"/>
     <w:rsid w:val="009F0EFC"/>
     <w:rsid w:val="00A15151"/>
+    <w:rsid w:val="00A328C0"/>
     <w:rsid w:val="00AA2BB1"/>
     <w:rsid w:val="00AA61C5"/>
     <w:rsid w:val="00AB6963"/>
     <w:rsid w:val="00B55729"/>
     <w:rsid w:val="00B678CA"/>
     <w:rsid w:val="00BC4030"/>
     <w:rsid w:val="00BC4F32"/>
     <w:rsid w:val="00BC702A"/>
+    <w:rsid w:val="00BD35A0"/>
     <w:rsid w:val="00C122F8"/>
     <w:rsid w:val="00C4092F"/>
     <w:rsid w:val="00C47913"/>
     <w:rsid w:val="00C614D5"/>
     <w:rsid w:val="00C867B4"/>
     <w:rsid w:val="00CC376E"/>
     <w:rsid w:val="00CC6023"/>
+    <w:rsid w:val="00CE0E17"/>
+    <w:rsid w:val="00D647CD"/>
     <w:rsid w:val="00D81A0D"/>
     <w:rsid w:val="00D856E8"/>
     <w:rsid w:val="00DA2696"/>
     <w:rsid w:val="00DA54F1"/>
     <w:rsid w:val="00DE265A"/>
     <w:rsid w:val="00E140F6"/>
     <w:rsid w:val="00E44912"/>
     <w:rsid w:val="00E46AC0"/>
     <w:rsid w:val="00E50EFF"/>
     <w:rsid w:val="00E52072"/>
     <w:rsid w:val="00E60A36"/>
     <w:rsid w:val="00E82BCD"/>
     <w:rsid w:val="00E84609"/>
     <w:rsid w:val="00EC6376"/>
     <w:rsid w:val="00ED317B"/>
-    <w:rsid w:val="00EE06F0"/>
     <w:rsid w:val="00EE5E6C"/>
     <w:rsid w:val="00F222B3"/>
     <w:rsid w:val="00F3309D"/>
     <w:rsid w:val="00F333AD"/>
     <w:rsid w:val="00F40E72"/>
     <w:rsid w:val="00F63053"/>
     <w:rsid w:val="00FD05C6"/>
+    <w:rsid w:val="00FD29D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C163086"/>
@@ -7098,51 +7125,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00703BD6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex.wunsch@arbicare.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela_bean@corvel.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobbie.doyle@genexservices.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfildes@travelers.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgvonkaenel@promesahealth.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmorrissey@chartermgt.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie_courtemanche@gbtpa.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malinda.wissen@stratacare.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jennifer.gomez@usi.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcox@medata.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.carver@careworks.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Amy.Carver@sedgwick.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.eori@examworks.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne@sargentandassociates.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy_moncado@choosebroadspire.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina.uhing@thehartford.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen.butkiewicz@arrowmutual.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gcrafts@ekhealth.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.adams@risingms.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex.wunsch@arbicare.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pamela_bean@corvel.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina.uhing@thehartford.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.adams@risingms.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmorrissey@chartermgt.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobbie.doyle@genexservices.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfildes@travelers.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie_courtemanche@gbtpa.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgvonkaenel@promesahealth.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.carver@careworks.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malinda.wissen@stratacare.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jennifer.gomez@usi.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Amy.Carver@sedgwick.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy_moncado@choosebroadspire.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcox@medata.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen.butkiewicz@arrowmutual.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.eori@examworks.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne@sargentandassociates.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7722,60 +7749,60 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B638E93-5EF9-4D48-AF22-6C0FFD1E7B81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>725</Words>
-  <Characters>4135</Characters>
+  <Words>719</Words>
+  <Characters>4104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>EOLWD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4851</CharactersWithSpaces>
+  <CharactersWithSpaces>4814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LIST OF APPROVED UTILIZATION REVIEW AGENTS</dc:title>
   <dc:creator>hellad</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A7BEACD043DD84F90EC2B7771B98FC5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2025-05-05T00:00:00Z</vt:filetime>
   </property>