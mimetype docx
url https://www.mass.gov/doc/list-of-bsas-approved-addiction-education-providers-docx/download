--- v0 (2025-10-15)
+++ v1 (2026-04-03)
@@ -58,348 +58,393 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028F441A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D343C83" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="4D343C83" w14:textId="3BCDA055" w:rsidR="0060060B" w:rsidRDefault="2B9A26C4" w:rsidP="66ECBDA3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>AdCare</w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Adept Education</w:t>
+      </w:r>
+      <w:r w:rsidR="491A3599" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Educational Institute/Addiction Counselor Education Program </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="1A12BA34" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="1A12BA34" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680247BB" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Program Hours: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86AF1E" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="3A86AF1E" w14:textId="5402ABDE" w:rsidR="0060060B" w:rsidRDefault="3A2E73E5" w:rsidP="66ECBDA3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locations: </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="73A94BF4" w:rsidRPr="66ECBDA3">
+        <w:t>255 Park Ave. Suite 600</w:t>
+      </w:r>
+      <w:r w:rsidR="0060060B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="73A94BF4" w:rsidRPr="66ECBDA3">
+        <w:t>Worcester, MA 01609</w:t>
+      </w:r>
+      <w:r w:rsidR="73A94BF4" w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF8F819" w14:textId="0BD1464D" w:rsidR="0060060B" w:rsidRDefault="3A2E73E5" w:rsidP="66ECBDA3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact Person</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="4CAF8522" w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mark Rebello</w:t>
+      </w:r>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66ECBDA3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7952CDFD" w14:textId="7D70A6D3" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone Number: </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="0F0A0E4B" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>508-752-7313</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B56D3A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.ace-adcare.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632C2FE5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...23 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="632C2FE5" w14:textId="5AEE7C3B" w:rsidR="0060060B" w:rsidRDefault="68DA389B" w:rsidP="66ECBDA3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email A</w:t>
+      </w:r>
+      <w:r w:rsidR="16CB8BD4" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ddress: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidR="30DEC9F9" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>CADACLM@cox.net</w:t>
+          <w:t>mayaofnb@aol.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="398D15D1" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31365EB3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDBD232" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
@@ -873,94 +918,84 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone Number: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>508-849-3413 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0C81A9" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="3C0C81A9" w14:textId="200E15B6" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="28ECF338" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>annamaria.edu/academics/certificate-programs/addiction-counseling/</w:t>
+          <w:t>https://annamaria.edu/academics/graduate-studies/certificate-programs/addiction-counseling/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="46D70DD4" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
@@ -1175,94 +1210,83 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number: 508-767-7541 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ACF4A3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="52ACF4A3" w14:textId="03C6AEB8" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="2390A761" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.assumption.edu/graduate/rehabilitation-counseling</w:t>
+          <w:t>https://www.assumption.edu/graduate/rehabilitation-counseling</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5031EA74" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address</w:t>
       </w:r>
       <w:r>
@@ -1469,93 +1493,104 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Phone Number:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>413-499-4660</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BB3AA9" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRPr="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="004F5C36">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="19BB3AA9" w14:textId="02F38B87" w:rsidR="004F5C36" w:rsidRPr="004F5C36" w:rsidRDefault="3FE6BCEE" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="004F5C36">
+      <w:r w:rsidR="6DF98A55" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="6DF98A55" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
-          <w:t>www.berkshirecc.edu</w:t>
+          <w:t>https://www.berkshirecc.edu/academics/programs-and-classes/human-services/addiction-recovery-assistant-certificate.php</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EC625AF" w14:textId="51BD8C61" w:rsidR="004F5C36" w:rsidRPr="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="004F5C36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1653,816 +1688,715 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61B19A36" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ACE21BD" w14:textId="117EFA52" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="5ACE21BD" w14:textId="5114B406" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Black Addiction Counselor Education (BACE) Program</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F14141" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="30F14141" w14:textId="77460CEF" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="1E49F982" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>AdCare</w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>New North Citizens Council</w:t>
+      </w:r>
+      <w:r w:rsidR="2F22787D" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Educational Institute</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32611C2D" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Program Hours: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>270</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5282C1B7" w14:textId="4E477591" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Locations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="416EFB32" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="416EFB32" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Distance learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4214602B" w14:textId="3AD4D5DE" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contact Person:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A9CF48E" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Willie Naylor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4A06B5" w14:textId="3C7CFC06" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="64544067" w:rsidRPr="5B0E81DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>willienaylor94@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="446CF68D" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF03587" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49426BD6" w14:textId="09738B35" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Bristol Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142FCAE2" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Program Hours: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>270</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0887074A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">777 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="spellingerror"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ellsbree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2F446D" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fall River, MA 02720</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1360D953" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact Person: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bruce Frazer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057E02D2" w14:textId="7014DA02" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Website:</w:t>
+      </w:r>
+      <w:r w:rsidR="725DB1E4" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E61BCA" w:rsidRPr="00E61BCA">
-[...156 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="725DB1E4" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>blackcounselors.adcare-educational.org/about-the-</w:t>
-[...21 lines deleted...]
-          <w:t>-program/</w:t>
+          <w:t>https://catalog.bristolcc.edu/substance-abuse-counseling/substance-abuse-counseling-certificate</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
-[...267 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+    </w:p>
+    <w:p w14:paraId="4E3EF892" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email addr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ess:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
-[...53 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bruce.Frazer@b</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ristolcc.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D2E16A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2476,213 +2410,242 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Boston Graduate School of Psychoanalysis </w:t>
       </w:r>
       <w:r w:rsidRPr="002476C4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CE34F9" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="0060060B" w:rsidP="002476C4">
-[...54 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="69CE34F9" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Program Hours: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>270  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D31F28" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Locations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1580 Beacon Street  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5F0E30" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brookline, MA 02246  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFC7870" w14:textId="77777777" w:rsidR="0079443B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact Person: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carol Panetta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AFF3F2" w14:textId="7DFEB1EB" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>617-277-3915  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2E60B5" w14:textId="3395E901" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002476C4">
-[...86 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="002476C4">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="26"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.bgsp.edu </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2040D8C5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="-120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2928,137 +2891,127 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 508-362-2131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1D9BC3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="0B1D9BC3" w14:textId="03DCFCAA" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="11801764" w:rsidRPr="77F931BA">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.capecod.edu</w:t>
+          <w:t>https://live-capecod.cleancatalog.io/social-sciencesbehavioral-sciences-and-human-services/certificate/addictions-counselor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="09ED3626" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>rericson@capecod.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C430D05" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3161,51 +3114,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Locations:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On-line &amp; Distance Learning</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On-line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Distance Learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24095273" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3359,51 +3332,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.centerforaddictionstudies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7F84A3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3413,51 +3386,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>info@centerforaddictionstudies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33102E2B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3744,51 +3717,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.gcc.mass.edu/academics/programs/addiction-studies/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F628C7" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3798,51 +3771,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>forda@gcc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18875301" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3989,112 +3962,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kathy Spear, Samantha </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yaroschuk</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727FDDEF" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 781-738-4020, 774-628-1071</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC416E4" w14:textId="52C9A1CB" w:rsidR="46A7814F" w:rsidRDefault="46A7814F" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Website:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="77F931BA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://hptc.org/continuing-education-recovery-coach/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E71FF5A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
@@ -4252,988 +4265,926 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF53041" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Locations: </w:t>
-[...37 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Locations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On-campus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Holyoke Community College Main Campus) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7848FE29" w14:textId="625F9425" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact Person</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004521EC">
-[...62 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="5764FD73" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Donna Rowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B65DB" w14:textId="13B62539" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...17 lines deleted...]
-        <w:t> 413</w:t>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="5E664A36" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>413.552</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...60 lines deleted...]
-        <w:r>
+      <w:r w:rsidR="5E664A36" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8F38E2" w14:textId="0A11C573" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Website: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="0AFA7141" w:rsidRPr="77F931BA">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://catalog.hcc.edu/preview_program.php?catoid=12&amp;poid=1366&amp;returnto=499</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0774AA86" w14:textId="7B8A4A75" w:rsidR="00DE6837" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1464" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="4878CD6C" w:rsidRPr="5B0E81DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>drowe@hcc.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="765B1DFB" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5556C8" w14:textId="77941849" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEA7D22" w14:textId="77777777" w:rsidR="0010292D" w:rsidRPr="0010292D" w:rsidRDefault="3EEEECDE" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Latino/a/e Addiction Counselor Education (LACE) Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61343B56" w14:textId="63DBFC9E" w:rsidR="7EA1DC39" w:rsidRDefault="12CFC920" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>New North Citizens Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D07D0BB" w14:textId="77777777" w:rsidR="0010292D" w:rsidRPr="0010292D" w:rsidRDefault="23B0790B" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010292D">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Total Program Hours:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010292D">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> 300 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582F035A" w14:textId="3340BDC5" w:rsidR="0010292D" w:rsidRPr="00DE6837" w:rsidRDefault="3EEEECDE" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Contact Person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="4E057B01" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="137F3FEC" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sandra</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="137F3FEC" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Munier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365D3CD8" w14:textId="588EE62F" w:rsidR="0010292D" w:rsidRPr="0010292D" w:rsidRDefault="3EEEECDE" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="431FA7D5" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="431FA7D5" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>smunier@newnorthcc.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF50ED" w14:textId="77777777" w:rsidR="0010292D" w:rsidRDefault="0010292D" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEFF64C" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Middlesex Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C8B36E" w14:textId="7FE180CB" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Program Hours: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010292D">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EBDE2E" w14:textId="43042C79" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Locations:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010292D" w:rsidRPr="0010292D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evening classes on Bedford Campus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B75DCE" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contact Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joseph Gardner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C96928A" w14:textId="5B23D149" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Website:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="583C89DF" w:rsidRPr="77F931BA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://catalog.middlesex.mass.edu/preview_program.php?catoid=35&amp;poid=4807&amp;returnto=3315</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F0252DE" w14:textId="40EBF4E9" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="25CCDA5C" w:rsidRPr="5B0E81DE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.hcc.edu/courses-and-programs/areas-of-study/social-sciences/human-services</w:t>
+          <w:t>gardnerj@middlesex.</w:t>
         </w:r>
-      </w:hyperlink>
-[...37 lines deleted...]
-        <w:r w:rsidR="004521EC" w:rsidRPr="003A0AEB">
+        <w:r w:rsidR="78E554C3" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...572 lines deleted...]
-            <w:color w:val="0000FF"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>catalog.middlesex.mass.edu/preview_program.php?poid=3746&amp;catiod=30</w:t>
+          <w:t>mass.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...41 lines deleted...]
-      <w:r w:rsidR="00450AAE" w:rsidRPr="00450AAE">
+    </w:p>
+    <w:p w14:paraId="2F2D65D9" w14:textId="3D53087C" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...41 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105B6413" w14:textId="2AEDF64E" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Mount Wachusett Community College</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB7F5E9" w14:textId="6CF49133" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0D7294" w14:textId="6DC035FC" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583114C9" w14:textId="5256417C" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C3CEB0" w14:textId="06C5078E" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487AE569" w14:textId="630C338C" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E16699B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mount Wachusett Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDE11F7" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -5298,50 +5249,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180024E5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contact Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Capozzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58942F4B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -5361,236 +5313,198 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (978) 630-9302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E742BD" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="47E742BD" w14:textId="19339654" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="644D6202" w:rsidRPr="77F931BA">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>mwcc.edu/academics/certificate/substance-abuse-counseling/</w:t>
+          <w:t>https://mwcc.edu/academics/certificate/substance-abuse-counseling/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0DF8151F" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>j_capozzi@mwcc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014EEC2E" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...21 lines deleted...]
-    <w:p w14:paraId="6A4DB6F8" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+    <w:p w14:paraId="014EEC2E" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC750BD" w14:textId="427137AA" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>North Shore Community College/Substance Abuse Counselor Certificate Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38714D0F" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -5801,112 +5715,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.northshore.edu/academics/programs/sac/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE1FC5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="27DE1FC5" w14:textId="2269794F" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="5B0E81DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>schishol@northshore.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="667803E1" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F759AEA" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC4CE63" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
@@ -6010,128 +5934,146 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100 Elliott Street, </w:t>
       </w:r>
       <w:r w:rsidR="00BF5A8E" w:rsidRPr="00BF5A8E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C-304M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE19CB4" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="3DE19CB4" w14:textId="61F30330" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact Person:</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7B423B2F" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lisa Fabbri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13458CB8" w14:textId="00DD2A68" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone Number:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 978-556-33</w:t>
+      </w:r>
+      <w:r w:rsidR="14E2E825" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3434D3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6148,102 +6090,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DB7584" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="63DB7584" w14:textId="5C09F2B9" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="2BC0889C" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>bmackennarice@necc.mass.edu</w:t>
+          <w:t>lfabbri@necc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="2BC0889C" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75383453" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096987AE" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
@@ -6339,90 +6280,83 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locations: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1250 Hancock Street, Quincy, MA and 36 Cordage Park Circle, Plymouth, MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A54670B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="7A54670B" w14:textId="33BCF30D" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="046896C1" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Robert Newell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13020237" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone Number: </w:t>
       </w:r>
@@ -6468,93 +6402,91 @@
         </w:rPr>
         <w:t xml:space="preserve">Web Site: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.quincycollege.edu/program/substance_addiction/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7633DAA7" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="7633DAA7" w14:textId="615929D3" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="0E449196" w:rsidRPr="5B0E81DE">
           <w:rPr>
-            <w:rStyle w:val="normaltextrun"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>smohan@quincycollege.edu</w:t>
+          <w:t>rnewell@quincycollege.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="0E449196" w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E582AEF" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5773ECD0" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
@@ -6650,82 +6582,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Locations:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 248 County St., New Bedford, MA 02740</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0C4B54" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="2B0C4B54" w14:textId="49515048" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">386 Stanley </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contextualspellingandgrammarerror"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Street ,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Street,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fall River 02722</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B29A3A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -6839,486 +6769,447 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>trundy.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719A6732" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="719A6732" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>trundy@earthlink.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...36 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5302DA88" w14:textId="50125439" w:rsidR="77F931BA" w:rsidRDefault="77F931BA" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3570">
+    </w:p>
+    <w:p w14:paraId="0EF1D27A" w14:textId="7FD2E0F0" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>University of Massachusetts- Boston</w:t>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E376D15" w14:textId="71D581CB" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3570">
+    </w:p>
+    <w:p w14:paraId="49F40C13" w14:textId="6E29BA01" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>The Manning College of Nursing and Health Sciences</w:t>
-[...243 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFBA356" w14:textId="5B4F37E4" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38536DF4" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="38EC3EA1" w14:textId="49EB4FC4" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="0AAAF766" w:rsidP="5B0E81DE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="5B0E81DE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5FE2C9EF" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+        <w:t>University of Massachusetts-Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2B7922" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00BF3570">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Westfield State University/Addiction Counselor Education Program</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t>The Manning College of Nursing and Health Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D2F49A" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3570">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Program Hours: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3570">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE9D53" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3570">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locations: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3570">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 Morrissey Blvd., Boston, MA 02125-3393</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE649C7" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="009D0A78" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Contact Person: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dr. Deirdre Houtmeyers (Program Director)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A91BDA" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="009D0A78" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>617-287-7478</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309E5BC1" w14:textId="03FCD222" w:rsidR="00BF3570" w:rsidRPr="009D0A78" w:rsidRDefault="03C31517" w:rsidP="0E46ECB7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E46ECB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Website:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E46ECB7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="54644CDB" w:rsidRPr="0E46ECB7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.umb.edu/academics/program-finder/addictions-counselor-educational-program-acep/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4632C19F" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email Address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deirdre.houtmeyers@umb.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0480E446" w14:textId="243AC7AE" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC20B0C" w14:textId="16268C58" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>Westfield State University/Addiction Counselor Education Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322EBF59" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -7511,51 +7402,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.westfield.ma.edu/ace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EF8F92" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -7565,112 +7456,99 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kmhupfer@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D1CE06" w14:textId="77777777" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0325EF7F" w14:textId="77777777" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0060060B">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="667306C3" w14:textId="2F06DCA3" w:rsidR="0013215B" w:rsidRDefault="52BA9026" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>William James College</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D74240" w14:textId="60ACFEA5" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -7851,129 +7729,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2807C981" w14:textId="61278464" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0079443B" w:rsidRPr="0079443B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DCA1B20" w14:textId="422D2DCE" w:rsidR="0013215B" w:rsidRPr="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="0079443B" w:rsidRPr="0079443B">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="0079443B" w:rsidRPr="007B1A1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>John_Meigs@WilliamJames.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D7F7C7B" w14:textId="77777777" w:rsidR="0013215B" w:rsidRPr="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
-[...32 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5D7F7C7B" w14:textId="77777777" w:rsidR="0013215B" w:rsidRPr="0013215B" w:rsidRDefault="52BA9026" w:rsidP="0013215B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75A0159F" w14:textId="3D5EA01C" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Worcester State University  </w:t>
       </w:r>
       <w:r>
@@ -8166,51 +8029,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2683DC69" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8220,51 +8083,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAB7E77" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>rbrooks@worcester.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8286,110 +8149,112 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668B36DF" w14:textId="1741B6E8" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C739A2E" w14:textId="3F781D09" w:rsidR="004E5CF1" w:rsidRDefault="0079443B" w:rsidP="0060060B">
-[...12 lines deleted...]
-        <w:t>1</w:t>
+    <w:p w14:paraId="7C739A2E" w14:textId="43CA8049" w:rsidR="004E5CF1" w:rsidRDefault="009D0A78" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F40CE7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>31</w:t>
+      <w:r w:rsidR="0079443B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0060060B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0060060B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Version</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sectPr w:rsidR="004E5CF1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8407,101 +8272,236 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MzYxNTQyMbE0t7QwNTVR0lEKTi0uzszPAykwrAUAYoSBkSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0060060B"/>
+    <w:rsid w:val="000334B9"/>
     <w:rsid w:val="00095033"/>
     <w:rsid w:val="00100EEB"/>
     <w:rsid w:val="0010292D"/>
     <w:rsid w:val="001224E9"/>
     <w:rsid w:val="0012287F"/>
     <w:rsid w:val="0013215B"/>
     <w:rsid w:val="001A0621"/>
+    <w:rsid w:val="00206FC6"/>
     <w:rsid w:val="002476C4"/>
     <w:rsid w:val="00263AC6"/>
-    <w:rsid w:val="00337805"/>
     <w:rsid w:val="00373B09"/>
     <w:rsid w:val="003A0AEB"/>
     <w:rsid w:val="00450AAE"/>
     <w:rsid w:val="004521EC"/>
     <w:rsid w:val="004E5CF1"/>
     <w:rsid w:val="004F5C36"/>
+    <w:rsid w:val="005C04CB"/>
     <w:rsid w:val="005C3801"/>
     <w:rsid w:val="0060060B"/>
     <w:rsid w:val="006945F1"/>
     <w:rsid w:val="0079443B"/>
-    <w:rsid w:val="00821487"/>
+    <w:rsid w:val="007B1A1D"/>
     <w:rsid w:val="00937BE0"/>
     <w:rsid w:val="0095406E"/>
+    <w:rsid w:val="009D0A78"/>
     <w:rsid w:val="00AB3D79"/>
     <w:rsid w:val="00AB523E"/>
     <w:rsid w:val="00BD3BDF"/>
     <w:rsid w:val="00BF3570"/>
     <w:rsid w:val="00BF5A8E"/>
     <w:rsid w:val="00CC3D1F"/>
+    <w:rsid w:val="00D01837"/>
+    <w:rsid w:val="00D81D75"/>
+    <w:rsid w:val="00DA1464"/>
+    <w:rsid w:val="00DE6837"/>
     <w:rsid w:val="00E61BCA"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00F40CE7"/>
+    <w:rsid w:val="01182622"/>
+    <w:rsid w:val="029EBA9C"/>
+    <w:rsid w:val="03C31517"/>
+    <w:rsid w:val="046896C1"/>
+    <w:rsid w:val="0501B5F3"/>
+    <w:rsid w:val="07BCC044"/>
+    <w:rsid w:val="08FAA9A4"/>
+    <w:rsid w:val="092D54C8"/>
+    <w:rsid w:val="0A176299"/>
+    <w:rsid w:val="0A9CF48E"/>
+    <w:rsid w:val="0AAAF766"/>
+    <w:rsid w:val="0AFA7141"/>
+    <w:rsid w:val="0BE3AA1C"/>
+    <w:rsid w:val="0CDEEB60"/>
+    <w:rsid w:val="0D78413E"/>
+    <w:rsid w:val="0E449196"/>
+    <w:rsid w:val="0E46ECB7"/>
+    <w:rsid w:val="0E741E3C"/>
+    <w:rsid w:val="0F0A0E4B"/>
+    <w:rsid w:val="0FDAB373"/>
+    <w:rsid w:val="10FBE9BF"/>
+    <w:rsid w:val="11801764"/>
+    <w:rsid w:val="12CFC920"/>
+    <w:rsid w:val="12DCFBAD"/>
+    <w:rsid w:val="137F3FEC"/>
+    <w:rsid w:val="14C9BE54"/>
+    <w:rsid w:val="14E2E825"/>
+    <w:rsid w:val="1614C444"/>
+    <w:rsid w:val="16CB8BD4"/>
+    <w:rsid w:val="192A4CB1"/>
+    <w:rsid w:val="1A12BA34"/>
+    <w:rsid w:val="1BA7321B"/>
+    <w:rsid w:val="1C73BEB3"/>
+    <w:rsid w:val="1E08A083"/>
+    <w:rsid w:val="1E49F982"/>
+    <w:rsid w:val="1F14AB9D"/>
+    <w:rsid w:val="1F7223FC"/>
+    <w:rsid w:val="1FC1D7A4"/>
+    <w:rsid w:val="201DF9F6"/>
+    <w:rsid w:val="2390A761"/>
+    <w:rsid w:val="23B0790B"/>
+    <w:rsid w:val="2508607B"/>
+    <w:rsid w:val="25C66615"/>
+    <w:rsid w:val="25CCDA5C"/>
+    <w:rsid w:val="26F8104F"/>
+    <w:rsid w:val="27DFAB11"/>
+    <w:rsid w:val="286AA0BA"/>
+    <w:rsid w:val="28ECF338"/>
+    <w:rsid w:val="297A4621"/>
+    <w:rsid w:val="2A2ED831"/>
+    <w:rsid w:val="2AB7C855"/>
+    <w:rsid w:val="2B9A26C4"/>
+    <w:rsid w:val="2BC0889C"/>
+    <w:rsid w:val="2C51AB5E"/>
+    <w:rsid w:val="2D36FE93"/>
+    <w:rsid w:val="2DD42FF7"/>
+    <w:rsid w:val="2F22787D"/>
+    <w:rsid w:val="3082920F"/>
+    <w:rsid w:val="30DEC9F9"/>
+    <w:rsid w:val="3100B32A"/>
+    <w:rsid w:val="33501116"/>
+    <w:rsid w:val="33DDD261"/>
+    <w:rsid w:val="362A9BFC"/>
+    <w:rsid w:val="36CC49EB"/>
+    <w:rsid w:val="36CC8842"/>
+    <w:rsid w:val="37015EC5"/>
+    <w:rsid w:val="3750A5D4"/>
+    <w:rsid w:val="398D15D1"/>
+    <w:rsid w:val="3A2E73E5"/>
+    <w:rsid w:val="3DF45FF9"/>
+    <w:rsid w:val="3E03EDF3"/>
+    <w:rsid w:val="3EEEECDE"/>
+    <w:rsid w:val="3FE6BCEE"/>
+    <w:rsid w:val="416EFB32"/>
+    <w:rsid w:val="42BA667B"/>
+    <w:rsid w:val="431FA7D5"/>
+    <w:rsid w:val="446CF68D"/>
+    <w:rsid w:val="45401C9A"/>
+    <w:rsid w:val="4624E794"/>
+    <w:rsid w:val="46A7814F"/>
+    <w:rsid w:val="4862D74B"/>
+    <w:rsid w:val="4878CD6C"/>
+    <w:rsid w:val="491A3599"/>
+    <w:rsid w:val="49B9D153"/>
+    <w:rsid w:val="4CAF8522"/>
+    <w:rsid w:val="4D86AD83"/>
+    <w:rsid w:val="4E057B01"/>
+    <w:rsid w:val="4E77E27E"/>
+    <w:rsid w:val="4EA85787"/>
+    <w:rsid w:val="5011E593"/>
+    <w:rsid w:val="52BA9026"/>
+    <w:rsid w:val="53F51B41"/>
+    <w:rsid w:val="54644CDB"/>
+    <w:rsid w:val="547827DB"/>
+    <w:rsid w:val="557A38FC"/>
+    <w:rsid w:val="5764FD73"/>
+    <w:rsid w:val="583C89DF"/>
+    <w:rsid w:val="5B0E81DE"/>
+    <w:rsid w:val="5E201343"/>
+    <w:rsid w:val="5E664A36"/>
+    <w:rsid w:val="5EC6F27E"/>
+    <w:rsid w:val="61B22D3E"/>
+    <w:rsid w:val="63B7BE25"/>
+    <w:rsid w:val="644D6202"/>
+    <w:rsid w:val="64544067"/>
+    <w:rsid w:val="667803E1"/>
+    <w:rsid w:val="66ECBDA3"/>
+    <w:rsid w:val="68C7B4FD"/>
+    <w:rsid w:val="68DA389B"/>
+    <w:rsid w:val="6949A58A"/>
+    <w:rsid w:val="6A0D2069"/>
+    <w:rsid w:val="6A7FB2D9"/>
+    <w:rsid w:val="6DF98A55"/>
+    <w:rsid w:val="6F1A13DF"/>
+    <w:rsid w:val="70A4B164"/>
+    <w:rsid w:val="711CAE81"/>
+    <w:rsid w:val="71FA5FEC"/>
+    <w:rsid w:val="725DB1E4"/>
+    <w:rsid w:val="73A94BF4"/>
+    <w:rsid w:val="753A924B"/>
+    <w:rsid w:val="765B1DFB"/>
+    <w:rsid w:val="76AA0C03"/>
+    <w:rsid w:val="7745B3E2"/>
+    <w:rsid w:val="778F85E6"/>
+    <w:rsid w:val="77B65CD1"/>
+    <w:rsid w:val="77F931BA"/>
+    <w:rsid w:val="78E554C3"/>
+    <w:rsid w:val="7B423B2F"/>
+    <w:rsid w:val="7EA1DC39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11554,51 +11554,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2144536911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berkshirecc.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bruce.Frazer@b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gcc.mass.edu/academics/programs/addiction-studies/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmackennarice@necc.mass.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsp.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.middlesex.mass.edu/preview_program.php?poid=3746&amp;catiod=30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trundy.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John_Meigs@WilliamJames.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CADACLM@cox.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbraun@assumption.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristolcc.edu/learnatbristol/programsandcourses/degreesandcertificates/certificateprograms/substanceabusecounselingcertificate.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@centerforaddictionstudies.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanerhernandez@aol.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drblake@bace-aei.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syaroschuk@hptc.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smohan@quincycollege.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ace-adcare.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assumption.edu/graduate/rehabilitation-counseling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centerforaddictionstudies.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__http:/www.latinocounselors.org/__;!!CUhgQOZqV7M!jJlzzgqwwuno37_axQUfEOhKjA0ppR70TGtzdd4NGchtgGDM4aF45vvMCxPqp_0OUlmMWkC8KGU3P42wYzuj8l4$" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northshore.edu/academics/programs/sac/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quincycollege.edu/program/substance_addiction/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmhupfer@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackcounselors.adcare-educational.org/about-the-bace-program/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rericson@capecod.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kspear@hptc.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j_capozzi@mwcc.mass.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@worcester.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpratico@annamaria.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdupuis@berkshirecc.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.westfield.ma.edu/ace" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annamaria.edu/academics/certificate-programs/addiction-counseling/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdupuis@berkshirecc.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.capecod.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forda@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcc.edu/courses-and-programs/areas-of-study/social-sciences/human-services" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwcc.edu/academics/certificate/substance-abuse-counseling/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trundy@earthlink.net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/__;!!CUhgQOZqV7M!0qbOOq7VrnvBDGHSbP68-04ywuUvS5I0Z0pYacaP5IthWcrzhyhnhussfkx9bVTYyA$" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aic.edu/school-of-business-arts-and-sciences/certificate-in-addiction-counseling/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berkshirecc.edu/academics/programs-and-classes/human-services/addiction-recovery-assistant-certificate.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forda@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfabbri@necc.mass.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://live-capecod.cleancatalog.io/social-sciencesbehavioral-sciences-and-human-services/certificate/addictions-counselor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwcc.edu/academics/certificate/substance-abuse-counseling/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trundy.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@worcester.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mayaofnb@aol.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.bristolcc.edu/substance-abuse-counseling/substance-abuse-counseling-certificate" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syaroschuk@hptc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assumption.edu/graduate/rehabilitation-counseling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@centerforaddictionstudies.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.middlesex.mass.edu/preview_program.php?catoid=35&amp;poid=4807&amp;returnto=3315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schishol@northshore.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quincycollege.edu/program/substance_addiction/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.westfield.ma.edu/ace" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willienaylor94@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centerforaddictionstudies.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kspear@hptc.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northshore.edu/academics/programs/sac/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/__;!!CUhgQOZqV7M!0qbOOq7VrnvBDGHSbP68-04ywuUvS5I0Z0pYacaP5IthWcrzhyhnhussfkx9bVTYyA$" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpratico@annamaria.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drowe@hcc.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.edu/academics/program-finder/addictions-counselor-educational-program-acep/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annamaria.edu/academics/graduate-studies/certificate-programs/addiction-counseling/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdupuis@berkshirecc.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rericson@capecod.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hptc.org/continuing-education-recovery-coach/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.hcc.edu/preview_program.php?catoid=12&amp;poid=1366&amp;returnto=499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j_capozzi@mwcc.mass.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trundy@earthlink.net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John_Meigs@WilliamJames.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aic.edu/school-of-business-arts-and-sciences/certificate-in-addiction-counseling/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbraun@assumption.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bruce.Frazer@b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gcc.mass.edu/academics/programs/addiction-studies/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gardnerj@middlesex.mass.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmhupfer@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsp.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rnewell@quincycollege.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ace-adcare.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12129,61 +12129,61 @@
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77553AA4-1436-4BCA-9215-87FEABDCE913}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10010</Characters>
+  <Pages>5</Pages>
+  <Words>1602</Words>
+  <Characters>9133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10743</CharactersWithSpaces>
+  <CharactersWithSpaces>10714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bain, Ian (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>4ca5abbc04a70cae04ecc977c35705b7cab710c6da79583b34f7ca0136f06258</vt:lpwstr>
   </property>