--- v1 (2026-04-03)
+++ v2 (2026-07-13)
@@ -719,608 +719,329 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090ABB18" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB83E43" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="433A6B43" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3331BCBC" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Anna Maria College </w:t>
+        <w:t>Assumption College/Certificate in Alcohol and Drug Abuse Counseling Program </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66399988" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="16225882" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Program Hours: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>270 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC3E6B9" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="3EAA2F65" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locations: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>50 Sunset Lane, Paxton, MA 01622 </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="58772BC2" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+        <w:t>500 Salisbury St., Worcester, MA 01609 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E90A10" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: John Pratico </w:t>
-[...63 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>: Dennis Braun </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0433CF86" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Phone Number: 508-767-7541 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ACF4A3" w14:textId="03C6AEB8" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidR="28ECF338" w:rsidRPr="5B0E81DE">
-[...289 lines deleted...]
-      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="2390A761" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.assumption.edu/graduate/rehabilitation-counseling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5031EA74" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>dbraun@assumption.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FC4ACB" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -1539,258 +1260,188 @@
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="6DF98A55" w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="6DF98A55" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.berkshirecc.edu/academics/programs-and-classes/human-services/addiction-recovery-assistant-certificate.php</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EC625AF" w14:textId="51BD8C61" w:rsidR="004F5C36" w:rsidRPr="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="004F5C36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5C36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="004F5C36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>kdupuis@berkshirecc.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F3CE33F" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+    <w:p w14:paraId="72C918B4" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0136C3BB" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+    <w:p w14:paraId="61B19A36" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="634B3E34" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="5ACE21BD" w14:textId="5114B406" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Black Addiction Counselor Education (BACE) Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F14141" w14:textId="77460CEF" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="1E49F982" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>New North Citizens Council</w:t>
+      </w:r>
+      <w:r w:rsidR="2F22787D" w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32611C2D" w14:textId="77777777" w:rsidR="0060060B" w:rsidRPr="00DE6837" w:rsidRDefault="2F22787D" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Program Hours: </w:t>
@@ -1959,120 +1610,163 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email address:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidR="64544067" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>willienaylor94@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="446CF68D" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF03587" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49426BD6" w14:textId="09738B35" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="413D0324" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Bristol Community College</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2506825C" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415A9B12" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49426BD6" w14:textId="05C3BDF2" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bristol Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142FCAE2" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Program Hours: </w:t>
@@ -2244,51 +1938,51 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidR="725DB1E4" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="725DB1E4" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://catalog.bristolcc.edu/substance-abuse-counseling/substance-abuse-counseling-certificate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3EF892" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -2304,75 +1998,75 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email addr</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ess:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bruce.Frazer@b</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ristolcc.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -2594,51 +2288,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2E60B5" w14:textId="3395E901" w:rsidR="0060060B" w:rsidRPr="002476C4" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.bgsp.edu </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2040D8C5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="-120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -2924,94 +2618,94 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidR="11801764" w:rsidRPr="77F931BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://live-capecod.cleancatalog.io/social-sciencesbehavioral-sciences-and-human-services/certificate/addictions-counselor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09ED3626" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>rericson@capecod.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C430D05" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3332,51 +3026,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.centerforaddictionstudies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7F84A3" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3386,178 +3080,114 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>info@centerforaddictionstudies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33102E2B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
-[...21 lines deleted...]
-    <w:p w14:paraId="32BD2DD5" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+    <w:p w14:paraId="338FEBDF" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3315FEFE" w14:textId="77777777" w:rsidR="004F5C36" w:rsidRDefault="004F5C36" w:rsidP="0060060B">
+    <w:p w14:paraId="0EC7F001" w14:textId="39F62901" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Greenfield Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274F1BAC" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -3717,51 +3347,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.gcc.mass.edu/academics/programs/addiction-studies/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F628C7" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -3771,122 +3401,179 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>forda@gcc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18875301" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8818BE" w14:textId="5A03A255" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+    <w:p w14:paraId="39BDC124" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>High Point Treatment Center</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1130A70C" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5E47AC" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0930506B" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8818BE" w14:textId="67F04FBF" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>High Point Treatment Center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722A0085" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -4054,115 +3741,115 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="77F931BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://hptc.org/continuing-education-recovery-coach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E71FF5A" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kspear@hptc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>syaroschuk@hptc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4483,86 +4170,86 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website: </w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="0AFA7141" w:rsidRPr="77F931BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://catalog.hcc.edu/preview_program.php?catoid=12&amp;poid=1366&amp;returnto=499</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0774AA86" w14:textId="7B8A4A75" w:rsidR="00DE6837" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidR="00DA1464" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="4878CD6C" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>drowe@hcc.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="765B1DFB" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5556C8" w14:textId="77941849" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
@@ -4956,235 +4643,158 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="583C89DF" w:rsidRPr="77F931BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://catalog.middlesex.mass.edu/preview_program.php?catoid=35&amp;poid=4807&amp;returnto=3315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F0252DE" w14:textId="40EBF4E9" w:rsidR="0060060B" w:rsidRDefault="6A0D2069" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="25CCDA5C" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>gardnerj@middlesex.</w:t>
         </w:r>
         <w:r w:rsidR="78E554C3" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F2D65D9" w14:textId="3D53087C" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="77F931BA">
-[...11 lines deleted...]
-    <w:p w14:paraId="105B6413" w14:textId="2AEDF64E" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+    <w:p w14:paraId="487AE569" w14:textId="630C338C" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CB7F5E9" w14:textId="6CF49133" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0E16699B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Mount Wachusett Community College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDE11F7" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Total Program Hours:</w:t>
@@ -5249,51 +4859,50 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180024E5" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contact Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Capozzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58942F4B" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -5346,94 +4955,94 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidR="644D6202" w:rsidRPr="77F931BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://mwcc.edu/academics/certificate/substance-abuse-counseling/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DF8151F" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>j_capozzi@mwcc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014EEC2E" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="2F22787D" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -5715,51 +5324,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.northshore.edu/academics/programs/sac/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DE1FC5" w14:textId="2269794F" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -5769,51 +5378,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>schishol@northshore.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="667803E1" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F759AEA" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -5830,50 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC4CE63" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Northern Essex Community College/ Human Services Program, Alcohol/Drug Abuse Counseling Certificate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722E7B76" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6068,51 +5678,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DB7584" w14:textId="5C09F2B9" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -6123,51 +5733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidR="2BC0889C" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>lfabbri@necc.mass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2BC0889C" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75383453" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -6380,96 +5990,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1BBD24" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Web Site: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.quincycollege.edu/program/substance_addiction/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7633DAA7" w14:textId="615929D3" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidR="0E449196" w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>rnewell@quincycollege.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0E449196" w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E582AEF" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -6747,51 +6357,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>trundy.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719A6732" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="6F1A13DF" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -6801,259 +6411,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="5B0E81DE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>trundy@earthlink.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302DA88" w14:textId="50125439" w:rsidR="77F931BA" w:rsidRDefault="77F931BA" w:rsidP="77F931BA">
+    <w:p w14:paraId="5BFBA356" w14:textId="5B4F37E4" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF1D27A" w14:textId="7FD2E0F0" w:rsidR="0E46ECB7" w:rsidRDefault="0E46ECB7" w:rsidP="0E46ECB7">
+    <w:p w14:paraId="38EC3EA1" w14:textId="49EB4FC4" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="0AAAF766" w:rsidP="5B0E81DE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:r w:rsidRPr="5B0E81DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>University of Massachusetts-Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2B7922" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:r w:rsidRPr="00BF3570">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:t>The Manning College of Nursing and Health Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D2F49A" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3570">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:sz w:val="26"/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Program Hours: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3570">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE9D53" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="00BF3570" w:rsidP="00BF3570">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF3570">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locations: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3570">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100 Morrissey Blvd., Boston, MA 02125-3393</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE649C7" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="009D0A78" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dr. Deirdre Houtmeyers (Program Director)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A91BDA" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="009D0A78" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
@@ -7084,51 +6645,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E46ECB7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="0E46ECB7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidR="54644CDB" w:rsidRPr="0E46ECB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.umb.edu/academics/program-finder/addictions-counselor-educational-program-acep/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4632C19F" w14:textId="77777777" w:rsidR="00BF3570" w:rsidRPr="00BF3570" w:rsidRDefault="201DF9F6" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
@@ -7402,51 +6963,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.westfield.ma.edu/ace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EF8F92" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -7456,114 +7017,175 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kmhupfer@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D1CE06" w14:textId="77777777" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667306C3" w14:textId="2F06DCA3" w:rsidR="0013215B" w:rsidRDefault="52BA9026" w:rsidP="77F931BA">
+    <w:p w14:paraId="4D6DE19A" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="77F931BA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>William James College</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182A1747" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBF0484" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38171541" w14:textId="77777777" w:rsidR="00206876" w:rsidRDefault="00206876" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667306C3" w14:textId="7E1CF605" w:rsidR="0013215B" w:rsidRDefault="52BA9026" w:rsidP="77F931BA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77F931BA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>William James College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D74240" w14:textId="60ACFEA5" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7729,83 +7351,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2807C981" w14:textId="61278464" w:rsidR="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0079443B" w:rsidRPr="0079443B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DCA1B20" w14:textId="422D2DCE" w:rsidR="0013215B" w:rsidRPr="0013215B" w:rsidRDefault="0013215B" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="0079443B" w:rsidRPr="007B1A1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>John_Meigs@WilliamJames.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D7F7C7B" w14:textId="77777777" w:rsidR="0013215B" w:rsidRPr="0013215B" w:rsidRDefault="52BA9026" w:rsidP="0013215B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="77F931BA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -8029,51 +7651,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2683DC69" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8083,51 +7705,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAB7E77" w14:textId="77777777" w:rsidR="0060060B" w:rsidRDefault="0060060B" w:rsidP="0060060B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>rbrooks@worcester.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8297,78 +7919,82 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MzYxNTQyMbE0t7QwNTVR0lEKTi0uzszPAykwrAUAYoSBkSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0060060B"/>
     <w:rsid w:val="000334B9"/>
     <w:rsid w:val="00095033"/>
     <w:rsid w:val="00100EEB"/>
     <w:rsid w:val="0010292D"/>
     <w:rsid w:val="001224E9"/>
     <w:rsid w:val="0012287F"/>
     <w:rsid w:val="0013215B"/>
+    <w:rsid w:val="001413BE"/>
     <w:rsid w:val="001A0621"/>
+    <w:rsid w:val="001F0C97"/>
+    <w:rsid w:val="00206876"/>
     <w:rsid w:val="00206FC6"/>
     <w:rsid w:val="002476C4"/>
     <w:rsid w:val="00263AC6"/>
     <w:rsid w:val="00373B09"/>
     <w:rsid w:val="003A0AEB"/>
     <w:rsid w:val="00450AAE"/>
     <w:rsid w:val="004521EC"/>
     <w:rsid w:val="004E5CF1"/>
     <w:rsid w:val="004F5C36"/>
     <w:rsid w:val="005C04CB"/>
     <w:rsid w:val="005C3801"/>
     <w:rsid w:val="0060060B"/>
     <w:rsid w:val="006945F1"/>
     <w:rsid w:val="0079443B"/>
     <w:rsid w:val="007B1A1D"/>
     <w:rsid w:val="00937BE0"/>
     <w:rsid w:val="0095406E"/>
     <w:rsid w:val="009D0A78"/>
     <w:rsid w:val="00AB3D79"/>
     <w:rsid w:val="00AB523E"/>
     <w:rsid w:val="00BD3BDF"/>
     <w:rsid w:val="00BF3570"/>
     <w:rsid w:val="00BF5A8E"/>
     <w:rsid w:val="00CC3D1F"/>
     <w:rsid w:val="00D01837"/>
     <w:rsid w:val="00D81D75"/>
     <w:rsid w:val="00DA1464"/>
+    <w:rsid w:val="00DA24EF"/>
     <w:rsid w:val="00DE6837"/>
     <w:rsid w:val="00E61BCA"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00F40CE7"/>
     <w:rsid w:val="01182622"/>
     <w:rsid w:val="029EBA9C"/>
     <w:rsid w:val="03C31517"/>
     <w:rsid w:val="046896C1"/>
     <w:rsid w:val="0501B5F3"/>
     <w:rsid w:val="07BCC044"/>
     <w:rsid w:val="08FAA9A4"/>
     <w:rsid w:val="092D54C8"/>
     <w:rsid w:val="0A176299"/>
     <w:rsid w:val="0A9CF48E"/>
     <w:rsid w:val="0AAAF766"/>
     <w:rsid w:val="0AFA7141"/>
     <w:rsid w:val="0BE3AA1C"/>
     <w:rsid w:val="0CDEEB60"/>
     <w:rsid w:val="0D78413E"/>
     <w:rsid w:val="0E449196"/>
     <w:rsid w:val="0E46ECB7"/>
     <w:rsid w:val="0E741E3C"/>
     <w:rsid w:val="0F0A0E4B"/>
     <w:rsid w:val="0FDAB373"/>
     <w:rsid w:val="10FBE9BF"/>
@@ -11554,51 +11180,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2144536911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berkshirecc.edu/academics/programs-and-classes/human-services/addiction-recovery-assistant-certificate.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forda@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfabbri@necc.mass.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://live-capecod.cleancatalog.io/social-sciencesbehavioral-sciences-and-human-services/certificate/addictions-counselor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwcc.edu/academics/certificate/substance-abuse-counseling/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trundy.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@worcester.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mayaofnb@aol.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.bristolcc.edu/substance-abuse-counseling/substance-abuse-counseling-certificate" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syaroschuk@hptc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assumption.edu/graduate/rehabilitation-counseling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@centerforaddictionstudies.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.middlesex.mass.edu/preview_program.php?catoid=35&amp;poid=4807&amp;returnto=3315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schishol@northshore.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quincycollege.edu/program/substance_addiction/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.westfield.ma.edu/ace" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willienaylor94@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centerforaddictionstudies.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kspear@hptc.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northshore.edu/academics/programs/sac/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/__;!!CUhgQOZqV7M!0qbOOq7VrnvBDGHSbP68-04ywuUvS5I0Z0pYacaP5IthWcrzhyhnhussfkx9bVTYyA$" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpratico@annamaria.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drowe@hcc.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.edu/academics/program-finder/addictions-counselor-educational-program-acep/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annamaria.edu/academics/graduate-studies/certificate-programs/addiction-counseling/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdupuis@berkshirecc.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rericson@capecod.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hptc.org/continuing-education-recovery-coach/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.hcc.edu/preview_program.php?catoid=12&amp;poid=1366&amp;returnto=499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j_capozzi@mwcc.mass.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trundy@earthlink.net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John_Meigs@WilliamJames.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aic.edu/school-of-business-arts-and-sciences/certificate-in-addiction-counseling/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbraun@assumption.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bruce.Frazer@b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gcc.mass.edu/academics/programs/addiction-studies/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gardnerj@middlesex.mass.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmhupfer@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsp.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rnewell@quincycollege.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ace-adcare.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willienaylor94@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgsp.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kspear@hptc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rnewell@quincycollege.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centerforaddictionstudies.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northshore.edu/academics/programs/sac/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.edu/academics/program-finder/addictions-counselor-educational-program-acep/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/catalog.worcester.edu/undergraduate/addictions-counseling/certificate-addictions-counseling/__;!!CUhgQOZqV7M!0qbOOq7VrnvBDGHSbP68-04ywuUvS5I0Z0pYacaP5IthWcrzhyhnhussfkx9bVTYyA$" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mayaofnb@aol.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drowe@hcc.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berkshirecc.edu/academics/programs-and-classes/human-services/addiction-recovery-assistant-certificate.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forda@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwcc.edu/academics/certificate/substance-abuse-counseling/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lfabbri@necc.mass.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trundy.net/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.williamjames.edu/academics/concentrations/substance-use-and-addictions.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bruce.Frazer@b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gcc.mass.edu/academics/programs/addiction-studies/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.hcc.edu/preview_program.php?catoid=12&amp;poid=1366&amp;returnto=499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.necc.mass.edu/learn/credit-programs/human-services/alcoholdrug-abuse-counseling-certificate/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbraun@assumption.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://live-capecod.cleancatalog.io/social-sciencesbehavioral-sciences-and-human-services/certificate/addictions-counselor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gardnerj@middlesex.mass.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmhupfer@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assumption.edu/graduate/rehabilitation-counseling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.bristolcc.edu/substance-abuse-counseling/substance-abuse-counseling-certificate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@centerforaddictionstudies.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syaroschuk@hptc.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.middlesex.mass.edu/preview_program.php?catoid=35&amp;poid=4807&amp;returnto=3315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schishol@northshore.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.westfield.ma.edu/ace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@worcester.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aic.edu/school-of-business-arts-and-sciences/certificate-in-addiction-counseling/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdupuis@berkshirecc.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mailto/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hptc.org/continuing-education-recovery-coach/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j_capozzi@mwcc.mass.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quincycollege.edu/program/substance_addiction/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John_Meigs@WilliamJames.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rericson@capecod.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trundy@earthlink.net" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ace-adcare.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12130,60 +11756,60 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77553AA4-1436-4BCA-9215-87FEABDCE913}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1602</Words>
-  <Characters>9133</Characters>
+  <Words>1532</Words>
+  <Characters>8733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10714</CharactersWithSpaces>
+  <CharactersWithSpaces>10245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bain, Ian (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>4ca5abbc04a70cae04ecc977c35705b7cab710c6da79583b34f7ca0136f06258</vt:lpwstr>
   </property>