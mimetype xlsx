--- v1 (2025-12-21)
+++ v2 (2026-05-14)
@@ -1,3672 +1,3791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/tom_hinchliffe_mass_gov/Documents/Documents/Well Drillers Program Project/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tom.Hinchliffe\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="25" documentId="8_{E0ACEB99-5781-4B53-ADE4-7C72E1E360B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55FE6949-74FC-479A-A49F-9D236E434D16}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{60D2E998-C180-4BF6-AFCE-CA8364169BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Certified Drillers Dec. 2025" sheetId="14" r:id="rId1"/>
+    <sheet name="Certified Drillers May 2026" sheetId="14" r:id="rId1"/>
     <sheet name="Read Me" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers Dec. 2025'!$A$1:$J$313</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers May 2026'!$A$1:$GF$295</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1920" uniqueCount="1131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="1147">
   <si>
     <t>Business Name</t>
   </si>
   <si>
     <t>Business Address</t>
   </si>
   <si>
     <t>Business Street</t>
   </si>
   <si>
     <t>Business Town</t>
   </si>
   <si>
     <t>Business State</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Business Website</t>
   </si>
   <si>
     <t>Driller Name</t>
   </si>
   <si>
     <t>Registration Number</t>
   </si>
   <si>
     <t>Monitoring</t>
   </si>
   <si>
-    <t>Viera Artesian Well, LLC</t>
-[...4 lines deleted...]
-  <si>
     <t>15 Wood St</t>
   </si>
   <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>(978)352-8586</t>
+  </si>
+  <si>
+    <t>http://www.vieraartesianwellllc.com/</t>
+  </si>
+  <si>
+    <t>L. E. Allyn &amp; Sons, Inc.</t>
+  </si>
+  <si>
+    <t>38 Allyndale Rd, PO Box 217, East Canaan, CT 06024</t>
+  </si>
+  <si>
+    <t>East Canaan</t>
+  </si>
+  <si>
+    <t>CT</t>
+  </si>
+  <si>
+    <t>(860)824-5600</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Allyn, Jr., Walter, G</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Charlton Well Co. Inc.</t>
+  </si>
+  <si>
+    <t>Charlton</t>
+  </si>
+  <si>
+    <t>(508)248-7063</t>
+  </si>
+  <si>
+    <t>https://www.charltonwell.com/</t>
+  </si>
+  <si>
+    <t>Vigeant, Peter, W</t>
+  </si>
+  <si>
+    <t>Hanson Well Drilling &amp; Pump Co., Inc.</t>
+  </si>
+  <si>
+    <t>PO Box 463, 4159 US Route 20 West, Nassau, NY 12124</t>
+  </si>
+  <si>
+    <t>Nassau</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>(518)477-4127</t>
+  </si>
+  <si>
+    <t>https://www.hansonwelldrilling.com/</t>
+  </si>
+  <si>
+    <t>Hanson, Thomas, F</t>
+  </si>
+  <si>
+    <t>314 Chestnut St, Uxbridge, MA 01569</t>
+  </si>
+  <si>
+    <t>314 Chestnut St</t>
+  </si>
+  <si>
+    <t>Uxbridge</t>
+  </si>
+  <si>
+    <t>(508)278-5333</t>
+  </si>
+  <si>
+    <t>https://www.wellsandpumps.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richardson, III, Elias, </t>
+  </si>
+  <si>
+    <t>West End Drilling LLC</t>
+  </si>
+  <si>
+    <t>120 Carver Rd, Plymouth, MA 02360</t>
+  </si>
+  <si>
+    <t>120 Carver Rd</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>(508)746-3316</t>
+  </si>
+  <si>
+    <t>https://www.westenddrilling.com/</t>
+  </si>
+  <si>
+    <t>Barengo, John, C</t>
+  </si>
+  <si>
+    <t>Bolton</t>
+  </si>
+  <si>
+    <t>(978)779-5160</t>
+  </si>
+  <si>
+    <t>Jim Watt Artesian Wells</t>
+  </si>
+  <si>
+    <t>569 Center St, Pembroke, MA 02359</t>
+  </si>
+  <si>
+    <t>569 Center St</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>(781)878-4454</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Jimwattwells/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Watt Jr, James, </t>
+  </si>
+  <si>
+    <t>Kirke R. Henshaw, Inc.</t>
+  </si>
+  <si>
+    <t>PO Box 117, 130 Cummington Rd, West Chesterfield, MA 01084</t>
+  </si>
+  <si>
+    <t>West Chesterfield</t>
+  </si>
+  <si>
+    <t>(413)296-4725</t>
+  </si>
+  <si>
+    <t>https://henshawwelldrilling.com/index.cfm</t>
+  </si>
+  <si>
+    <t>Henshaw, Kirke, R</t>
+  </si>
+  <si>
+    <t>108 Degrass Road, Mashpee, MA 02649</t>
+  </si>
+  <si>
+    <t>Mashpee</t>
+  </si>
+  <si>
+    <t>(508)889-1858</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>Connecticut Valley Artesian Well Co., Inc.</t>
+  </si>
+  <si>
+    <t>58 Bond Ave, East Longmeadow, MA 01028</t>
+  </si>
+  <si>
+    <t>58 Bond Ave</t>
+  </si>
+  <si>
+    <t>East Longmeadow</t>
+  </si>
+  <si>
+    <t>(413)525-7656</t>
+  </si>
+  <si>
+    <t>https://www.wellandpumpservice.com/</t>
+  </si>
+  <si>
+    <t>Dilk, Joseph, F</t>
+  </si>
+  <si>
+    <t>Desmond Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>Orleans</t>
+  </si>
+  <si>
+    <t>(508)240-1000</t>
+  </si>
+  <si>
+    <t>https://desmondwelldrilling.com/</t>
+  </si>
+  <si>
+    <t>Desmond, Thomas, E</t>
+  </si>
+  <si>
+    <t>P.O.Box 303, 647 Thompson Rd, Thompson, CT 06277</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>(860)923-9543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LaFramboise, Paul, </t>
+  </si>
+  <si>
+    <t>Charles M. Rollins Co., Inc.</t>
+  </si>
+  <si>
+    <t>126 Depot Rd, Boxford, MA 01921</t>
+  </si>
+  <si>
+    <t>126 Depot Rd</t>
+  </si>
+  <si>
+    <t>Boxford</t>
+  </si>
+  <si>
+    <t>(978)887-2320</t>
+  </si>
+  <si>
+    <t>https://www.rollinswell.com/</t>
+  </si>
+  <si>
+    <t>Rollins, George, W</t>
+  </si>
+  <si>
+    <t>New England Hydrofracturing</t>
+  </si>
+  <si>
+    <t>1347 Second NH Turnpike, Washington, NH 03280</t>
+  </si>
+  <si>
+    <t>1347 Second NH Turnpike</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>(603)478-1000</t>
+  </si>
+  <si>
+    <t>Hunt, David, R</t>
+  </si>
+  <si>
+    <t>71 Water Street, Pembroke, MA 02359</t>
+  </si>
+  <si>
+    <t>71 Water Street</t>
+  </si>
+  <si>
+    <t>(781)826-9235</t>
+  </si>
+  <si>
+    <t>https://www.jamccue.com/</t>
+  </si>
+  <si>
+    <t>McCue, John, A</t>
+  </si>
+  <si>
+    <t>Jeffrey Rose</t>
+  </si>
+  <si>
+    <t>PO Box 2</t>
+  </si>
+  <si>
+    <t>Truro</t>
+  </si>
+  <si>
+    <t>(508)487-1199</t>
+  </si>
+  <si>
+    <t>Rose, Jeffrey, W</t>
+  </si>
+  <si>
+    <t>Henshaw, Nancy, F</t>
+  </si>
+  <si>
+    <t>Carr-Dee Corp.</t>
+  </si>
+  <si>
+    <t>37 Linden St, Medford, MA 02153</t>
+  </si>
+  <si>
+    <t>37 Linden St</t>
+  </si>
+  <si>
+    <t>Medford</t>
+  </si>
+  <si>
+    <t>(781)391-4500</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/drillmore/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DeSimone, Stephen, </t>
+  </si>
+  <si>
+    <t>35A Old Muggett Hill Rd, Charlton, MA 01507</t>
+  </si>
+  <si>
+    <t>35A Old Muggett Hill Rd</t>
+  </si>
+  <si>
+    <t>(508)248-7284</t>
+  </si>
+  <si>
+    <t>https://waterwellsbystevesrepairllc.com/</t>
+  </si>
+  <si>
+    <t>Zeveska, Stephen, R</t>
+  </si>
+  <si>
+    <t>PO Box 386, Uxbridge, MA 01569</t>
+  </si>
+  <si>
+    <t>PO Box 386</t>
+  </si>
+  <si>
+    <t>(508)278-3590</t>
+  </si>
+  <si>
+    <t>https://www.darlingswellandpump.com/</t>
+  </si>
+  <si>
+    <t>Darling, David, A</t>
+  </si>
+  <si>
+    <t>Boyd Artesian Well Co., Inc.</t>
+  </si>
+  <si>
+    <t>1054 Route 52, Carmel, NY, 10512</t>
+  </si>
+  <si>
+    <t>Carmel</t>
+  </si>
+  <si>
+    <t>(845)225-3196</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/BoydArtesianWellCoInc/</t>
+  </si>
+  <si>
+    <t>Boyd, Henry, M</t>
+  </si>
+  <si>
+    <t>Caswell Pump Co., Inc.</t>
+  </si>
+  <si>
+    <t>35 Colburn Rd, Temple, NH 03084</t>
+  </si>
+  <si>
+    <t>35 Colburn Rd</t>
+  </si>
+  <si>
+    <t>Temple</t>
+  </si>
+  <si>
+    <t>(603)878-1672</t>
+  </si>
+  <si>
+    <t>http://caswellpump.com/</t>
+  </si>
+  <si>
+    <t>Caswell, Peter, W</t>
+  </si>
+  <si>
+    <t>Parker Water Wells, Inc.</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>(802)287-4016</t>
+  </si>
+  <si>
+    <t>http://parkerwaterwellsvt.com/contact_us.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parker, Jr., Gerald, </t>
+  </si>
+  <si>
+    <t>E. M. Young Well Company</t>
+  </si>
+  <si>
+    <t>36 Pelham Rd, Salem, NH 03079</t>
+  </si>
+  <si>
+    <t>36 Pelham Rd</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>(603)893-4070</t>
+  </si>
+  <si>
+    <t>Young, E, M</t>
+  </si>
+  <si>
+    <t>Spence Well Drilling</t>
+  </si>
+  <si>
+    <t>522 Salmon Brook St, Granby, CT 06035</t>
+  </si>
+  <si>
+    <t>522 Salmon Brook St</t>
+  </si>
+  <si>
+    <t>Granby</t>
+  </si>
+  <si>
+    <t>(860)653-6361</t>
+  </si>
+  <si>
+    <t>Spence, Jeffrey, A</t>
+  </si>
+  <si>
+    <t>All Cape Well Drilling &amp; Test Boring</t>
+  </si>
+  <si>
+    <t>PO Box 126, Brewster, MA 02631</t>
+  </si>
+  <si>
+    <t>PO Box 126</t>
+  </si>
+  <si>
+    <t>(508)896-8690</t>
+  </si>
+  <si>
+    <t>https://www.allcapewelldrilling.com/</t>
+  </si>
+  <si>
+    <t>Harrington, Shaun, F</t>
+  </si>
+  <si>
+    <t>15 Wood St, Groveland, MA 01834</t>
+  </si>
+  <si>
+    <t>Lawson, William, R</t>
+  </si>
+  <si>
+    <t>9 Columbia Dr, Amherst, NH 03031</t>
+  </si>
+  <si>
+    <t>9 Columbia Dr</t>
+  </si>
+  <si>
+    <t>https://www.skillingsandsons.com/</t>
+  </si>
+  <si>
+    <t>43 Padelford St, Berkley, MA 02779</t>
+  </si>
+  <si>
+    <t>43 Padelford St</t>
+  </si>
+  <si>
+    <t>(508)824-2059</t>
+  </si>
+  <si>
+    <t>Rose, Jeffrey, J</t>
+  </si>
+  <si>
+    <t>Cushing &amp; Sons, Inc.</t>
+  </si>
+  <si>
+    <t>P.O.Box 668, Walpole, NH 03608</t>
+  </si>
+  <si>
+    <t>P.O.Box 668</t>
+  </si>
+  <si>
+    <t>https://cushingandsons.com/</t>
+  </si>
+  <si>
+    <t>Cushing, Bart, C</t>
+  </si>
+  <si>
+    <t>https://www.baystatepumpco.com/</t>
+  </si>
+  <si>
+    <t>Lynde Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>5345 Hinesburg Rd, Brattleboro, VT 05301</t>
+  </si>
+  <si>
+    <t>5345 Hinesburg Rd</t>
+  </si>
+  <si>
+    <t>(802)254-2250</t>
+  </si>
+  <si>
+    <t>https://lyndewelldrilling.com/</t>
+  </si>
+  <si>
+    <t>Lynde, Gary, C</t>
+  </si>
+  <si>
+    <t>Ronald Tiberi</t>
+  </si>
+  <si>
+    <t>9 Massachusetts Ave, Natick, MA 01760</t>
+  </si>
+  <si>
+    <t>9 Massachusetts Ave</t>
+  </si>
+  <si>
+    <t>(508)655-6731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiberi, Ronald, </t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Geologic-Earth Exploration, Inc.</t>
+  </si>
+  <si>
+    <t>7 Sherwood Dr, Norfolk, MA 02056</t>
+  </si>
+  <si>
+    <t>7 Sherwood Dr</t>
+  </si>
+  <si>
+    <t>(508)384-4434</t>
+  </si>
+  <si>
+    <t>http://www.geologicinc.com/</t>
+  </si>
+  <si>
+    <t>150 School House Rd, Cheshire, CT 06410</t>
+  </si>
+  <si>
+    <t>150 School House Rd</t>
+  </si>
+  <si>
+    <t>(203)272-3077</t>
+  </si>
+  <si>
+    <t>https://simadrilling.com/</t>
+  </si>
+  <si>
+    <t>Sima, Lawrence, J</t>
+  </si>
+  <si>
+    <t>Martin Geo/Environmental LLC</t>
+  </si>
+  <si>
+    <t>PO Box 646</t>
+  </si>
+  <si>
+    <t>(413)323-8700</t>
+  </si>
+  <si>
+    <t>https://www.martingeoenvironmental.com/</t>
+  </si>
+  <si>
+    <t>Martin, Michael, A</t>
+  </si>
+  <si>
+    <t>(978)422-0005</t>
+  </si>
+  <si>
+    <t>http://www.tecdrill.com/index-2.html</t>
+  </si>
+  <si>
+    <t>Newsham, Peter, W</t>
+  </si>
+  <si>
+    <t>114 Main Street, PO Box 13, Putney, VT 05346</t>
+  </si>
+  <si>
+    <t>(802)387-5529</t>
+  </si>
+  <si>
+    <t>https://www.greenmtwell.com/</t>
+  </si>
+  <si>
+    <t>Stromberg, Edward, J</t>
+  </si>
+  <si>
+    <t>R.J.R Water Wells, Inc.</t>
+  </si>
+  <si>
+    <t>11 Ramos Ct, Nantucket, MA 02554</t>
+  </si>
+  <si>
+    <t>11 Ramos Ct</t>
+  </si>
+  <si>
+    <t>(508)228-3542</t>
+  </si>
+  <si>
+    <t>Ramos, Robert, J</t>
+  </si>
+  <si>
+    <t>Soil Testing Inc.</t>
+  </si>
+  <si>
+    <t>90 Donovan Rd, Oxford, CT 06478</t>
+  </si>
+  <si>
+    <t>90 Donovan Rd</t>
+  </si>
+  <si>
+    <t>(203)262-9328</t>
+  </si>
+  <si>
+    <t>https://www.soiltestinginc.net/</t>
+  </si>
+  <si>
+    <t>DeAngelis, Philip, C</t>
+  </si>
+  <si>
+    <t>PO Box 315</t>
+  </si>
+  <si>
+    <t>(413)269-4578</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/MeyerWellDrilling/</t>
+  </si>
+  <si>
+    <t>Crandall, Charles, E</t>
+  </si>
+  <si>
+    <t>Harrington, Mary, L</t>
+  </si>
+  <si>
+    <t>J. W. Cook Cumberland Well &amp; Pump LLC</t>
+  </si>
+  <si>
+    <t>11 Cook Rd, Cumberland, RI 02864</t>
+  </si>
+  <si>
+    <t>11 Cook Rd</t>
+  </si>
+  <si>
+    <t>(401)333-6637</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/people/JW-Cook-Cumberland-Well-Pump-LLC/100057159442374/</t>
+  </si>
+  <si>
+    <t>Cook, Jeffrey, W</t>
+  </si>
+  <si>
+    <t>New Hampshire Boring, Inc.</t>
+  </si>
+  <si>
+    <t>(603)437-1610</t>
+  </si>
+  <si>
+    <t>https://newhampshireboringcompany.com/</t>
+  </si>
+  <si>
+    <t>Garside, Thomas, A</t>
+  </si>
+  <si>
+    <t>Arey, Deborah, Q</t>
+  </si>
+  <si>
+    <t>Soil X Corporation</t>
+  </si>
+  <si>
+    <t>148 Pioneer Drive, Leominster, MA 01453</t>
+  </si>
+  <si>
+    <t>(978)840-0391</t>
+  </si>
+  <si>
+    <t>https://soilxcorp.com/</t>
+  </si>
+  <si>
+    <t>Bonetti, Richard, C</t>
+  </si>
+  <si>
+    <t>New England Well &amp; Pump Company, LLC</t>
+  </si>
+  <si>
+    <t>(978)649-4989</t>
+  </si>
+  <si>
+    <t>http://newellandpump.com/</t>
+  </si>
+  <si>
+    <t>Wilkins, Scott, E</t>
+  </si>
+  <si>
+    <t>Homestead Improvements &amp; Water Systems, Inc.</t>
+  </si>
+  <si>
+    <t>63 Meusel Rd, Pine Plains, NY 12567</t>
+  </si>
+  <si>
+    <t>63 Meusel Rd</t>
+  </si>
+  <si>
+    <t>(518)398-5706</t>
+  </si>
+  <si>
+    <t>Cummings, Richard, J</t>
+  </si>
+  <si>
+    <t>PO Box 423, 328 Stafford Forge Rd, West Creek, NJ 08092</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>(609)597-4966</t>
+  </si>
+  <si>
+    <t>https://mbdrillingllc.com/</t>
+  </si>
+  <si>
+    <t>Becker, Arthur, E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brazeau, James, </t>
+  </si>
+  <si>
+    <t>Geosearch, Inc.</t>
+  </si>
+  <si>
+    <t>11 Chocksett Rd, Sterling, MA 01564</t>
+  </si>
+  <si>
+    <t>11 Chocksett Rd</t>
+  </si>
+  <si>
+    <t>(978)348-1989</t>
+  </si>
+  <si>
+    <t>http://www.geosearchinc.info/index-5.html</t>
+  </si>
+  <si>
+    <t>Stamas, Christopher, P</t>
+  </si>
+  <si>
+    <t>Hydrosystems, Inc.</t>
+  </si>
+  <si>
+    <t>13 Elm St, Auburn, MA 01501</t>
+  </si>
+  <si>
+    <t>13 Elm St</t>
+  </si>
+  <si>
+    <t>(508)832-3181</t>
+  </si>
+  <si>
+    <t>https://www.hydrosystemsinc.net/</t>
+  </si>
+  <si>
+    <t>Mahan, Thomas, J</t>
+  </si>
+  <si>
+    <t>Cummings Well &amp; Pump Services Inc</t>
+  </si>
+  <si>
+    <t>1040 Princeton St, Jefferson, MA 01522</t>
+  </si>
+  <si>
+    <t>1040 Princeton St</t>
+  </si>
+  <si>
+    <t>(508)829-0080</t>
+  </si>
+  <si>
+    <t>https://cummingswellandpump.com/</t>
+  </si>
+  <si>
+    <t>Cummings, Paul, F</t>
+  </si>
+  <si>
+    <t>49 Hard Hill Rd. North, Bethlehem, CT 06751</t>
+  </si>
+  <si>
+    <t>49 Hard Hill Rd. North</t>
+  </si>
+  <si>
+    <t>(203)266-5272</t>
+  </si>
+  <si>
+    <t>https://connecticutwells.com/</t>
+  </si>
+  <si>
+    <t>Mahan, Jr., Thomas, F</t>
+  </si>
+  <si>
+    <t>Dandelion Energy, Inc</t>
+  </si>
+  <si>
+    <t>333 N Bedford Rd 220, Mount Kisco, NY 10549</t>
+  </si>
+  <si>
+    <t>(845)699-2887</t>
+  </si>
+  <si>
+    <t>https://dandelionenergy.com/</t>
+  </si>
+  <si>
+    <t>M*</t>
+  </si>
+  <si>
+    <t>F.G. Sullivan Drilling Co., Inc.</t>
+  </si>
+  <si>
+    <t>394 Parker Rd, Lancaster, MA 01523</t>
+  </si>
+  <si>
+    <t>394 Parker Rd</t>
+  </si>
+  <si>
+    <t>(978)365-2932</t>
+  </si>
+  <si>
+    <t>https://fgsullivandrill.com/</t>
+  </si>
+  <si>
+    <t>Sullivan, Jr., Francis, G</t>
+  </si>
+  <si>
+    <t>DelNegro, David, J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hutchison, Robert, </t>
+  </si>
+  <si>
+    <t>24 Quimby Road</t>
+  </si>
+  <si>
+    <t>Bovenzi, Matthew, J</t>
+  </si>
+  <si>
+    <t>Desmond III, Thomas, E</t>
+  </si>
+  <si>
+    <t>5879 Fisher Rd, East Syracuse, NY 13057</t>
+  </si>
+  <si>
+    <t>5879 Fisher Rd</t>
+  </si>
+  <si>
+    <t>(315)437-1429</t>
+  </si>
+  <si>
+    <t>https://pwinc.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lansing, Glenn, </t>
+  </si>
+  <si>
+    <t>Bylund, Kenneth, J</t>
+  </si>
+  <si>
+    <t>Atlantic Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>P.O. Box 339, North Eastham, MA 02651</t>
+  </si>
+  <si>
+    <t>P.O. Box 339</t>
+  </si>
+  <si>
+    <t>(508)255-1211</t>
+  </si>
+  <si>
+    <t>https://atlanticwelldrilling.com/</t>
+  </si>
+  <si>
+    <t>Peterson, Ronald, C</t>
+  </si>
+  <si>
+    <t>Paul's Water Works, Inc.</t>
+  </si>
+  <si>
+    <t>45 Industrial Rd Suite107, Cumberland, RI 02864</t>
+  </si>
+  <si>
+    <t>(401)769-5809</t>
+  </si>
+  <si>
+    <t>https://www.paulswaterworks.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmons, Paul, </t>
+  </si>
+  <si>
+    <t>40 Sylvan Rd, Waltham, MA 02154</t>
+  </si>
+  <si>
+    <t>40 Sylvan Rd</t>
+  </si>
+  <si>
+    <t>(978)365-9661</t>
+  </si>
+  <si>
+    <t>Lombard, Scott, A</t>
+  </si>
+  <si>
+    <t>Richardson Wells and Pumps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richardson, IV, Elias, </t>
+  </si>
+  <si>
+    <t>Crawford Drilling Services, LLC</t>
+  </si>
+  <si>
+    <t>555 Whitney St, Gardner, MA 01440</t>
+  </si>
+  <si>
+    <t>555 Whitney St</t>
+  </si>
+  <si>
+    <t>(978)874-0830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crawford, David, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darling, Jr., David, </t>
+  </si>
+  <si>
+    <t>Henshaw, Charles, R</t>
+  </si>
+  <si>
+    <t>SK Design Group, Inc.</t>
+  </si>
+  <si>
+    <t>2 Federico Dr, Suite 1, Pittsfield, MA 01201</t>
+  </si>
+  <si>
+    <t>2 Federico Dr, Suite 1</t>
+  </si>
+  <si>
+    <t>(413)443-3537</t>
+  </si>
+  <si>
+    <t>https://www.sk-dg.com/</t>
+  </si>
+  <si>
+    <t>Kamienski, Brett, W</t>
+  </si>
+  <si>
+    <t>Cascade Drilling LP</t>
+  </si>
+  <si>
+    <t>151 Suffolk Lane, Gardner, MA 01440</t>
+  </si>
+  <si>
+    <t>151 Suffolk Lane</t>
+  </si>
+  <si>
+    <t>(508)936-1050</t>
+  </si>
+  <si>
+    <t>https://www.cascade-env.com/drilling/</t>
+  </si>
+  <si>
+    <t>Duchnowski, Dennis, P</t>
+  </si>
+  <si>
+    <t>McKinney Artesian Well &amp; Pump Supply Co., Inc.</t>
+  </si>
+  <si>
+    <t>18 Newton Rd, Plaistow, NH 03865</t>
+  </si>
+  <si>
+    <t>18 Newton Rd</t>
+  </si>
+  <si>
+    <t>(603)382-8323</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/McKinneywellco/</t>
+  </si>
+  <si>
+    <t>McKinney, John, A</t>
+  </si>
+  <si>
+    <t>EA Engineering Science and Technology Inc.</t>
+  </si>
+  <si>
+    <t>199 Falmouth Sandwich Rd, Mashpee, MA 02649</t>
+  </si>
+  <si>
+    <t>199 Falmouth Sandwich Rd</t>
+  </si>
+  <si>
+    <t>https://eaest.com/</t>
+  </si>
+  <si>
+    <t>Irvine, Thomas, M</t>
+  </si>
+  <si>
+    <t>9 Weeks Ln, Edgartown, MA 02539</t>
+  </si>
+  <si>
+    <t>9 Weeks Ln</t>
+  </si>
+  <si>
+    <t>(508)627-5661</t>
+  </si>
+  <si>
+    <t>https://www.waltersmithplumbing.com/</t>
+  </si>
+  <si>
+    <t>Cimeno, James, L</t>
+  </si>
+  <si>
+    <t>New England Geotech, Inc.</t>
+  </si>
+  <si>
+    <t>PO Box 91, Jamestown, RI 02835</t>
+  </si>
+  <si>
+    <t>PO Box 91</t>
+  </si>
+  <si>
+    <t>(401)560-0600</t>
+  </si>
+  <si>
+    <t>http://www.negeotech.com/</t>
+  </si>
+  <si>
+    <t>Regan, Daniel, K</t>
+  </si>
+  <si>
+    <t>23 Cobb Meadow Rd, Dublin, NH 03444</t>
+  </si>
+  <si>
+    <t>23 Cobb Meadow Rd</t>
+  </si>
+  <si>
+    <t>(603)566-2483</t>
+  </si>
+  <si>
+    <t>Parker, Christopher, M</t>
+  </si>
+  <si>
+    <t>Brewer, Andrew, W</t>
+  </si>
+  <si>
+    <t>6105 Rookin St, Houston, TX 77000</t>
+  </si>
+  <si>
+    <t>6105 Rookin St</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Butrej, Steve, </t>
+  </si>
+  <si>
+    <t>39 Tomahawk Dr, Tewksbury, MA 01876</t>
+  </si>
+  <si>
+    <t>39 Tomahawk Dr</t>
+  </si>
+  <si>
+    <t>(978)851-4896</t>
+  </si>
+  <si>
+    <t>https://www.reliablewellandpump.com/</t>
+  </si>
+  <si>
+    <t>Talbot, Thomas, J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desmond, Patrick, </t>
+  </si>
+  <si>
+    <t>Bronson Drilling</t>
+  </si>
+  <si>
+    <t>PO Box 1013, Winchester, MA 01890</t>
+  </si>
+  <si>
+    <t>PO Box 1013</t>
+  </si>
+  <si>
+    <t>(617)610-1801</t>
+  </si>
+  <si>
+    <t>http://bronsondrilling.com/home/</t>
+  </si>
+  <si>
+    <t>Bronson, Daniel, L</t>
+  </si>
+  <si>
+    <t>https://www.charltonwell.com</t>
+  </si>
+  <si>
+    <t>Belanger, Peter, J</t>
+  </si>
+  <si>
+    <t>(603)898-2504</t>
+  </si>
+  <si>
+    <t>Young, James, E</t>
+  </si>
+  <si>
+    <t>CommTank, Inc.</t>
+  </si>
+  <si>
+    <t>84 New Salem St, Wakefield, MA 01880</t>
+  </si>
+  <si>
+    <t>84 New Salem St</t>
+  </si>
+  <si>
+    <t>(617)628-8260</t>
+  </si>
+  <si>
+    <t>https://www.commtank.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoag, Kevin, </t>
+  </si>
+  <si>
+    <t>Wragg Well Drilling And Pump Service LLC</t>
+  </si>
+  <si>
+    <t>172 Baker Rd, Roxbury, CT 06783</t>
+  </si>
+  <si>
+    <t>172 Baker Rd</t>
+  </si>
+  <si>
+    <t>(860)354-1989</t>
+  </si>
+  <si>
+    <t>http://www.wraggwells.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wragg, David, </t>
+  </si>
+  <si>
+    <t>(800)441-6281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bennett, Dennis, </t>
+  </si>
+  <si>
+    <t>Cisco Geotechnical</t>
+  </si>
+  <si>
+    <t>36 Commerce Street, Glastonbury, CT 06033</t>
+  </si>
+  <si>
+    <t>36 Commerce St</t>
+  </si>
+  <si>
+    <t>(860)430-2741</t>
+  </si>
+  <si>
+    <t>American Well &amp; Pump, Inc.</t>
+  </si>
+  <si>
+    <t>5 Appletree Ln, Westport, MA 02790</t>
+  </si>
+  <si>
+    <t>5 Appletree Ln</t>
+  </si>
+  <si>
+    <t>(508)728-1186</t>
+  </si>
+  <si>
+    <t>http://wellbyawp.com/index.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leonard, Thomas, </t>
+  </si>
+  <si>
+    <t>Harvey Associates</t>
+  </si>
+  <si>
+    <t>163 East Street, Hingham, MA 02043</t>
+  </si>
+  <si>
+    <t>163 East St</t>
+  </si>
+  <si>
+    <t>(781)741-2988</t>
+  </si>
+  <si>
+    <t>https://harveyassociates.net/</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>Folsom Well and Pump</t>
+  </si>
+  <si>
+    <t>13 Beaver Dam Rd, Carver, MA 02330</t>
+  </si>
+  <si>
+    <t>13 Beaver Dam Rd</t>
+  </si>
+  <si>
+    <t>https://folsom-well-pump.business.site/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Folsom, David, </t>
+  </si>
+  <si>
+    <t>Wragg Well Company</t>
+  </si>
+  <si>
+    <t>24 Route 202, Rindge, NH 03461</t>
+  </si>
+  <si>
+    <t>24 Route 202</t>
+  </si>
+  <si>
+    <t>(603)892-4390</t>
+  </si>
+  <si>
+    <t>https://wraggwell.com/</t>
+  </si>
+  <si>
+    <t>Wragg, Ryan, G</t>
+  </si>
+  <si>
+    <t>Platform Drilling and Remediation Services</t>
+  </si>
+  <si>
+    <t>563 Big Basin Rd, Moretown, VT 05660</t>
+  </si>
+  <si>
+    <t>563 Big Basin Rd</t>
+  </si>
+  <si>
+    <t>https://www.platform-env.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jordan, Michael, </t>
+  </si>
+  <si>
+    <t>Dilk, Joseph, T</t>
+  </si>
+  <si>
+    <t>Layne Christensen Co.</t>
+  </si>
+  <si>
+    <t>PO Box 917, Schoharie, NY 12157</t>
+  </si>
+  <si>
+    <t>PO Box 917</t>
+  </si>
+  <si>
+    <t>(518)295-8288</t>
+  </si>
+  <si>
+    <t>Reinheimer Jr., Arthur, F</t>
+  </si>
+  <si>
+    <t>Comac Pump and Well LLC</t>
+  </si>
+  <si>
+    <t>PO Box 425, 13 New Boston Road, Kingston, NH 03848</t>
+  </si>
+  <si>
+    <t>(603)642-3683</t>
+  </si>
+  <si>
+    <t>https://www.comacpumpandwell.com/</t>
+  </si>
+  <si>
+    <t>(978)204-4221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ogden, Tracey A., </t>
+  </si>
+  <si>
+    <t>(508)393-6900</t>
+  </si>
+  <si>
+    <t>https://northerndrillservice.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DeVillers, Christopher, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skillings, Derek, </t>
+  </si>
+  <si>
+    <t>Barton Water Systems</t>
+  </si>
+  <si>
+    <t>37 Hudson Rd, Oxford, MA 01540</t>
+  </si>
+  <si>
+    <t>37 Hudson Rd</t>
+  </si>
+  <si>
+    <t>(508)987-5531</t>
+  </si>
+  <si>
+    <t>Barton, Michael, D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skillings, Justin, </t>
+  </si>
+  <si>
+    <t>Drilex Environmental</t>
+  </si>
+  <si>
+    <t>13 Elm St, Suite 2, Auburn, MA 01501</t>
+  </si>
+  <si>
+    <t>13 Elm St, Suite 2</t>
+  </si>
+  <si>
+    <t>(508)835-6724</t>
+  </si>
+  <si>
+    <t>https://www.drilexenv.com/</t>
+  </si>
+  <si>
+    <t>Gap Mountain Drilling LLC</t>
+  </si>
+  <si>
+    <t>PO Box 287, Tilton, NH 03276</t>
+  </si>
+  <si>
+    <t>PO Box 287</t>
+  </si>
+  <si>
+    <t>(603)801-9594</t>
+  </si>
+  <si>
+    <t>https://www.gapmountaindrilling.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bernier, Christopher, </t>
+  </si>
+  <si>
+    <t>PO Box 110, Ascutney, VT 05030</t>
+  </si>
+  <si>
+    <t>PO Box 110</t>
+  </si>
+  <si>
+    <t>https://wraggbrothers.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeker, Stephen, </t>
+  </si>
+  <si>
+    <t>Weston &amp; Sampson, Inc.</t>
+  </si>
+  <si>
+    <t>55 Walkers Brook Dr, Suite 100, Reading, MA 01867</t>
+  </si>
+  <si>
+    <t>55 Walkers Brook Dr, Suite 100</t>
+  </si>
+  <si>
+    <t>https://www.westonandsampson.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydro, Thomas, </t>
+  </si>
+  <si>
+    <t>Pepling, Sean, E</t>
+  </si>
+  <si>
+    <t>Claverack Pump Service LLC</t>
+  </si>
+  <si>
+    <t>8960 State Route 22, Hillsdale, NY 12529</t>
+  </si>
+  <si>
+    <t>8960 State Route 22</t>
+  </si>
+  <si>
+    <t>(518)828-6267</t>
+  </si>
+  <si>
+    <t>https://www.claverackpumpservice.com/</t>
+  </si>
+  <si>
+    <t>Well Water Connection</t>
+  </si>
+  <si>
+    <t>1980 Turnpike St, Bldg 3 Unit A, North Andover, MA 01845</t>
+  </si>
+  <si>
+    <t>1980 Turnpike St, Bldg 3 Unit A</t>
+  </si>
+  <si>
+    <t>(978)640-6900</t>
+  </si>
+  <si>
+    <t>http://www.wellwaterinuse.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Larsen, John, </t>
+  </si>
+  <si>
+    <t>Sima Jr., Lawrence, J</t>
+  </si>
+  <si>
+    <t>Sima, Robert, A</t>
+  </si>
+  <si>
+    <t>Freyenhagen, Nicholas, R</t>
+  </si>
+  <si>
+    <t>G &amp; M Subsurface LLC</t>
+  </si>
+  <si>
+    <t>1861 Wheeler St, North Dighton, MA 02764</t>
+  </si>
+  <si>
+    <t>1861 Wheeler St</t>
+  </si>
+  <si>
+    <t>(508)269-3858</t>
+  </si>
+  <si>
+    <t>https://www.gmsubsurface.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canning, Scott, </t>
+  </si>
+  <si>
+    <t>6720 Fort Smallwood Rd, Baltimore, MD 21226</t>
+  </si>
+  <si>
+    <t>6720 Fort Smallwood Rd</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>(410)789-5020</t>
+  </si>
+  <si>
+    <t>https://chesapeakegeo.com/</t>
+  </si>
+  <si>
+    <t>Corron, Jay, R</t>
+  </si>
+  <si>
+    <t>Blanchet, Christopher, W</t>
+  </si>
+  <si>
+    <t>McAllister, Corey, P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Walker, Bruce, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eaves, Garrison, </t>
+  </si>
+  <si>
+    <t>NA Manosh Inc</t>
+  </si>
+  <si>
+    <t>120 Northgate Plaza, Morrisville, VT 05661</t>
+  </si>
+  <si>
+    <t>120 Northgate Plaza</t>
+  </si>
+  <si>
+    <t>(802)888-5722</t>
+  </si>
+  <si>
+    <t>https://manosh.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manosh, Nick, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corron, Jeff, </t>
+  </si>
+  <si>
+    <t>Scannell Well Drilling</t>
+  </si>
+  <si>
+    <t>108 Degrass Rd, Mashpee, MA 02649</t>
+  </si>
+  <si>
+    <t>108 Degrass Rd</t>
+  </si>
+  <si>
+    <t>(508)477-2811</t>
+  </si>
+  <si>
+    <t>Scannell, Shawn, A</t>
+  </si>
+  <si>
+    <t>(207)949-4914</t>
+  </si>
+  <si>
+    <t>https://www.swcolex.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hanscom, Kevin, </t>
+  </si>
+  <si>
+    <t>Arcadis US Inc</t>
+  </si>
+  <si>
+    <t>110 West Fayette St, Ste. 300, Syracuse, NY 13200</t>
+  </si>
+  <si>
+    <t>110 West Fayette St, Ste. 300</t>
+  </si>
+  <si>
+    <t>(315)418-7756</t>
+  </si>
+  <si>
+    <t>https://www.arcadis.com/en-us</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cornell, David, </t>
+  </si>
+  <si>
+    <t>110 West Fayette St, Ste 300, Syracuse, NY 13200</t>
+  </si>
+  <si>
+    <t>110 West Fayette St, Ste 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richmond, Douglas, </t>
+  </si>
+  <si>
+    <t>906 East Otis Rd, Otis, MA 01253</t>
+  </si>
+  <si>
+    <t>906 East Otis Rd</t>
+  </si>
+  <si>
+    <t>(413)454-3955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wackerbarth, James, </t>
+  </si>
+  <si>
+    <t>2229 Main St, Concord, MA 01742</t>
+  </si>
+  <si>
+    <t>2229 Main St</t>
+  </si>
+  <si>
+    <t>https://www.oandm-inc.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mckay, Fred, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dickerson, Corey, </t>
+  </si>
+  <si>
+    <t>(201)433-9797</t>
+  </si>
+  <si>
+    <t>http://warrengeorge.com/</t>
+  </si>
+  <si>
+    <t>Tirro, Anthony, P</t>
+  </si>
+  <si>
+    <t>(978)934-6304</t>
+  </si>
+  <si>
+    <t>https://www.jamesheiss.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heiss, James, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmons, Jason, </t>
+  </si>
+  <si>
+    <t>Fallucca, Nicholas, A</t>
+  </si>
+  <si>
+    <t>Geggatt, Kyle, M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rollins, Amos, </t>
+  </si>
+  <si>
+    <t>Midwest Geothermal LLC</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>(616)514-1101</t>
+  </si>
+  <si>
+    <t>https://mwgeothermal.com/</t>
+  </si>
+  <si>
+    <t>(774)272-5443</t>
+  </si>
+  <si>
+    <t>100 Fitchburg Road, Townsend, MA 01469</t>
+  </si>
+  <si>
+    <t>100 Fitchburg Road</t>
+  </si>
+  <si>
+    <t>Walker Hill Environmental</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>(601)736-3500</t>
+  </si>
+  <si>
+    <t>https://www.whenv.com/</t>
+  </si>
+  <si>
+    <t>(401)766-2832</t>
+  </si>
+  <si>
+    <t>https://www.ajwellco.com/</t>
+  </si>
+  <si>
+    <t>Celsius Energy</t>
+  </si>
+  <si>
+    <t>1 Hampshire Street, Cambridge, MA 02139</t>
+  </si>
+  <si>
+    <t>1 Hampshire Street</t>
+  </si>
+  <si>
+    <t>(617)768-2000</t>
+  </si>
+  <si>
+    <t>https://www.celsiusenergy.com/en/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alikaya, Tunca, </t>
+  </si>
+  <si>
+    <t>(303)396-3879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kuravskiy, Dmitry, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wragg, Corey, </t>
+  </si>
+  <si>
+    <t>Mersino Dewatering</t>
+  </si>
+  <si>
+    <t>10162 E. Coldwater Road, Davison, MI 48423</t>
+  </si>
+  <si>
+    <t>10162 E. Coldwater Road</t>
+  </si>
+  <si>
+    <t>(810)658-3472</t>
+  </si>
+  <si>
+    <t>https://www.mersino.com/services/drilling/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myerchin, Douglas, </t>
+  </si>
+  <si>
+    <t>4546 Roger B Chaffee, Grand Rapids, MI 49548</t>
+  </si>
+  <si>
+    <t>4546 Roger B Chaffee</t>
+  </si>
+  <si>
+    <t>https://midwestgeodrill.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phelps, Nicholas, </t>
+  </si>
+  <si>
+    <t>LaFramboise Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayo, Brad, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">McCue, Andrew, </t>
+  </si>
+  <si>
+    <t>Morrison Geothermal Inc.</t>
+  </si>
+  <si>
+    <t>63 Gambers Corner Road, Duncannon, PA 17020</t>
+  </si>
+  <si>
+    <t>63 Gambers Corner Road</t>
+  </si>
+  <si>
+    <t>(717)834-5667</t>
+  </si>
+  <si>
+    <t>https://morrisongeothermal.com/</t>
+  </si>
+  <si>
+    <t>Dalmik Well Drilling</t>
+  </si>
+  <si>
+    <t>137 Providence St, Putnam, CT 06260</t>
+  </si>
+  <si>
+    <t>(860)928-6220</t>
+  </si>
+  <si>
+    <t>www.dalmikwelldrillingco.com</t>
+  </si>
+  <si>
+    <t>LaFramboise Well Drilling, Inc</t>
+  </si>
+  <si>
+    <t>3090 South Tech Boulevard, Miamisburg, OH 45342</t>
+  </si>
+  <si>
+    <t>3090 South Tech Boulevard</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>(937)435-3200</t>
+  </si>
+  <si>
+    <t>https://www.7nteng.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anderson II, Charles, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Willis, Charles, </t>
+  </si>
+  <si>
+    <t>Rototec LLC</t>
+  </si>
+  <si>
+    <t>35 Commerce Drive, Carmel NY 10512</t>
+  </si>
+  <si>
+    <t>35 Commerce Drive</t>
+  </si>
+  <si>
+    <t>https://www.rototec.us/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ojanne, Kim, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">McGorty, Camden, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Latrell, Jacob, </t>
+  </si>
+  <si>
+    <t>https://summitdrilling.com/</t>
+  </si>
+  <si>
+    <t>Nader, Zachary, M</t>
+  </si>
+  <si>
+    <t>Allied Drilling LLC</t>
+  </si>
+  <si>
+    <t>PO Box 129, Annapolis Junction, MD 20701</t>
+  </si>
+  <si>
+    <t>PO Box 129</t>
+  </si>
+  <si>
+    <t>(301)776-8370</t>
+  </si>
+  <si>
+    <t>https://allieddrill.com/</t>
+  </si>
+  <si>
+    <t>Sweeney, Kyle, M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Briggs, Stephen, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">McGuire, Brian, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeker, Jason, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avery, Randy, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davis, Brian, </t>
+  </si>
+  <si>
+    <t>(3) Contact:</t>
+  </si>
+  <si>
+    <t>Julie Butler</t>
+  </si>
+  <si>
+    <t>Program Director</t>
+  </si>
+  <si>
+    <t>Julie.Butler@mass.gov</t>
+  </si>
+  <si>
+    <t>program.director-dwp@mass.gov</t>
+  </si>
+  <si>
+    <t>(781) 742-8467</t>
+  </si>
+  <si>
+    <t>(617) 292-5770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(4) Note: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unless otherwise noted, Monitoring Well Driller Certificate holders are restricted to drilling monitoring wells only. Monitoring Well Driller Certificates with an asterisk after them (M*) grant permission to drill Closed Loop Geothermal Wells to their holders. </t>
+  </si>
+  <si>
+    <t>Total Number of MA Certified Drillers</t>
+  </si>
+  <si>
+    <t>Total Unique Companies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smith, Michael, </t>
+  </si>
+  <si>
+    <t>(603)459-2600</t>
+  </si>
+  <si>
+    <t>AG Aqua Systems LLC</t>
+  </si>
+  <si>
+    <t>43 Deer Hill Rd., West Tisbury, MA,  02575</t>
+  </si>
+  <si>
+    <t>(504)728-6716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gale, Alec, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Larabie, Marques, </t>
+  </si>
+  <si>
+    <t>324 Alumni Rd, Unit A</t>
+  </si>
+  <si>
+    <t>(860)904-3894</t>
+  </si>
+  <si>
+    <t>Ground H2O, LLC</t>
+  </si>
+  <si>
+    <t>https://www.groundh2o.net/</t>
+  </si>
+  <si>
+    <t>324 Alumni Rd, Unit A, Newington, CT, 06111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klippel, Robert, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niemela, Elias, </t>
+  </si>
+  <si>
+    <t>Ace Drilling</t>
+  </si>
+  <si>
+    <t>Ground Source Drilling</t>
+  </si>
+  <si>
+    <t>(603)321-2797</t>
+  </si>
+  <si>
+    <t>24 Quimby Road, Brookline, NH 03033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conaway, Ian, </t>
+  </si>
+  <si>
+    <t>(508)987-8664</t>
+  </si>
+  <si>
+    <t>Turner, Paul, M</t>
+  </si>
+  <si>
+    <t>PO Box 611</t>
+  </si>
+  <si>
+    <t>P.O. Box 611, Oxford, MA 01540</t>
+  </si>
+  <si>
+    <t>P.O. Box 375, Charlton, MA 01507</t>
+  </si>
+  <si>
+    <t>P.O.Box 183, Bolton, MA 01740</t>
+  </si>
+  <si>
+    <t>PO Box 2, 4 Bayberry Lane, Truro, MA 02666</t>
+  </si>
+  <si>
+    <t>590 West Street, Middletown Springs, VT 05757</t>
+  </si>
+  <si>
+    <t>590 West Street</t>
+  </si>
+  <si>
+    <t>Middletown Springs</t>
+  </si>
+  <si>
+    <t>300 Queen Anne Road</t>
+  </si>
+  <si>
+    <t>300 Queen Anne Road, Harwich, MA 02645</t>
+  </si>
+  <si>
+    <t>(508)326-7915</t>
+  </si>
+  <si>
+    <t>(603) 352-8866</t>
+  </si>
+  <si>
+    <t>11 Chocksett Road</t>
+  </si>
+  <si>
+    <t>PO Box 315, 906 East Otis Road, Otis, MA 01253</t>
+  </si>
+  <si>
+    <t>PO Box 165</t>
+  </si>
+  <si>
+    <t>PO Box 165, Derry, NH 03038</t>
+  </si>
+  <si>
+    <t>Charlton Well Co. Inc</t>
+  </si>
+  <si>
+    <t>Mike Sullivan Drilling Co, Inc.</t>
+  </si>
+  <si>
+    <t>Dennis A Scannell</t>
+  </si>
+  <si>
+    <t>J.A. McCue Well Drilling Company</t>
+  </si>
+  <si>
+    <t>Steve's Repair</t>
+  </si>
+  <si>
+    <t>Sima Drilling Company Inc.</t>
+  </si>
+  <si>
+    <t>Green Mt. Well Co., Inc.</t>
+  </si>
+  <si>
+    <t>Meyer Well Drilling Corp.</t>
+  </si>
+  <si>
+    <t>Arthur E Becker</t>
+  </si>
+  <si>
+    <t>Desmond Well Drilling Inc.</t>
+  </si>
+  <si>
+    <t>Parratt - Wolff, Inc.</t>
+  </si>
+  <si>
+    <t>Scott A Lombard</t>
+  </si>
+  <si>
+    <t>Soil Exploration Corporation</t>
+  </si>
+  <si>
+    <t>Bay State Pump Co., Inc.</t>
+  </si>
+  <si>
+    <t>CT Valley Artesian Well Co Inc</t>
+  </si>
+  <si>
+    <t>Brightcore Energy</t>
+  </si>
+  <si>
+    <t>Northern Drill Service, Inc.</t>
+  </si>
+  <si>
+    <t>Wragg Brothers of Vermont, Inc.</t>
+  </si>
+  <si>
+    <t>Sima Drilling Company Inc</t>
+  </si>
+  <si>
+    <t>Chesapeake Geosystems Inc</t>
+  </si>
+  <si>
+    <t>Seaboard Drilling LLC</t>
+  </si>
+  <si>
+    <t>David Cornell</t>
+  </si>
+  <si>
+    <t>James Wackerbarth</t>
+  </si>
+  <si>
+    <t>O &amp; M Inc/demaximis</t>
+  </si>
+  <si>
+    <t>Warren George Inc</t>
+  </si>
+  <si>
+    <t>University of Massachusetts Lowell - Department of Earth Science</t>
+  </si>
+  <si>
+    <t>MD Drilling, LLC</t>
+  </si>
+  <si>
+    <t>MB Drilling, LLC</t>
+  </si>
+  <si>
+    <t>Barre Artesian Wells Well Co.</t>
+  </si>
+  <si>
+    <t>Skillings and Sons, LLC</t>
+  </si>
+  <si>
+    <t>Claverack Well and Pump Service, LLC</t>
+  </si>
+  <si>
+    <t>Fleming Drilling Company, LLC.</t>
+  </si>
+  <si>
+    <t>A &amp; J Well Company INC.</t>
+  </si>
+  <si>
+    <t>Connecticut Wells/Geothermal Services, INC</t>
+  </si>
+  <si>
+    <t>7NT Enterprises LLC</t>
+  </si>
+  <si>
+    <t>Summit Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>38 Allyndale Rd</t>
+  </si>
+  <si>
+    <t>PO Box 375</t>
+  </si>
+  <si>
+    <t>PO Box 463</t>
+  </si>
+  <si>
+    <t>PO Box 183</t>
+  </si>
+  <si>
+    <t>PO Box 117</t>
+  </si>
+  <si>
+    <t>PO Box 2783</t>
+  </si>
+  <si>
+    <t>P.O.Box 303</t>
+  </si>
+  <si>
+    <t>71 Water St</t>
+  </si>
+  <si>
+    <t>1054 Rt 52</t>
+  </si>
+  <si>
+    <t>114 Main Street</t>
+  </si>
+  <si>
+    <t>148 Pioneer Dr</t>
+  </si>
+  <si>
+    <t>552 Forest St</t>
+  </si>
+  <si>
+    <t>394 Parker Road</t>
+  </si>
+  <si>
+    <t>6 Circle Dr</t>
+  </si>
+  <si>
+    <t>314 Chestnut Street</t>
+  </si>
+  <si>
+    <t>649 Meadow St</t>
+  </si>
+  <si>
+    <t>PO Box 425</t>
+  </si>
+  <si>
+    <t>80 Business Park - Suite 300</t>
+  </si>
+  <si>
+    <t>33 Talbot Road</t>
+  </si>
+  <si>
+    <t>PO Box 56</t>
+  </si>
+  <si>
+    <t>154 Hildreth Street North</t>
+  </si>
+  <si>
+    <t>Foot of Jersey Ave, PO Box 413</t>
+  </si>
+  <si>
+    <t>One University Ave, EEAS/OlneyHall 201A</t>
+  </si>
+  <si>
+    <t>45 Industrial Rd Suite 107</t>
+  </si>
+  <si>
+    <t>328 Stafford Forge Rd</t>
+  </si>
+  <si>
+    <t>4670 36TH ST SE</t>
+  </si>
+  <si>
+    <t>45 Industrial Road Suite 107</t>
+  </si>
+  <si>
+    <t>1493 Old Turnpike Road</t>
+  </si>
+  <si>
+    <t>328 Stafford Forge Road</t>
+  </si>
+  <si>
+    <t>P.O Box 1147</t>
+  </si>
+  <si>
+    <t>PO Box 102</t>
+  </si>
+  <si>
+    <t>333 N Bedford Rd Suite 220</t>
+  </si>
+  <si>
+    <t>647 Thompson Road</t>
+  </si>
+  <si>
+    <t>49 Hard Hill Road North</t>
+  </si>
+  <si>
+    <t>137 Providence Street</t>
+  </si>
+  <si>
+    <t>P.O. Box 303</t>
+  </si>
+  <si>
+    <t>5 Appletree Lane</t>
+  </si>
+  <si>
+    <t>81 Chimeny Rock Road</t>
+  </si>
+  <si>
+    <t>43 DEER HILL RD</t>
+  </si>
+  <si>
+    <t>PO BOX 423</t>
+  </si>
+  <si>
+    <t>402 East pleasant Street</t>
+  </si>
+  <si>
+    <t>24 US Route 202</t>
+  </si>
+  <si>
+    <t>PO Box 423</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>(508)779-7330</t>
+  </si>
+  <si>
+    <t>(413)592-1114</t>
+  </si>
+  <si>
+    <t>(508)829-6122</t>
+  </si>
+  <si>
+    <t>(603)457-2600</t>
+  </si>
+  <si>
+    <t>(508)465-0898</t>
+  </si>
+  <si>
+    <t>(800)699-9506</t>
+  </si>
+  <si>
+    <t>(802)496-4929</t>
+  </si>
+  <si>
+    <t>(518)325-4679</t>
+  </si>
+  <si>
+    <t>(802)674-5890</t>
+  </si>
+  <si>
+    <t>(315)638-7709</t>
+  </si>
+  <si>
+    <t>(865)691-5052</t>
+  </si>
+  <si>
+    <t>(609)294-1110</t>
+  </si>
+  <si>
+    <t>(800)975-7374</t>
+  </si>
+  <si>
+    <t>(603)769-7800</t>
+  </si>
+  <si>
+    <t>(618)828-6826</t>
+  </si>
+  <si>
+    <t>(603)765-4048</t>
+  </si>
+  <si>
+    <t>(603)398-7569</t>
+  </si>
+  <si>
+    <t>(845)396-3090</t>
+  </si>
+  <si>
+    <t>(908)635-7255</t>
+  </si>
+  <si>
+    <t>(603)769-1080</t>
+  </si>
+  <si>
+    <t>(603)393-7569</t>
+  </si>
+  <si>
+    <t>Sullivan, Michael, F</t>
+  </si>
+  <si>
+    <t>Scannell, Dennis, A</t>
+  </si>
+  <si>
+    <t>Skillings, Roger, B</t>
+  </si>
+  <si>
+    <t>Canning, Peter, J</t>
+  </si>
+  <si>
+    <t>Leger, Donald, J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nitsch, Jeffrey, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barry, Dirk, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harvey, Douglas, </t>
+  </si>
+  <si>
+    <t>Costa, Scott, M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brock, Brad, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flannery, Joseph, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brokaw, Tony, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haase, Stephen, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valley, Michael, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Butcher, Keith, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gallello, John, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cotte, Anthony, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keyser, Robert, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potts, Nathan, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fleming, Michael, </t>
+  </si>
+  <si>
+    <t>Harrington, Francis, X</t>
+  </si>
+  <si>
+    <t>Wright, Scott, D</t>
+  </si>
+  <si>
+    <t>Boggis, Scott, W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dubois, R. Garth, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tersigni, David, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ganio, Anthony, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leppert, Thomas, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">South, Linda, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LaFramboise, Jeffrey, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quagliaroli, Robert, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shope, Douglas, </t>
+  </si>
+  <si>
+    <t>Logel, Jeremy, L</t>
+  </si>
+  <si>
+    <t>www.seaboarddrilling.com</t>
+  </si>
+  <si>
+    <t>Keyser, R, Alex</t>
+  </si>
+  <si>
+    <t>PO Box 2783, 5 Rayber Road, Orleans, MA 02653</t>
+  </si>
+  <si>
+    <t>PO Box 303, 647 Thompson Rd, Thompson, CT 06277</t>
+  </si>
+  <si>
+    <t>PO Box 386, 394 Quaker Highway, Uxbridge, MA 01569</t>
+  </si>
+  <si>
+    <t>Harwich</t>
+  </si>
+  <si>
     <t>Groveland</t>
   </si>
   <si>
-    <t>MA</t>
-[...5 lines deleted...]
-    <t>http://www.vieraartesianwellllc.com/</t>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>Berkley</t>
+  </si>
+  <si>
+    <t>Walpole</t>
+  </si>
+  <si>
+    <t>Brattleboro</t>
+  </si>
+  <si>
+    <t>Natick</t>
+  </si>
+  <si>
+    <t>Norfolk</t>
+  </si>
+  <si>
+    <t>Cheshire</t>
+  </si>
+  <si>
+    <t>PO Box 646, 111 Sargent St., Belchertown, MA 01007</t>
+  </si>
+  <si>
+    <t>Belchertown</t>
+  </si>
+  <si>
+    <t>Sterling</t>
+  </si>
+  <si>
+    <t>Putney</t>
+  </si>
+  <si>
+    <t>Nantucket</t>
+  </si>
+  <si>
+    <t>Otis</t>
+  </si>
+  <si>
+    <t>Brewster</t>
+  </si>
+  <si>
+    <t>Cumberland</t>
+  </si>
+  <si>
+    <t>Derry</t>
+  </si>
+  <si>
+    <t>Leominster</t>
+  </si>
+  <si>
+    <t>553 Forest St., Dunstable, MA 01827</t>
+  </si>
+  <si>
+    <t>Dunstable</t>
+  </si>
+  <si>
+    <t>Pine Plains</t>
+  </si>
+  <si>
+    <t>West Creek</t>
+  </si>
+  <si>
+    <t>394 Parker Road, Leominster, MA 01453</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Bethlehem</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>East Syracuse</t>
+  </si>
+  <si>
+    <t>North Eastham</t>
+  </si>
+  <si>
+    <t>6 Circle Dr, North Smithfield, RI 02896</t>
+  </si>
+  <si>
+    <t>North Smithfield</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>PO Box 117, West Chesterfield, MA 01084</t>
+  </si>
+  <si>
+    <t>649 Meadow St, Chicopee, MA 01013</t>
+  </si>
+  <si>
+    <t>Chicopee</t>
+  </si>
+  <si>
+    <t>Pittsfield</t>
+  </si>
+  <si>
+    <t>Plaistow</t>
+  </si>
+  <si>
+    <t>Edgartown</t>
+  </si>
+  <si>
+    <t>Jameston</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>PO Box 315, 789 Wachusett St, Holden, MA 01520</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>Tewksbury</t>
+  </si>
+  <si>
+    <t>Winchester</t>
+  </si>
+  <si>
+    <t>PO Box 375, 161 Worcester Road, Charlton, MA 01507</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+  <si>
+    <t>Roxbury</t>
+  </si>
+  <si>
+    <t>Glastonbury</t>
+  </si>
+  <si>
+    <t>Westport</t>
+  </si>
+  <si>
+    <t>Hingham</t>
+  </si>
+  <si>
+    <t>Newington</t>
+  </si>
+  <si>
+    <t>Carver</t>
+  </si>
+  <si>
+    <t>Rindge</t>
+  </si>
+  <si>
+    <t>Moretown</t>
+  </si>
+  <si>
+    <t>Schoharie</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>80 Business Park - Suite 300, Armonk, NY 10504</t>
+  </si>
+  <si>
+    <t>Armonk</t>
+  </si>
+  <si>
+    <t>33 Talbot Road, Northborough, MA 01532</t>
+  </si>
+  <si>
+    <t>Northborough</t>
+  </si>
+  <si>
+    <t>Hillsdale</t>
+  </si>
+  <si>
+    <t>Tilton</t>
+  </si>
+  <si>
+    <t>Ascutney</t>
+  </si>
+  <si>
+    <t>Reading</t>
+  </si>
+  <si>
+    <t>PO Box 56, 5879 Fisher Rd, East Syracuse, NY 13057</t>
+  </si>
+  <si>
+    <t>North Andover</t>
+  </si>
+  <si>
+    <t>North Dighton</t>
+  </si>
+  <si>
+    <t>Baltimore</t>
+  </si>
+  <si>
+    <t>Morrisville</t>
+  </si>
+  <si>
+    <t>154 Hildreth Street North, Bangor, ME 04401</t>
+  </si>
+  <si>
+    <t>Bangor</t>
+  </si>
+  <si>
+    <t>Syracuse</t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>Foot of Jersey Ave, PO Box 413, Jersey City, NJ 07303</t>
+  </si>
+  <si>
+    <t>Jersey City</t>
+  </si>
+  <si>
+    <t>1 University Ave, EEAS/OlneyHall 201A, Lowell, MA 01850</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>45 Industrial Rd Suite 107, Cumberland, RI 02864</t>
+  </si>
+  <si>
+    <t>328 Stafford Forge Rd, Tuckerton, NJ 08092</t>
+  </si>
+  <si>
+    <t>Tuckerton</t>
+  </si>
+  <si>
+    <t>4670 36th St. SE, Grand Rapids, MI 49512</t>
+  </si>
+  <si>
+    <t>Grand Rapids</t>
+  </si>
+  <si>
+    <t>1493 Old Turnpike Road, Oakham, MA 01068</t>
+  </si>
+  <si>
+    <t>Oakham</t>
+  </si>
+  <si>
+    <t>328 Stafford Forge Rd, West Creek, NJ 08092</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t>PO Box 1147, 4 South Poplar Street, Foxworth, MS 39483</t>
+  </si>
+  <si>
+    <t>Foxworth</t>
+  </si>
+  <si>
+    <t>PO Box 102, 77 North Main Street, Slatersville, RI 02876</t>
+  </si>
+  <si>
+    <t>Slatersville</t>
+  </si>
+  <si>
+    <t>Brookline</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>PO Box 315, Ascutney, VT 05030</t>
+  </si>
+  <si>
+    <t>Davison</t>
+  </si>
+  <si>
+    <t>Mount Kisco</t>
+  </si>
+  <si>
+    <t>Duncannon</t>
+  </si>
+  <si>
+    <t>Putnam</t>
+  </si>
+  <si>
+    <t>Miamisburg</t>
+  </si>
+  <si>
+    <t>Wesport</t>
+  </si>
+  <si>
+    <t>81 Chimeny Rock Road, Bridgewater, NJ 08807</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>West Tisbury</t>
+  </si>
+  <si>
+    <t>Annapolis Junction</t>
+  </si>
+  <si>
+    <t>(713)346-4000</t>
+  </si>
+  <si>
+    <t>Fugro Consultants, Inc</t>
+  </si>
+  <si>
+    <t>(508)968-4557</t>
+  </si>
+  <si>
+    <t>(508)340-4650</t>
+  </si>
+  <si>
+    <t>(508)322-0078</t>
+  </si>
+  <si>
+    <t>Hadrose Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>Darling Water Well Co.</t>
+  </si>
+  <si>
+    <t>Chris Parker Enterprises LLC</t>
+  </si>
+  <si>
+    <t>Reliable Well and Pump LLC</t>
+  </si>
+  <si>
+    <t>(2) All Drillers Certified Jan 1 2026 - Dec 31 2026</t>
   </si>
   <si>
     <t>Viera, James, F</t>
   </si>
   <si>
-    <t>L. E. Allyn &amp; Sons, Inc.</t>
-[...326 lines deleted...]
-    <t>South Orleans</t>
+    <t>Viera Artesian Well Co.</t>
+  </si>
+  <si>
+    <t>253 Andover St</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>(978)352-8434</t>
+  </si>
+  <si>
+    <t>253 Andover St, Georgetown, MA 01833</t>
+  </si>
+  <si>
+    <t>http://www.vieraartesianwellllc.com</t>
+  </si>
+  <si>
+    <t>23 North Line Rd</t>
+  </si>
+  <si>
+    <t>Henry The Driller LLC DBA Island Water Source</t>
+  </si>
+  <si>
+    <t>23 North Line Rd, Edgartown, MA 02539</t>
+  </si>
+  <si>
+    <t>(508)693-4999</t>
+  </si>
+  <si>
+    <t>Schwoch, Dave, G</t>
+  </si>
+  <si>
+    <t>https://www.islandwatersource.com/</t>
+  </si>
+  <si>
+    <t>PO Box 518</t>
+  </si>
+  <si>
+    <t>Hubbardston</t>
+  </si>
+  <si>
+    <t>Baystate Pump Company</t>
+  </si>
+  <si>
+    <t>(978)549-4697</t>
+  </si>
+  <si>
+    <t>PO Box 518, 93 Old Boston Tpke, Hubbardston, MA 01452</t>
+  </si>
+  <si>
+    <t>https://www.baystatepumpco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lamarche, Scott, </t>
+  </si>
+  <si>
+    <t>Tupper, Robert, P</t>
+  </si>
+  <si>
+    <t>The Wash Well Co. LLC</t>
+  </si>
+  <si>
+    <t>Swanzey</t>
+  </si>
+  <si>
+    <t>PO Box 10312</t>
+  </si>
+  <si>
+    <t>(603)321-0399</t>
+  </si>
+  <si>
+    <t>PO Box 10312, Swanzey, NH 03446</t>
+  </si>
+  <si>
+    <t>Gagne &amp; Son Pump Company</t>
+  </si>
+  <si>
+    <t>PO Box 139</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>(978)874-2764</t>
+  </si>
+  <si>
+    <t>PO Box 139, 179 Worcester Rd, Westminster, MA 01473</t>
+  </si>
+  <si>
+    <t>Gagne Jr., David, F</t>
+  </si>
+  <si>
+    <t>https://www.gagnepumpco.com</t>
+  </si>
+  <si>
+    <t>Brewer Well &amp; Pump Co</t>
+  </si>
+  <si>
+    <t>710 Hardwick Rd</t>
+  </si>
+  <si>
+    <t>South Barre</t>
+  </si>
+  <si>
+    <t>710 Hardwick Rd, South Barre, MA 01074</t>
+  </si>
+  <si>
+    <t>(978)355-4288</t>
+  </si>
+  <si>
+    <t>Brewer, Michael, S</t>
+  </si>
+  <si>
+    <t>https://www.brewerwellpump.com/</t>
+  </si>
+  <si>
+    <t>Schock, Mark, C</t>
+  </si>
+  <si>
+    <t>Glacier Drilling LLC</t>
+  </si>
+  <si>
+    <t>75 Commerce Circle</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>75 Commerce Circle, Durham, CT 06422</t>
+  </si>
+  <si>
+    <t>(860)930-4599</t>
+  </si>
+  <si>
+    <t>http://www.glacierdrilling.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ciano, Michael, </t>
+  </si>
+  <si>
+    <t>(617)489-3262</t>
+  </si>
+  <si>
+    <t>Groundwater Well &amp; Pump Inc.</t>
+  </si>
+  <si>
+    <t>464 Common St, Suite 337</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>464 Common St, Suite 337, Belmont, MA 02478</t>
+  </si>
+  <si>
+    <t>https://www.groundwaterwellandpump.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grondin, Scott, </t>
+  </si>
+  <si>
+    <t>Quabbin Well &amp; Pump Inc</t>
+  </si>
+  <si>
+    <t>(413)323-5393</t>
+  </si>
+  <si>
+    <t>PO Box 33</t>
+  </si>
+  <si>
+    <t>PO Box 33, 175 Jabish St, Belchertown, MA 01007</t>
+  </si>
+  <si>
+    <t>http://www.quabbinwellandpump.com</t>
+  </si>
+  <si>
+    <t>Cappello, Frank, M</t>
+  </si>
+  <si>
+    <t>Joseph A. Cappello Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>(508)349-2446</t>
+  </si>
+  <si>
+    <t>PO Box 293</t>
+  </si>
+  <si>
+    <t>Wellfleet</t>
+  </si>
+  <si>
+    <t>PO Box 293, 55 Cove Rd, Wellfleet, MA 02667</t>
+  </si>
+  <si>
+    <t>Jones Jr., Robert, E</t>
+  </si>
+  <si>
+    <t>American Artesian Well LLC</t>
+  </si>
+  <si>
+    <t>(781)935-1705</t>
+  </si>
+  <si>
+    <t>50 Lucille Dr</t>
+  </si>
+  <si>
+    <t>50 Lucille Dr, Tewksbury, MA 01876</t>
+  </si>
+  <si>
+    <t>https://americanartesianwell.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">deBettencourt, Antone, </t>
+  </si>
+  <si>
+    <t>Walter Smith Plumbing and Heating, Inc.</t>
+  </si>
+  <si>
+    <t>9 Weeks Lane</t>
+  </si>
+  <si>
+    <t>9 Weeks Lane, Edgartown, MA 02539</t>
+  </si>
+  <si>
+    <t>http://www.waltersmithplumbing.com</t>
+  </si>
+  <si>
+    <t>https://www.thewaterexperts.com/well-drilling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haynes, Joseph, </t>
+  </si>
+  <si>
+    <t>Northeast Water Wells, Inc.</t>
+  </si>
+  <si>
+    <t>2 Tolles St</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>(603)889-8122</t>
+  </si>
+  <si>
+    <t>2 Tolles St, Hudson, NH 03051</t>
+  </si>
+  <si>
+    <t>https://www.wellguy.com/</t>
+  </si>
+  <si>
+    <t>Labonte Jr., Richard, G</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>94 Bates Point Rd, Webster, MA 01570</t>
+  </si>
+  <si>
+    <t>94 Bates Point Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoffman, Kyle, </t>
+  </si>
+  <si>
+    <t>Hoffman Environmental Services</t>
+  </si>
+  <si>
+    <t>143 Cole Dr</t>
+  </si>
+  <si>
+    <t>(401)477-4989</t>
+  </si>
+  <si>
+    <t>North Kingston</t>
+  </si>
+  <si>
+    <t>143 Cole Dr, North Kingston, RI 02852</t>
+  </si>
+  <si>
+    <t>McKinstry Aretesian Well Services, Inc.</t>
+  </si>
+  <si>
+    <t>Maher, David, L</t>
+  </si>
+  <si>
+    <t>Maher Services, Inc.</t>
+  </si>
+  <si>
+    <t>71 Concord St</t>
+  </si>
+  <si>
+    <t>North Reading</t>
+  </si>
+  <si>
+    <t>(978)664-9355</t>
+  </si>
+  <si>
+    <t>71 Concord St, North Reading, MA 01864</t>
+  </si>
+  <si>
+    <t>https://maherserv.com/</t>
+  </si>
+  <si>
+    <t>(508)228-2970</t>
+  </si>
+  <si>
+    <t>Gilbert Holdgate Well Drilling, Inc.</t>
+  </si>
+  <si>
+    <t>PO Box 1343, Nantucket, MA 02584</t>
+  </si>
+  <si>
+    <t>PO Box 1343</t>
+  </si>
+  <si>
+    <t>Holdgate, Gilbert, J</t>
+  </si>
+  <si>
+    <t>http://www.ackh2o.com</t>
+  </si>
+  <si>
+    <t>PO Box 819, Port Jervis, NY 12771</t>
+  </si>
+  <si>
+    <t>PO Box 819</t>
+  </si>
+  <si>
+    <t>Port Jervis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stiltner, Anthony, </t>
+  </si>
+  <si>
+    <t>https://dandelionenergy.com/contact</t>
+  </si>
+  <si>
+    <t>B. Houghton Drilling</t>
+  </si>
+  <si>
+    <t>Hillsborough</t>
+  </si>
+  <si>
+    <t>98 Old Henniker Rd, Hillsborough, NH 03244</t>
+  </si>
+  <si>
+    <t>(603)345-1511</t>
+  </si>
+  <si>
+    <t>98 Old Henniker Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Houghton, Bryson, </t>
+  </si>
+  <si>
+    <t>Abington</t>
+  </si>
+  <si>
+    <t>36 Commerce St, Abington, CT 06230</t>
+  </si>
+  <si>
+    <t>(860)930-3181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schock, Matthew, </t>
+  </si>
+  <si>
+    <t>Outlier Drill Operations</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>5221 Gains Mill St</t>
+  </si>
+  <si>
+    <t>5221 Gains Mill St, Las Vegas, NV 89122</t>
+  </si>
+  <si>
+    <t>(702)540-2395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Longtine, Ronald, </t>
+  </si>
+  <si>
+    <t>D. J. Kapolis, LLC</t>
+  </si>
+  <si>
+    <t>PO Box 1504</t>
+  </si>
+  <si>
+    <t>(508)746-9465</t>
+  </si>
+  <si>
+    <t>Kapolis, Dennis, J</t>
+  </si>
+  <si>
+    <t>PO Box 1504, Plymouth, MA 02360</t>
+  </si>
+  <si>
+    <t>Jenkins, Jr., Paul, E</t>
+  </si>
+  <si>
+    <t>491 South Orleans Rd</t>
+  </si>
+  <si>
+    <t>491 South Orleans Rd, Brewster, MA 02631</t>
+  </si>
+  <si>
+    <t>www.pauljenkinsandsons.net</t>
   </si>
   <si>
     <t>(508)255-2541</t>
   </si>
   <si>
-    <t>http://pauljenkinsinc.com/</t>
-[...86 lines deleted...]
-    <t>Wells Water Solutions, Inc.</t>
+    <t>Paul Jenkins &amp; Sons, Inc</t>
+  </si>
+  <si>
+    <t>Kaczmarek Well Drilling</t>
+  </si>
+  <si>
+    <t>302 Paine District Rd</t>
+  </si>
+  <si>
+    <t>Woodstock</t>
+  </si>
+  <si>
+    <t>(860)420-9626</t>
+  </si>
+  <si>
+    <t>302 Paine District Rd, Woodstock, CT  06281</t>
+  </si>
+  <si>
+    <t>Kaczmarek, James, H</t>
+  </si>
+  <si>
+    <t>Cummins Envirotech, Inc.</t>
+  </si>
+  <si>
+    <t>29 Mile Creek Rd</t>
+  </si>
+  <si>
+    <t>Old Lyme</t>
+  </si>
+  <si>
+    <t>(860)388-6377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 Mile Creek Rd, Old Lyme, CT 06371 </t>
+  </si>
+  <si>
+    <t>https://www.cumminsenvirotech.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cummins, Hansen, </t>
+  </si>
+  <si>
+    <t>81 Chimney Rock Road</t>
+  </si>
+  <si>
+    <t>81 Chimney Rock Road, Bridgewater, NJ 08807</t>
+  </si>
+  <si>
+    <t>(908)722-4266  320</t>
+  </si>
+  <si>
+    <t>Dillon, Dermot, P</t>
+  </si>
+  <si>
+    <t>Jenkins, David S</t>
+  </si>
+  <si>
+    <t>17 Catherwood Rd</t>
+  </si>
+  <si>
+    <t>17 Catherwood Rd, Tewksbury, MA 01876</t>
+  </si>
+  <si>
+    <t>(978)453-8200</t>
+  </si>
+  <si>
+    <t>Ogden, Thomas, D</t>
+  </si>
+  <si>
+    <t>https://ogdenwells.net</t>
+  </si>
+  <si>
+    <t>T.J. Ogden Company, Inc.</t>
+  </si>
+  <si>
+    <t>Conaway, William, F</t>
+  </si>
+  <si>
+    <t>AJT Supply, LLC</t>
+  </si>
+  <si>
+    <t>142 Village Green</t>
+  </si>
+  <si>
+    <t>Henniker</t>
+  </si>
+  <si>
+    <t>(239)229-4142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Garside, Steven, </t>
+  </si>
+  <si>
+    <t>142 Village Green, Henniker, NH 03242</t>
+  </si>
+  <si>
+    <t>https://ajtsupply.com/</t>
+  </si>
+  <si>
+    <t>9 South Main St</t>
+  </si>
+  <si>
+    <t>Tyler, Samuel, N</t>
+  </si>
+  <si>
+    <t>(508)866-5229</t>
+  </si>
+  <si>
+    <t>Tyler Well &amp; Pump, Inc.</t>
+  </si>
+  <si>
+    <t>http://www.tylerwellandpump.com</t>
+  </si>
+  <si>
+    <t>9 South Main St, Carver, MA 02330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belsky, Thomas, </t>
+  </si>
+  <si>
+    <t>http://www.geosearchinc.info</t>
+  </si>
+  <si>
+    <t>2594 Red River-West Grove Road</t>
+  </si>
+  <si>
+    <t>Arcanum</t>
+  </si>
+  <si>
+    <t>(937)564-3408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keifer, Jon, </t>
+  </si>
+  <si>
+    <t>Jon Keifer CWD</t>
+  </si>
+  <si>
+    <t>2594 Red River-West Grove Road, Arcanum, OH 45304</t>
+  </si>
+  <si>
+    <t>AJ Brewer Well &amp; Pump</t>
+  </si>
+  <si>
+    <t>17 Sassawanna Road</t>
+  </si>
+  <si>
+    <t>17 Sassawanna Road, Abington, MA 01543</t>
+  </si>
+  <si>
+    <t>(774)364-5256</t>
+  </si>
+  <si>
+    <t>Brewer, Jr., Andrew</t>
+  </si>
+  <si>
+    <t>https://brewerwellpump.com</t>
+  </si>
+  <si>
+    <t>Wells &amp; Water Solutions</t>
+  </si>
+  <si>
+    <t>367 Washington St</t>
+  </si>
+  <si>
+    <t>Whitman</t>
+  </si>
+  <si>
+    <t>(781)447-9918</t>
+  </si>
+  <si>
+    <t>Mahon, Dean, F</t>
   </si>
   <si>
     <t>367 Washington St, Whitman, MA 02382</t>
   </si>
   <si>
-    <t>367 Washington St</t>
-[...2909 lines deleted...]
-    <t>(1) Last Update December 3, 2025</t>
+    <t>(978) 877-7676</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sweet, Charles, </t>
+  </si>
+  <si>
+    <t>Hana Engineers</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>10123 Barrett Park Road</t>
+  </si>
+  <si>
+    <t>Ashland</t>
+  </si>
+  <si>
+    <t>(609)464-9194</t>
+  </si>
+  <si>
+    <t>10123 Barrett Park Road, Ashland, VA 23005</t>
+  </si>
+  <si>
+    <t>https://hanaengineers.com/</t>
+  </si>
+  <si>
+    <t>Eustis Engineering</t>
+  </si>
+  <si>
+    <t>3011 28th Street</t>
+  </si>
+  <si>
+    <t>Metairie</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>3011 28th Street, Metairie, LA 70002</t>
+  </si>
+  <si>
+    <t>(504)812-8623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rome, Larry, </t>
+  </si>
+  <si>
+    <t>https://www.eustiseng.com/</t>
+  </si>
+  <si>
+    <t>https://www.wraggbrothers.com</t>
+  </si>
+  <si>
+    <t>Wragg, Jay, F</t>
+  </si>
+  <si>
+    <t>Rutherford, Harrison, H</t>
+  </si>
+  <si>
+    <t>(508)325-6654</t>
+  </si>
+  <si>
+    <t>7 Tomahawk Road</t>
+  </si>
+  <si>
+    <t>7 Tomahawk Road, Nantucket, MA 02584</t>
+  </si>
+  <si>
+    <t>Waterworks of Nantucket Inc.</t>
+  </si>
+  <si>
+    <t>(508)374-8000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rutherford, Seth, </t>
+  </si>
+  <si>
+    <t>(1) Last Update May 6, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
-      <color theme="1" tint="4.9989318521683403E-2"/>
-[...6 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{D87F02EC-B5DB-4135-A9BB-77AA4126C3B0}"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="15">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
@@ -3735,69 +3854,63 @@
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -4055,64 +4168,94 @@
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
@@ -4124,62 +4267,58 @@
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J232" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A232"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J271" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:J271" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J220">
+    <sortCondition ref="A1:A271"/>
   </sortState>
   <tableColumns count="10">
     <tableColumn id="3" xr3:uid="{235BE30B-A8D8-4F14-B5B4-08E340FFD1F2}" name="Business Name" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{0F75C15C-B89E-47E7-B79F-BFE29AA6338E}" name="Business Address" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{0E2175F9-8B34-424A-87F1-5B1539C59DAB}" name="Business Street" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{0B2E22CA-F7A0-4AEC-A565-90F2321C1178}" name="Business Town" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{75177D30-0CB7-4C0E-989D-DC3BDC1AF803}" name="Business State" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{BED3698C-5ABC-4AC4-8A0F-BECFC71EC567}" name="Business Phone" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{A4385348-A72C-4E33-96ED-BAD0A165CE5E}" name="Business Website" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D8A99D03-16E3-4A33-9253-97558F7867B6}" name="Driller Name" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{A2042714-4F7D-41B7-BF3C-78617667A02F}" name="Registration Number" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{1506C861-B9F5-4B3A-8DA6-EBC8F1D62794}" name="Monitoring" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4449,7543 +4588,7529 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groundh2o.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8453963090" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fgsullivandrill.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summitdrilling.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8002426648" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summitdrilling.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summitdrilling.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wraggwells.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6174893262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogdenwells.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8453963090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wraggwells.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groundh2o.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fgsullivandrill.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julie.Butler@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC679CB8-BE27-41A7-9DD5-43E5C7087F6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K371"/>
+  <dimension ref="A1:P359"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A55" zoomScale="70" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.1796875" style="4" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.1796875" style="2" hidden="1"/>
+    <col min="1" max="1" width="57" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="58.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="54.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.6328125" style="3" customWidth="1"/>
+    <col min="5" max="6" width="23" style="3" customWidth="1"/>
+    <col min="7" max="7" width="81.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.6328125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="21.90625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="12.90625" style="3" customWidth="1"/>
+    <col min="11" max="16" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+    <row r="2" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="I2" s="3">
+        <v>1045</v>
+      </c>
+      <c r="J2" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I3" s="3">
+        <v>1044</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="I4" s="5">
+        <v>1043</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1021</v>
+      </c>
+      <c r="J5" s="12"/>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>643</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="I6" s="7">
+        <v>1063</v>
+      </c>
+      <c r="J6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1052</v>
+      </c>
+      <c r="J7" s="12"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1070</v>
+      </c>
+      <c r="J8" s="20"/>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I9" s="7">
+        <v>872</v>
+      </c>
+      <c r="J9" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I10" s="3">
+        <v>648</v>
+      </c>
+      <c r="J10" s="12"/>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I11" s="3">
+        <v>526</v>
+      </c>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="11" t="s">
+        <v>607</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="I12" s="7">
+        <v>1054</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="I13" s="14">
+        <v>908</v>
+      </c>
+      <c r="J13" s="22"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1048</v>
+      </c>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="I15" s="3">
+        <v>899</v>
+      </c>
+      <c r="J15" s="12"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>518</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="I16" s="3">
+        <v>995</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="I17" s="3">
+        <v>706</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="I18" s="3">
+        <v>786</v>
+      </c>
+      <c r="J18" s="12"/>
+    </row>
+    <row r="19" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I19" s="7">
+        <v>1066</v>
+      </c>
+      <c r="J19" s="20"/>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="I20" s="3">
+        <v>1011</v>
+      </c>
+      <c r="J20" s="12"/>
+    </row>
+    <row r="21" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="I21" s="3">
+        <v>945</v>
+      </c>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I22" s="3">
+        <v>862</v>
+      </c>
+      <c r="J22" s="12"/>
+    </row>
+    <row r="23" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="I23" s="7">
+        <v>566</v>
+      </c>
+      <c r="J23" s="20"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I24" s="3">
+        <v>489</v>
+      </c>
+      <c r="J24" s="12"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>953</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="I25" s="7">
+        <v>700</v>
+      </c>
+      <c r="J25" s="20"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>681</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="I26" s="3">
+        <v>936</v>
+      </c>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="I27" s="3">
+        <v>880</v>
+      </c>
+      <c r="J27" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="I28" s="3">
+        <v>451</v>
+      </c>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I29" s="3">
+        <v>838</v>
+      </c>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I30" s="3">
+        <v>492</v>
+      </c>
+      <c r="J30" s="12"/>
+    </row>
+    <row r="31" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="I31" s="3">
+        <v>1027</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="I32" s="3">
+        <v>1026</v>
+      </c>
+      <c r="J32" s="12" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="I33" s="3">
+        <v>1008</v>
+      </c>
+      <c r="J33" s="12"/>
+    </row>
+    <row r="34" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I34" s="3">
+        <v>305</v>
+      </c>
+      <c r="J34" s="12"/>
+    </row>
+    <row r="35" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I35" s="3">
+        <v>56</v>
+      </c>
+      <c r="J35" s="12"/>
+    </row>
+    <row r="36" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="I36" s="3">
+        <v>883</v>
+      </c>
+      <c r="J36" s="12"/>
+    </row>
+    <row r="37" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="I37" s="3">
+        <v>991</v>
+      </c>
+      <c r="J37" s="12"/>
+    </row>
+    <row r="38" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="I38" s="3">
+        <v>988</v>
+      </c>
+      <c r="J38" s="12"/>
+    </row>
+    <row r="39" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="I39" s="3">
+        <v>987</v>
+      </c>
+      <c r="J39" s="12"/>
+    </row>
+    <row r="40" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="I40" s="3">
+        <v>986</v>
+      </c>
+      <c r="J40" s="12"/>
+    </row>
+    <row r="41" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="I41" s="3">
+        <v>985</v>
+      </c>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="I42" s="3">
+        <v>984</v>
+      </c>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="I43" s="3">
+        <v>861</v>
+      </c>
+      <c r="J43" s="12"/>
+    </row>
+    <row r="44" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I44" s="7">
+        <v>1067</v>
+      </c>
+      <c r="J44" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="I45" s="5">
+        <v>898</v>
+      </c>
+      <c r="J45" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="I46" s="3">
+        <v>971</v>
+      </c>
+      <c r="J46" s="12"/>
+    </row>
+    <row r="47" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="I47" s="3">
+        <v>1050</v>
+      </c>
+      <c r="J47" s="12"/>
+    </row>
+    <row r="48" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="I48" s="3">
+        <v>1018</v>
+      </c>
+      <c r="J48" s="12"/>
+    </row>
+    <row r="49" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="I49" s="3">
+        <v>1017</v>
+      </c>
+      <c r="J49" s="12"/>
+    </row>
+    <row r="50" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1016</v>
+      </c>
+      <c r="J50" s="12"/>
+    </row>
+    <row r="51" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="I51" s="7">
+        <v>949</v>
+      </c>
+      <c r="J51" s="20"/>
+    </row>
+    <row r="52" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="I52" s="3">
+        <v>935</v>
+      </c>
+      <c r="J52" s="12"/>
+    </row>
+    <row r="53" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="I53" s="3">
+        <v>892</v>
+      </c>
+      <c r="J53" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I54" s="3">
+        <v>745</v>
+      </c>
+      <c r="J54" s="12"/>
+    </row>
+    <row r="55" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="I55" s="3">
+        <v>295</v>
+      </c>
+      <c r="J55" s="12"/>
+    </row>
+    <row r="56" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="I56" s="5">
+        <v>1038</v>
+      </c>
+      <c r="J56" s="16"/>
+    </row>
+    <row r="57" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I57" s="3">
+        <v>722</v>
+      </c>
+      <c r="J57" s="12"/>
+    </row>
+    <row r="58" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="I58" s="3">
+        <v>796</v>
+      </c>
+      <c r="J58" s="12"/>
+    </row>
+    <row r="59" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="I59" s="3">
+        <v>926</v>
+      </c>
+      <c r="J59" s="12"/>
+    </row>
+    <row r="60" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="I60" s="3">
+        <v>743</v>
+      </c>
+      <c r="J60" s="12"/>
+    </row>
+    <row r="61" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="I61" s="3">
+        <v>719</v>
+      </c>
+      <c r="J61" s="12"/>
+    </row>
+    <row r="62" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="11" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I62" s="7">
+        <v>962</v>
+      </c>
+      <c r="J62" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I63" s="3">
+        <v>558</v>
+      </c>
+      <c r="J63" s="12"/>
+    </row>
+    <row r="64" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I64" s="7">
+        <v>238</v>
+      </c>
+      <c r="J64" s="20"/>
+    </row>
+    <row r="65" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="I65" s="5">
+        <v>1040</v>
+      </c>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I66" s="7">
+        <v>1047</v>
+      </c>
+      <c r="J66" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="I67" s="3">
+        <v>1030</v>
+      </c>
+      <c r="J67" s="12"/>
+    </row>
+    <row r="68" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="I68" s="3">
+        <v>798</v>
+      </c>
+      <c r="J68" s="12"/>
+    </row>
+    <row r="69" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="I69" s="3">
+        <v>487</v>
+      </c>
+      <c r="J69" s="12"/>
+    </row>
+    <row r="70" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="I70" s="3">
+        <v>994</v>
+      </c>
+      <c r="J70" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="I71" s="3">
+        <v>252</v>
+      </c>
+      <c r="J71" s="12"/>
+    </row>
+    <row r="72" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="I72" s="3">
+        <v>877</v>
+      </c>
+      <c r="J72" s="12"/>
+    </row>
+    <row r="73" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="I73" s="3">
+        <v>764</v>
+      </c>
+      <c r="J73" s="12"/>
+    </row>
+    <row r="74" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="I74" s="3">
+        <v>299</v>
+      </c>
+      <c r="J74" s="12"/>
+    </row>
+    <row r="75" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="I75" s="3">
+        <v>956</v>
+      </c>
+      <c r="J75" s="12"/>
+    </row>
+    <row r="76" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="I76" s="3">
+        <v>890</v>
+      </c>
+      <c r="J76" s="12"/>
+    </row>
+    <row r="77" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I77" s="3">
+        <v>513</v>
+      </c>
+      <c r="J77" s="12"/>
+    </row>
+    <row r="78" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="I78" s="3">
+        <v>1006</v>
+      </c>
+      <c r="J78" s="12"/>
+    </row>
+    <row r="79" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="I79" s="3">
+        <v>846</v>
+      </c>
+      <c r="J79" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="11" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="I80" s="7">
+        <v>1071</v>
+      </c>
+      <c r="J80" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="I81" s="3">
+        <v>735</v>
+      </c>
+      <c r="J81" s="12"/>
+    </row>
+    <row r="82" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="I82" s="3">
+        <v>707</v>
+      </c>
+      <c r="J82" s="12"/>
+    </row>
+    <row r="83" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="I83" s="3">
         <v>1019</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="J83" s="12"/>
+    </row>
+    <row r="84" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="I84" s="3">
+        <v>918</v>
+      </c>
+      <c r="J84" s="12"/>
+    </row>
+    <row r="85" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="I85" s="3">
+        <v>869</v>
+      </c>
+      <c r="J85" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="I86" s="3">
+        <v>983</v>
+      </c>
+      <c r="J86" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="11" t="s">
+        <v>946</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="I87" s="7">
+        <v>697</v>
+      </c>
+      <c r="J87" s="20"/>
+    </row>
+    <row r="88" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="I88" s="7">
+        <v>1060</v>
+      </c>
+      <c r="J88" s="20"/>
+    </row>
+    <row r="89" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="I89" s="7">
+        <v>1058</v>
+      </c>
+      <c r="J89" s="20"/>
+    </row>
+    <row r="90" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="I90" s="7">
+        <v>1057</v>
+      </c>
+      <c r="J90" s="20"/>
+    </row>
+    <row r="91" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="I91" s="3">
+        <v>1025</v>
+      </c>
+      <c r="J91" s="12"/>
+    </row>
+    <row r="92" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="I92" s="3">
+        <v>958</v>
+      </c>
+      <c r="J92" s="12"/>
+    </row>
+    <row r="93" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I93" s="3">
+        <v>680</v>
+      </c>
+      <c r="J93" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I94" s="3">
+        <v>597</v>
+      </c>
+      <c r="J94" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I95" s="7">
+        <v>944</v>
+      </c>
+      <c r="J95" s="20"/>
+    </row>
+    <row r="96" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="I96" s="3">
+        <v>784</v>
+      </c>
+      <c r="J96" s="12"/>
+    </row>
+    <row r="97" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I97" s="3">
+        <v>758</v>
+      </c>
+      <c r="J97" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="I98" s="3">
+        <v>711</v>
+      </c>
+      <c r="J98" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I99" s="3">
+        <v>606</v>
+      </c>
+      <c r="J99" s="12"/>
+    </row>
+    <row r="100" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I100" s="7">
+        <v>653</v>
+      </c>
+      <c r="J100" s="20"/>
+    </row>
+    <row r="101" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="I101" s="3">
+        <v>728</v>
+      </c>
+      <c r="J101" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="I102" s="3">
+        <v>613</v>
+      </c>
+      <c r="J102" s="12"/>
+    </row>
+    <row r="103" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="I103" s="7">
+        <v>917</v>
+      </c>
+      <c r="J103" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="I104" s="7">
+        <v>1024</v>
+      </c>
+      <c r="J104" s="20"/>
+    </row>
+    <row r="105" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I105" s="7">
+        <v>755</v>
+      </c>
+      <c r="J105" s="20"/>
+    </row>
+    <row r="106" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="11" t="s">
+        <v>969</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="I106" s="7">
+        <v>734</v>
+      </c>
+      <c r="J106" s="20"/>
+    </row>
+    <row r="107" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I107" s="3">
+        <v>550</v>
+      </c>
+      <c r="J107" s="12"/>
+    </row>
+    <row r="108" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="11" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I108" s="7">
+        <v>1072</v>
+      </c>
+      <c r="J108" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I109" s="3">
+        <v>63</v>
+      </c>
+      <c r="J109" s="12"/>
+    </row>
+    <row r="110" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="I110" s="5">
+        <v>900</v>
+      </c>
+      <c r="J110" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="11" t="s">
+        <v>928</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="I111" s="7">
+        <v>559</v>
+      </c>
+      <c r="J111" s="20"/>
+    </row>
+    <row r="112" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I112" s="7">
+        <v>974</v>
+      </c>
+      <c r="J112" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I113" s="3">
+        <v>705</v>
+      </c>
+      <c r="J113" s="12"/>
+    </row>
+    <row r="114" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="I114" s="3">
+        <v>718</v>
+      </c>
+      <c r="J114" s="12"/>
+    </row>
+    <row r="115" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="I115" s="3">
+        <v>662</v>
+      </c>
+      <c r="J115" s="12"/>
+    </row>
+    <row r="116" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="I116" s="3">
+        <v>1037</v>
+      </c>
+      <c r="J116" s="12"/>
+    </row>
+    <row r="117" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="I117" s="3">
+        <v>392</v>
+      </c>
+      <c r="J117" s="12"/>
+    </row>
+    <row r="118" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="I118" s="3">
+        <v>997</v>
+      </c>
+      <c r="J118" s="12"/>
+    </row>
+    <row r="119" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I119" s="3">
+        <v>420</v>
+      </c>
+      <c r="J119" s="12"/>
+    </row>
+    <row r="120" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I120" s="3">
+        <v>191</v>
+      </c>
+      <c r="J120" s="12"/>
+    </row>
+    <row r="121" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="11" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I121" s="7">
+        <v>1069</v>
+      </c>
+      <c r="J121" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="I122" s="7">
+        <v>860</v>
+      </c>
+      <c r="J122" s="20"/>
+    </row>
+    <row r="123" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I123" s="3">
+        <v>768</v>
+      </c>
+      <c r="J123" s="12"/>
+    </row>
+    <row r="124" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="I124" s="3">
+        <v>808</v>
+      </c>
+      <c r="J124" s="12"/>
+    </row>
+    <row r="125" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="7">
+        <v>428</v>
+      </c>
+      <c r="J125" s="12"/>
+    </row>
+    <row r="126" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I126" s="3">
+        <v>196</v>
+      </c>
+      <c r="J126" s="12"/>
+    </row>
+    <row r="127" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I127" s="3">
+        <v>29</v>
+      </c>
+      <c r="J127" s="12"/>
+    </row>
+    <row r="128" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="H128" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="I128" s="5">
+        <v>1042</v>
+      </c>
+      <c r="J128" s="16"/>
+    </row>
+    <row r="129" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="I129" s="5">
+        <v>1041</v>
+      </c>
+      <c r="J129" s="16"/>
+    </row>
+    <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I130" s="3">
+        <v>302</v>
+      </c>
+      <c r="J130" s="12"/>
+    </row>
+    <row r="131" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="I131" s="3">
+        <v>1034</v>
+      </c>
+      <c r="J131" s="12"/>
+    </row>
+    <row r="132" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="I132" s="3">
+        <v>930</v>
+      </c>
+      <c r="J132" s="12"/>
+    </row>
+    <row r="133" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="I133" s="3">
+        <v>982</v>
+      </c>
+      <c r="J133" s="12"/>
+    </row>
+    <row r="134" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I134" s="3">
+        <v>591</v>
+      </c>
+      <c r="J134" s="12"/>
+    </row>
+    <row r="135" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="G135" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="E2" s="4" t="s">
-[...25 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="H135" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I135" s="7">
+        <v>820</v>
+      </c>
+      <c r="J135" s="20"/>
+    </row>
+    <row r="136" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="I136" s="3">
+        <v>603</v>
+      </c>
+      <c r="J136" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="I137" s="7">
+        <v>1056</v>
+      </c>
+      <c r="J137" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="I138" s="3">
+        <v>1012</v>
+      </c>
+      <c r="J138" s="12"/>
+    </row>
+    <row r="139" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="I139" s="3">
+        <v>1007</v>
+      </c>
+      <c r="J139" s="12"/>
+    </row>
+    <row r="140" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="I140" s="3">
+        <v>844</v>
+      </c>
+      <c r="J140" s="12"/>
+    </row>
+    <row r="141" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I141" s="7">
+        <v>799</v>
+      </c>
+      <c r="J141" s="20"/>
+    </row>
+    <row r="142" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H142" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="I142" s="7">
+        <v>50</v>
+      </c>
+      <c r="J142" s="20"/>
+    </row>
+    <row r="143" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I143" s="3">
+        <v>1005</v>
+      </c>
+      <c r="J143" s="12"/>
+    </row>
+    <row r="144" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="I144" s="5">
+        <v>1029</v>
+      </c>
+      <c r="J144" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I145" s="3">
+        <v>647</v>
+      </c>
+      <c r="J145" s="12"/>
+    </row>
+    <row r="146" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="I146" s="3">
+        <v>1033</v>
+      </c>
+      <c r="J146" s="12" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="I147" s="3">
+        <v>1009</v>
+      </c>
+      <c r="J147" s="12"/>
+    </row>
+    <row r="148" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="I148" s="3">
+        <v>173</v>
+      </c>
+      <c r="J148" s="12"/>
+    </row>
+    <row r="149" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="H149" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="I149" s="5">
+        <v>1039</v>
+      </c>
+      <c r="J149" s="16"/>
+    </row>
+    <row r="150" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="I150" s="3">
+        <v>990</v>
+      </c>
+      <c r="J150" s="12"/>
+    </row>
+    <row r="151" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="I151" s="3">
+        <v>858</v>
+      </c>
+      <c r="J151" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I152" s="3">
+        <v>319</v>
+      </c>
+      <c r="J152" s="12"/>
+    </row>
+    <row r="153" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I153" s="3">
+        <v>694</v>
+      </c>
+      <c r="J153" s="12"/>
+    </row>
+    <row r="154" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I154" s="3">
+        <v>663</v>
+      </c>
+      <c r="J154" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="I155" s="7">
+        <v>762</v>
+      </c>
+      <c r="J155" s="20"/>
+    </row>
+    <row r="156" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="I156" s="7">
+        <v>1053</v>
+      </c>
+      <c r="J156" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="I157" s="3">
+        <v>942</v>
+      </c>
+      <c r="J157" s="12"/>
+    </row>
+    <row r="158" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="I158" s="3">
+        <v>998</v>
+      </c>
+      <c r="J158" s="12"/>
+    </row>
+    <row r="159" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="11" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I159" s="7">
+        <v>1068</v>
+      </c>
+      <c r="J159" s="20"/>
+    </row>
+    <row r="160" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I160" s="3">
+        <v>496</v>
+      </c>
+      <c r="J160" s="12"/>
+    </row>
+    <row r="161" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="I161" s="3">
+        <v>970</v>
+      </c>
+      <c r="J161" s="12"/>
+    </row>
+    <row r="162" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I162" s="3">
+        <v>781</v>
+      </c>
+      <c r="J162" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I163" s="7">
+        <v>363</v>
+      </c>
+      <c r="J163" s="20"/>
+    </row>
+    <row r="164" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I164" s="7">
+        <v>362</v>
+      </c>
+      <c r="J164" s="20"/>
+    </row>
+    <row r="165" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="I165" s="3">
+        <v>1010</v>
+      </c>
+      <c r="J165" s="12"/>
+    </row>
+    <row r="166" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="I166" s="3">
+        <v>1004</v>
+      </c>
+      <c r="J166" s="12"/>
+    </row>
+    <row r="167" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="I167" s="3">
+        <v>788</v>
+      </c>
+      <c r="J167" s="12"/>
+    </row>
+    <row r="168" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I168" s="3">
+        <v>924</v>
+      </c>
+      <c r="J168" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="I169" s="7">
+        <v>761</v>
+      </c>
+      <c r="J169" s="20"/>
+    </row>
+    <row r="170" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I170" s="3">
+        <v>619</v>
+      </c>
+      <c r="J170" s="12"/>
+    </row>
+    <row r="171" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="H171" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="I171" s="5">
+        <v>876</v>
+      </c>
+      <c r="J171" s="16"/>
+    </row>
+    <row r="172" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="I172" s="3">
+        <v>790</v>
+      </c>
+      <c r="J172" s="12"/>
+    </row>
+    <row r="173" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I173" s="3">
+        <v>85</v>
+      </c>
+      <c r="J173" s="12"/>
+    </row>
+    <row r="174" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="I174" s="3">
+        <v>593</v>
+      </c>
+      <c r="J174" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A175" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="I175" s="3">
+        <v>1046</v>
+      </c>
+      <c r="J175" s="12" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="I176" s="3">
+        <v>992</v>
+      </c>
+      <c r="J176" s="12"/>
+    </row>
+    <row r="177" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I177" s="3">
+        <v>789</v>
+      </c>
+      <c r="J177" s="12"/>
+    </row>
+    <row r="178" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="I178" s="3">
+        <v>993</v>
+      </c>
+      <c r="J178" s="12"/>
+    </row>
+    <row r="179" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="I179" s="7">
+        <v>812</v>
+      </c>
+      <c r="J179" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H180" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="I180" s="5">
+        <v>981</v>
+      </c>
+      <c r="J180" s="16"/>
+    </row>
+    <row r="181" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H181" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="I181" s="5">
+        <v>980</v>
+      </c>
+      <c r="J181" s="16"/>
+    </row>
+    <row r="182" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I182" s="3">
+        <v>599</v>
+      </c>
+      <c r="J182" s="12"/>
+    </row>
+    <row r="183" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="I183" s="3">
+        <v>832</v>
+      </c>
+      <c r="J183" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H184" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="I184" s="7">
+        <v>1061</v>
+      </c>
+      <c r="J184" s="20"/>
+    </row>
+    <row r="185" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="I185" s="7">
+        <v>1055</v>
+      </c>
+      <c r="J185" s="20"/>
+    </row>
+    <row r="186" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="I186" s="3">
+        <v>1022</v>
+      </c>
+      <c r="J186" s="12"/>
+    </row>
+    <row r="187" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="I187" s="3">
+        <v>1015</v>
+      </c>
+      <c r="J187" s="12"/>
+    </row>
+    <row r="188" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="I188" s="3">
+        <v>999</v>
+      </c>
+      <c r="J188" s="12"/>
+    </row>
+    <row r="189" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="I189" s="3">
+        <v>954</v>
+      </c>
+      <c r="J189" s="12"/>
+    </row>
+    <row r="190" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="I190" s="3">
+        <v>943</v>
+      </c>
+      <c r="J190" s="12"/>
+    </row>
+    <row r="191" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="I191" s="3">
+        <v>897</v>
+      </c>
+      <c r="J191" s="12"/>
+    </row>
+    <row r="192" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="I192" s="3">
+        <v>546</v>
+      </c>
+      <c r="J192" s="12"/>
+    </row>
+    <row r="193" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="I193" s="3">
+        <v>806</v>
+      </c>
+      <c r="J193" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I194" s="3">
+        <v>637</v>
+      </c>
+      <c r="J194" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I195" s="3">
+        <v>682</v>
+      </c>
+      <c r="J195" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I196" s="3">
+        <v>517</v>
+      </c>
+      <c r="J196" s="12"/>
+    </row>
+    <row r="197" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I197" s="3">
+        <v>485</v>
+      </c>
+      <c r="J197" s="12"/>
+    </row>
+    <row r="198" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="11" t="s">
+        <v>701</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I198" s="7">
+        <v>1051</v>
+      </c>
+      <c r="J198" s="20"/>
+    </row>
+    <row r="199" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="11" t="s">
+        <v>701</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="I199" s="7">
+        <v>1049</v>
+      </c>
+      <c r="J199" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="11" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I200" s="7">
+        <v>552</v>
+      </c>
+      <c r="J200" s="20"/>
+    </row>
+    <row r="201" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="I201" s="7">
+        <v>689</v>
+      </c>
+      <c r="J201" s="20"/>
+    </row>
+    <row r="202" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="11" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B202" s="25" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I202" s="7">
+        <v>780</v>
+      </c>
+      <c r="J202" s="20"/>
+    </row>
+    <row r="203" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="I203" s="3">
+        <v>1003</v>
+      </c>
+      <c r="J203" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="11" t="s">
+        <v>921</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I204" s="3">
+        <v>545</v>
+      </c>
+      <c r="J204" s="12"/>
+    </row>
+    <row r="205" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="11" t="s">
+        <v>921</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="I205" s="7">
+        <v>6</v>
+      </c>
+      <c r="J205" s="20"/>
+    </row>
+    <row r="206" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="I206" s="3">
+        <v>1020</v>
+      </c>
+      <c r="J206" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="I207" s="7">
+        <v>1035</v>
+      </c>
+      <c r="J207" s="20"/>
+    </row>
+    <row r="208" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I208" s="3">
+        <v>855</v>
+      </c>
+      <c r="J208" s="12"/>
+    </row>
+    <row r="209" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="I209" s="3">
+        <v>1002</v>
+      </c>
+      <c r="J209" s="12"/>
+    </row>
+    <row r="210" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I210" s="7">
+        <v>1074</v>
+      </c>
+      <c r="J210" s="20"/>
+    </row>
+    <row r="211" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I211" s="7">
+        <v>1073</v>
+      </c>
+      <c r="J211" s="20"/>
+    </row>
+    <row r="212" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="I212" s="3">
+        <v>973</v>
+      </c>
+      <c r="J212" s="12"/>
+    </row>
+    <row r="213" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I213" s="7">
+        <v>470</v>
+      </c>
+      <c r="J213" s="20"/>
+    </row>
+    <row r="214" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H214" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I214" s="5">
+        <v>108</v>
+      </c>
+      <c r="J214" s="16"/>
+    </row>
+    <row r="215" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="B215" s="23" t="s">
+        <v>468</v>
+      </c>
+      <c r="C215" s="23" t="s">
+        <v>469</v>
+      </c>
+      <c r="D215" s="23" t="s">
+        <v>870</v>
+      </c>
+      <c r="E215" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="23" t="s">
+        <v>913</v>
+      </c>
+      <c r="G215" s="23" t="s">
+        <v>470</v>
+      </c>
+      <c r="H215" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="I215" s="23">
+        <v>968</v>
+      </c>
+      <c r="J215" s="27"/>
+    </row>
+    <row r="216" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="I216" s="3">
         <v>1028</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...442 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="J216" s="12"/>
+    </row>
+    <row r="217" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E217" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...25 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="F217" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I217" s="7">
+        <v>960</v>
+      </c>
+      <c r="J217" s="20"/>
+    </row>
+    <row r="218" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E218" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...173 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="F218" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="I218" s="3">
+        <v>959</v>
+      </c>
+      <c r="J218" s="12"/>
+    </row>
+    <row r="219" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="I219" s="3">
+        <v>919</v>
+      </c>
+      <c r="J219" s="12"/>
+    </row>
+    <row r="220" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="B220" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C220" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="D220" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F220" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="E25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="4" t="s">
+      <c r="G220" s="24" t="s">
         <v>394</v>
       </c>
-      <c r="G25" s="4" t="s">
+      <c r="H220" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="H25" s="4" t="s">
-[...4099 lines deleted...]
-      <c r="H163" s="4" t="s">
+      <c r="I220" s="3">
         <v>896</v>
       </c>
-      <c r="I163" s="4">
-[...1999 lines deleted...]
-      </c>
+      <c r="J220" s="12"/>
+    </row>
+    <row r="221" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="11"/>
+      <c r="H221" s="6"/>
+      <c r="I221" s="7"/>
+      <c r="J221" s="20"/>
+    </row>
+    <row r="222" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="11"/>
+      <c r="H222" s="6"/>
+      <c r="I222" s="7"/>
+      <c r="J222" s="20"/>
+    </row>
+    <row r="223" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="11"/>
+      <c r="H223" s="6"/>
+      <c r="I223" s="7"/>
+      <c r="J223" s="20"/>
+    </row>
+    <row r="224" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="11"/>
+      <c r="H224" s="6"/>
+      <c r="I224" s="7"/>
+      <c r="J224" s="20"/>
+    </row>
+    <row r="225" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="11"/>
+      <c r="H225" s="6"/>
+      <c r="I225" s="7"/>
+      <c r="J225" s="20"/>
+    </row>
+    <row r="226" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="11"/>
+      <c r="H226" s="6"/>
+      <c r="I226" s="7"/>
+      <c r="J226" s="20"/>
+    </row>
+    <row r="227" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="11"/>
+      <c r="H227" s="6"/>
+      <c r="I227" s="7"/>
+      <c r="J227" s="20"/>
+    </row>
+    <row r="228" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="11"/>
+      <c r="H228" s="6"/>
+      <c r="I228" s="7"/>
+      <c r="J228" s="20"/>
+    </row>
+    <row r="229" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="11"/>
+      <c r="H229" s="6"/>
+      <c r="I229" s="7"/>
+      <c r="J229" s="20"/>
+    </row>
+    <row r="230" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="11"/>
+      <c r="H230" s="6"/>
+      <c r="I230" s="7"/>
       <c r="J230" s="20"/>
-      <c r="K230" s="16"/>
-[...476 lines deleted...]
-      <c r="C371" s="9"/>
+    </row>
+    <row r="231" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="11"/>
+      <c r="H231" s="6"/>
+      <c r="I231" s="7"/>
+      <c r="J231" s="20"/>
+    </row>
+    <row r="232" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="11"/>
+      <c r="H232" s="6"/>
+      <c r="I232" s="7"/>
+      <c r="J232" s="20"/>
+    </row>
+    <row r="233" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="11"/>
+      <c r="H233" s="6"/>
+      <c r="I233" s="7"/>
+      <c r="J233" s="20"/>
+    </row>
+    <row r="234" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="11"/>
+      <c r="H234" s="6"/>
+      <c r="I234" s="7"/>
+      <c r="J234" s="20"/>
+    </row>
+    <row r="235" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="11"/>
+      <c r="H235" s="6"/>
+      <c r="I235" s="7"/>
+      <c r="J235" s="20"/>
+    </row>
+    <row r="236" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="11"/>
+      <c r="H236" s="6"/>
+      <c r="I236" s="7"/>
+      <c r="J236" s="20"/>
+    </row>
+    <row r="237" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="11"/>
+      <c r="H237" s="6"/>
+      <c r="I237" s="7"/>
+      <c r="J237" s="20"/>
+    </row>
+    <row r="238" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="11"/>
+      <c r="H238" s="6"/>
+      <c r="I238" s="7"/>
+      <c r="J238" s="20"/>
+    </row>
+    <row r="239" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="11"/>
+      <c r="H239" s="6"/>
+      <c r="I239" s="7"/>
+      <c r="J239" s="20"/>
+    </row>
+    <row r="240" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="11"/>
+      <c r="H240" s="6"/>
+      <c r="I240" s="7"/>
+      <c r="J240" s="20"/>
+    </row>
+    <row r="241" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="11"/>
+      <c r="H241" s="6"/>
+      <c r="I241" s="7"/>
+      <c r="J241" s="20"/>
+    </row>
+    <row r="242" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="11"/>
+      <c r="H242" s="6"/>
+      <c r="I242" s="7"/>
+      <c r="J242" s="20"/>
+    </row>
+    <row r="243" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="11"/>
+      <c r="H243" s="6"/>
+      <c r="I243" s="7"/>
+      <c r="J243" s="20"/>
+    </row>
+    <row r="244" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="11"/>
+      <c r="H244" s="6"/>
+      <c r="I244" s="7"/>
+      <c r="J244" s="20"/>
+    </row>
+    <row r="245" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="11"/>
+      <c r="H245" s="6"/>
+      <c r="I245" s="7"/>
+      <c r="J245" s="20"/>
+    </row>
+    <row r="246" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="11"/>
+      <c r="H246" s="6"/>
+      <c r="I246" s="7"/>
+      <c r="J246" s="20"/>
+    </row>
+    <row r="247" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="11"/>
+      <c r="H247" s="6"/>
+      <c r="I247" s="7"/>
+      <c r="J247" s="20"/>
+    </row>
+    <row r="248" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="11"/>
+      <c r="H248" s="6"/>
+      <c r="I248" s="7"/>
+      <c r="J248" s="20"/>
+    </row>
+    <row r="249" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="11"/>
+      <c r="H249" s="6"/>
+      <c r="I249" s="7"/>
+      <c r="J249" s="20"/>
+    </row>
+    <row r="250" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="11"/>
+      <c r="H250" s="6"/>
+      <c r="I250" s="7"/>
+      <c r="J250" s="20"/>
+    </row>
+    <row r="251" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="11"/>
+      <c r="H251" s="6"/>
+      <c r="I251" s="7"/>
+      <c r="J251" s="20"/>
+    </row>
+    <row r="252" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="11"/>
+      <c r="H252" s="6"/>
+      <c r="I252" s="7"/>
+      <c r="J252" s="20"/>
+    </row>
+    <row r="253" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="11"/>
+      <c r="H253" s="6"/>
+      <c r="I253" s="7"/>
+      <c r="J253" s="20"/>
+    </row>
+    <row r="254" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="11"/>
+      <c r="H254" s="6"/>
+      <c r="I254" s="7"/>
+      <c r="J254" s="20"/>
+    </row>
+    <row r="255" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="11"/>
+      <c r="H255" s="6"/>
+      <c r="I255" s="7"/>
+      <c r="J255" s="20"/>
+    </row>
+    <row r="256" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="11"/>
+      <c r="H256" s="6"/>
+      <c r="I256" s="7"/>
+      <c r="J256" s="20"/>
+    </row>
+    <row r="257" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="11"/>
+      <c r="H257" s="6"/>
+      <c r="I257" s="7"/>
+      <c r="J257" s="20"/>
+    </row>
+    <row r="258" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="11"/>
+      <c r="H258" s="6"/>
+      <c r="I258" s="7"/>
+      <c r="J258" s="20"/>
+    </row>
+    <row r="259" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="11"/>
+      <c r="H259" s="6"/>
+      <c r="I259" s="7"/>
+      <c r="J259" s="20"/>
+    </row>
+    <row r="260" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="11"/>
+      <c r="H260" s="6"/>
+      <c r="I260" s="7"/>
+      <c r="J260" s="20"/>
+    </row>
+    <row r="261" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="11"/>
+      <c r="H261" s="6"/>
+      <c r="I261" s="7"/>
+      <c r="J261" s="20"/>
+    </row>
+    <row r="262" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="11"/>
+      <c r="H262" s="6"/>
+      <c r="I262" s="7"/>
+      <c r="J262" s="20"/>
+    </row>
+    <row r="263" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="11"/>
+      <c r="H263" s="6"/>
+      <c r="I263" s="7"/>
+      <c r="J263" s="20"/>
+    </row>
+    <row r="264" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="11"/>
+      <c r="H264" s="6"/>
+      <c r="I264" s="7"/>
+      <c r="J264" s="20"/>
+    </row>
+    <row r="265" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="11"/>
+      <c r="H265" s="6"/>
+      <c r="I265" s="7"/>
+      <c r="J265" s="20"/>
+    </row>
+    <row r="266" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="11"/>
+      <c r="H266" s="6"/>
+      <c r="I266" s="7"/>
+      <c r="J266" s="20"/>
+    </row>
+    <row r="267" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="11"/>
+      <c r="H267" s="6"/>
+      <c r="I267" s="7"/>
+      <c r="J267" s="20"/>
+    </row>
+    <row r="268" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="11"/>
+      <c r="H268" s="6"/>
+      <c r="I268" s="7"/>
+      <c r="J268" s="20"/>
+    </row>
+    <row r="269" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="11"/>
+      <c r="H269" s="6"/>
+      <c r="I269" s="7"/>
+      <c r="J269" s="20"/>
+    </row>
+    <row r="270" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="11"/>
+      <c r="H270" s="6"/>
+      <c r="I270" s="7"/>
+      <c r="J270" s="20"/>
+    </row>
+    <row r="271" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="11"/>
+      <c r="H271" s="6"/>
+      <c r="I271" s="7"/>
+      <c r="J271" s="20"/>
+    </row>
+    <row r="272" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D272" s="8"/>
+    </row>
+    <row r="273" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D273" s="8"/>
+    </row>
+    <row r="274" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D274" s="8"/>
+    </row>
+    <row r="275" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D275" s="8"/>
+    </row>
+    <row r="276" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D276" s="8"/>
+    </row>
+    <row r="277" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D277" s="8"/>
+    </row>
+    <row r="278" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D278" s="8"/>
+    </row>
+    <row r="279" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D279" s="8"/>
+    </row>
+    <row r="280" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D280" s="8"/>
+    </row>
+    <row r="281" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D281" s="8"/>
+    </row>
+    <row r="282" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D282" s="8"/>
+    </row>
+    <row r="283" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D283" s="8"/>
+    </row>
+    <row r="284" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D284" s="8"/>
+    </row>
+    <row r="285" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D285" s="8"/>
+    </row>
+    <row r="286" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D286" s="8"/>
+    </row>
+    <row r="287" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D287" s="8"/>
+    </row>
+    <row r="288" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D288" s="8"/>
+    </row>
+    <row r="289" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D289" s="8"/>
+    </row>
+    <row r="290" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D290" s="8"/>
+    </row>
+    <row r="291" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D291" s="8"/>
+    </row>
+    <row r="292" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D292" s="8"/>
+    </row>
+    <row r="293" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D293" s="8"/>
+    </row>
+    <row r="294" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D294" s="8"/>
+    </row>
+    <row r="295" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D295" s="8"/>
+    </row>
+    <row r="296" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D296" s="8"/>
+    </row>
+    <row r="297" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D297" s="8"/>
+    </row>
+    <row r="298" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D298" s="8"/>
+    </row>
+    <row r="299" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D299" s="8"/>
+    </row>
+    <row r="300" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D300" s="8"/>
+    </row>
+    <row r="301" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D301" s="8"/>
+    </row>
+    <row r="302" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D302" s="8"/>
+    </row>
+    <row r="303" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D303" s="8"/>
+    </row>
+    <row r="304" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D304" s="8"/>
+    </row>
+    <row r="305" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D305" s="8"/>
+    </row>
+    <row r="306" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D306" s="8"/>
+    </row>
+    <row r="307" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D307" s="8"/>
+    </row>
+    <row r="308" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D308" s="8"/>
+    </row>
+    <row r="309" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D309" s="8"/>
+    </row>
+    <row r="310" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D310" s="8"/>
+    </row>
+    <row r="311" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D311" s="8"/>
+    </row>
+    <row r="312" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D312" s="8"/>
+    </row>
+    <row r="313" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D313" s="8"/>
+    </row>
+    <row r="314" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D314" s="8"/>
+    </row>
+    <row r="315" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D315" s="8"/>
+    </row>
+    <row r="316" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D316" s="8"/>
+    </row>
+    <row r="317" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D317" s="8"/>
+    </row>
+    <row r="318" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D318" s="8"/>
+    </row>
+    <row r="319" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D319" s="8"/>
+    </row>
+    <row r="320" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D320" s="8"/>
+    </row>
+    <row r="321" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D321" s="8"/>
+    </row>
+    <row r="322" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D322" s="8"/>
+    </row>
+    <row r="323" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D323" s="8"/>
+    </row>
+    <row r="324" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D324" s="8"/>
+    </row>
+    <row r="325" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D325" s="8"/>
+    </row>
+    <row r="326" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D326" s="8"/>
+    </row>
+    <row r="327" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D327" s="8"/>
+    </row>
+    <row r="328" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D328" s="8"/>
+    </row>
+    <row r="329" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D329" s="8"/>
+    </row>
+    <row r="330" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D330" s="8"/>
+    </row>
+    <row r="331" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D331" s="8"/>
+    </row>
+    <row r="332" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D332" s="8"/>
+    </row>
+    <row r="333" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D333" s="8"/>
+    </row>
+    <row r="334" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D334" s="8"/>
+    </row>
+    <row r="335" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D335" s="8"/>
+    </row>
+    <row r="336" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D336" s="8"/>
+    </row>
+    <row r="337" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D337" s="8"/>
+    </row>
+    <row r="338" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D338" s="8"/>
+    </row>
+    <row r="339" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D339" s="8"/>
+    </row>
+    <row r="340" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D340" s="8"/>
+    </row>
+    <row r="341" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D341" s="8"/>
+    </row>
+    <row r="342" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D342" s="8"/>
+    </row>
+    <row r="343" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D343" s="8"/>
+    </row>
+    <row r="344" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D344" s="8"/>
+    </row>
+    <row r="345" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D345" s="8"/>
+    </row>
+    <row r="346" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D346" s="8"/>
+    </row>
+    <row r="347" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D347" s="8"/>
+    </row>
+    <row r="348" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D348" s="8"/>
+    </row>
+    <row r="349" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D349" s="8"/>
+    </row>
+    <row r="350" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D350" s="8"/>
+    </row>
+    <row r="351" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D351" s="8"/>
+    </row>
+    <row r="352" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D352" s="8"/>
+    </row>
+    <row r="353" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D353" s="8"/>
+    </row>
+    <row r="354" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D354" s="8"/>
+    </row>
+    <row r="355" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D355" s="8"/>
+    </row>
+    <row r="356" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D356" s="8"/>
+    </row>
+    <row r="357" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D357" s="8"/>
+    </row>
+    <row r="358" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D358" s="8"/>
+    </row>
+    <row r="359" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D359" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="G204" r:id="rId1" xr:uid="{D0EAF4F8-7D7F-403B-97EA-D30899BBDD9F}"/>
-[...10 lines deleted...]
-    <hyperlink ref="G206" r:id="rId12" xr:uid="{1E4EF6DE-38A7-42DC-8B4F-0BCD951D3003}"/>
+    <hyperlink ref="F175" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
+    <hyperlink ref="G7:G9" r:id="rId2" display="https://www.7nteng.com/" xr:uid="{FFF45280-9D96-4D47-86D9-FCF6A70D0B87}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{EBE877B1-CF9D-4091-A1E2-0C04263142EE}"/>
+    <hyperlink ref="G81" r:id="rId4" xr:uid="{4088CA85-C1EF-4DE8-9A88-FCF40B02A987}"/>
+    <hyperlink ref="G103" r:id="rId5" xr:uid="{C547ED4B-A88D-4539-ADB2-F2AA51FD8B2C}"/>
+    <hyperlink ref="G220" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="41" fitToHeight="0" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId13"/>
+  <pageSetup scale="30" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CCommonwealth of Massachusetts
 Department of Environmental Protection - Well Driller Program
 List of Certified Well Drillers
-Janurary 1st, 2025 - December 31st, 2025      
+Janurary 1st, 2026 - December 31st, 2026      
 </oddHeader>
     <oddFooter>&amp;L&amp;P&amp;CAn "M" following a certification number
-indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update December 3, 2025 - MassDEP</oddFooter>
+indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: May 6, 2026 - MassDEP</oddFooter>
   </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId14"/>
+    <tablePart r:id="rId8"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D4A6A5F-0B54-4516-8D02-F21E88F09723}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.1796875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="29.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>1066</v>
+        <v>919</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>1067</v>
+        <v>618</v>
       </c>
       <c r="B3" t="s">
-        <v>1068</v>
+        <v>619</v>
       </c>
       <c r="C3" t="s">
-        <v>1069</v>
+        <v>620</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
-        <v>1070</v>
+        <v>621</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>1071</v>
+        <v>622</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
-        <v>1072</v>
+        <v>623</v>
       </c>
       <c r="C5" t="s">
-        <v>1073</v>
+        <v>624</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>1074</v>
+        <v>625</v>
       </c>
       <c r="B6" t="s">
-        <v>1075</v>
+        <v>626</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="B8" t="s">
-        <v>1076</v>
+        <v>627</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="B9" t="s">
-        <v>1077</v>
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{58736F65-E5C2-4793-90D9-D4EF32441F80}"/>
     <hyperlink ref="C4" r:id="rId2" xr:uid="{8058B044-49D8-4CF7-A5E1-8CF39FCCBE8F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B2F0CADC4958A4283BCC35B9A042D0D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a52d591603f41845a39d2e82a1aee9c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11f909ac-f7ff-481c-b050-edbac054e686" xmlns:ns3="fb2cf4de-29fa-424e-b18e-cff0f97826b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fce117397f05935b710b4cbcddfe4446" ns2:_="" ns3:_="">
     <xsd:import namespace="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <xsd:import namespace="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Contents" minOccurs="0"/>
                 <xsd:element ref="ns2:PointofContact" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
@@ -12249,234 +12374,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Contents xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
     <PointofContact xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </PointofContact>
     <TaxCatchAll xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5" xsi:nil="true"/>
     <_dlc_DocId xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">CKHNQMPYFZNC-127032583-614786</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">
       <Url>https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSDWP/_layouts/15/DocIdRedir.aspx?ID=CKHNQMPYFZNC-127032583-614786</Url>
       <Description>CKHNQMPYFZNC-127032583-614786</Description>
     </_dlc_DocIdUrl>
     <Bruce1 xmlns="11f909ac-f7ff-481c-b050-edbac054e686">true</Bruce1>
     <Bruce xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FEFA3-88EC-4B3E-A99C-7DE4F2EB99B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5F33B2-985A-448E-9817-786D31F68328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FEFA3-88EC-4B3E-A99C-7DE4F2EB99B7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10405E39-C178-46EF-B60F-A53ACD680743}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10405E39-C178-46EF-B60F-A53ACD680743}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427F1289-0B24-46A1-A7F4-A75DEE2ECA70}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Certified Drillers Dec. 2025</vt:lpstr>
+      <vt:lpstr>Certified Drillers May 2026</vt:lpstr>
       <vt:lpstr>Read Me</vt:lpstr>
-      <vt:lpstr>'Certified Drillers Dec. 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Certified Drillers May 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Certified Well Drillers List As of 02-09-2026</dc:title>
   <dc:subject/>
   <dc:creator>Gamble, Alex (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B2F0CADC4958A4283BCC35B9A042D0D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>dd1fecba-e359-4a84-a703-1df4037895c3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>