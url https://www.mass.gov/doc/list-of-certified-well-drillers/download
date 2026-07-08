--- v2 (2026-05-14)
+++ v3 (2026-07-08)
@@ -6,90 +6,90 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tom.Hinchliffe\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{60D2E998-C180-4BF6-AFCE-CA8364169BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EB4D46D-EE43-4BC6-96C2-37BF3072AC4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Certified Drillers May 2026" sheetId="14" r:id="rId1"/>
+    <sheet name="Certified Drillers June 2026" sheetId="14" r:id="rId1"/>
     <sheet name="Read Me" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers May 2026'!$A$1:$GF$295</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers June 2026'!$A$1:$GF$299</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="1147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1857" uniqueCount="1169">
   <si>
     <t>Business Name</t>
   </si>
   <si>
     <t>Business Address</t>
   </si>
   <si>
     <t>Business Street</t>
   </si>
   <si>
     <t>Business Town</t>
   </si>
   <si>
     <t>Business State</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Business Website</t>
   </si>
   <si>
     <t>Driller Name</t>
   </si>
   <si>
@@ -3485,51 +3485,117 @@
   <si>
     <t>Wragg, Jay, F</t>
   </si>
   <si>
     <t>Rutherford, Harrison, H</t>
   </si>
   <si>
     <t>(508)325-6654</t>
   </si>
   <si>
     <t>7 Tomahawk Road</t>
   </si>
   <si>
     <t>7 Tomahawk Road, Nantucket, MA 02584</t>
   </si>
   <si>
     <t>Waterworks of Nantucket Inc.</t>
   </si>
   <si>
     <t>(508)374-8000</t>
   </si>
   <si>
     <t xml:space="preserve">Rutherford, Seth, </t>
   </si>
   <si>
-    <t>(1) Last Update May 6, 2026</t>
+    <t xml:space="preserve">Schnerch, Tyler, </t>
+  </si>
+  <si>
+    <t>(508)399-0191</t>
+  </si>
+  <si>
+    <t>Redox Tech NE LLC</t>
+  </si>
+  <si>
+    <t>880 Washington Street</t>
+  </si>
+  <si>
+    <t>Attleboro</t>
+  </si>
+  <si>
+    <t>880 Washington Street, Attleboro, MA 02703</t>
+  </si>
+  <si>
+    <t>https://www.redox-tech.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rose, Shawn, </t>
+  </si>
+  <si>
+    <t>Laurel</t>
+  </si>
+  <si>
+    <t>8213 Brock Bridge Road</t>
+  </si>
+  <si>
+    <t>8213 Brock Bridge Road, Laurel, MD 20724</t>
+  </si>
+  <si>
+    <t>Weidner, James</t>
+  </si>
+  <si>
+    <t>(603)532-4833</t>
+  </si>
+  <si>
+    <t>PO Box 752</t>
+  </si>
+  <si>
+    <t>PO Box 752, Rindge, NH 03461</t>
+  </si>
+  <si>
+    <t>James Weidner</t>
+  </si>
+  <si>
+    <t>Stone, John, L</t>
+  </si>
+  <si>
+    <t>(508)943-1182</t>
+  </si>
+  <si>
+    <t>Recovery Drilling Services LLC</t>
+  </si>
+  <si>
+    <t>157 West Main St</t>
+  </si>
+  <si>
+    <t>Dudley</t>
+  </si>
+  <si>
+    <t>157 West Main St, Dudley, MA 01571</t>
+  </si>
+  <si>
+    <t>(1) Last Update June 23, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3688,97 +3754,111 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{D87F02EC-B5DB-4135-A9BB-77AA4126C3B0}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -4271,54 +4351,54 @@
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J271" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A271"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J275" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:J275" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J224">
+    <sortCondition ref="A1:A275"/>
   </sortState>
   <tableColumns count="10">
     <tableColumn id="3" xr3:uid="{235BE30B-A8D8-4F14-B5B4-08E340FFD1F2}" name="Business Name" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{0F75C15C-B89E-47E7-B79F-BFE29AA6338E}" name="Business Address" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{0E2175F9-8B34-424A-87F1-5B1539C59DAB}" name="Business Street" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{0B2E22CA-F7A0-4AEC-A565-90F2321C1178}" name="Business Town" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{75177D30-0CB7-4C0E-989D-DC3BDC1AF803}" name="Business State" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{BED3698C-5ABC-4AC4-8A0F-BECFC71EC567}" name="Business Phone" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{A4385348-A72C-4E33-96ED-BAD0A165CE5E}" name="Business Website" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D8A99D03-16E3-4A33-9253-97558F7867B6}" name="Driller Name" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{A2042714-4F7D-41B7-BF3C-78617667A02F}" name="Registration Number" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{1506C861-B9F5-4B3A-8DA6-EBC8F1D62794}" name="Monitoring" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4600,51 +4680,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8453963090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wraggwells.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groundh2o.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fgsullivandrill.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julie.Butler@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC679CB8-BE27-41A7-9DD5-43E5C7087F6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P359"/>
+  <dimension ref="A1:P363"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.6328125" style="3" customWidth="1"/>
     <col min="5" max="6" width="23" style="3" customWidth="1"/>
     <col min="7" max="7" width="81.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="36.6328125" style="3" customWidth="1"/>
     <col min="9" max="9" width="21.90625" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.90625" style="3" customWidth="1"/>
     <col min="11" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>1</v>
       </c>
@@ -4673,57 +4753,57 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>700</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>592</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>593</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>594</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="H2" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J2" s="12" t="s">
+      <c r="H2" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="I2" s="5">
+        <v>1043</v>
+      </c>
+      <c r="J2" s="16" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>700</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>592</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>593</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>594</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>595</v>
       </c>
@@ -4737,57 +4817,57 @@
         <v>186</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>700</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>592</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>593</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>594</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="16" t="s">
+      <c r="H4" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="I4" s="3">
+        <v>1045</v>
+      </c>
+      <c r="J4" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>698</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>895</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>732</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>896</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>557</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>558</v>
       </c>
@@ -4807,143 +4887,143 @@
         <v>420</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>743</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>859</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>422</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>642</v>
       </c>
       <c r="I6" s="7">
         <v>1063</v>
       </c>
       <c r="J6" s="20"/>
     </row>
-    <row r="7" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>631</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>632</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>740</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>908</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>633</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>634</v>
       </c>
       <c r="I7" s="3">
         <v>1052</v>
       </c>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>1108</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>1111</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="I8" s="7">
         <v>1070</v>
       </c>
       <c r="J8" s="20"/>
     </row>
-    <row r="9" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>1087</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>1092</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>1093</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="I9" s="7">
         <v>872</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>819</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>224</v>
       </c>
       <c r="I10" s="3">
@@ -4992,866 +5072,866 @@
         <v>609</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>909</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>610</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>611</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>612</v>
       </c>
       <c r="I12" s="7">
         <v>1054</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="11" t="s">
+        <v>607</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I13" s="7">
+        <v>1075</v>
+      </c>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
         <v>987</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="B14" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>989</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="D14" s="4" t="s">
         <v>849</v>
-      </c>
-[...28 lines deleted...]
-        <v>905</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>405</v>
+        <v>988</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>406</v>
-[...7 lines deleted...]
-      <c r="J14" s="12"/>
+        <v>991</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="I14" s="14">
+        <v>908</v>
+      </c>
+      <c r="J14" s="22"/>
     </row>
     <row r="15" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>404</v>
+        <v>738</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>855</v>
+        <v>905</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>405</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>406</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>407</v>
+        <v>603</v>
       </c>
       <c r="I15" s="3">
-        <v>899</v>
+        <v>1048</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
-        <v>518</v>
+        <v>402</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>524</v>
+        <v>403</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>525</v>
+        <v>404</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>521</v>
+        <v>405</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>522</v>
+        <v>406</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>526</v>
+        <v>407</v>
       </c>
       <c r="I16" s="3">
-        <v>995</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="J16" s="12"/>
     </row>
     <row r="17" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
-        <v>674</v>
+        <v>518</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>250</v>
+        <v>524</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>744</v>
+        <v>525</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>826</v>
+        <v>878</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>251</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>252</v>
+        <v>521</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>253</v>
+        <v>522</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>254</v>
+        <v>526</v>
       </c>
       <c r="I17" s="3">
-        <v>706</v>
+        <v>995</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="I18" s="3">
+        <v>706</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="B19" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="C19" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="F19" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="G19" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="H18" s="3" t="s">
+      <c r="H19" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="I18" s="3">
+      <c r="I19" s="3">
         <v>786</v>
       </c>
-      <c r="J18" s="12"/>
-[...2 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="J19" s="12"/>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
         <v>1034</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="B20" s="3" t="s">
         <v>1036</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C20" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="D20" s="3" t="s">
         <v>1035</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F19" s="3" t="s">
+      <c r="F20" s="3" t="s">
         <v>1037</v>
-      </c>
-[...28 lines deleted...]
-        <v>550</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H20" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J20" s="12"/>
+      <c r="H20" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I20" s="7">
+        <v>1066</v>
+      </c>
+      <c r="J20" s="20"/>
     </row>
     <row r="21" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
-        <v>446</v>
+        <v>694</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>447</v>
+        <v>889</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>448</v>
+        <v>729</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>890</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>449</v>
+        <v>550</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>450</v>
+        <v>780</v>
       </c>
       <c r="I21" s="3">
-        <v>945</v>
+        <v>1011</v>
       </c>
       <c r="J21" s="12"/>
     </row>
     <row r="22" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
-        <v>679</v>
+        <v>446</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>846</v>
+        <v>447</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>220</v>
+        <v>448</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>847</v>
+        <v>21</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>748</v>
+        <v>449</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>363</v>
+        <v>450</v>
       </c>
       <c r="I22" s="3">
-        <v>862</v>
+        <v>945</v>
       </c>
       <c r="J22" s="12"/>
     </row>
     <row r="23" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="11" t="s">
-        <v>935</v>
+      <c r="A23" s="10" t="s">
+        <v>679</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>937</v>
+        <v>846</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>933</v>
+        <v>220</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>934</v>
+        <v>847</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I23" s="3">
+        <v>862</v>
+      </c>
+      <c r="J23" s="12"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="G23" s="3" t="s">
+      <c r="G24" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H24" s="6" t="s">
         <v>939</v>
       </c>
-      <c r="I23" s="7">
+      <c r="I24" s="7">
         <v>566</v>
       </c>
-      <c r="J23" s="20"/>
-[...2 lines deleted...]
-      <c r="A24" s="10" t="s">
+      <c r="J24" s="20"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="B25" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C25" s="3" t="s">
         <v>710</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="D25" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="E25" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F24" s="3" t="s">
+      <c r="F25" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="G24" s="3" t="s">
+      <c r="G25" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="H24" s="3" t="s">
+      <c r="H25" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="I24" s="3">
+      <c r="I25" s="3">
         <v>489</v>
       </c>
-      <c r="J24" s="12"/>
-[...2 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
         <v>953</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="C26" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="D25" s="3" t="s">
+      <c r="D26" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F25" s="3" t="s">
+      <c r="F26" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="G25" s="3" t="s">
+      <c r="G26" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="H25" s="6" t="s">
+      <c r="H26" s="6" t="s">
         <v>958</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I26" s="7">
         <v>700</v>
       </c>
-      <c r="J25" s="20"/>
-[...2 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="J26" s="20"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
         <v>681</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="C27" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="D26" s="3" t="s">
+      <c r="D27" s="3" t="s">
         <v>864</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="E27" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F26" s="3" t="s">
+      <c r="F27" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="G26" s="3" t="s">
+      <c r="G27" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H26" s="3" t="s">
+      <c r="H27" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="I26" s="3">
+      <c r="I27" s="3">
         <v>936</v>
       </c>
-      <c r="J26" s="12"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J27" s="12"/>
     </row>
     <row r="28" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>107</v>
+        <v>374</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>108</v>
+        <v>375</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>109</v>
+        <v>376</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>110</v>
+        <v>850</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>111</v>
+        <v>377</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>112</v>
+        <v>378</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>113</v>
+        <v>379</v>
       </c>
       <c r="I28" s="3">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="J28" s="12"/>
+        <v>880</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="29" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
-        <v>331</v>
+        <v>107</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>332</v>
+        <v>108</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>333</v>
+        <v>109</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>837</v>
+        <v>110</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>334</v>
+        <v>111</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>335</v>
+        <v>112</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>336</v>
+        <v>113</v>
       </c>
       <c r="I29" s="3">
-        <v>838</v>
+        <v>451</v>
       </c>
       <c r="J29" s="12"/>
     </row>
     <row r="30" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
-        <v>130</v>
+        <v>331</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>131</v>
+        <v>332</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>132</v>
+        <v>333</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>133</v>
+        <v>837</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>134</v>
+        <v>334</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>135</v>
+        <v>335</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>136</v>
+        <v>336</v>
       </c>
       <c r="I30" s="3">
-        <v>492</v>
+        <v>838</v>
       </c>
       <c r="J30" s="12"/>
     </row>
     <row r="31" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>559</v>
+        <v>130</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>560</v>
+        <v>131</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>561</v>
+        <v>132</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>898</v>
+        <v>133</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>565</v>
+        <v>134</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>563</v>
+        <v>135</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>566</v>
+        <v>136</v>
       </c>
       <c r="I31" s="3">
-        <v>1027</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="J31" s="12"/>
     </row>
     <row r="32" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>559</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>560</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>561</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>898</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>562</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>563</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>564</v>
       </c>
       <c r="I32" s="3">
         <v>1026</v>
       </c>
       <c r="J32" s="12" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
-        <v>82</v>
+        <v>559</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>83</v>
+        <v>560</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>84</v>
+        <v>561</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>85</v>
+        <v>898</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>86</v>
+        <v>565</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>87</v>
+        <v>563</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>545</v>
+        <v>566</v>
       </c>
       <c r="I33" s="3">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="J33" s="12"/>
+        <v>1027</v>
+      </c>
+      <c r="J33" s="12" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="34" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>87</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>88</v>
       </c>
       <c r="I34" s="3">
         <v>305</v>
       </c>
       <c r="J34" s="12"/>
     </row>
     <row r="35" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
-        <v>666</v>
+        <v>82</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>652</v>
+        <v>83</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>703</v>
+        <v>84</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>26</v>
+        <v>545</v>
       </c>
       <c r="I35" s="3">
-        <v>56</v>
+        <v>1008</v>
       </c>
       <c r="J35" s="12"/>
     </row>
     <row r="36" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
-        <v>22</v>
+        <v>666</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>851</v>
+        <v>652</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>703</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>380</v>
+        <v>25</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>381</v>
+        <v>26</v>
       </c>
       <c r="I36" s="3">
-        <v>883</v>
+        <v>56</v>
       </c>
       <c r="J36" s="12"/>
     </row>
     <row r="37" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
-        <v>685</v>
+        <v>22</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>493</v>
+        <v>851</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>494</v>
+        <v>703</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>874</v>
+        <v>23</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>495</v>
+        <v>11</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>496</v>
+        <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>497</v>
+        <v>380</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>509</v>
+        <v>381</v>
       </c>
       <c r="I37" s="3">
-        <v>991</v>
+        <v>883</v>
       </c>
       <c r="J37" s="12"/>
     </row>
     <row r="38" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>874</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>497</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="I38" s="3">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="J38" s="12"/>
     </row>
     <row r="39" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>874</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>497</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="I39" s="3">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="J39" s="12"/>
     </row>
     <row r="40" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>874</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>497</v>
       </c>
@@ -5864,5528 +5944,5626 @@
       <c r="J40" s="12"/>
     </row>
     <row r="41" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>874</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>497</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="I41" s="3">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="J41" s="12"/>
     </row>
     <row r="42" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>874</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>495</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>497</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="I42" s="3">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="I43" s="3">
+        <v>991</v>
+      </c>
+      <c r="J43" s="12"/>
+    </row>
+    <row r="44" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="10" t="s">
         <v>917</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="B44" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="C43" s="3" t="s">
+      <c r="C44" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="D43" s="3" t="s">
+      <c r="D44" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="E43" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F43" s="3" t="s">
+      <c r="F44" s="3" t="s">
         <v>361</v>
-      </c>
-[...28 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H44" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H44" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="I44" s="3">
+        <v>861</v>
+      </c>
+      <c r="J44" s="12"/>
     </row>
     <row r="45" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="15" t="s">
+      <c r="A45" s="11" t="s">
         <v>398</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>399</v>
+        <v>1041</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="D45" s="4" t="s">
-        <v>854</v>
+      <c r="D45" s="3" t="s">
+        <v>1040</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F45" s="4" t="s">
-        <v>401</v>
+      <c r="F45" s="3" t="s">
+        <v>1042</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H45" s="4" t="s">
+      <c r="H45" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I45" s="7">
+        <v>1067</v>
+      </c>
+      <c r="J45" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="I45" s="5">
+      <c r="I46" s="5">
         <v>898</v>
       </c>
-      <c r="J45" s="16" t="s">
+      <c r="J46" s="16" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J46" s="12"/>
     </row>
     <row r="47" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
-        <v>696</v>
+        <v>473</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>476</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>477</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>604</v>
+        <v>800</v>
       </c>
       <c r="I47" s="3">
-        <v>1050</v>
+        <v>971</v>
       </c>
       <c r="J47" s="12"/>
     </row>
     <row r="48" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>696</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>476</v>
+        <v>753</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="H48" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J48" s="12"/>
+      <c r="H48" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="I48" s="7">
+        <v>949</v>
+      </c>
+      <c r="J48" s="20"/>
     </row>
     <row r="49" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
         <v>696</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>476</v>
+        <v>760</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>477</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="I49" s="3">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="J49" s="12"/>
     </row>
     <row r="50" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>696</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>760</v>
+        <v>476</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>477</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="I50" s="3">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J50" s="12"/>
     </row>
     <row r="51" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>696</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>753</v>
+        <v>476</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="H51" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J51" s="20"/>
+      <c r="H51" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="I51" s="3">
+        <v>1018</v>
+      </c>
+      <c r="J51" s="12"/>
     </row>
     <row r="52" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
-        <v>436</v>
+        <v>696</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>437</v>
+        <v>474</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>718</v>
+        <v>475</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>775</v>
+        <v>604</v>
       </c>
       <c r="I52" s="3">
-        <v>935</v>
+        <v>1050</v>
       </c>
       <c r="J52" s="12"/>
     </row>
     <row r="53" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
-        <v>384</v>
+        <v>436</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>385</v>
+        <v>437</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>386</v>
+        <v>718</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>388</v>
+        <v>439</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>389</v>
+        <v>775</v>
       </c>
       <c r="I53" s="3">
-        <v>892</v>
-[...3 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="J53" s="12"/>
     </row>
     <row r="54" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="10" t="s">
-        <v>66</v>
+        <v>384</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>68</v>
+        <v>386</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>69</v>
+        <v>852</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>70</v>
+        <v>387</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>71</v>
+        <v>388</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>291</v>
+        <v>389</v>
       </c>
       <c r="I54" s="3">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="J54" s="12"/>
+        <v>892</v>
+      </c>
+      <c r="J54" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="55" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I55" s="3">
         <v>295</v>
       </c>
       <c r="J55" s="12"/>
     </row>
     <row r="56" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
-        <v>699</v>
+        <v>66</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>735</v>
+        <v>68</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>830</v>
+        <v>69</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>276</v>
+        <v>70</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>277</v>
-[...7 lines deleted...]
-      <c r="J56" s="16"/>
+        <v>71</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I56" s="3">
+        <v>745</v>
+      </c>
+      <c r="J56" s="12"/>
     </row>
     <row r="57" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>699</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>830</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>276</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>277</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>278</v>
       </c>
       <c r="I57" s="3">
         <v>722</v>
       </c>
       <c r="J57" s="12"/>
     </row>
     <row r="58" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
-        <v>318</v>
+        <v>699</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>319</v>
+        <v>274</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>320</v>
+        <v>735</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>321</v>
+        <v>276</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J58" s="12"/>
+        <v>277</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="I58" s="5">
+        <v>1038</v>
+      </c>
+      <c r="J58" s="16"/>
     </row>
     <row r="59" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
-        <v>680</v>
+        <v>318</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>67</v>
+        <v>319</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>68</v>
+        <v>320</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>69</v>
+        <v>837</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>70</v>
+        <v>321</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>430</v>
+        <v>322</v>
       </c>
       <c r="I59" s="3">
-        <v>926</v>
+        <v>796</v>
       </c>
       <c r="J59" s="12"/>
     </row>
     <row r="60" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
         <v>680</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>290</v>
       </c>
       <c r="I60" s="3">
         <v>743</v>
       </c>
       <c r="J60" s="12"/>
     </row>
     <row r="61" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
-        <v>268</v>
+        <v>680</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>269</v>
+        <v>67</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>270</v>
+        <v>68</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>829</v>
+        <v>69</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="I61" s="3">
+        <v>926</v>
+      </c>
+      <c r="J61" s="12"/>
+    </row>
+    <row r="62" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="G61" s="3" t="s">
+      <c r="G62" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="H61" s="3" t="s">
+      <c r="H62" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="I61" s="3">
+      <c r="I62" s="3">
         <v>719</v>
       </c>
-      <c r="J61" s="12"/>
-[...2 lines deleted...]
-      <c r="A62" s="11" t="s">
+      <c r="J62" s="12"/>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="11" t="s">
         <v>1068</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="B63" s="3" t="s">
         <v>1072</v>
       </c>
-      <c r="C62" s="3" t="s">
+      <c r="C63" s="3" t="s">
         <v>1069</v>
       </c>
-      <c r="D62" s="3" t="s">
+      <c r="D63" s="3" t="s">
         <v>1070</v>
       </c>
-      <c r="E62" s="3" t="s">
+      <c r="E63" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F62" s="3" t="s">
+      <c r="F63" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="G62" s="3" t="s">
+      <c r="G63" s="3" t="s">
         <v>1073</v>
       </c>
-      <c r="H62" s="6" t="s">
+      <c r="H63" s="6" t="s">
         <v>1074</v>
       </c>
-      <c r="I62" s="7">
+      <c r="I63" s="7">
         <v>962</v>
       </c>
-      <c r="J62" s="20" t="s">
+      <c r="J63" s="20" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="63" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="10" t="s">
+    <row r="64" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="10" t="s">
         <v>169</v>
       </c>
-      <c r="B63" s="3" t="s">
+      <c r="B64" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="C63" s="3" t="s">
+      <c r="C64" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="D63" s="3" t="s">
+      <c r="D64" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="E63" s="3" t="s">
+      <c r="E64" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F63" s="3" t="s">
+      <c r="F64" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="G63" s="3" t="s">
+      <c r="G64" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="H63" s="3" t="s">
+      <c r="H64" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="I63" s="3">
+      <c r="I64" s="3">
         <v>558</v>
       </c>
-      <c r="J63" s="12"/>
-[...2 lines deleted...]
-      <c r="A64" s="11" t="s">
+      <c r="J64" s="12"/>
+    </row>
+    <row r="65" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="11" t="s">
         <v>1051</v>
       </c>
-      <c r="B64" s="3" t="s">
+      <c r="B65" s="3" t="s">
         <v>1055</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="C65" s="3" t="s">
         <v>1052</v>
       </c>
-      <c r="D64" s="3" t="s">
+      <c r="D65" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="E64" s="3" t="s">
+      <c r="E65" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F64" s="3" t="s">
+      <c r="F65" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="G64" s="3" t="s">
+      <c r="G65" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H64" s="6" t="s">
+      <c r="H65" s="6" t="s">
         <v>1054</v>
       </c>
-      <c r="I64" s="7">
+      <c r="I65" s="7">
         <v>238</v>
       </c>
-      <c r="J64" s="20"/>
-[...2 lines deleted...]
-      <c r="A65" s="15" t="s">
+      <c r="J65" s="20"/>
+    </row>
+    <row r="66" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="15" t="s">
         <v>586</v>
       </c>
-      <c r="B65" s="3" t="s">
+      <c r="B66" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="C65" s="3" t="s">
+      <c r="C66" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="D66" s="4" t="s">
         <v>903</v>
       </c>
-      <c r="E65" s="3" t="s">
+      <c r="E66" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F65" s="4" t="s">
+      <c r="F66" s="4" t="s">
         <v>588</v>
       </c>
-      <c r="G65" s="3" t="s">
+      <c r="G66" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="H65" s="4" t="s">
+      <c r="H66" s="4" t="s">
         <v>794</v>
       </c>
-      <c r="I65" s="5">
+      <c r="I66" s="5">
         <v>1040</v>
       </c>
-      <c r="J65" s="16"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J66" s="16"/>
     </row>
     <row r="67" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>901</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>281</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>282</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>573</v>
       </c>
       <c r="I67" s="3">
         <v>1030</v>
       </c>
       <c r="J67" s="12"/>
     </row>
     <row r="68" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
-        <v>916</v>
+        <v>279</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>119</v>
+        <v>1029</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>120</v>
+        <v>1030</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>36</v>
+        <v>1031</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>746</v>
+        <v>281</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>122</v>
-[...7 lines deleted...]
-      <c r="J68" s="12"/>
+        <v>1033</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I68" s="7">
+        <v>1047</v>
+      </c>
+      <c r="J68" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="69" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>916</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>803</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>120</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>122</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>123</v>
       </c>
       <c r="I69" s="3">
         <v>487</v>
       </c>
       <c r="J69" s="12"/>
     </row>
     <row r="70" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
-        <v>687</v>
+        <v>916</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>519</v>
+        <v>119</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>520</v>
+        <v>120</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>878</v>
+        <v>36</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>522</v>
+        <v>122</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="I70" s="3">
-        <v>994</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="J70" s="12"/>
     </row>
     <row r="71" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>62</v>
+        <v>519</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>63</v>
+        <v>878</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>64</v>
+        <v>755</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>19</v>
+        <v>522</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>768</v>
+        <v>523</v>
       </c>
       <c r="I71" s="3">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="J71" s="12"/>
+        <v>994</v>
+      </c>
+      <c r="J71" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="72" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>801</v>
+        <v>62</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>707</v>
+        <v>512</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>373</v>
+        <v>768</v>
       </c>
       <c r="I72" s="3">
-        <v>877</v>
+        <v>252</v>
       </c>
       <c r="J72" s="12"/>
     </row>
     <row r="73" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
         <v>675</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>801</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>707</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>76</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>294</v>
       </c>
       <c r="I73" s="3">
         <v>764</v>
       </c>
       <c r="J73" s="12"/>
     </row>
     <row r="74" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="10" t="s">
-        <v>73</v>
+        <v>675</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>801</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>707</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>76</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="I74" s="3">
-        <v>299</v>
+        <v>877</v>
       </c>
       <c r="J74" s="12"/>
     </row>
     <row r="75" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="10" t="s">
-        <v>452</v>
+        <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>453</v>
+        <v>801</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>454</v>
+        <v>707</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>828</v>
+        <v>74</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>455</v>
+        <v>75</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>456</v>
+        <v>76</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>776</v>
+        <v>77</v>
       </c>
       <c r="I75" s="3">
-        <v>956</v>
+        <v>299</v>
       </c>
       <c r="J75" s="12"/>
     </row>
     <row r="76" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
-        <v>142</v>
+        <v>452</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>143</v>
+        <v>453</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>144</v>
+        <v>454</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>145</v>
+        <v>828</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>382</v>
+        <v>455</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>19</v>
+        <v>456</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>383</v>
+        <v>776</v>
       </c>
       <c r="I76" s="3">
-        <v>890</v>
+        <v>956</v>
       </c>
       <c r="J76" s="12"/>
     </row>
     <row r="77" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>145</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>147</v>
       </c>
       <c r="I77" s="3">
         <v>513</v>
       </c>
       <c r="J77" s="12"/>
     </row>
     <row r="78" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="10" t="s">
-        <v>343</v>
+        <v>142</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>344</v>
+        <v>143</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>345</v>
+        <v>144</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>914</v>
+        <v>382</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>346</v>
+        <v>19</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>544</v>
+        <v>383</v>
       </c>
       <c r="I78" s="3">
-        <v>1006</v>
+        <v>890</v>
       </c>
       <c r="J78" s="12"/>
     </row>
     <row r="79" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
         <v>343</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>345</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>912</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>346</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>347</v>
       </c>
       <c r="I79" s="3">
         <v>846</v>
       </c>
       <c r="J79" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="11" t="s">
+      <c r="A80" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="I80" s="3">
+        <v>1006</v>
+      </c>
+      <c r="J80" s="12"/>
+    </row>
+    <row r="81" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="11" t="s">
         <v>1129</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="B81" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="C80" s="3" t="s">
+      <c r="C81" s="3" t="s">
         <v>1130</v>
       </c>
-      <c r="D80" s="3" t="s">
+      <c r="D81" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="E80" s="3" t="s">
+      <c r="E81" s="3" t="s">
         <v>1132</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="F81" s="3" t="s">
         <v>1134</v>
       </c>
-      <c r="G80" s="3" t="s">
+      <c r="G81" s="3" t="s">
         <v>1136</v>
       </c>
-      <c r="H80" s="6" t="s">
+      <c r="H81" s="6" t="s">
         <v>1135</v>
       </c>
-      <c r="I80" s="7">
+      <c r="I81" s="7">
         <v>1071</v>
       </c>
-      <c r="J80" s="20" t="s">
+      <c r="J81" s="20" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J81" s="12"/>
     </row>
     <row r="82" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>827</v>
+        <v>285</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>714</v>
+        <v>286</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>287</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>19</v>
+        <v>288</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="I82" s="3">
-        <v>707</v>
+        <v>735</v>
       </c>
       <c r="J82" s="12"/>
     </row>
     <row r="83" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="10" t="s">
-        <v>697</v>
+        <v>284</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>551</v>
+        <v>827</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>552</v>
+        <v>714</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>892</v>
+        <v>822</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>1120</v>
+        <v>287</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>786</v>
+        <v>255</v>
       </c>
       <c r="I83" s="3">
-        <v>1019</v>
+        <v>707</v>
       </c>
       <c r="J83" s="12"/>
     </row>
     <row r="84" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
-        <v>414</v>
+        <v>697</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>415</v>
+        <v>551</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>416</v>
+        <v>552</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>858</v>
+        <v>892</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>750</v>
+        <v>1120</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>417</v>
+        <v>19</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>418</v>
+        <v>786</v>
       </c>
       <c r="I84" s="3">
-        <v>918</v>
+        <v>1019</v>
       </c>
       <c r="J84" s="12"/>
     </row>
     <row r="85" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
-        <v>911</v>
+        <v>414</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>364</v>
+        <v>415</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>365</v>
+        <v>416</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>366</v>
+        <v>11</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>910</v>
+        <v>750</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>19</v>
+        <v>417</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="I85" s="3">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="J85" s="12"/>
     </row>
     <row r="86" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="10" t="s">
-        <v>487</v>
+        <v>911</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>488</v>
+        <v>364</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>489</v>
+        <v>365</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>490</v>
+        <v>910</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>491</v>
+        <v>19</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>492</v>
+        <v>367</v>
       </c>
       <c r="I86" s="3">
-        <v>983</v>
+        <v>869</v>
       </c>
       <c r="J86" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="87" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="11" t="s">
-        <v>946</v>
+      <c r="A87" s="10" t="s">
+        <v>487</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>950</v>
+        <v>488</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>947</v>
+        <v>489</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>948</v>
+        <v>873</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="I87" s="3">
+        <v>983</v>
+      </c>
+      <c r="J87" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="11" t="s">
+        <v>946</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="G87" s="3" t="s">
+      <c r="G88" s="3" t="s">
         <v>952</v>
       </c>
-      <c r="H87" s="6" t="s">
+      <c r="H88" s="6" t="s">
         <v>951</v>
       </c>
-      <c r="I87" s="7">
+      <c r="I88" s="7">
         <v>697</v>
-      </c>
-[...28 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="J88" s="20"/>
     </row>
     <row r="89" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="10" t="s">
         <v>457</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>742</v>
+        <v>459</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>868</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>766</v>
+        <v>460</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H89" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J89" s="20"/>
+      <c r="H89" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="I89" s="3">
+        <v>958</v>
+      </c>
+      <c r="J89" s="12"/>
     </row>
     <row r="90" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="10" t="s">
         <v>457</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>742</v>
+        <v>459</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>868</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H90" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J90" s="20"/>
+      <c r="H90" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="I90" s="3">
+        <v>1025</v>
+      </c>
+      <c r="J90" s="12"/>
     </row>
     <row r="91" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="10" t="s">
         <v>457</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>459</v>
+        <v>742</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>868</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H91" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J91" s="12"/>
+      <c r="H91" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="I91" s="7">
+        <v>1057</v>
+      </c>
+      <c r="J91" s="20"/>
     </row>
     <row r="92" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="10" t="s">
         <v>457</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>459</v>
+        <v>742</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>868</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>460</v>
+        <v>766</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H92" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J92" s="12"/>
+      <c r="H92" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="I92" s="7">
+        <v>1058</v>
+      </c>
+      <c r="J92" s="20"/>
     </row>
     <row r="93" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="10" t="s">
-        <v>187</v>
+        <v>457</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>188</v>
+        <v>458</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>189</v>
+        <v>742</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>811</v>
+        <v>868</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>190</v>
+        <v>766</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>191</v>
-[...9 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="I93" s="7">
+        <v>1060</v>
+      </c>
+      <c r="J93" s="20"/>
     </row>
     <row r="94" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10" t="s">
         <v>187</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>811</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>190</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>191</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>770</v>
       </c>
       <c r="I94" s="3">
         <v>597</v>
       </c>
       <c r="J94" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="95" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="10" t="s">
-        <v>256</v>
+        <v>187</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>258</v>
+        <v>189</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>1101</v>
-[...7 lines deleted...]
-      <c r="J95" s="20"/>
+        <v>191</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I95" s="3">
+        <v>680</v>
+      </c>
+      <c r="J95" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="96" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>258</v>
+        <v>662</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>815</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>259</v>
+        <v>202</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>260</v>
+        <v>203</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="I96" s="3">
-        <v>784</v>
+        <v>606</v>
       </c>
       <c r="J96" s="12"/>
     </row>
     <row r="97" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>815</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>260</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="I97" s="3">
-        <v>758</v>
+        <v>711</v>
       </c>
       <c r="J97" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="98" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>815</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>260</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>261</v>
+        <v>293</v>
       </c>
       <c r="I98" s="3">
-        <v>711</v>
+        <v>758</v>
       </c>
       <c r="J98" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>662</v>
+        <v>258</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>815</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>203</v>
+        <v>260</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>204</v>
+        <v>300</v>
       </c>
       <c r="I99" s="3">
-        <v>606</v>
+        <v>784</v>
       </c>
       <c r="J99" s="12"/>
     </row>
     <row r="100" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="11" t="s">
-        <v>1024</v>
+      <c r="A100" s="10" t="s">
+        <v>256</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>1025</v>
+        <v>257</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>1026</v>
+        <v>258</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I100" s="7">
+        <v>944</v>
+      </c>
+      <c r="J100" s="20"/>
+    </row>
+    <row r="101" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="G100" s="3" t="s">
+      <c r="G101" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="H100" s="6" t="s">
+      <c r="H101" s="6" t="s">
         <v>1027</v>
       </c>
-      <c r="I100" s="7">
+      <c r="I101" s="7">
         <v>653</v>
       </c>
-      <c r="J100" s="20"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J101" s="20"/>
     </row>
     <row r="102" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="I102" s="3">
+        <v>728</v>
+      </c>
+      <c r="J102" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="10" t="s">
         <v>672</v>
       </c>
-      <c r="B102" s="3" t="s">
+      <c r="B103" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="C102" s="3" t="s">
+      <c r="C103" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="D103" s="3" t="s">
         <v>816</v>
       </c>
-      <c r="E102" s="3" t="s">
+      <c r="E103" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F102" s="3" t="s">
+      <c r="F103" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="G102" s="3" t="s">
+      <c r="G103" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="H102" s="3" t="s">
+      <c r="H103" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="I102" s="3">
+      <c r="I103" s="3">
         <v>613</v>
       </c>
-      <c r="J102" s="12"/>
-[...2 lines deleted...]
-      <c r="A103" s="11" t="s">
+      <c r="J103" s="12"/>
+    </row>
+    <row r="104" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="11" t="s">
         <v>638</v>
       </c>
-      <c r="B103" s="3" t="s">
+      <c r="B104" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="C103" s="3" t="s">
+      <c r="C104" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="D103" s="3" t="s">
+      <c r="D104" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="E103" s="3" t="s">
+      <c r="E104" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F103" s="3" t="s">
+      <c r="F104" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="G103" s="9" t="s">
+      <c r="G104" s="9" t="s">
         <v>639</v>
       </c>
-      <c r="H103" s="6" t="s">
+      <c r="H104" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="I103" s="7">
+      <c r="I104" s="7">
         <v>917</v>
       </c>
-      <c r="J103" s="20" t="s">
+      <c r="J104" s="20" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J104" s="20"/>
     </row>
     <row r="105" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="11" t="s">
         <v>644</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>646</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>897</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>645</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="I105" s="7">
         <v>755</v>
       </c>
       <c r="J105" s="20"/>
     </row>
     <row r="106" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="I106" s="7">
+        <v>1024</v>
+      </c>
+      <c r="J106" s="20"/>
+    </row>
+    <row r="107" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="11" t="s">
         <v>969</v>
       </c>
-      <c r="B106" s="3" t="s">
+      <c r="B107" s="3" t="s">
         <v>972</v>
       </c>
-      <c r="C106" s="3" t="s">
+      <c r="C107" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="D106" s="3" t="s">
+      <c r="D107" s="3" t="s">
         <v>971</v>
-      </c>
-[...28 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="I107" s="7">
+        <v>734</v>
+      </c>
+      <c r="J107" s="20"/>
+    </row>
+    <row r="108" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="G107" s="3" t="s">
+      <c r="G108" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H107" s="3" t="s">
+      <c r="H108" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="I107" s="3">
+      <c r="I108" s="3">
         <v>550</v>
       </c>
-      <c r="J107" s="12"/>
-[...2 lines deleted...]
-      <c r="A108" s="11" t="s">
+      <c r="J108" s="12"/>
+    </row>
+    <row r="109" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="11" t="s">
         <v>1122</v>
       </c>
-      <c r="B108" s="3" t="s">
+      <c r="B109" s="3" t="s">
         <v>1127</v>
       </c>
-      <c r="C108" s="3" t="s">
+      <c r="C109" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="D108" s="3" t="s">
+      <c r="D109" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="E108" s="3" t="s">
+      <c r="E109" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="F108" s="3" t="s">
+      <c r="F109" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="G108" s="3" t="s">
+      <c r="G109" s="3" t="s">
         <v>1128</v>
       </c>
-      <c r="H108" s="6" t="s">
+      <c r="H109" s="6" t="s">
         <v>1121</v>
       </c>
-      <c r="I108" s="7">
+      <c r="I109" s="7">
         <v>1072</v>
       </c>
-      <c r="J108" s="20" t="s">
+      <c r="J109" s="20" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="109" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="10" t="s">
+    <row r="110" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B109" s="3" t="s">
+      <c r="B110" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C109" s="3" t="s">
+      <c r="C110" s="3" t="s">
         <v>704</v>
       </c>
-      <c r="D109" s="3" t="s">
+      <c r="D110" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="E109" s="3" t="s">
+      <c r="E110" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F109" s="3" t="s">
+      <c r="F110" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="G109" s="3" t="s">
+      <c r="G110" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H109" s="3" t="s">
+      <c r="H110" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="I109" s="3">
+      <c r="I110" s="3">
         <v>63</v>
       </c>
-      <c r="J109" s="12"/>
-[...2 lines deleted...]
-      <c r="A110" s="15" t="s">
+      <c r="J110" s="12"/>
+    </row>
+    <row r="111" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="B110" s="3" t="s">
+      <c r="B111" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="C110" s="3" t="s">
+      <c r="C111" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="D110" s="4" t="s">
+      <c r="D111" s="4" t="s">
         <v>856</v>
-      </c>
-[...30 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>930</v>
+        <v>411</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>932</v>
-[...7 lines deleted...]
-      <c r="J111" s="20"/>
+        <v>412</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="I111" s="5">
+        <v>900</v>
+      </c>
+      <c r="J111" s="16" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="112" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="11" t="s">
+        <v>928</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="I112" s="7">
+        <v>559</v>
+      </c>
+      <c r="J112" s="20"/>
+    </row>
+    <row r="113" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="11" t="s">
         <v>1010</v>
       </c>
-      <c r="B112" s="3" t="s">
+      <c r="B113" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="C112" s="3" t="s">
+      <c r="C113" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="D112" s="3" t="s">
+      <c r="D113" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="E112" s="3" t="s">
+      <c r="E113" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F112" s="3" t="s">
+      <c r="F113" s="3" t="s">
         <v>1012</v>
-      </c>
-[...30 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H113" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J113" s="12"/>
+      <c r="H113" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I113" s="7">
+        <v>974</v>
+      </c>
+      <c r="J113" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="114" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="10" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>266</v>
+        <v>19</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="I114" s="3">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="J114" s="12"/>
     </row>
     <row r="115" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="10" t="s">
-        <v>225</v>
+        <v>262</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>227</v>
+        <v>264</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>228</v>
+        <v>265</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>229</v>
+        <v>266</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>230</v>
+        <v>267</v>
       </c>
       <c r="I115" s="3">
-        <v>662</v>
+        <v>718</v>
       </c>
       <c r="J115" s="12"/>
     </row>
     <row r="116" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
-        <v>669</v>
+        <v>225</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>96</v>
+        <v>226</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>52</v>
+        <v>820</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>98</v>
+        <v>228</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>580</v>
+        <v>230</v>
       </c>
       <c r="I116" s="3">
-        <v>1037</v>
+        <v>662</v>
       </c>
       <c r="J116" s="12"/>
     </row>
     <row r="117" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="10" t="s">
         <v>669</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>709</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>98</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>99</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>100</v>
       </c>
       <c r="I117" s="3">
         <v>392</v>
       </c>
       <c r="J117" s="12"/>
     </row>
     <row r="118" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="10" t="s">
-        <v>688</v>
+        <v>669</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>527</v>
+        <v>96</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>528</v>
+        <v>97</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>818</v>
+        <v>52</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>529</v>
+        <v>98</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>222</v>
+        <v>99</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>530</v>
+        <v>580</v>
       </c>
       <c r="I118" s="3">
-        <v>997</v>
+        <v>1037</v>
       </c>
       <c r="J118" s="12"/>
     </row>
     <row r="119" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
-        <v>101</v>
+        <v>688</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>654</v>
+        <v>527</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>102</v>
+        <v>528</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>103</v>
+        <v>818</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="I119" s="3">
+        <v>997</v>
+      </c>
+      <c r="J119" s="12"/>
+    </row>
+    <row r="120" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="11" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I120" s="7">
+        <v>747</v>
+      </c>
+      <c r="J120" s="20"/>
+    </row>
+    <row r="121" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="3" t="s">
         <v>104</v>
-      </c>
-[...58 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H121" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H121" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I121" s="3">
+        <v>420</v>
+      </c>
+      <c r="J121" s="12"/>
     </row>
     <row r="122" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="11" t="s">
-        <v>981</v>
+      <c r="A122" s="10" t="s">
+        <v>49</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>985</v>
+        <v>50</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>983</v>
+        <v>51</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>984</v>
+        <v>52</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>982</v>
+        <v>53</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J122" s="20"/>
+        <v>54</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I122" s="3">
+        <v>191</v>
+      </c>
+      <c r="J122" s="12"/>
     </row>
     <row r="123" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="10" t="s">
-        <v>1062</v>
+      <c r="A123" s="11" t="s">
+        <v>1106</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>1066</v>
+        <v>1107</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>1063</v>
+        <v>1102</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>1064</v>
+        <v>1103</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>17</v>
+        <v>593</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H123" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J123" s="12"/>
+      <c r="H123" s="6" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I123" s="7">
+        <v>1069</v>
+      </c>
+      <c r="J123" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="124" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="10" t="s">
-        <v>56</v>
+      <c r="A124" s="11" t="s">
+        <v>981</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>838</v>
+        <v>985</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>706</v>
+        <v>983</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>58</v>
+        <v>984</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>59</v>
+        <v>982</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="J124" s="12"/>
+        <v>19</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="I124" s="7">
+        <v>860</v>
+      </c>
+      <c r="J124" s="20"/>
     </row>
     <row r="125" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="11" t="s">
-        <v>56</v>
+      <c r="A125" s="10" t="s">
+        <v>1062</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>57</v>
+        <v>1066</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>706</v>
+        <v>1063</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>58</v>
+        <v>1064</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>59</v>
+        <v>1065</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>19</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I125" s="3">
+        <v>768</v>
       </c>
       <c r="J125" s="12"/>
     </row>
     <row r="126" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I126" s="3">
         <v>196</v>
       </c>
       <c r="J126" s="12"/>
     </row>
     <row r="127" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="10" t="s">
+      <c r="A127" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H127" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="I127" s="7">
+        <v>428</v>
+      </c>
+      <c r="J127" s="12"/>
+    </row>
+    <row r="128" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="I128" s="3">
+        <v>808</v>
+      </c>
+      <c r="J128" s="12"/>
+    </row>
+    <row r="129" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B127" s="3" t="s">
+      <c r="B129" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C127" s="3" t="s">
+      <c r="C129" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="D129" s="3" t="s">
         <v>16</v>
-      </c>
-[...58 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="J129" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I129" s="3">
+        <v>29</v>
+      </c>
+      <c r="J129" s="12"/>
     </row>
     <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="15" t="s">
         <v>590</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>802</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>708</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>997</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I130" s="3">
         <v>302</v>
       </c>
       <c r="J130" s="12"/>
     </row>
     <row r="131" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="10" t="s">
-        <v>578</v>
+      <c r="A131" s="15" t="s">
+        <v>590</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>802</v>
+        <v>78</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="H131" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J131" s="12"/>
+      <c r="H131" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="I131" s="5">
+        <v>1041</v>
+      </c>
+      <c r="J131" s="16"/>
     </row>
     <row r="132" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="10" t="s">
-        <v>431</v>
+      <c r="A132" s="15" t="s">
+        <v>590</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>433</v>
+        <v>734</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>861</v>
+        <v>79</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>434</v>
+        <v>80</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J132" s="12"/>
+        <v>997</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="I132" s="5">
+        <v>1042</v>
+      </c>
+      <c r="J132" s="16"/>
     </row>
     <row r="133" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="10" t="s">
-        <v>175</v>
+        <v>578</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>176</v>
+        <v>802</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>177</v>
+        <v>734</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>809</v>
+        <v>79</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>179</v>
+        <v>997</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>486</v>
+        <v>579</v>
       </c>
       <c r="I133" s="3">
-        <v>982</v>
+        <v>1034</v>
       </c>
       <c r="J133" s="12"/>
     </row>
     <row r="134" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="I134" s="3">
+        <v>930</v>
+      </c>
+      <c r="J134" s="12"/>
+    </row>
+    <row r="135" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="B134" s="3" t="s">
+      <c r="B135" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C134" s="3" t="s">
+      <c r="C135" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="D134" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="E134" s="3" t="s">
+      <c r="E135" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F134" s="3" t="s">
+      <c r="F135" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="G134" s="3" t="s">
+      <c r="G135" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="H134" s="3" t="s">
+      <c r="H135" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="I134" s="3">
+      <c r="I135" s="3">
         <v>591</v>
       </c>
-      <c r="J134" s="12"/>
-[...29 lines deleted...]
-      <c r="J135" s="20"/>
+      <c r="J135" s="12"/>
     </row>
     <row r="136" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="10" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>813</v>
+        <v>176</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="E136" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="I136" s="3">
+        <v>982</v>
+      </c>
+      <c r="J136" s="12"/>
+    </row>
+    <row r="137" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E137" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F136" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F137" s="3" t="s">
-        <v>757</v>
+        <v>1020</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>253</v>
+        <v>1022</v>
       </c>
       <c r="H137" s="6" t="s">
-        <v>614</v>
+        <v>1016</v>
       </c>
       <c r="I137" s="7">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="J137" s="20"/>
     </row>
     <row r="138" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
-        <v>693</v>
+        <v>197</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>891</v>
+        <v>813</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>730</v>
+        <v>198</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>757</v>
+        <v>199</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>781</v>
+        <v>201</v>
       </c>
       <c r="I138" s="3">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="J138" s="12"/>
+        <v>603</v>
+      </c>
+      <c r="J138" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="139" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="11" t="s">
         <v>693</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>885</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>726</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>886</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>757</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>253</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>777</v>
       </c>
       <c r="I139" s="3">
         <v>1007</v>
       </c>
       <c r="J139" s="12"/>
     </row>
     <row r="140" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="I140" s="3">
+        <v>1012</v>
+      </c>
+      <c r="J140" s="12"/>
+    </row>
+    <row r="141" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="I141" s="7">
+        <v>1056</v>
+      </c>
+      <c r="J141" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="B140" s="3" t="s">
+      <c r="B142" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="C140" s="3" t="s">
+      <c r="C142" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="D140" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="E140" s="3" t="s">
+      <c r="E142" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F140" s="3" t="s">
+      <c r="F142" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G140" s="3" t="s">
+      <c r="G142" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="H140" s="3" t="s">
+      <c r="H142" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="I140" s="3">
+      <c r="I142" s="3">
         <v>844</v>
       </c>
-      <c r="J140" s="12"/>
-[...2 lines deleted...]
-      <c r="A141" s="11" t="s">
+      <c r="J142" s="12"/>
+    </row>
+    <row r="143" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="11" t="s">
         <v>1015</v>
       </c>
-      <c r="B141" s="3" t="s">
+      <c r="B143" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="I143" s="7">
+        <v>50</v>
+      </c>
+      <c r="J143" s="20"/>
+    </row>
+    <row r="144" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B144" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C141" s="3" t="s">
+      <c r="C144" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="D141" s="3" t="s">
+      <c r="D144" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="E141" s="3" t="s">
+      <c r="E144" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F141" s="3" t="s">
+      <c r="F144" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="G141" s="3" t="s">
+      <c r="G144" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H141" s="6" t="s">
+      <c r="H144" s="6" t="s">
         <v>1005</v>
       </c>
-      <c r="I141" s="7">
+      <c r="I144" s="7">
         <v>799</v>
       </c>
-      <c r="J141" s="20"/>
-[...91 lines deleted...]
-      </c>
+      <c r="J144" s="20"/>
     </row>
     <row r="145" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="10" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>663</v>
+        <v>250</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>220</v>
+        <v>726</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>221</v>
+        <v>757</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>223</v>
+        <v>543</v>
       </c>
       <c r="I145" s="3">
-        <v>647</v>
+        <v>1005</v>
       </c>
       <c r="J145" s="12"/>
     </row>
     <row r="146" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="10" t="s">
-        <v>546</v>
+      <c r="A146" s="15" t="s">
+        <v>568</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>570</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>900</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>547</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>576</v>
-[...8 lines deleted...]
-        <v>283</v>
+        <v>572</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="I146" s="5">
+        <v>1029</v>
+      </c>
+      <c r="J146" s="16" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="147" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="10" t="s">
-        <v>546</v>
+      <c r="A147" s="28" t="s">
+        <v>673</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>887</v>
+        <v>663</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>727</v>
+        <v>220</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>888</v>
+        <v>818</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>547</v>
+        <v>11</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>548</v>
+        <v>221</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>549</v>
+        <v>222</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>778</v>
+        <v>223</v>
       </c>
       <c r="I147" s="3">
-        <v>1009</v>
+        <v>647</v>
       </c>
       <c r="J147" s="12"/>
     </row>
     <row r="148" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="10" t="s">
-        <v>667</v>
+        <v>546</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>653</v>
+        <v>887</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>47</v>
+        <v>888</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>11</v>
+        <v>547</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>48</v>
+        <v>548</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>19</v>
+        <v>549</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="I148" s="3">
-        <v>173</v>
+        <v>1009</v>
       </c>
       <c r="J148" s="12"/>
     </row>
     <row r="149" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="15" t="s">
-        <v>581</v>
+      <c r="A149" s="10" t="s">
+        <v>546</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>575</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>888</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>413</v>
+        <v>547</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>584</v>
+        <v>548</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>585</v>
-[...7 lines deleted...]
-      <c r="J149" s="16"/>
+        <v>576</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="I149" s="3">
+        <v>1033</v>
+      </c>
+      <c r="J149" s="12" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="150" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="10" t="s">
-        <v>503</v>
+        <v>667</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>504</v>
+        <v>653</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>505</v>
+        <v>705</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>875</v>
+        <v>47</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>506</v>
+        <v>48</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>507</v>
+        <v>19</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>508</v>
+        <v>767</v>
       </c>
       <c r="I150" s="3">
-        <v>990</v>
+        <v>173</v>
       </c>
       <c r="J150" s="12"/>
     </row>
     <row r="151" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="10" t="s">
-        <v>353</v>
+      <c r="A151" s="15" t="s">
+        <v>581</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>354</v>
+        <v>582</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>583</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>902</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>356</v>
+        <v>584</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>357</v>
-[...9 lines deleted...]
-      </c>
+        <v>585</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="I151" s="5">
+        <v>1039</v>
+      </c>
+      <c r="J151" s="16"/>
     </row>
     <row r="152" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="10" t="s">
-        <v>89</v>
+        <v>503</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>90</v>
+        <v>504</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>91</v>
+        <v>505</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>92</v>
+        <v>875</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>94</v>
+        <v>506</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>19</v>
+        <v>507</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>95</v>
+        <v>508</v>
       </c>
       <c r="I152" s="3">
-        <v>319</v>
+        <v>990</v>
       </c>
       <c r="J152" s="12"/>
     </row>
     <row r="153" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="10" t="s">
-        <v>241</v>
+        <v>353</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>823</v>
+        <v>354</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>713</v>
+        <v>355</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>242</v>
+        <v>356</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>243</v>
+        <v>357</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>244</v>
+        <v>358</v>
       </c>
       <c r="I153" s="3">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="J153" s="12"/>
+        <v>858</v>
+      </c>
+      <c r="J153" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="154" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="10" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>665</v>
+        <v>90</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>664</v>
+        <v>91</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>821</v>
+        <v>92</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>232</v>
+        <v>94</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>233</v>
+        <v>19</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>234</v>
+        <v>95</v>
       </c>
       <c r="I154" s="3">
-        <v>663</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="J154" s="12"/>
     </row>
     <row r="155" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="11" t="s">
-        <v>999</v>
+      <c r="A155" s="10" t="s">
+        <v>241</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>1003</v>
+        <v>823</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>1000</v>
+        <v>713</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>1001</v>
+        <v>824</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>1002</v>
+        <v>242</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>1004</v>
-[...7 lines deleted...]
-      <c r="J155" s="20"/>
+        <v>243</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I155" s="3">
+        <v>694</v>
+      </c>
+      <c r="J155" s="12"/>
     </row>
     <row r="156" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="10" t="s">
-        <v>682</v>
+        <v>231</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>865</v>
+        <v>665</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>720</v>
+        <v>664</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>866</v>
+        <v>821</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>442</v>
+        <v>232</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>443</v>
-[...7 lines deleted...]
-      <c r="J156" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I156" s="3">
+        <v>663</v>
+      </c>
+      <c r="J156" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="157" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="10" t="s">
-        <v>682</v>
+      <c r="A157" s="11" t="s">
+        <v>999</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>865</v>
+        <v>1003</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>720</v>
+        <v>1000</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>866</v>
+        <v>1001</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>442</v>
+        <v>1002</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>443</v>
-[...7 lines deleted...]
-      <c r="J157" s="12"/>
+        <v>1004</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="I157" s="7">
+        <v>762</v>
+      </c>
+      <c r="J157" s="20"/>
     </row>
     <row r="158" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="10" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>531</v>
+        <v>865</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>532</v>
+        <v>720</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>756</v>
+        <v>442</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>533</v>
+        <v>443</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>534</v>
+        <v>444</v>
       </c>
       <c r="I158" s="3">
-        <v>998</v>
+        <v>942</v>
       </c>
       <c r="J158" s="12"/>
     </row>
     <row r="159" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="11" t="s">
-        <v>1044</v>
+      <c r="A159" s="10" t="s">
+        <v>682</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>1048</v>
+        <v>865</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>1047</v>
+        <v>720</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>1045</v>
+        <v>866</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>1046</v>
+        <v>11</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>1049</v>
+        <v>442</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>19</v>
+        <v>443</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>1050</v>
+        <v>606</v>
       </c>
       <c r="I159" s="7">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="J159" s="20"/>
+        <v>1053</v>
+      </c>
+      <c r="J159" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="160" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="10" t="s">
-        <v>137</v>
+        <v>689</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>655</v>
+        <v>531</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>656</v>
+        <v>532</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>657</v>
+        <v>879</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>139</v>
+        <v>756</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>140</v>
+        <v>533</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>141</v>
+        <v>534</v>
       </c>
       <c r="I160" s="3">
-        <v>496</v>
+        <v>998</v>
       </c>
       <c r="J160" s="12"/>
     </row>
     <row r="161" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="10" t="s">
-        <v>676</v>
+      <c r="A161" s="11" t="s">
+        <v>1044</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>871</v>
+        <v>1048</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>721</v>
+        <v>1047</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>832</v>
+        <v>1045</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>30</v>
+        <v>1046</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>297</v>
+        <v>1049</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="J161" s="12"/>
+        <v>19</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I161" s="7">
+        <v>1068</v>
+      </c>
+      <c r="J161" s="20"/>
     </row>
     <row r="162" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I162" s="3">
+        <v>496</v>
+      </c>
+      <c r="J162" s="12"/>
+    </row>
+    <row r="163" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="10" t="s">
         <v>676</v>
       </c>
-      <c r="B162" s="3" t="s">
+      <c r="B163" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="C162" s="3" t="s">
+      <c r="C163" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="D162" s="3" t="s">
+      <c r="D163" s="3" t="s">
         <v>832</v>
       </c>
-      <c r="E162" s="3" t="s">
+      <c r="E163" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F162" s="3" t="s">
+      <c r="F163" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="G162" s="3" t="s">
+      <c r="G163" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="H162" s="3" t="s">
+      <c r="H163" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="I162" s="3">
+      <c r="I163" s="3">
         <v>781</v>
       </c>
-      <c r="J162" s="12" t="s">
+      <c r="J163" s="12" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="163" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="11" t="s">
+    <row r="164" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="I164" s="3">
+        <v>970</v>
+      </c>
+      <c r="J164" s="12"/>
+    </row>
+    <row r="165" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="11" t="s">
         <v>1061</v>
       </c>
-      <c r="B163" s="3" t="s">
+      <c r="B165" s="3" t="s">
         <v>1058</v>
       </c>
-      <c r="C163" s="3" t="s">
+      <c r="C165" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="D163" s="3" t="s">
+      <c r="D165" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="E163" s="3" t="s">
+      <c r="E165" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F163" s="3" t="s">
+      <c r="F165" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="G163" s="3" t="s">
+      <c r="G165" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="H163" s="6" t="s">
+      <c r="H165" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I165" s="7">
+        <v>362</v>
+      </c>
+      <c r="J165" s="20"/>
+    </row>
+    <row r="166" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H166" s="6" t="s">
         <v>1079</v>
       </c>
-      <c r="I163" s="7">
+      <c r="I166" s="7">
         <v>363</v>
       </c>
-      <c r="J163" s="20"/>
-[...89 lines deleted...]
-      <c r="J166" s="12"/>
+      <c r="J166" s="20"/>
     </row>
     <row r="167" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
         <v>307</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>834</v>
+        <v>884</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>309</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>310</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>311</v>
+        <v>542</v>
       </c>
       <c r="I167" s="3">
-        <v>788</v>
+        <v>1004</v>
       </c>
       <c r="J167" s="12"/>
     </row>
     <row r="168" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="10" t="s">
-        <v>425</v>
+        <v>307</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>426</v>
+        <v>308</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>427</v>
+        <v>728</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>860</v>
+        <v>820</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>428</v>
+        <v>310</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>429</v>
+        <v>779</v>
       </c>
       <c r="I168" s="3">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="J168" s="12"/>
     </row>
     <row r="169" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="11" t="s">
-        <v>975</v>
+      <c r="A169" s="10" t="s">
+        <v>307</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>978</v>
+        <v>834</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>977</v>
+        <v>715</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>976</v>
+        <v>309</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>979</v>
-[...7 lines deleted...]
-      <c r="J169" s="20"/>
+        <v>310</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="I169" s="3">
+        <v>788</v>
+      </c>
+      <c r="J169" s="12"/>
     </row>
     <row r="170" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="10" t="s">
-        <v>209</v>
+        <v>425</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>210</v>
+        <v>426</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>211</v>
+        <v>427</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>817</v>
+        <v>860</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>212</v>
+        <v>752</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>19</v>
+        <v>428</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>213</v>
+        <v>429</v>
       </c>
       <c r="I170" s="3">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="J170" s="12"/>
+        <v>924</v>
+      </c>
+      <c r="J170" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="171" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="10" t="s">
-        <v>918</v>
+      <c r="A171" s="11" t="s">
+        <v>975</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>368</v>
+        <v>978</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>977</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>814</v>
       </c>
       <c r="E171" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>370</v>
+        <v>976</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>371</v>
-[...7 lines deleted...]
-      <c r="J171" s="16"/>
+        <v>979</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="I171" s="7">
+        <v>761</v>
+      </c>
+      <c r="J171" s="20"/>
     </row>
     <row r="172" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="10" t="s">
-        <v>316</v>
+        <v>209</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>716</v>
+        <v>211</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>36</v>
+        <v>817</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>37</v>
+        <v>212</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>317</v>
+        <v>213</v>
       </c>
       <c r="I172" s="3">
-        <v>790</v>
+        <v>619</v>
       </c>
       <c r="J172" s="12"/>
     </row>
     <row r="173" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="10" t="s">
-        <v>316</v>
+      <c r="A173" s="29" t="s">
+        <v>1164</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1167</v>
+      </c>
+      <c r="C173" s="30" t="s">
+        <v>1165</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>36</v>
+        <v>1166</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F173" s="3" t="s">
-[...11 lines deleted...]
-      <c r="J173" s="12"/>
+      <c r="F173" s="30" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G173" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H173" s="31" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I173" s="32">
+        <v>506</v>
+      </c>
+      <c r="J173" s="33"/>
     </row>
     <row r="174" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="10" t="s">
-        <v>181</v>
+      <c r="A174" s="11" t="s">
+        <v>1148</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>182</v>
+        <v>1151</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>183</v>
+        <v>1149</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>810</v>
+        <v>1150</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>184</v>
+        <v>1147</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J174" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I174" s="7">
+        <v>1076</v>
+      </c>
+      <c r="J174" s="20" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="175" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="10" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>918</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>368</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>369</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>849</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>763</v>
+        <v>370</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>601</v>
-[...9 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="H175" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="I175" s="5">
+        <v>876</v>
+      </c>
+      <c r="J175" s="16"/>
     </row>
     <row r="176" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="10" t="s">
-        <v>510</v>
+        <v>316</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>511</v>
+        <v>34</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>512</v>
+        <v>35</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>513</v>
+        <v>37</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>514</v>
+        <v>39</v>
       </c>
       <c r="I176" s="3">
-        <v>992</v>
+        <v>85</v>
       </c>
       <c r="J176" s="12"/>
     </row>
     <row r="177" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="10" t="s">
-        <v>677</v>
+        <v>316</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>312</v>
+        <v>34</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>313</v>
+        <v>716</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>836</v>
+        <v>36</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>314</v>
+        <v>37</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="I177" s="3">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J177" s="12"/>
     </row>
     <row r="178" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="10" t="s">
-        <v>686</v>
+        <v>181</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>876</v>
+        <v>182</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>722</v>
+        <v>183</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>877</v>
+        <v>810</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>745</v>
+        <v>11</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>515</v>
+        <v>184</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>516</v>
+        <v>19</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>517</v>
+        <v>185</v>
       </c>
       <c r="I178" s="3">
-        <v>993</v>
-[...3 lines deleted...]
-    <row r="179" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>593</v>
+      </c>
+      <c r="J178" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A179" s="10" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>598</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>599</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>717</v>
+        <v>600</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>840</v>
+        <v>126</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>799</v>
-[...8 lines deleted...]
-        <v>186</v>
+        <v>601</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="I179" s="3">
+        <v>1046</v>
+      </c>
+      <c r="J179" s="12" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="180" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
-        <v>684</v>
+        <v>510</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>192</v>
+        <v>511</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>193</v>
+        <v>512</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>812</v>
+        <v>63</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>194</v>
+        <v>513</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="J180" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="I180" s="3">
+        <v>992</v>
+      </c>
+      <c r="J180" s="12"/>
     </row>
     <row r="181" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="10" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>192</v>
+        <v>312</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>193</v>
+        <v>313</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>812</v>
+        <v>836</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>194</v>
+        <v>314</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="J181" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I181" s="3">
+        <v>789</v>
+      </c>
+      <c r="J181" s="12"/>
     </row>
     <row r="182" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="10" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>192</v>
+        <v>876</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>193</v>
+        <v>722</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>812</v>
+        <v>877</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>17</v>
+        <v>745</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>194</v>
+        <v>515</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>195</v>
+        <v>516</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>196</v>
+        <v>517</v>
       </c>
       <c r="I182" s="3">
-        <v>599</v>
+        <v>993</v>
       </c>
       <c r="J182" s="12"/>
     </row>
     <row r="183" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="10" t="s">
-        <v>325</v>
+        <v>686</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>326</v>
+        <v>839</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>327</v>
+        <v>717</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>328</v>
+        <v>747</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>329</v>
-[...7 lines deleted...]
-      <c r="J183" s="12" t="s">
+        <v>799</v>
+      </c>
+      <c r="H183" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="I183" s="7">
+        <v>812</v>
+      </c>
+      <c r="J183" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="184" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="10" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>396</v>
+        <v>194</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="J184" s="20"/>
+        <v>195</v>
+      </c>
+      <c r="H184" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="I184" s="5">
+        <v>981</v>
+      </c>
+      <c r="J184" s="16"/>
     </row>
     <row r="185" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="10" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>765</v>
+        <v>194</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="J185" s="20"/>
+        <v>195</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I185" s="3">
+        <v>599</v>
+      </c>
+      <c r="J185" s="12"/>
     </row>
     <row r="186" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="10" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>761</v>
+        <v>194</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="J186" s="12"/>
+        <v>195</v>
+      </c>
+      <c r="H186" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="I186" s="5">
+        <v>980</v>
+      </c>
+      <c r="J186" s="16"/>
     </row>
     <row r="187" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="10" t="s">
-        <v>695</v>
+        <v>325</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>162</v>
+        <v>326</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>163</v>
+        <v>327</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>806</v>
+        <v>841</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>759</v>
+        <v>328</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>164</v>
+        <v>329</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>782</v>
+        <v>330</v>
       </c>
       <c r="I187" s="3">
-        <v>1015</v>
-[...1 lines deleted...]
-      <c r="J187" s="12"/>
+        <v>832</v>
+      </c>
+      <c r="J187" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="188" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="10" t="s">
         <v>695</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>806</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>396</v>
+        <v>630</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>535</v>
+        <v>769</v>
       </c>
       <c r="I188" s="3">
-        <v>999</v>
+        <v>546</v>
       </c>
       <c r="J188" s="12"/>
     </row>
     <row r="189" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="10" t="s">
         <v>695</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>806</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>396</v>
+        <v>749</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>451</v>
+        <v>397</v>
       </c>
       <c r="I189" s="3">
-        <v>954</v>
+        <v>897</v>
       </c>
       <c r="J189" s="12"/>
     </row>
     <row r="190" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="10" t="s">
         <v>695</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>806</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>396</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>445</v>
       </c>
       <c r="I190" s="3">
         <v>943</v>
       </c>
       <c r="J190" s="12"/>
     </row>
     <row r="191" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="10" t="s">
         <v>695</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>806</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>749</v>
+        <v>396</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>397</v>
+        <v>451</v>
       </c>
       <c r="I191" s="3">
-        <v>897</v>
+        <v>954</v>
       </c>
       <c r="J191" s="12"/>
     </row>
     <row r="192" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="10" t="s">
         <v>695</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>806</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>630</v>
+        <v>396</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>769</v>
+        <v>535</v>
       </c>
       <c r="I192" s="3">
-        <v>546</v>
+        <v>999</v>
       </c>
       <c r="J192" s="12"/>
     </row>
     <row r="193" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="10" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>712</v>
+        <v>163</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>238</v>
+        <v>759</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>239</v>
+        <v>164</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="I193" s="3">
-        <v>806</v>
-[...3 lines deleted...]
-      </c>
+        <v>1015</v>
+      </c>
+      <c r="J193" s="12"/>
     </row>
     <row r="194" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="10" t="s">
-        <v>214</v>
+        <v>695</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>215</v>
+        <v>162</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>216</v>
+        <v>163</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>21</v>
+        <v>806</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>217</v>
+        <v>761</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>218</v>
+        <v>164</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>219</v>
+        <v>789</v>
       </c>
       <c r="I194" s="3">
-        <v>637</v>
-[...3 lines deleted...]
-      </c>
+        <v>1022</v>
+      </c>
+      <c r="J194" s="12"/>
     </row>
     <row r="195" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
-        <v>236</v>
+        <v>695</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>712</v>
+        <v>163</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>238</v>
+        <v>765</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>239</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="I195" s="7">
+        <v>1055</v>
+      </c>
+      <c r="J195" s="20"/>
     </row>
     <row r="196" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
-        <v>148</v>
+        <v>695</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>151</v>
+        <v>806</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>152</v>
+        <v>396</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J196" s="12"/>
+        <v>164</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="I196" s="7">
+        <v>1061</v>
+      </c>
+      <c r="J196" s="20"/>
     </row>
     <row r="197" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="10" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>114</v>
+        <v>237</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>115</v>
+        <v>712</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>23</v>
+        <v>822</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="I197" s="3">
+        <v>806</v>
+      </c>
+      <c r="J197" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I198" s="3">
+        <v>637</v>
+      </c>
+      <c r="J198" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I199" s="3">
+        <v>682</v>
+      </c>
+      <c r="J199" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I200" s="3">
+        <v>517</v>
+      </c>
+      <c r="J200" s="12"/>
+    </row>
+    <row r="201" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F201" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="G197" s="3" t="s">
+      <c r="G201" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H197" s="3" t="s">
+      <c r="H201" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="I197" s="3">
+      <c r="I201" s="3">
         <v>485</v>
       </c>
-      <c r="J197" s="12"/>
-[...121 lines deleted...]
-      <c r="J201" s="20"/>
+      <c r="J201" s="12"/>
     </row>
     <row r="202" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="11" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>701</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>906</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>1094</v>
+        <v>739</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>858</v>
+        <v>907</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>1096</v>
+        <v>764</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>1098</v>
+        <v>605</v>
       </c>
       <c r="H202" s="6" t="s">
-        <v>1095</v>
+        <v>798</v>
       </c>
       <c r="I202" s="7">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="J202" s="20"/>
+        <v>1049</v>
+      </c>
+      <c r="J202" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="203" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="10" t="s">
-        <v>691</v>
+      <c r="A203" s="11" t="s">
+        <v>701</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>882</v>
+        <v>1076</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>724</v>
+        <v>1075</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>539</v>
+        <v>1077</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>540</v>
-[...9 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I203" s="7">
+        <v>1051</v>
+      </c>
+      <c r="J203" s="20"/>
     </row>
     <row r="204" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="11" t="s">
-        <v>921</v>
+        <v>1085</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>160</v>
+        <v>1081</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>10</v>
+        <v>1080</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>805</v>
+        <v>849</v>
       </c>
       <c r="E204" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>12</v>
+        <v>1082</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="J204" s="12"/>
+        <v>1084</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I204" s="7">
+        <v>552</v>
+      </c>
+      <c r="J204" s="20"/>
     </row>
     <row r="205" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="11" t="s">
-        <v>921</v>
+        <v>941</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>925</v>
+        <v>945</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>922</v>
+        <v>943</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>923</v>
+        <v>942</v>
       </c>
       <c r="E205" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="I205" s="7">
+        <v>689</v>
+      </c>
+      <c r="J205" s="20"/>
+    </row>
+    <row r="206" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="11" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B206" s="25" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="E206" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F205" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="F206" s="3" t="s">
-        <v>555</v>
+        <v>1096</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>556</v>
-[...9 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="H206" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I206" s="7">
+        <v>780</v>
+      </c>
+      <c r="J206" s="20"/>
     </row>
     <row r="207" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="11" t="s">
-        <v>993</v>
+      <c r="A207" s="10" t="s">
+        <v>691</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>995</v>
+        <v>882</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>994</v>
+        <v>724</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>843</v>
+        <v>883</v>
       </c>
       <c r="E207" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>350</v>
+        <v>539</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>996</v>
-[...7 lines deleted...]
-      <c r="J207" s="20"/>
+        <v>540</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="I207" s="3">
+        <v>1003</v>
+      </c>
+      <c r="J207" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="208" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="11" t="s">
-        <v>993</v>
+        <v>921</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>348</v>
+        <v>925</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>349</v>
+        <v>922</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>843</v>
+        <v>923</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>350</v>
+        <v>924</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>351</v>
-[...7 lines deleted...]
-      <c r="J208" s="12"/>
+        <v>926</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="I208" s="7">
+        <v>6</v>
+      </c>
+      <c r="J208" s="20"/>
     </row>
     <row r="209" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="10" t="s">
-        <v>690</v>
+      <c r="A209" s="11" t="s">
+        <v>921</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>880</v>
+        <v>160</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>723</v>
+        <v>10</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>881</v>
+        <v>805</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>536</v>
+        <v>12</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>537</v>
+        <v>13</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>538</v>
+        <v>161</v>
       </c>
       <c r="I209" s="3">
-        <v>1002</v>
+        <v>545</v>
       </c>
       <c r="J209" s="12"/>
     </row>
     <row r="210" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="11" t="s">
-        <v>1143</v>
+      <c r="A210" s="10" t="s">
+        <v>553</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1142</v>
+        <v>893</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1141</v>
+        <v>731</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>817</v>
+        <v>894</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>11</v>
+        <v>554</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>1140</v>
+        <v>555</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J210" s="20"/>
+        <v>556</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="I210" s="3">
+        <v>1020</v>
+      </c>
+      <c r="J210" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="211" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="11" t="s">
-        <v>1143</v>
+        <v>993</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>1142</v>
+        <v>348</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>1141</v>
+        <v>349</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>817</v>
+        <v>843</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>1144</v>
+        <v>350</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>478</v>
+        <v>351</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I211" s="3">
+        <v>855</v>
+      </c>
+      <c r="J211" s="12"/>
+    </row>
+    <row r="212" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="11" t="s">
+        <v>993</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>479</v>
+        <v>995</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>480</v>
+        <v>994</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>872</v>
+        <v>843</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>481</v>
+        <v>350</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>482</v>
-[...11 lines deleted...]
-        <v>1114</v>
+        <v>996</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="I212" s="7">
+        <v>1035</v>
+      </c>
+      <c r="J212" s="20"/>
+    </row>
+    <row r="213" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="10" t="s">
+        <v>690</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1119</v>
+        <v>880</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>1115</v>
+        <v>723</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>1116</v>
+        <v>881</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>1117</v>
+        <v>536</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>537</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="I213" s="3">
+        <v>1002</v>
+      </c>
+      <c r="J213" s="12"/>
+    </row>
+    <row r="214" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="11" t="s">
+        <v>1143</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>41</v>
+        <v>1142</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1141</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>817</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F214" s="4" t="s">
+      <c r="F214" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I214" s="7">
+        <v>1073</v>
+      </c>
+      <c r="J214" s="20"/>
+    </row>
+    <row r="215" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H215" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I215" s="7">
+        <v>1074</v>
+      </c>
+      <c r="J215" s="20"/>
+    </row>
+    <row r="216" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="I216" s="3">
+        <v>973</v>
+      </c>
+      <c r="J216" s="12"/>
+    </row>
+    <row r="217" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A217" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I217" s="7">
+        <v>470</v>
+      </c>
+      <c r="J217" s="20"/>
+    </row>
+    <row r="218" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F218" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="G214" s="3" t="s">
+      <c r="G218" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="H214" s="4" t="s">
+      <c r="H218" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I214" s="5">
+      <c r="I218" s="5">
         <v>108</v>
       </c>
-      <c r="J214" s="16"/>
-[...2 lines deleted...]
-      <c r="A215" s="26" t="s">
+      <c r="J218" s="16"/>
+    </row>
+    <row r="219" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="26" t="s">
         <v>467</v>
       </c>
-      <c r="B215" s="23" t="s">
+      <c r="B219" s="23" t="s">
         <v>468</v>
       </c>
-      <c r="C215" s="23" t="s">
+      <c r="C219" s="23" t="s">
         <v>469</v>
       </c>
-      <c r="D215" s="23" t="s">
+      <c r="D219" s="23" t="s">
         <v>870</v>
       </c>
-      <c r="E215" s="23" t="s">
+      <c r="E219" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="F215" s="23" t="s">
+      <c r="F219" s="23" t="s">
         <v>913</v>
       </c>
-      <c r="G215" s="23" t="s">
+      <c r="G219" s="23" t="s">
         <v>470</v>
       </c>
-      <c r="H215" s="23" t="s">
+      <c r="H219" s="23" t="s">
         <v>471</v>
       </c>
-      <c r="I215" s="23">
+      <c r="I219" s="23">
         <v>968</v>
       </c>
-      <c r="J215" s="27"/>
-[...2 lines deleted...]
-      <c r="A216" s="10" t="s">
+      <c r="J219" s="27"/>
+    </row>
+    <row r="220" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="B216" s="3" t="s">
+      <c r="B220" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="I220" s="3">
+        <v>959</v>
+      </c>
+      <c r="J220" s="12"/>
+    </row>
+    <row r="221" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I221" s="7">
+        <v>960</v>
+      </c>
+      <c r="J221" s="20"/>
+    </row>
+    <row r="222" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B222" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="C216" s="3" t="s">
+      <c r="C222" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="D216" s="3" t="s">
+      <c r="D222" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="E216" s="3" t="s">
+      <c r="E222" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F216" s="3" t="s">
+      <c r="F222" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="G216" s="3" t="s">
+      <c r="G222" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="H216" s="3" t="s">
+      <c r="H222" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="I216" s="3">
+      <c r="I222" s="3">
         <v>1028</v>
       </c>
-      <c r="J216" s="12"/>
-[...62 lines deleted...]
-      <c r="A219" s="10" t="s">
+      <c r="J222" s="12"/>
+    </row>
+    <row r="223" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="10" t="s">
         <v>419</v>
       </c>
-      <c r="B219" s="3" t="s">
+      <c r="B223" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C219" s="3" t="s">
+      <c r="C223" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="D219" s="3" t="s">
+      <c r="D223" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="E219" s="3" t="s">
+      <c r="E223" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F219" s="3" t="s">
+      <c r="F223" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="G219" s="3" t="s">
+      <c r="G223" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="H219" s="3" t="s">
+      <c r="H223" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="I219" s="3">
+      <c r="I223" s="3">
         <v>919</v>
       </c>
-      <c r="J219" s="12"/>
-[...2 lines deleted...]
-      <c r="A220" s="10" t="s">
+      <c r="J223" s="12"/>
+    </row>
+    <row r="224" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B220" s="3" t="s">
+      <c r="B224" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C220" s="3" t="s">
+      <c r="C224" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="D220" s="3" t="s">
+      <c r="D224" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="E220" s="3" t="s">
+      <c r="E224" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="3" t="s">
+      <c r="F224" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="G220" s="24" t="s">
+      <c r="G224" s="24" t="s">
         <v>394</v>
       </c>
-      <c r="H220" s="3" t="s">
+      <c r="H224" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="I220" s="3">
+      <c r="I224" s="3">
         <v>896</v>
       </c>
-      <c r="J220" s="12"/>
-[...23 lines deleted...]
-      <c r="J224" s="20"/>
+      <c r="J224" s="12"/>
     </row>
     <row r="225" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A225" s="11"/>
       <c r="H225" s="6"/>
       <c r="I225" s="7"/>
       <c r="J225" s="20"/>
     </row>
     <row r="226" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A226" s="11"/>
       <c r="H226" s="6"/>
       <c r="I226" s="7"/>
       <c r="J226" s="20"/>
     </row>
     <row r="227" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A227" s="11"/>
       <c r="H227" s="6"/>
       <c r="I227" s="7"/>
       <c r="J227" s="20"/>
     </row>
     <row r="228" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A228" s="11"/>
       <c r="H228" s="6"/>
       <c r="I228" s="7"/>
       <c r="J228" s="20"/>
     </row>
@@ -11625,99 +11803,111 @@
     </row>
     <row r="268" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A268" s="11"/>
       <c r="H268" s="6"/>
       <c r="I268" s="7"/>
       <c r="J268" s="20"/>
     </row>
     <row r="269" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A269" s="11"/>
       <c r="H269" s="6"/>
       <c r="I269" s="7"/>
       <c r="J269" s="20"/>
     </row>
     <row r="270" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A270" s="11"/>
       <c r="H270" s="6"/>
       <c r="I270" s="7"/>
       <c r="J270" s="20"/>
     </row>
     <row r="271" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A271" s="11"/>
       <c r="H271" s="6"/>
       <c r="I271" s="7"/>
       <c r="J271" s="20"/>
     </row>
-    <row r="272" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-    <row r="276" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="11"/>
+      <c r="H272" s="6"/>
+      <c r="I272" s="7"/>
+      <c r="J272" s="20"/>
+    </row>
+    <row r="273" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="11"/>
+      <c r="H273" s="6"/>
+      <c r="I273" s="7"/>
+      <c r="J273" s="20"/>
+    </row>
+    <row r="274" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="11"/>
+      <c r="H274" s="6"/>
+      <c r="I274" s="7"/>
+      <c r="J274" s="20"/>
+    </row>
+    <row r="275" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="11"/>
+      <c r="H275" s="6"/>
+      <c r="I275" s="7"/>
+      <c r="J275" s="20"/>
+    </row>
+    <row r="276" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D276" s="8"/>
     </row>
-    <row r="277" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D277" s="8"/>
     </row>
-    <row r="278" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D278" s="8"/>
     </row>
-    <row r="279" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D279" s="8"/>
     </row>
-    <row r="280" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="280" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D280" s="8"/>
     </row>
-    <row r="281" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D281" s="8"/>
     </row>
-    <row r="282" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D282" s="8"/>
     </row>
-    <row r="283" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D283" s="8"/>
     </row>
-    <row r="284" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D284" s="8"/>
     </row>
-    <row r="285" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D285" s="8"/>
     </row>
-    <row r="286" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D286" s="8"/>
     </row>
-    <row r="287" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D287" s="8"/>
     </row>
-    <row r="288" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D288" s="8"/>
     </row>
     <row r="289" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D289" s="8"/>
     </row>
     <row r="290" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D290" s="8"/>
     </row>
     <row r="291" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D291" s="8"/>
     </row>
     <row r="292" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D292" s="8"/>
     </row>
     <row r="293" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D293" s="8"/>
     </row>
     <row r="294" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D294" s="8"/>
     </row>
     <row r="295" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D295" s="8"/>
     </row>
     <row r="296" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D296" s="8"/>
@@ -11888,229 +12078,191 @@
       <c r="D351" s="8"/>
     </row>
     <row r="352" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D352" s="8"/>
     </row>
     <row r="353" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D353" s="8"/>
     </row>
     <row r="354" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D354" s="8"/>
     </row>
     <row r="355" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D355" s="8"/>
     </row>
     <row r="356" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D356" s="8"/>
     </row>
     <row r="357" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D357" s="8"/>
     </row>
     <row r="358" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D358" s="8"/>
     </row>
     <row r="359" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D359" s="8"/>
+    </row>
+    <row r="360" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D360" s="8"/>
+    </row>
+    <row r="361" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D361" s="8"/>
+    </row>
+    <row r="362" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D362" s="8"/>
+    </row>
+    <row r="363" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D363" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F175" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
-[...4 lines deleted...]
-    <hyperlink ref="G220" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
+    <hyperlink ref="F179" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
+    <hyperlink ref="G9:G11" r:id="rId2" display="https://www.7nteng.com/" xr:uid="{FFF45280-9D96-4D47-86D9-FCF6A70D0B87}"/>
+    <hyperlink ref="G2" r:id="rId3" xr:uid="{EBE877B1-CF9D-4091-A1E2-0C04263142EE}"/>
+    <hyperlink ref="G82" r:id="rId4" xr:uid="{4088CA85-C1EF-4DE8-9A88-FCF40B02A987}"/>
+    <hyperlink ref="G104" r:id="rId5" xr:uid="{C547ED4B-A88D-4539-ADB2-F2AA51FD8B2C}"/>
+    <hyperlink ref="G224" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="30" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CCommonwealth of Massachusetts
 Department of Environmental Protection - Well Driller Program
 List of Certified Well Drillers
 Janurary 1st, 2026 - December 31st, 2026      
 </oddHeader>
     <oddFooter>&amp;L&amp;P&amp;CAn "M" following a certification number
-indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: May 6, 2026 - MassDEP</oddFooter>
+indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: June 23, 2026 - MassDEP</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId8"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D4A6A5F-0B54-4516-8D02-F21E88F09723}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.1796875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="29.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>1146</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>618</v>
       </c>
       <c r="B3" t="s">
         <v>619</v>
       </c>
       <c r="C3" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
         <v>623</v>
       </c>
       <c r="C5" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>625</v>
       </c>
       <c r="B6" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B8" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B9" t="s">
         <v>628</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{58736F65-E5C2-4793-90D9-D4EF32441F80}"/>
     <hyperlink ref="C4" r:id="rId2" xr:uid="{8058B044-49D8-4CF7-A5E1-8CF39FCCBE8F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B2F0CADC4958A4283BCC35B9A042D0D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a52d591603f41845a39d2e82a1aee9c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11f909ac-f7ff-481c-b050-edbac054e686" xmlns:ns3="fb2cf4de-29fa-424e-b18e-cff0f97826b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fce117397f05935b710b4cbcddfe4446" ns2:_="" ns3:_="">
     <xsd:import namespace="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <xsd:import namespace="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Contents" minOccurs="0"/>
                 <xsd:element ref="ns2:PointofContact" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
@@ -12374,169 +12526,219 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Contents xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
     <PointofContact xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </PointofContact>
     <TaxCatchAll xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5" xsi:nil="true"/>
     <_dlc_DocId xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">CKHNQMPYFZNC-127032583-614786</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">
       <Url>https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSDWP/_layouts/15/DocIdRedir.aspx?ID=CKHNQMPYFZNC-127032583-614786</Url>
       <Description>CKHNQMPYFZNC-127032583-614786</Description>
     </_dlc_DocIdUrl>
     <Bruce1 xmlns="11f909ac-f7ff-481c-b050-edbac054e686">true</Bruce1>
     <Bruce xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FEFA3-88EC-4B3E-A99C-7DE4F2EB99B7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5F33B2-985A-448E-9817-786D31F68328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FEFA3-88EC-4B3E-A99C-7DE4F2EB99B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427F1289-0B24-46A1-A7F4-A75DEE2ECA70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10405E39-C178-46EF-B60F-A53ACD680743}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Certified Drillers May 2026</vt:lpstr>
+      <vt:lpstr>Certified Drillers June 2026</vt:lpstr>
       <vt:lpstr>Read Me</vt:lpstr>
-      <vt:lpstr>'Certified Drillers May 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Certified Drillers June 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Certified Well Drillers List As of 02-09-2026</dc:title>
   <dc:subject/>
   <dc:creator>Gamble, Alex (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>