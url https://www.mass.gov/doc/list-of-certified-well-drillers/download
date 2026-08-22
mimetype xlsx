--- v3 (2026-07-08)
+++ v4 (2026-08-22)
@@ -6,90 +6,90 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tom.Hinchliffe\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EB4D46D-EE43-4BC6-96C2-37BF3072AC4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6B43A93-FC67-4BA0-BF81-E59C9B32F1E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Certified Drillers June 2026" sheetId="14" r:id="rId1"/>
+    <sheet name="Certified Drillers August 2026" sheetId="14" r:id="rId1"/>
     <sheet name="Read Me" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers June 2026'!$A$1:$GF$299</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers August 2026'!$A$1:$GF$305</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1857" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1909" uniqueCount="1184">
   <si>
     <t>Business Name</t>
   </si>
   <si>
     <t>Business Address</t>
   </si>
   <si>
     <t>Business Street</t>
   </si>
   <si>
     <t>Business Town</t>
   </si>
   <si>
     <t>Business State</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Business Website</t>
   </si>
   <si>
     <t>Driller Name</t>
   </si>
   <si>
@@ -1376,53 +1376,50 @@
   <si>
     <t>Reinheimer Jr., Arthur, F</t>
   </si>
   <si>
     <t>Comac Pump and Well LLC</t>
   </si>
   <si>
     <t>PO Box 425, 13 New Boston Road, Kingston, NH 03848</t>
   </si>
   <si>
     <t>(603)642-3683</t>
   </si>
   <si>
     <t>https://www.comacpumpandwell.com/</t>
   </si>
   <si>
     <t>(978)204-4221</t>
   </si>
   <si>
     <t xml:space="preserve">Ogden, Tracey A., </t>
   </si>
   <si>
     <t>(508)393-6900</t>
   </si>
   <si>
-    <t>https://northerndrillservice.com/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DeVillers, Christopher, </t>
   </si>
   <si>
     <t xml:space="preserve">Skillings, Derek, </t>
   </si>
   <si>
     <t>Barton Water Systems</t>
   </si>
   <si>
     <t>37 Hudson Rd, Oxford, MA 01540</t>
   </si>
   <si>
     <t>37 Hudson Rd</t>
   </si>
   <si>
     <t>(508)987-5531</t>
   </si>
   <si>
     <t>Barton, Michael, D</t>
   </si>
   <si>
     <t xml:space="preserve">Skillings, Justin, </t>
   </si>
   <si>
     <t>Drilex Environmental</t>
@@ -2150,53 +2147,50 @@
   <si>
     <t>MB Drilling, LLC</t>
   </si>
   <si>
     <t>Barre Artesian Wells Well Co.</t>
   </si>
   <si>
     <t>Skillings and Sons, LLC</t>
   </si>
   <si>
     <t>Claverack Well and Pump Service, LLC</t>
   </si>
   <si>
     <t>Fleming Drilling Company, LLC.</t>
   </si>
   <si>
     <t>A &amp; J Well Company INC.</t>
   </si>
   <si>
     <t>Connecticut Wells/Geothermal Services, INC</t>
   </si>
   <si>
     <t>7NT Enterprises LLC</t>
   </si>
   <si>
-    <t>Summit Drilling, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>38 Allyndale Rd</t>
   </si>
   <si>
     <t>PO Box 375</t>
   </si>
   <si>
     <t>PO Box 463</t>
   </si>
   <si>
     <t>PO Box 183</t>
   </si>
   <si>
     <t>PO Box 117</t>
   </si>
   <si>
     <t>PO Box 2783</t>
   </si>
   <si>
     <t>P.O.Box 303</t>
   </si>
   <si>
     <t>71 Water St</t>
   </si>
   <si>
     <t>1054 Rt 52</t>
@@ -2339,53 +2333,50 @@
   <si>
     <t>(865)691-5052</t>
   </si>
   <si>
     <t>(609)294-1110</t>
   </si>
   <si>
     <t>(800)975-7374</t>
   </si>
   <si>
     <t>(603)769-7800</t>
   </si>
   <si>
     <t>(618)828-6826</t>
   </si>
   <si>
     <t>(603)765-4048</t>
   </si>
   <si>
     <t>(603)398-7569</t>
   </si>
   <si>
     <t>(845)396-3090</t>
   </si>
   <si>
-    <t>(908)635-7255</t>
-[...1 lines deleted...]
-  <si>
     <t>(603)769-1080</t>
   </si>
   <si>
     <t>(603)393-7569</t>
   </si>
   <si>
     <t>Sullivan, Michael, F</t>
   </si>
   <si>
     <t>Scannell, Dennis, A</t>
   </si>
   <si>
     <t>Skillings, Roger, B</t>
   </si>
   <si>
     <t>Canning, Peter, J</t>
   </si>
   <si>
     <t>Leger, Donald, J</t>
   </si>
   <si>
     <t xml:space="preserve">Nitsch, Jeffrey, </t>
   </si>
   <si>
     <t xml:space="preserve">Barry, Dirk, </t>
@@ -2453,53 +2444,50 @@
   <si>
     <t xml:space="preserve">South, Linda, </t>
   </si>
   <si>
     <t xml:space="preserve">LaFramboise, Jeffrey, </t>
   </si>
   <si>
     <t xml:space="preserve">Quagliaroli, Robert, </t>
   </si>
   <si>
     <t xml:space="preserve">Shope, Douglas, </t>
   </si>
   <si>
     <t>Logel, Jeremy, L</t>
   </si>
   <si>
     <t>www.seaboarddrilling.com</t>
   </si>
   <si>
     <t>Keyser, R, Alex</t>
   </si>
   <si>
     <t>PO Box 2783, 5 Rayber Road, Orleans, MA 02653</t>
   </si>
   <si>
-    <t>PO Box 303, 647 Thompson Rd, Thompson, CT 06277</t>
-[...1 lines deleted...]
-  <si>
     <t>PO Box 386, 394 Quaker Highway, Uxbridge, MA 01569</t>
   </si>
   <si>
     <t>Harwich</t>
   </si>
   <si>
     <t>Groveland</t>
   </si>
   <si>
     <t>Amherst</t>
   </si>
   <si>
     <t>Berkley</t>
   </si>
   <si>
     <t>Walpole</t>
   </si>
   <si>
     <t>Brattleboro</t>
   </si>
   <si>
     <t>Natick</t>
   </si>
   <si>
     <t>Norfolk</t>
@@ -2765,53 +2753,50 @@
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>PO Box 315, Ascutney, VT 05030</t>
   </si>
   <si>
     <t>Davison</t>
   </si>
   <si>
     <t>Mount Kisco</t>
   </si>
   <si>
     <t>Duncannon</t>
   </si>
   <si>
     <t>Putnam</t>
   </si>
   <si>
     <t>Miamisburg</t>
   </si>
   <si>
     <t>Wesport</t>
   </si>
   <si>
-    <t>81 Chimeny Rock Road, Bridgewater, NJ 08807</t>
-[...1 lines deleted...]
-  <si>
     <t>Bridgewater</t>
   </si>
   <si>
     <t>West Tisbury</t>
   </si>
   <si>
     <t>Annapolis Junction</t>
   </si>
   <si>
     <t>(713)346-4000</t>
   </si>
   <si>
     <t>Fugro Consultants, Inc</t>
   </si>
   <si>
     <t>(508)968-4557</t>
   </si>
   <si>
     <t>(508)340-4650</t>
   </si>
   <si>
     <t>(508)322-0078</t>
   </si>
   <si>
     <t>Hadrose Well Drilling, Inc.</t>
@@ -3278,53 +3263,50 @@
   <si>
     <t>29 Mile Creek Rd</t>
   </si>
   <si>
     <t>Old Lyme</t>
   </si>
   <si>
     <t>(860)388-6377</t>
   </si>
   <si>
     <t xml:space="preserve">29 Mile Creek Rd, Old Lyme, CT 06371 </t>
   </si>
   <si>
     <t>https://www.cumminsenvirotech.com</t>
   </si>
   <si>
     <t xml:space="preserve">Cummins, Hansen, </t>
   </si>
   <si>
     <t>81 Chimney Rock Road</t>
   </si>
   <si>
     <t>81 Chimney Rock Road, Bridgewater, NJ 08807</t>
   </si>
   <si>
-    <t>(908)722-4266  320</t>
-[...1 lines deleted...]
-  <si>
     <t>Dillon, Dermot, P</t>
   </si>
   <si>
     <t>Jenkins, David S</t>
   </si>
   <si>
     <t>17 Catherwood Rd</t>
   </si>
   <si>
     <t>17 Catherwood Rd, Tewksbury, MA 01876</t>
   </si>
   <si>
     <t>(978)453-8200</t>
   </si>
   <si>
     <t>Ogden, Thomas, D</t>
   </si>
   <si>
     <t>https://ogdenwells.net</t>
   </si>
   <si>
     <t>T.J. Ogden Company, Inc.</t>
   </si>
   <si>
     <t>Conaway, William, F</t>
@@ -3551,51 +3533,114 @@
   <si>
     <t>PO Box 752, Rindge, NH 03461</t>
   </si>
   <si>
     <t>James Weidner</t>
   </si>
   <si>
     <t>Stone, John, L</t>
   </si>
   <si>
     <t>(508)943-1182</t>
   </si>
   <si>
     <t>Recovery Drilling Services LLC</t>
   </si>
   <si>
     <t>157 West Main St</t>
   </si>
   <si>
     <t>Dudley</t>
   </si>
   <si>
     <t>157 West Main St, Dudley, MA 01571</t>
   </si>
   <si>
-    <t>(1) Last Update June 23, 2026</t>
+    <t>Wilson, Michael,</t>
+  </si>
+  <si>
+    <t>Fleming, James,</t>
+  </si>
+  <si>
+    <t>Summit Drilling LLC</t>
+  </si>
+  <si>
+    <t>http://www.northerndrillservice.com</t>
+  </si>
+  <si>
+    <t>(800)242-6648</t>
+  </si>
+  <si>
+    <t>Crandell, Bo Tyler,</t>
+  </si>
+  <si>
+    <t>McCormack, Ryan, P</t>
+  </si>
+  <si>
+    <t>(229)896-5572</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>361 Airport Square</t>
+  </si>
+  <si>
+    <t>Adel</t>
+  </si>
+  <si>
+    <t>361 Airport Square, Adel, GA 31620</t>
+  </si>
+  <si>
+    <t>Betts Drilling</t>
+  </si>
+  <si>
+    <t>http://bettsenv.com</t>
+  </si>
+  <si>
+    <t>647 Thompson Road, PO Box 303</t>
+  </si>
+  <si>
+    <t>Roberts, Brent, M</t>
+  </si>
+  <si>
+    <t>(518)392-4254</t>
+  </si>
+  <si>
+    <t>17 Goold Rd</t>
+  </si>
+  <si>
+    <t>Valatie</t>
+  </si>
+  <si>
+    <t>17 Goold Rd, Valatie, NY 12184</t>
+  </si>
+  <si>
+    <t>W. Gordon Goold, Inc.</t>
+  </si>
+  <si>
+    <t>(1) Last Update August 12, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3754,109 +3799,105 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{D87F02EC-B5DB-4135-A9BB-77AA4126C3B0}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -4351,54 +4392,54 @@
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J275" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A275"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J281" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:J281" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J230">
+    <sortCondition ref="A1:A281"/>
   </sortState>
   <tableColumns count="10">
     <tableColumn id="3" xr3:uid="{235BE30B-A8D8-4F14-B5B4-08E340FFD1F2}" name="Business Name" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{0F75C15C-B89E-47E7-B79F-BFE29AA6338E}" name="Business Address" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{0E2175F9-8B34-424A-87F1-5B1539C59DAB}" name="Business Street" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{0B2E22CA-F7A0-4AEC-A565-90F2321C1178}" name="Business Town" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{75177D30-0CB7-4C0E-989D-DC3BDC1AF803}" name="Business State" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{BED3698C-5ABC-4AC4-8A0F-BECFC71EC567}" name="Business Phone" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{A4385348-A72C-4E33-96ED-BAD0A165CE5E}" name="Business Website" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D8A99D03-16E3-4A33-9253-97558F7867B6}" name="Driller Name" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{A2042714-4F7D-41B7-BF3C-78617667A02F}" name="Registration Number" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{1506C861-B9F5-4B3A-8DA6-EBC8F1D62794}" name="Monitoring" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4680,51 +4721,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8453963090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wraggwells.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groundh2o.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fgsullivandrill.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julie.Butler@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC679CB8-BE27-41A7-9DD5-43E5C7087F6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P363"/>
+  <dimension ref="A1:P369"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.6328125" style="3" customWidth="1"/>
     <col min="5" max="6" width="23" style="3" customWidth="1"/>
     <col min="7" max="7" width="81.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="36.6328125" style="3" customWidth="1"/>
     <col min="9" max="9" width="21.90625" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.90625" style="3" customWidth="1"/>
     <col min="11" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>1</v>
       </c>
@@ -4733,6873 +4774,7025 @@
       </c>
       <c r="D1" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="18" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B2" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C2" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="D2" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="3" t="s">
+      <c r="F2" s="4" t="s">
         <v>593</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="G2" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="4" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="I2" s="5">
         <v>1043</v>
       </c>
       <c r="J2" s="16" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B3" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="4" t="s">
         <v>593</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="G3" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="3" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="I3" s="3">
         <v>1044</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="D4" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="3" t="s">
+      <c r="F4" s="4" t="s">
         <v>593</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="G4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="3" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="I4" s="3">
         <v>1045</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F5" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="3" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="I5" s="3">
         <v>1021</v>
       </c>
       <c r="J5" s="12"/>
     </row>
     <row r="6" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>420</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>422</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="I6" s="7">
         <v>1063</v>
       </c>
       <c r="J6" s="20"/>
     </row>
     <row r="7" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="I7" s="3">
         <v>1052</v>
       </c>
       <c r="J7" s="12"/>
     </row>
     <row r="8" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="I8" s="7">
         <v>1070</v>
       </c>
       <c r="J8" s="20"/>
     </row>
     <row r="9" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
       <c r="I9" s="7">
         <v>872</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>155</v>
+        <v>658</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>156</v>
+        <v>657</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>819</v>
+        <v>800</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>157</v>
+        <v>659</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="I10" s="3">
-        <v>648</v>
+        <v>526</v>
       </c>
       <c r="J10" s="12"/>
     </row>
     <row r="11" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>659</v>
+        <v>155</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>658</v>
+        <v>156</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>660</v>
+        <v>157</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="I11" s="3">
-        <v>526</v>
+        <v>648</v>
       </c>
       <c r="J11" s="12"/>
     </row>
     <row r="12" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A12" s="11" t="s">
+        <v>606</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="C12" s="8" t="s">
         <v>608</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="D12" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="3" t="s">
+      <c r="G12" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="H12" s="6" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="I12" s="7">
         <v>1054</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="6" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="I13" s="7">
         <v>1075</v>
       </c>
       <c r="J13" s="20"/>
     </row>
     <row r="14" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="I14" s="14">
         <v>908</v>
       </c>
       <c r="J14" s="22"/>
     </row>
     <row r="15" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>402</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>738</v>
+        <v>404</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>905</v>
+        <v>851</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>405</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>406</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>603</v>
+        <v>407</v>
       </c>
       <c r="I15" s="3">
-        <v>1048</v>
+        <v>899</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>402</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>404</v>
+        <v>736</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>855</v>
+        <v>901</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>405</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>406</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>407</v>
+        <v>602</v>
       </c>
       <c r="I16" s="3">
-        <v>899</v>
+        <v>1048</v>
       </c>
       <c r="J16" s="12"/>
     </row>
     <row r="17" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="3" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="I17" s="3">
         <v>995</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>252</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>253</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>254</v>
       </c>
       <c r="I18" s="3">
         <v>706</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>304</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>305</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>306</v>
       </c>
       <c r="I19" s="3">
         <v>786</v>
       </c>
       <c r="J19" s="12"/>
     </row>
     <row r="20" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="I20" s="7">
         <v>1066</v>
       </c>
       <c r="J20" s="20"/>
     </row>
     <row r="21" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="I21" s="3">
         <v>1011</v>
       </c>
       <c r="J21" s="12"/>
     </row>
     <row r="22" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="C22" s="3" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="I22" s="3">
         <v>945</v>
       </c>
       <c r="J22" s="12"/>
     </row>
     <row r="23" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>363</v>
       </c>
       <c r="I23" s="3">
         <v>862</v>
       </c>
       <c r="J23" s="12"/>
     </row>
     <row r="24" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="I24" s="7">
         <v>566</v>
       </c>
       <c r="J24" s="20"/>
     </row>
     <row r="25" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I25" s="7">
+        <v>1078</v>
+      </c>
+      <c r="J25" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="3" t="s">
+      <c r="C26" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F25" s="3" t="s">
+      <c r="F26" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="G25" s="3" t="s">
+      <c r="G26" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="H25" s="3" t="s">
+      <c r="H26" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="I25" s="3">
+      <c r="I26" s="3">
         <v>489</v>
       </c>
-      <c r="J25" s="12"/>
-[...2 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>948</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="H27" s="6" t="s">
         <v>953</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...20 lines deleted...]
-      <c r="I26" s="7">
+      <c r="I27" s="7">
         <v>700</v>
       </c>
-      <c r="J26" s="20"/>
-[...29 lines deleted...]
-      <c r="J27" s="12"/>
+      <c r="J27" s="20"/>
     </row>
     <row r="28" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>374</v>
+        <v>680</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>375</v>
+        <v>859</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>376</v>
+        <v>717</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>377</v>
+        <v>440</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>378</v>
+        <v>19</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>379</v>
+        <v>441</v>
       </c>
       <c r="I28" s="3">
-        <v>880</v>
-[...3 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="J28" s="12"/>
     </row>
     <row r="29" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
-        <v>107</v>
+        <v>374</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>108</v>
+        <v>375</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>109</v>
+        <v>376</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>110</v>
+        <v>846</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>111</v>
+        <v>377</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>112</v>
+        <v>378</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>113</v>
+        <v>379</v>
       </c>
       <c r="I29" s="3">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="J29" s="12"/>
+        <v>880</v>
+      </c>
+      <c r="J29" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="30" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
-        <v>331</v>
+        <v>107</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>332</v>
+        <v>108</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>333</v>
+        <v>109</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>837</v>
+        <v>110</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>334</v>
+        <v>111</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>335</v>
+        <v>112</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>336</v>
+        <v>113</v>
       </c>
       <c r="I30" s="3">
-        <v>838</v>
+        <v>451</v>
       </c>
       <c r="J30" s="12"/>
     </row>
     <row r="31" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>130</v>
+        <v>331</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>131</v>
+        <v>332</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>132</v>
+        <v>333</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>133</v>
+        <v>833</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>134</v>
+        <v>334</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>135</v>
+        <v>335</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>136</v>
+        <v>336</v>
       </c>
       <c r="I31" s="3">
-        <v>492</v>
+        <v>838</v>
       </c>
       <c r="J31" s="12"/>
     </row>
     <row r="32" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
-        <v>559</v>
+        <v>130</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>560</v>
+        <v>131</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>561</v>
+        <v>132</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>898</v>
+        <v>133</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>562</v>
+        <v>134</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>563</v>
+        <v>135</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>564</v>
+        <v>136</v>
       </c>
       <c r="I32" s="3">
-        <v>1026</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="J32" s="12"/>
     </row>
     <row r="33" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="C33" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="3" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="G33" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="H33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="3">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="J33" s="12" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
-        <v>82</v>
+        <v>558</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>83</v>
+        <v>559</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>84</v>
+        <v>560</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>85</v>
+        <v>894</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>86</v>
+        <v>564</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>87</v>
+        <v>562</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>88</v>
+        <v>565</v>
       </c>
       <c r="I34" s="3">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="J34" s="12"/>
+        <v>1027</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="35" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>87</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>545</v>
+        <v>88</v>
       </c>
       <c r="I35" s="3">
-        <v>1008</v>
+        <v>305</v>
       </c>
       <c r="J35" s="12"/>
     </row>
     <row r="36" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
-        <v>666</v>
+        <v>82</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>652</v>
+        <v>83</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>703</v>
+        <v>84</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>26</v>
+        <v>544</v>
       </c>
       <c r="I36" s="3">
-        <v>56</v>
+        <v>1008</v>
       </c>
       <c r="J36" s="12"/>
     </row>
     <row r="37" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
-        <v>22</v>
+        <v>665</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>851</v>
+        <v>651</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>380</v>
+        <v>25</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>381</v>
+        <v>26</v>
       </c>
       <c r="I37" s="3">
-        <v>883</v>
+        <v>56</v>
       </c>
       <c r="J37" s="12"/>
     </row>
     <row r="38" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
-        <v>685</v>
+        <v>22</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>493</v>
+        <v>847</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>494</v>
+        <v>701</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>874</v>
+        <v>23</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>495</v>
+        <v>11</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>496</v>
+        <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>497</v>
+        <v>380</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>498</v>
+        <v>381</v>
       </c>
       <c r="I38" s="3">
-        <v>984</v>
+        <v>883</v>
       </c>
       <c r="J38" s="12"/>
     </row>
     <row r="39" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B39" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C39" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C39" s="3" t="s">
+      <c r="D39" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E39" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="3" t="s">
+      <c r="F39" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F39" s="3" t="s">
+      <c r="G39" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G39" s="3" t="s">
+      <c r="H39" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="H39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I39" s="3">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="J39" s="12"/>
     </row>
     <row r="40" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="D40" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E40" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="3" t="s">
+      <c r="F40" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F40" s="3" t="s">
+      <c r="G40" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" s="3" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="I40" s="3">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="J40" s="12"/>
     </row>
     <row r="41" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B41" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C41" s="3" t="s">
+      <c r="D41" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E41" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="3" t="s">
+      <c r="F41" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="G41" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" s="3" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="I41" s="3">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="J41" s="12"/>
     </row>
     <row r="42" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B42" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="D42" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E42" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="3" t="s">
+      <c r="F42" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F42" s="3" t="s">
+      <c r="G42" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" s="3" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="I42" s="3">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B43" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C43" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C43" s="3" t="s">
+      <c r="D43" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E43" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="3" t="s">
+      <c r="F43" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F43" s="3" t="s">
+      <c r="G43" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" s="3" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="I43" s="3">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="J43" s="12"/>
     </row>
     <row r="44" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>917</v>
+        <v>684</v>
       </c>
       <c r="B44" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="I44" s="3">
+        <v>991</v>
+      </c>
+      <c r="J44" s="12"/>
+    </row>
+    <row r="45" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="C45" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="D44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="3" t="s">
+      <c r="D45" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="E45" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F44" s="3" t="s">
+      <c r="F45" s="3" t="s">
         <v>361</v>
-      </c>
-[...28 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H45" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H45" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="I45" s="3">
+        <v>861</v>
+      </c>
+      <c r="J45" s="12"/>
     </row>
     <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>398</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>400</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>401</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="I46" s="5">
         <v>898</v>
       </c>
       <c r="J46" s="16" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="10" t="s">
-        <v>473</v>
+      <c r="A47" s="11" t="s">
+        <v>398</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>474</v>
+        <v>1036</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>475</v>
+        <v>400</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>867</v>
+        <v>1035</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>476</v>
+        <v>1037</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>477</v>
-[...7 lines deleted...]
-      <c r="J47" s="12"/>
+        <v>19</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I47" s="7">
+        <v>1067</v>
+      </c>
+      <c r="J47" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="48" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
-        <v>696</v>
+        <v>472</v>
       </c>
       <c r="B48" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="3" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>753</v>
+        <v>475</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>477</v>
-[...7 lines deleted...]
-      <c r="J48" s="20"/>
+        <v>476</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="I48" s="3">
+        <v>971</v>
+      </c>
+      <c r="J48" s="12"/>
     </row>
     <row r="49" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="3" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>477</v>
-[...7 lines deleted...]
-      <c r="J49" s="12"/>
+        <v>476</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="I49" s="7">
+        <v>949</v>
+      </c>
+      <c r="J49" s="20"/>
     </row>
     <row r="50" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B50" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="3" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F50" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="G50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" s="3" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="I50" s="3">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="J50" s="12"/>
     </row>
     <row r="51" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B51" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C51" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="3" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G51" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="G51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" s="3" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="I51" s="3">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="J51" s="12"/>
     </row>
     <row r="52" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B52" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C52" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="3" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F52" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G52" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="G52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" s="3" t="s">
-        <v>604</v>
+        <v>782</v>
       </c>
       <c r="I52" s="3">
-        <v>1050</v>
+        <v>1018</v>
       </c>
       <c r="J52" s="12"/>
     </row>
     <row r="53" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
-        <v>436</v>
+        <v>695</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>437</v>
+        <v>473</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>718</v>
+        <v>474</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>775</v>
+        <v>603</v>
       </c>
       <c r="I53" s="3">
-        <v>935</v>
+        <v>1050</v>
       </c>
       <c r="J53" s="12"/>
     </row>
     <row r="54" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="10" t="s">
-        <v>384</v>
+        <v>436</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>385</v>
+        <v>437</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>386</v>
+        <v>716</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>388</v>
+        <v>439</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>389</v>
+        <v>772</v>
       </c>
       <c r="I54" s="3">
-        <v>892</v>
-[...3 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="J54" s="12"/>
     </row>
     <row r="55" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
-        <v>66</v>
+        <v>384</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>68</v>
+        <v>386</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>69</v>
+        <v>848</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>70</v>
+        <v>387</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>71</v>
+        <v>388</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>72</v>
+        <v>389</v>
       </c>
       <c r="I55" s="3">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="J55" s="12"/>
+        <v>892</v>
+      </c>
+      <c r="J55" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="56" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>291</v>
+        <v>72</v>
       </c>
       <c r="I56" s="3">
-        <v>745</v>
+        <v>295</v>
       </c>
       <c r="J56" s="12"/>
     </row>
     <row r="57" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
-        <v>699</v>
+        <v>66</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>274</v>
+        <v>67</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>275</v>
+        <v>68</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>830</v>
+        <v>69</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>276</v>
+        <v>70</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>277</v>
+        <v>71</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="I57" s="3">
-        <v>722</v>
+        <v>745</v>
       </c>
       <c r="J57" s="12"/>
     </row>
     <row r="58" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>735</v>
+        <v>275</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>276</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="H58" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J58" s="16"/>
+      <c r="H58" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I58" s="3">
+        <v>722</v>
+      </c>
+      <c r="J58" s="12"/>
     </row>
     <row r="59" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
-        <v>318</v>
+        <v>698</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>319</v>
+        <v>274</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>320</v>
+        <v>733</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>321</v>
+        <v>276</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J59" s="12"/>
+        <v>277</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="I59" s="5">
+        <v>1038</v>
+      </c>
+      <c r="J59" s="16"/>
     </row>
     <row r="60" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
-        <v>680</v>
+        <v>318</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>67</v>
+        <v>319</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>68</v>
+        <v>320</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>69</v>
+        <v>833</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>70</v>
+        <v>321</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>290</v>
+        <v>322</v>
       </c>
       <c r="I60" s="3">
-        <v>743</v>
+        <v>796</v>
       </c>
       <c r="J60" s="12"/>
     </row>
     <row r="61" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>430</v>
+        <v>290</v>
       </c>
       <c r="I61" s="3">
-        <v>926</v>
+        <v>743</v>
       </c>
       <c r="J61" s="12"/>
     </row>
     <row r="62" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
-        <v>268</v>
+        <v>679</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>269</v>
+        <v>67</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>270</v>
+        <v>68</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>829</v>
+        <v>69</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="I62" s="3">
+        <v>926</v>
+      </c>
+      <c r="J62" s="12"/>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="G62" s="3" t="s">
+      <c r="G63" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="H62" s="3" t="s">
+      <c r="H63" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="I62" s="3">
+      <c r="I63" s="3">
         <v>719</v>
       </c>
-      <c r="J62" s="12"/>
-[...2 lines deleted...]
-      <c r="A63" s="11" t="s">
+      <c r="J63" s="12"/>
+    </row>
+    <row r="64" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G64" s="3" t="s">
         <v>1068</v>
       </c>
-      <c r="B63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="3" t="s">
+      <c r="H64" s="6" t="s">
         <v>1069</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="3" t="s">
+      <c r="I64" s="7">
+        <v>962</v>
+      </c>
+      <c r="J64" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I65" s="3">
+        <v>558</v>
+      </c>
+      <c r="J65" s="12"/>
+    </row>
+    <row r="66" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="11" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I66" s="7">
+        <v>238</v>
+      </c>
+      <c r="J66" s="20"/>
+    </row>
+    <row r="67" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>899</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F63" s="3" t="s">
-[...79 lines deleted...]
-      <c r="B66" s="3" t="s">
+      <c r="F67" s="4" t="s">
         <v>587</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...8 lines deleted...]
-      <c r="F66" s="4" t="s">
+      <c r="G67" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="G66" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I66" s="5">
+      <c r="H67" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="I67" s="5">
         <v>1040</v>
       </c>
-      <c r="J66" s="16"/>
-[...29 lines deleted...]
-      <c r="J67" s="12"/>
+      <c r="J67" s="16"/>
     </row>
     <row r="68" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>1029</v>
+        <v>280</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>1030</v>
+        <v>731</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>1031</v>
+        <v>897</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>281</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>1033</v>
-[...9 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="I68" s="3">
+        <v>1030</v>
+      </c>
+      <c r="J68" s="12"/>
     </row>
     <row r="69" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
-        <v>916</v>
+        <v>279</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>803</v>
+        <v>1024</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>120</v>
+        <v>1025</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>36</v>
+        <v>1026</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>121</v>
+        <v>281</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>122</v>
-[...7 lines deleted...]
-      <c r="J69" s="12"/>
+        <v>1028</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I69" s="7">
+        <v>1047</v>
+      </c>
+      <c r="J69" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="70" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>119</v>
+        <v>799</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>120</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>746</v>
+        <v>121</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>122</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="I70" s="3">
-        <v>798</v>
+        <v>487</v>
       </c>
       <c r="J70" s="12"/>
     </row>
     <row r="71" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
-        <v>687</v>
+        <v>911</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>519</v>
+        <v>119</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>520</v>
+        <v>120</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>878</v>
+        <v>36</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>522</v>
+        <v>122</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="I71" s="3">
-        <v>994</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="J71" s="12"/>
     </row>
     <row r="72" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>62</v>
+        <v>518</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>63</v>
+        <v>874</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>64</v>
+        <v>753</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>19</v>
+        <v>521</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>768</v>
+        <v>522</v>
       </c>
       <c r="I72" s="3">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="J72" s="12"/>
+        <v>994</v>
+      </c>
+      <c r="J72" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="73" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>801</v>
+        <v>62</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>707</v>
+        <v>511</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>294</v>
+        <v>765</v>
       </c>
       <c r="I73" s="3">
-        <v>764</v>
+        <v>252</v>
       </c>
       <c r="J73" s="12"/>
     </row>
     <row r="74" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="10" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>76</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>373</v>
+        <v>294</v>
       </c>
       <c r="I74" s="3">
-        <v>877</v>
+        <v>764</v>
       </c>
       <c r="J74" s="12"/>
     </row>
     <row r="75" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="10" t="s">
-        <v>73</v>
+        <v>674</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>76</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="I75" s="3">
-        <v>299</v>
+        <v>877</v>
       </c>
       <c r="J75" s="12"/>
     </row>
     <row r="76" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
-        <v>452</v>
+        <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>453</v>
+        <v>798</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>454</v>
+        <v>705</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>828</v>
+        <v>74</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>455</v>
+        <v>75</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>456</v>
+        <v>76</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>776</v>
+        <v>77</v>
       </c>
       <c r="I76" s="3">
-        <v>956</v>
+        <v>299</v>
       </c>
       <c r="J76" s="12"/>
     </row>
     <row r="77" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10" t="s">
-        <v>142</v>
+        <v>451</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>143</v>
+        <v>452</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>144</v>
+        <v>453</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>145</v>
+        <v>824</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>146</v>
+        <v>454</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>19</v>
+        <v>455</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>147</v>
+        <v>773</v>
       </c>
       <c r="I77" s="3">
-        <v>513</v>
+        <v>956</v>
       </c>
       <c r="J77" s="12"/>
     </row>
     <row r="78" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>382</v>
+        <v>146</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>383</v>
+        <v>147</v>
       </c>
       <c r="I78" s="3">
-        <v>890</v>
+        <v>513</v>
       </c>
       <c r="J78" s="12"/>
     </row>
     <row r="79" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
-        <v>343</v>
+        <v>142</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>344</v>
+        <v>143</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>345</v>
+        <v>144</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>912</v>
+        <v>382</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>346</v>
+        <v>19</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>347</v>
+        <v>383</v>
       </c>
       <c r="I79" s="3">
-        <v>846</v>
-[...3 lines deleted...]
-      </c>
+        <v>890</v>
+      </c>
+      <c r="J79" s="12"/>
     </row>
     <row r="80" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="10" t="s">
         <v>343</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>345</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>346</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>544</v>
+        <v>347</v>
       </c>
       <c r="I80" s="3">
+        <v>846</v>
+      </c>
+      <c r="J80" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I81" s="3">
         <v>1006</v>
       </c>
-      <c r="J80" s="12"/>
-[...2 lines deleted...]
-      <c r="A81" s="11" t="s">
+      <c r="J81" s="12"/>
+    </row>
+    <row r="82" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="11" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H82" s="6" t="s">
         <v>1129</v>
       </c>
-      <c r="B81" s="3" t="s">
-[...20 lines deleted...]
-      <c r="I81" s="7">
+      <c r="I82" s="7">
         <v>1071</v>
       </c>
-      <c r="J81" s="20" t="s">
+      <c r="J82" s="20" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J82" s="12"/>
     </row>
     <row r="83" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>287</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>255</v>
       </c>
       <c r="I83" s="3">
         <v>707</v>
       </c>
       <c r="J83" s="12"/>
     </row>
     <row r="84" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
-        <v>697</v>
+        <v>284</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>551</v>
+        <v>285</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>552</v>
+        <v>286</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>892</v>
+        <v>827</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>1120</v>
+        <v>287</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>19</v>
+        <v>288</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>786</v>
+        <v>289</v>
       </c>
       <c r="I84" s="3">
-        <v>1019</v>
+        <v>735</v>
       </c>
       <c r="J84" s="12"/>
     </row>
     <row r="85" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
-        <v>414</v>
+        <v>696</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>415</v>
+        <v>550</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>416</v>
+        <v>551</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>858</v>
+        <v>888</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>750</v>
+        <v>1114</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>417</v>
+        <v>19</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>418</v>
+        <v>783</v>
       </c>
       <c r="I85" s="3">
-        <v>918</v>
+        <v>1019</v>
       </c>
       <c r="J85" s="12"/>
     </row>
     <row r="86" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="10" t="s">
-        <v>911</v>
+        <v>414</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>364</v>
+        <v>415</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>365</v>
+        <v>416</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>366</v>
+        <v>11</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>910</v>
+        <v>748</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>19</v>
+        <v>417</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="I86" s="3">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="J86" s="12"/>
     </row>
     <row r="87" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="10" t="s">
-        <v>487</v>
+        <v>906</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>488</v>
+        <v>364</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>489</v>
+        <v>365</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>873</v>
+        <v>844</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>490</v>
+        <v>905</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>491</v>
+        <v>19</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>492</v>
+        <v>367</v>
       </c>
       <c r="I87" s="3">
-        <v>983</v>
+        <v>869</v>
       </c>
       <c r="J87" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="88" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="11" t="s">
-        <v>946</v>
+      <c r="A88" s="10" t="s">
+        <v>486</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>950</v>
+        <v>487</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>947</v>
+        <v>488</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>948</v>
+        <v>869</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>949</v>
+        <v>489</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>952</v>
-[...4 lines deleted...]
-      <c r="I88" s="7">
+        <v>490</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="I88" s="3">
+        <v>983</v>
+      </c>
+      <c r="J88" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="I89" s="7">
         <v>697</v>
       </c>
-      <c r="J88" s="20"/>
-[...29 lines deleted...]
-      <c r="J89" s="12"/>
+      <c r="J89" s="20"/>
     </row>
     <row r="90" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B90" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B90" s="3" t="s">
+      <c r="C90" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="C90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="3" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>762</v>
+        <v>459</v>
       </c>
       <c r="G90" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I90" s="3">
-        <v>1025</v>
+        <v>958</v>
       </c>
       <c r="J90" s="12"/>
     </row>
     <row r="91" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B91" s="3" t="s">
+      <c r="C91" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="C91" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="3" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>461</v>
-[...7 lines deleted...]
-      <c r="J91" s="20"/>
+        <v>460</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="I91" s="3">
+        <v>1025</v>
+      </c>
+      <c r="J91" s="12"/>
     </row>
     <row r="92" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B92" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B92" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="3" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="I92" s="7">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="J92" s="20"/>
     </row>
     <row r="93" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B93" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B93" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="3" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="I93" s="7">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="J93" s="20"/>
     </row>
     <row r="94" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10" t="s">
-        <v>187</v>
+        <v>456</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>188</v>
+        <v>457</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>189</v>
+        <v>740</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>811</v>
+        <v>864</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>190</v>
+        <v>763</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>191</v>
-[...9 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="I94" s="7">
+        <v>1060</v>
+      </c>
+      <c r="J94" s="20"/>
     </row>
     <row r="95" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="10" t="s">
         <v>187</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>190</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>191</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>235</v>
+        <v>767</v>
       </c>
       <c r="I95" s="3">
-        <v>680</v>
+        <v>597</v>
       </c>
       <c r="J95" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="96" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="10" t="s">
-        <v>256</v>
+        <v>187</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>662</v>
+        <v>189</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
       <c r="I96" s="3">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="J96" s="12"/>
+        <v>680</v>
+      </c>
+      <c r="J96" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="97" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>258</v>
+        <v>661</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>259</v>
+        <v>202</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>260</v>
+        <v>203</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>261</v>
+        <v>204</v>
       </c>
       <c r="I97" s="3">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="J97" s="12"/>
     </row>
     <row r="98" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>260</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="I98" s="3">
-        <v>758</v>
+        <v>711</v>
       </c>
       <c r="J98" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>260</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="I99" s="3">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="J99" s="12"/>
+        <v>758</v>
+      </c>
+      <c r="J99" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="100" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>259</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>1101</v>
-[...7 lines deleted...]
-      <c r="J100" s="20"/>
+        <v>260</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="I100" s="3">
+        <v>784</v>
+      </c>
+      <c r="J100" s="12"/>
     </row>
     <row r="101" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="11" t="s">
-        <v>1024</v>
+      <c r="A101" s="10" t="s">
+        <v>256</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>1025</v>
+        <v>257</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>1026</v>
+        <v>258</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I101" s="7">
+        <v>944</v>
+      </c>
+      <c r="J101" s="20"/>
+    </row>
+    <row r="102" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G102" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="G101" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I101" s="7">
+      <c r="H102" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I102" s="7">
         <v>653</v>
       </c>
-      <c r="J101" s="20"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J102" s="20"/>
     </row>
     <row r="103" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="10" t="s">
-        <v>672</v>
+        <v>956</v>
       </c>
       <c r="B103" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="I103" s="3">
+        <v>728</v>
+      </c>
+      <c r="J103" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="B104" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="C103" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="3" t="s">
+      <c r="C104" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E104" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F103" s="3" t="s">
+      <c r="F104" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="G103" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="H103" s="3" t="s">
+      <c r="H104" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="I103" s="3">
+      <c r="I104" s="3">
         <v>613</v>
       </c>
-      <c r="J103" s="12"/>
-[...2 lines deleted...]
-      <c r="A104" s="11" t="s">
+      <c r="J104" s="12"/>
+    </row>
+    <row r="105" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="G105" s="9" t="s">
         <v>638</v>
       </c>
-      <c r="B104" s="3" t="s">
-[...20 lines deleted...]
-      <c r="I104" s="7">
+      <c r="H105" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="I105" s="7">
         <v>917</v>
       </c>
-      <c r="J104" s="20" t="s">
+      <c r="J105" s="20" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J105" s="20"/>
     </row>
     <row r="106" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="11" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>647</v>
+        <v>1080</v>
       </c>
       <c r="I106" s="7">
-        <v>1024</v>
+        <v>755</v>
       </c>
       <c r="J106" s="20"/>
     </row>
     <row r="107" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="11" t="s">
-        <v>969</v>
+        <v>643</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>972</v>
+        <v>645</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>970</v>
+        <v>292</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>971</v>
+        <v>893</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>968</v>
+        <v>644</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>973</v>
+        <v>19</v>
       </c>
       <c r="H107" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="I107" s="7">
+        <v>1024</v>
+      </c>
+      <c r="J107" s="20"/>
+    </row>
+    <row r="108" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="11" t="s">
+        <v>964</v>
+      </c>
+      <c r="B108" s="3" t="s">
         <v>967</v>
       </c>
-      <c r="I107" s="7">
-[...10 lines deleted...]
-      </c>
       <c r="C108" s="3" t="s">
-        <v>166</v>
+        <v>965</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>807</v>
+        <v>966</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="I108" s="7">
+        <v>734</v>
+      </c>
+      <c r="J108" s="20"/>
+    </row>
+    <row r="109" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="G108" s="3" t="s">
+      <c r="G109" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H108" s="3" t="s">
+      <c r="H109" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="I108" s="3">
+      <c r="I109" s="3">
         <v>550</v>
       </c>
-      <c r="J108" s="12"/>
-[...2 lines deleted...]
-      <c r="A109" s="11" t="s">
+      <c r="J109" s="12"/>
+    </row>
+    <row r="110" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="11" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G110" s="3" t="s">
         <v>1122</v>
       </c>
-      <c r="B109" s="3" t="s">
-[...20 lines deleted...]
-      <c r="I109" s="7">
+      <c r="H110" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I110" s="7">
         <v>1072</v>
       </c>
-      <c r="J109" s="20" t="s">
+      <c r="J110" s="20" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="110" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="10" t="s">
+    <row r="111" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B110" s="3" t="s">
+      <c r="B111" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C110" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="3" t="s">
+      <c r="C111" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="D111" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="E110" s="3" t="s">
+      <c r="E111" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F110" s="3" t="s">
+      <c r="F111" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="G110" s="3" t="s">
+      <c r="G111" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H110" s="3" t="s">
+      <c r="H111" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="I110" s="3">
+      <c r="I111" s="3">
         <v>63</v>
       </c>
-      <c r="J110" s="12"/>
-[...2 lines deleted...]
-      <c r="A111" s="15" t="s">
+      <c r="J111" s="12"/>
+    </row>
+    <row r="112" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="B111" s="3" t="s">
+      <c r="B112" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="C111" s="3" t="s">
+      <c r="C112" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="D111" s="4" t="s">
-[...32 lines deleted...]
-        <v>843</v>
+      <c r="D112" s="4" t="s">
+        <v>852</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>930</v>
+        <v>411</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>932</v>
-[...7 lines deleted...]
-      <c r="J112" s="20"/>
+        <v>412</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="I112" s="5">
+        <v>900</v>
+      </c>
+      <c r="J112" s="16" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="113" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="11" t="s">
-        <v>1010</v>
+        <v>923</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>1014</v>
+        <v>924</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>1011</v>
+        <v>922</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>1013</v>
+        <v>839</v>
       </c>
       <c r="E113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="I113" s="7">
+        <v>559</v>
+      </c>
+      <c r="J113" s="20"/>
+    </row>
+    <row r="114" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F113" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F114" s="3" t="s">
-        <v>248</v>
+        <v>1007</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H114" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J114" s="12"/>
+      <c r="H114" s="6" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I114" s="7">
+        <v>974</v>
+      </c>
+      <c r="J114" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="115" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="10" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>266</v>
+        <v>19</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="I115" s="3">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="J115" s="12"/>
     </row>
     <row r="116" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
-        <v>225</v>
+        <v>262</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>227</v>
+        <v>264</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>228</v>
+        <v>265</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>229</v>
+        <v>266</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>230</v>
+        <v>267</v>
       </c>
       <c r="I116" s="3">
-        <v>662</v>
+        <v>718</v>
       </c>
       <c r="J116" s="12"/>
     </row>
     <row r="117" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="10" t="s">
-        <v>669</v>
+        <v>225</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>96</v>
+        <v>226</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>709</v>
+        <v>227</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>52</v>
+        <v>816</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>98</v>
+        <v>228</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>100</v>
+        <v>230</v>
       </c>
       <c r="I117" s="3">
-        <v>392</v>
+        <v>662</v>
       </c>
       <c r="J117" s="12"/>
     </row>
     <row r="118" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="10" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>97</v>
+        <v>707</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>98</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>99</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>580</v>
+        <v>100</v>
       </c>
       <c r="I118" s="3">
-        <v>1037</v>
+        <v>392</v>
       </c>
       <c r="J118" s="12"/>
     </row>
     <row r="119" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>527</v>
+        <v>96</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>528</v>
+        <v>97</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>818</v>
+        <v>52</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="I119" s="3">
+        <v>1037</v>
+      </c>
+      <c r="J119" s="12"/>
+    </row>
+    <row r="120" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="G119" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I119" s="3">
+      <c r="I120" s="3">
         <v>997</v>
       </c>
-      <c r="J119" s="12"/>
-[...14 lines deleted...]
-      <c r="E120" s="3" t="s">
+      <c r="J120" s="12"/>
+    </row>
+    <row r="121" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="11" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E121" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F120" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="F121" s="3" t="s">
-        <v>104</v>
+        <v>1152</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H121" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J121" s="12"/>
+      <c r="H121" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I121" s="7">
+        <v>747</v>
+      </c>
+      <c r="J121" s="20"/>
     </row>
     <row r="122" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="10" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>50</v>
+        <v>653</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I122" s="3">
+        <v>420</v>
+      </c>
+      <c r="J122" s="12"/>
+    </row>
+    <row r="123" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G122" s="3" t="s">
+      <c r="G123" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="H122" s="3" t="s">
+      <c r="H123" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="I122" s="3">
+      <c r="I123" s="3">
         <v>191</v>
       </c>
-      <c r="J122" s="12"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J123" s="12"/>
     </row>
     <row r="124" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="11" t="s">
-        <v>981</v>
+        <v>1100</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>985</v>
+        <v>1101</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>983</v>
+        <v>1096</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>984</v>
+        <v>1097</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>11</v>
+        <v>592</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>982</v>
+        <v>1098</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H124" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I124" s="7">
+        <v>1069</v>
+      </c>
+      <c r="J124" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="11" t="s">
+        <v>976</v>
+      </c>
+      <c r="B125" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="I124" s="7">
-[...10 lines deleted...]
-      </c>
       <c r="C125" s="3" t="s">
-        <v>1063</v>
+        <v>978</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>1064</v>
+        <v>979</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>1065</v>
+        <v>977</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H125" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J125" s="12"/>
+      <c r="H125" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="I125" s="7">
+        <v>860</v>
+      </c>
+      <c r="J125" s="20"/>
     </row>
     <row r="126" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="10" t="s">
-        <v>56</v>
+        <v>1057</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>57</v>
+        <v>1061</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>706</v>
+        <v>1058</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>58</v>
+        <v>1059</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>59</v>
+        <v>1060</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>61</v>
+        <v>1062</v>
       </c>
       <c r="I126" s="3">
-        <v>196</v>
+        <v>768</v>
       </c>
       <c r="J126" s="12"/>
     </row>
     <row r="127" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="11" t="s">
+      <c r="A127" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H127" s="6" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="H127" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I127" s="3">
+        <v>196</v>
       </c>
       <c r="J127" s="12"/>
     </row>
     <row r="128" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="10" t="s">
+      <c r="A128" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>838</v>
+        <v>57</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="H128" s="3" t="s">
-[...3 lines deleted...]
-        <v>808</v>
+      <c r="H128" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="I128" s="7">
+        <v>428</v>
       </c>
       <c r="J128" s="12"/>
     </row>
     <row r="129" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="I129" s="3">
+        <v>808</v>
+      </c>
+      <c r="J129" s="12"/>
+    </row>
+    <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="B130" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C129" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="3" t="s">
+      <c r="C130" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="D130" s="3" t="s">
         <v>16</v>
-      </c>
-[...28 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>997</v>
+        <v>19</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="I130" s="3">
-        <v>302</v>
+        <v>29</v>
       </c>
       <c r="J130" s="12"/>
     </row>
     <row r="131" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="15" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>737</v>
+        <v>706</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="J131" s="16"/>
+        <v>992</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I131" s="3">
+        <v>302</v>
+      </c>
+      <c r="J131" s="12"/>
     </row>
     <row r="132" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="H132" s="4" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="I132" s="5">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="J132" s="16"/>
     </row>
     <row r="133" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="10" t="s">
-        <v>578</v>
+      <c r="A133" s="15" t="s">
+        <v>589</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>802</v>
+        <v>78</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="J133" s="12"/>
+        <v>992</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="I133" s="5">
+        <v>1042</v>
+      </c>
+      <c r="J133" s="16"/>
     </row>
     <row r="134" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="10" t="s">
-        <v>431</v>
+      <c r="A134" s="11" t="s">
+        <v>577</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>433</v>
+        <v>1176</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>861</v>
+        <v>79</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>434</v>
+        <v>80</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J134" s="12"/>
+        <v>992</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="I134" s="7">
+        <v>921</v>
+      </c>
+      <c r="J134" s="20"/>
     </row>
     <row r="135" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="10" t="s">
-        <v>175</v>
+        <v>577</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>176</v>
+        <v>78</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>177</v>
+        <v>732</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>809</v>
+        <v>79</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>179</v>
+        <v>992</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>180</v>
+        <v>578</v>
       </c>
       <c r="I135" s="3">
-        <v>591</v>
+        <v>1034</v>
       </c>
       <c r="J135" s="12"/>
     </row>
     <row r="136" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="I136" s="3">
+        <v>930</v>
+      </c>
+      <c r="J136" s="12"/>
+    </row>
+    <row r="137" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="B136" s="3" t="s">
+      <c r="B137" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C136" s="3" t="s">
+      <c r="C137" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="D136" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="3" t="s">
+      <c r="D137" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E137" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F136" s="3" t="s">
+      <c r="F137" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="G136" s="3" t="s">
+      <c r="G137" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="H136" s="3" t="s">
-[...35 lines deleted...]
-      <c r="J137" s="20"/>
+      <c r="H137" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I137" s="3">
+        <v>591</v>
+      </c>
+      <c r="J137" s="12"/>
     </row>
     <row r="138" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>813</v>
+        <v>176</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>201</v>
+        <v>485</v>
       </c>
       <c r="I138" s="3">
-        <v>603</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="J138" s="12"/>
     </row>
     <row r="139" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="11" t="s">
-        <v>693</v>
+        <v>1012</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>885</v>
+        <v>1016</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>726</v>
+        <v>1013</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>886</v>
+        <v>1014</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>757</v>
+        <v>1015</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>253</v>
-[...7 lines deleted...]
-      <c r="J139" s="12"/>
+        <v>1017</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I139" s="7">
+        <v>820</v>
+      </c>
+      <c r="J139" s="20"/>
     </row>
     <row r="140" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="10" t="s">
-        <v>693</v>
+        <v>197</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>891</v>
+        <v>809</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>730</v>
+        <v>198</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>757</v>
+        <v>199</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>781</v>
+        <v>201</v>
       </c>
       <c r="I140" s="3">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="J140" s="12"/>
+        <v>603</v>
+      </c>
+      <c r="J140" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="141" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="10" t="s">
-        <v>693</v>
+      <c r="A141" s="11" t="s">
+        <v>692</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>250</v>
+        <v>881</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>826</v>
+        <v>882</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="H141" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H141" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="I141" s="3">
+        <v>1007</v>
+      </c>
+      <c r="J141" s="12"/>
     </row>
     <row r="142" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="I142" s="3">
+        <v>1012</v>
+      </c>
+      <c r="J142" s="12"/>
+    </row>
+    <row r="143" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="I143" s="7">
+        <v>1056</v>
+      </c>
+      <c r="J143" s="20" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="B142" s="3" t="s">
+      <c r="B144" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="C142" s="3" t="s">
+      <c r="C144" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="D142" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="3" t="s">
+      <c r="D144" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E144" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F142" s="3" t="s">
+      <c r="F144" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G142" s="3" t="s">
+      <c r="G144" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="H142" s="3" t="s">
+      <c r="H144" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="I142" s="3">
+      <c r="I144" s="3">
         <v>844</v>
       </c>
-      <c r="J142" s="12"/>
-[...8 lines deleted...]
-      <c r="C143" s="3" t="s">
+      <c r="J144" s="12"/>
+    </row>
+    <row r="145" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B145" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="D143" s="3" t="s">
+      <c r="C145" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D145" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E143" s="3" t="s">
+      <c r="E145" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F143" s="3" t="s">
+      <c r="F145" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H145" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="G143" s="3" t="s">
+      <c r="I145" s="7">
+        <v>50</v>
+      </c>
+      <c r="J145" s="20"/>
+    </row>
+    <row r="146" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="G146" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H143" s="6" t="s">
-[...20 lines deleted...]
-      <c r="E144" s="3" t="s">
+      <c r="H146" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I146" s="7">
+        <v>799</v>
+      </c>
+      <c r="J146" s="20"/>
+    </row>
+    <row r="147" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="I147" s="3">
+        <v>1005</v>
+      </c>
+      <c r="J147" s="12"/>
+    </row>
+    <row r="148" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="I148" s="5">
+        <v>1029</v>
+      </c>
+      <c r="J148" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E149" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F144" s="3" t="s">
-[...91 lines deleted...]
-      <c r="F147" s="3" t="s">
+      <c r="F149" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="G147" s="3" t="s">
+      <c r="G149" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="H147" s="3" t="s">
+      <c r="H149" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="I147" s="3">
+      <c r="I149" s="3">
         <v>647</v>
       </c>
-      <c r="J147" s="12"/>
-[...61 lines deleted...]
-      </c>
+      <c r="J149" s="12"/>
     </row>
     <row r="150" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="10" t="s">
-        <v>667</v>
+        <v>545</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>653</v>
+        <v>883</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>47</v>
+        <v>884</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>11</v>
+        <v>546</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>48</v>
+        <v>547</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>19</v>
+        <v>548</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="I150" s="3">
-        <v>173</v>
+        <v>1009</v>
       </c>
       <c r="J150" s="12"/>
     </row>
     <row r="151" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="15" t="s">
-        <v>581</v>
+      <c r="A151" s="10" t="s">
+        <v>545</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>574</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>884</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>413</v>
+        <v>546</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>584</v>
+        <v>547</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>585</v>
-[...7 lines deleted...]
-      <c r="J151" s="16"/>
+        <v>575</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="I151" s="3">
+        <v>1033</v>
+      </c>
+      <c r="J151" s="12" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="152" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="10" t="s">
-        <v>503</v>
+        <v>666</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>504</v>
+        <v>652</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>505</v>
+        <v>703</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>875</v>
+        <v>47</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>506</v>
+        <v>48</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>507</v>
+        <v>19</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>508</v>
+        <v>764</v>
       </c>
       <c r="I152" s="3">
-        <v>990</v>
+        <v>173</v>
       </c>
       <c r="J152" s="12"/>
     </row>
     <row r="153" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="10" t="s">
-        <v>353</v>
+      <c r="A153" s="15" t="s">
+        <v>580</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>354</v>
+        <v>581</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>582</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>898</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>356</v>
+        <v>583</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>357</v>
-[...9 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="H153" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="I153" s="5">
+        <v>1039</v>
+      </c>
+      <c r="J153" s="16"/>
     </row>
     <row r="154" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="10" t="s">
-        <v>89</v>
+        <v>502</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>90</v>
+        <v>503</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>91</v>
+        <v>504</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>92</v>
+        <v>871</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>94</v>
+        <v>505</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>19</v>
+        <v>506</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>95</v>
+        <v>507</v>
       </c>
       <c r="I154" s="3">
-        <v>319</v>
+        <v>990</v>
       </c>
       <c r="J154" s="12"/>
     </row>
     <row r="155" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="10" t="s">
-        <v>241</v>
+        <v>353</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>823</v>
+        <v>354</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>713</v>
+        <v>355</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>242</v>
+        <v>356</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>243</v>
+        <v>357</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>244</v>
+        <v>358</v>
       </c>
       <c r="I155" s="3">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="J155" s="12"/>
+        <v>858</v>
+      </c>
+      <c r="J155" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="156" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="10" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>665</v>
+        <v>90</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>664</v>
+        <v>91</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>821</v>
+        <v>92</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>232</v>
+        <v>94</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>233</v>
+        <v>19</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>234</v>
+        <v>95</v>
       </c>
       <c r="I156" s="3">
-        <v>663</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="J156" s="12"/>
     </row>
     <row r="157" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="11" t="s">
-        <v>999</v>
+      <c r="A157" s="10" t="s">
+        <v>241</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>1003</v>
+        <v>819</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>1000</v>
+        <v>711</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>1001</v>
+        <v>820</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>1002</v>
+        <v>242</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>1004</v>
-[...7 lines deleted...]
-      <c r="J157" s="20"/>
+        <v>243</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I157" s="3">
+        <v>694</v>
+      </c>
+      <c r="J157" s="12"/>
     </row>
     <row r="158" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="10" t="s">
-        <v>682</v>
+        <v>231</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>865</v>
+        <v>664</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>720</v>
+        <v>663</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>866</v>
+        <v>817</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>442</v>
+        <v>232</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>443</v>
+        <v>233</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>444</v>
+        <v>234</v>
       </c>
       <c r="I158" s="3">
-        <v>942</v>
-[...1 lines deleted...]
-      <c r="J158" s="12"/>
+        <v>663</v>
+      </c>
+      <c r="J158" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="159" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="10" t="s">
-        <v>682</v>
+      <c r="A159" s="11" t="s">
+        <v>994</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>865</v>
+        <v>998</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>720</v>
+        <v>995</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>866</v>
+        <v>996</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>442</v>
+        <v>997</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>443</v>
+        <v>999</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>606</v>
+        <v>993</v>
       </c>
       <c r="I159" s="7">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="J159" s="20"/>
     </row>
     <row r="160" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="10" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>531</v>
+        <v>861</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>532</v>
+        <v>718</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>879</v>
+        <v>862</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>756</v>
+        <v>442</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>533</v>
+        <v>1165</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>534</v>
+        <v>443</v>
       </c>
       <c r="I160" s="3">
-        <v>998</v>
+        <v>942</v>
       </c>
       <c r="J160" s="12"/>
     </row>
     <row r="161" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="11" t="s">
-        <v>1044</v>
+      <c r="A161" s="10" t="s">
+        <v>681</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>1048</v>
+        <v>861</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>1047</v>
+        <v>718</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>1045</v>
+        <v>862</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>1046</v>
+        <v>11</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>1049</v>
+        <v>442</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>19</v>
+        <v>1165</v>
       </c>
       <c r="H161" s="6" t="s">
-        <v>1050</v>
+        <v>605</v>
       </c>
       <c r="I161" s="7">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="J161" s="20"/>
+        <v>1053</v>
+      </c>
+      <c r="J161" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="162" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="10" t="s">
-        <v>137</v>
+        <v>681</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>655</v>
+        <v>861</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>656</v>
+        <v>718</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>657</v>
+        <v>862</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>139</v>
+        <v>442</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>140</v>
-[...7 lines deleted...]
-      <c r="J162" s="12"/>
+        <v>1165</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I162" s="7">
+        <v>1077</v>
+      </c>
+      <c r="J162" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="163" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="10" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="B163" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="I163" s="3">
+        <v>998</v>
+      </c>
+      <c r="J163" s="12"/>
+    </row>
+    <row r="164" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I164" s="7">
+        <v>1068</v>
+      </c>
+      <c r="J164" s="20"/>
+    </row>
+    <row r="165" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I165" s="3">
+        <v>496</v>
+      </c>
+      <c r="J165" s="12"/>
+    </row>
+    <row r="166" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="B166" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="C163" s="3" t="s">
+      <c r="C166" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="D163" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="3" t="s">
+      <c r="D166" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E166" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F163" s="3" t="s">
+      <c r="F166" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="G163" s="3" t="s">
+      <c r="G166" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="H163" s="3" t="s">
+      <c r="H166" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="I163" s="3">
+      <c r="I166" s="3">
         <v>781</v>
       </c>
-      <c r="J163" s="12" t="s">
+      <c r="J166" s="12" t="s">
         <v>186</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="J166" s="20"/>
     </row>
     <row r="167" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
-        <v>307</v>
+        <v>675</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>542</v>
+        <v>471</v>
       </c>
       <c r="I167" s="3">
-        <v>1004</v>
+        <v>970</v>
       </c>
       <c r="J167" s="12"/>
     </row>
     <row r="168" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="10" t="s">
-        <v>307</v>
+      <c r="A168" s="11" t="s">
+        <v>1056</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>308</v>
+        <v>1053</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>728</v>
+        <v>1052</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>758</v>
+        <v>1055</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>310</v>
-[...7 lines deleted...]
-      <c r="J168" s="12"/>
+        <v>1054</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I168" s="7">
+        <v>362</v>
+      </c>
+      <c r="J168" s="20"/>
     </row>
     <row r="169" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="10" t="s">
-        <v>307</v>
+      <c r="A169" s="11" t="s">
+        <v>1056</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>834</v>
+        <v>1053</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>715</v>
+        <v>1052</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>309</v>
+        <v>1055</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>310</v>
-[...7 lines deleted...]
-      <c r="J169" s="12"/>
+        <v>1054</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I169" s="7">
+        <v>363</v>
+      </c>
+      <c r="J169" s="20"/>
     </row>
     <row r="170" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="10" t="s">
-        <v>425</v>
+        <v>307</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>426</v>
+        <v>830</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>427</v>
+        <v>713</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>860</v>
+        <v>831</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>752</v>
+        <v>309</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>428</v>
+        <v>310</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>429</v>
+        <v>311</v>
       </c>
       <c r="I170" s="3">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>788</v>
+      </c>
+      <c r="J170" s="12"/>
     </row>
     <row r="171" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="11" t="s">
-        <v>975</v>
+      <c r="A171" s="10" t="s">
+        <v>307</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>978</v>
+        <v>880</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>977</v>
+        <v>723</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>976</v>
+        <v>309</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>979</v>
-[...7 lines deleted...]
-      <c r="J171" s="20"/>
+        <v>310</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="I171" s="3">
+        <v>1004</v>
+      </c>
+      <c r="J171" s="12"/>
     </row>
     <row r="172" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="10" t="s">
-        <v>209</v>
+        <v>307</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>210</v>
+        <v>308</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>211</v>
+        <v>726</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>212</v>
+        <v>756</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>213</v>
+        <v>776</v>
       </c>
       <c r="I172" s="3">
-        <v>619</v>
+        <v>1010</v>
       </c>
       <c r="J172" s="12"/>
     </row>
     <row r="173" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="29" t="s">
-        <v>1164</v>
+      <c r="A173" s="10" t="s">
+        <v>425</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>426</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>427</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>1166</v>
+        <v>856</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>11</v>
-[...13 lines deleted...]
-      <c r="J173" s="33"/>
+        <v>138</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I173" s="3">
+        <v>924</v>
+      </c>
+      <c r="J173" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="174" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="11" t="s">
-        <v>1148</v>
+        <v>970</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>1151</v>
+        <v>973</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>1149</v>
+        <v>972</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>1150</v>
+        <v>810</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>1147</v>
+        <v>971</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>1152</v>
+        <v>974</v>
       </c>
       <c r="H174" s="6" t="s">
-        <v>1146</v>
+        <v>969</v>
       </c>
       <c r="I174" s="7">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="J174" s="20"/>
     </row>
     <row r="175" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="10" t="s">
-        <v>918</v>
+        <v>209</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>368</v>
+        <v>210</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>211</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>813</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>370</v>
+        <v>212</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>371</v>
-[...7 lines deleted...]
-      <c r="J175" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I175" s="3">
+        <v>619</v>
+      </c>
+      <c r="J175" s="12"/>
     </row>
     <row r="176" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="10" t="s">
-        <v>316</v>
+      <c r="A176" s="11" t="s">
+        <v>1158</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>34</v>
+        <v>1161</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>35</v>
+        <v>1159</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>36</v>
+        <v>1160</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>37</v>
+        <v>1157</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="J176" s="12"/>
+        <v>19</v>
+      </c>
+      <c r="H176" s="6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I176" s="7">
+        <v>506</v>
+      </c>
+      <c r="J176" s="20"/>
     </row>
     <row r="177" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="10" t="s">
-        <v>316</v>
+      <c r="A177" s="11" t="s">
+        <v>1142</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>34</v>
+        <v>1145</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>716</v>
+        <v>1143</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>36</v>
+        <v>1144</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>37</v>
+        <v>1141</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="J177" s="12"/>
+        <v>1146</v>
+      </c>
+      <c r="H177" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I177" s="7">
+        <v>1076</v>
+      </c>
+      <c r="J177" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="178" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="10" t="s">
-        <v>181</v>
+        <v>913</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>182</v>
+        <v>368</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>369</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>845</v>
       </c>
       <c r="E178" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>184</v>
+        <v>370</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-    <row r="179" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+        <v>371</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="I178" s="5">
+        <v>876</v>
+      </c>
+      <c r="J178" s="16"/>
+    </row>
+    <row r="179" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="10" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>316</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>600</v>
+        <v>35</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>763</v>
+        <v>37</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>601</v>
+        <v>38</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>602</v>
+        <v>39</v>
       </c>
       <c r="I179" s="3">
-        <v>1046</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="J179" s="12"/>
     </row>
     <row r="180" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
-        <v>510</v>
+        <v>316</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>511</v>
+        <v>34</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>512</v>
+        <v>714</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>513</v>
+        <v>37</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>514</v>
+        <v>317</v>
       </c>
       <c r="I180" s="3">
-        <v>992</v>
+        <v>790</v>
       </c>
       <c r="J180" s="12"/>
     </row>
     <row r="181" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="10" t="s">
-        <v>677</v>
+        <v>181</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>312</v>
+        <v>182</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>313</v>
+        <v>183</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>836</v>
+        <v>806</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>314</v>
+        <v>184</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
       <c r="I181" s="3">
-        <v>789</v>
-[...3 lines deleted...]
-    <row r="182" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>593</v>
+      </c>
+      <c r="J181" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A182" s="10" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>597</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>598</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>722</v>
+        <v>599</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>877</v>
+        <v>126</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>745</v>
+        <v>30</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>515</v>
+        <v>761</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>516</v>
+        <v>600</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>517</v>
+        <v>601</v>
       </c>
       <c r="I182" s="3">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="J182" s="12"/>
+        <v>1046</v>
+      </c>
+      <c r="J182" s="12" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="183" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="10" t="s">
-        <v>686</v>
+        <v>509</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>839</v>
+        <v>510</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>717</v>
+        <v>511</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>840</v>
+        <v>63</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>747</v>
+        <v>512</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>799</v>
-[...9 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="I183" s="3">
+        <v>992</v>
+      </c>
+      <c r="J183" s="12"/>
     </row>
     <row r="184" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="10" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>192</v>
+        <v>312</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>193</v>
+        <v>313</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>194</v>
+        <v>314</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="J184" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I184" s="3">
+        <v>789</v>
+      </c>
+      <c r="J184" s="12"/>
     </row>
     <row r="185" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="10" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>192</v>
+        <v>835</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>193</v>
+        <v>715</v>
       </c>
       <c r="D185" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="I185" s="7">
         <v>812</v>
       </c>
-      <c r="E185" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J185" s="12"/>
+      <c r="J185" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="186" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="10" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>192</v>
+        <v>872</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>193</v>
+        <v>720</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>812</v>
+        <v>873</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>17</v>
+        <v>743</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>194</v>
+        <v>514</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="J186" s="16"/>
+        <v>515</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="I186" s="3">
+        <v>993</v>
+      </c>
+      <c r="J186" s="12"/>
     </row>
     <row r="187" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="10" t="s">
-        <v>325</v>
+        <v>683</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>326</v>
+        <v>192</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>327</v>
+        <v>193</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>841</v>
+        <v>808</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>329</v>
-[...9 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="H187" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="I187" s="5">
+        <v>981</v>
+      </c>
+      <c r="J187" s="16"/>
     </row>
     <row r="188" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="10" t="s">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>630</v>
+        <v>194</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>769</v>
+        <v>196</v>
       </c>
       <c r="I188" s="3">
-        <v>546</v>
+        <v>599</v>
       </c>
       <c r="J188" s="12"/>
     </row>
     <row r="189" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="10" t="s">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>749</v>
+        <v>194</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="J189" s="12"/>
+        <v>195</v>
+      </c>
+      <c r="H189" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="I189" s="5">
+        <v>980</v>
+      </c>
+      <c r="J189" s="16"/>
     </row>
     <row r="190" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="10" t="s">
-        <v>695</v>
+        <v>325</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>162</v>
+        <v>326</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>163</v>
+        <v>327</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>806</v>
+        <v>837</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>396</v>
+        <v>328</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>164</v>
+        <v>329</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>445</v>
+        <v>330</v>
       </c>
       <c r="I190" s="3">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="J190" s="12"/>
+        <v>832</v>
+      </c>
+      <c r="J190" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="191" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>396</v>
+        <v>629</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>451</v>
+        <v>766</v>
       </c>
       <c r="I191" s="3">
-        <v>954</v>
+        <v>546</v>
       </c>
       <c r="J191" s="12"/>
     </row>
     <row r="192" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>396</v>
+        <v>747</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>535</v>
+        <v>397</v>
       </c>
       <c r="I192" s="3">
-        <v>999</v>
+        <v>897</v>
       </c>
       <c r="J192" s="12"/>
     </row>
     <row r="193" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>759</v>
+        <v>396</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>782</v>
+        <v>444</v>
       </c>
       <c r="I193" s="3">
-        <v>1015</v>
+        <v>943</v>
       </c>
       <c r="J193" s="12"/>
     </row>
     <row r="194" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>761</v>
+        <v>396</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>789</v>
+        <v>450</v>
       </c>
       <c r="I194" s="3">
-        <v>1022</v>
+        <v>954</v>
       </c>
       <c r="J194" s="12"/>
     </row>
     <row r="195" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>765</v>
+        <v>396</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="H195" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J195" s="20"/>
+      <c r="H195" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="I195" s="3">
+        <v>999</v>
+      </c>
+      <c r="J195" s="12"/>
     </row>
     <row r="196" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>396</v>
+        <v>757</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="H196" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J196" s="20"/>
+      <c r="H196" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="I196" s="3">
+        <v>1015</v>
+      </c>
+      <c r="J196" s="12"/>
     </row>
     <row r="197" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="10" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>712</v>
+        <v>163</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>238</v>
+        <v>759</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>239</v>
+        <v>164</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>771</v>
+        <v>786</v>
       </c>
       <c r="I197" s="3">
-        <v>806</v>
-[...3 lines deleted...]
-      </c>
+        <v>1022</v>
+      </c>
+      <c r="J197" s="12"/>
     </row>
     <row r="198" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="10" t="s">
-        <v>214</v>
+        <v>694</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>215</v>
+        <v>162</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>216</v>
+        <v>163</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>21</v>
+        <v>802</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>217</v>
+        <v>762</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>218</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="I198" s="7">
+        <v>1055</v>
+      </c>
+      <c r="J198" s="20"/>
     </row>
     <row r="199" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="10" t="s">
-        <v>236</v>
+        <v>694</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>712</v>
+        <v>163</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>238</v>
+        <v>396</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>239</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="I199" s="7">
+        <v>1061</v>
+      </c>
+      <c r="J199" s="20"/>
     </row>
     <row r="200" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="10" t="s">
-        <v>148</v>
+        <v>677</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>149</v>
+        <v>237</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>150</v>
+        <v>710</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>151</v>
+        <v>818</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>152</v>
+        <v>238</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>153</v>
+        <v>768</v>
       </c>
       <c r="I200" s="3">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="J200" s="12"/>
+        <v>806</v>
+      </c>
+      <c r="J200" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="201" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="10" t="s">
-        <v>670</v>
+        <v>214</v>
       </c>
       <c r="B201" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I201" s="3">
+        <v>637</v>
+      </c>
+      <c r="J201" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I202" s="3">
+        <v>682</v>
+      </c>
+      <c r="J202" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I203" s="3">
+        <v>517</v>
+      </c>
+      <c r="J203" s="12"/>
+    </row>
+    <row r="204" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="B204" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C201" s="3" t="s">
+      <c r="C204" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="D204" s="3" t="s">
         <v>23</v>
-      </c>
-[...90 lines deleted...]
-        <v>849</v>
       </c>
       <c r="E204" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>1082</v>
+        <v>116</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>1084</v>
-[...7 lines deleted...]
-      <c r="J204" s="20"/>
+        <v>117</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I204" s="3">
+        <v>485</v>
+      </c>
+      <c r="J204" s="12"/>
     </row>
     <row r="205" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="11" t="s">
-        <v>941</v>
+        <v>1164</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>945</v>
+        <v>1071</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>943</v>
+        <v>737</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>942</v>
+        <v>902</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>944</v>
+        <v>1166</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="H205" s="6" t="s">
-        <v>940</v>
+        <v>795</v>
       </c>
       <c r="I205" s="7">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="J205" s="20"/>
+        <v>1049</v>
+      </c>
+      <c r="J205" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="206" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="11" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1164</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>1071</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1094</v>
+        <v>1070</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>858</v>
+        <v>902</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>1096</v>
+        <v>1166</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>1098</v>
+        <v>604</v>
       </c>
       <c r="H206" s="6" t="s">
-        <v>1095</v>
+        <v>1072</v>
       </c>
       <c r="I206" s="7">
-        <v>780</v>
+        <v>1051</v>
       </c>
       <c r="J206" s="20"/>
     </row>
     <row r="207" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="10" t="s">
-        <v>691</v>
+      <c r="A207" s="11" t="s">
+        <v>1164</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>882</v>
+        <v>1071</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>724</v>
+        <v>1070</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>539</v>
+        <v>1166</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-      <c r="J207" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I207" s="7">
+        <v>1062</v>
+      </c>
+      <c r="J207" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="208" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="11" t="s">
-        <v>921</v>
+        <v>1164</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>925</v>
+        <v>1071</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>922</v>
+        <v>1070</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>923</v>
+        <v>902</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>924</v>
+        <v>1166</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>926</v>
+        <v>604</v>
       </c>
       <c r="H208" s="6" t="s">
-        <v>920</v>
+        <v>1167</v>
       </c>
       <c r="I208" s="7">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="J208" s="20"/>
+        <v>1064</v>
+      </c>
+      <c r="J208" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="209" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="11" t="s">
-        <v>921</v>
+        <v>1079</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>160</v>
+        <v>1075</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>10</v>
+        <v>1074</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>805</v>
+        <v>845</v>
       </c>
       <c r="E209" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>12</v>
+        <v>1076</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="J209" s="12"/>
+        <v>1078</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I209" s="7">
+        <v>552</v>
+      </c>
+      <c r="J209" s="20"/>
     </row>
     <row r="210" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="10" t="s">
-        <v>553</v>
+      <c r="A210" s="11" t="s">
+        <v>936</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>893</v>
+        <v>940</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>731</v>
+        <v>938</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>894</v>
+        <v>937</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>554</v>
+        <v>93</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>555</v>
+        <v>939</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>556</v>
-[...9 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="I210" s="7">
+        <v>689</v>
+      </c>
+      <c r="J210" s="20"/>
     </row>
     <row r="211" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="11" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>1091</v>
+      </c>
+      <c r="B211" s="25" t="s">
+        <v>1093</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>349</v>
+        <v>1088</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>350</v>
+        <v>1090</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>351</v>
-[...7 lines deleted...]
-      <c r="J211" s="12"/>
+        <v>1092</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I211" s="7">
+        <v>780</v>
+      </c>
+      <c r="J211" s="20"/>
     </row>
     <row r="212" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="11" t="s">
-        <v>993</v>
+      <c r="A212" s="10" t="s">
+        <v>690</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>995</v>
+        <v>878</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>994</v>
+        <v>722</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>843</v>
+        <v>879</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>350</v>
+        <v>538</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>996</v>
-[...7 lines deleted...]
-      <c r="J212" s="20"/>
+        <v>539</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="I212" s="3">
+        <v>1003</v>
+      </c>
+      <c r="J212" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="213" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="10" t="s">
-        <v>690</v>
+      <c r="A213" s="11" t="s">
+        <v>916</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>880</v>
+        <v>920</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>723</v>
+        <v>917</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>881</v>
+        <v>918</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>536</v>
+        <v>919</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>537</v>
-[...7 lines deleted...]
-      <c r="J213" s="12"/>
+        <v>921</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="I213" s="7">
+        <v>6</v>
+      </c>
+      <c r="J213" s="20"/>
     </row>
     <row r="214" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="11" t="s">
-        <v>1143</v>
+        <v>916</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1142</v>
+        <v>160</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>1141</v>
+        <v>10</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>817</v>
+        <v>801</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>1144</v>
+        <v>12</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J214" s="20"/>
+        <v>13</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I214" s="3">
+        <v>545</v>
+      </c>
+      <c r="J214" s="12"/>
     </row>
     <row r="215" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
-        <v>1143</v>
+        <v>1182</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>1142</v>
+        <v>1181</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>1141</v>
+        <v>1179</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>817</v>
+        <v>1180</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>1140</v>
+        <v>1178</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H215" s="6" t="s">
-        <v>1139</v>
+        <v>1177</v>
       </c>
       <c r="I215" s="7">
-        <v>1074</v>
+        <v>850</v>
       </c>
       <c r="J215" s="20"/>
     </row>
-    <row r="216" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" s="10" t="s">
-        <v>478</v>
+        <v>552</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>479</v>
+        <v>889</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>480</v>
+        <v>729</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>11</v>
+        <v>553</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>481</v>
+        <v>554</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>482</v>
+        <v>555</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>483</v>
+        <v>784</v>
       </c>
       <c r="I216" s="3">
-        <v>973</v>
-[...3 lines deleted...]
-    <row r="217" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1020</v>
+      </c>
+      <c r="J216" s="12" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="11" t="s">
-        <v>1114</v>
+        <v>988</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>1119</v>
+        <v>348</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>1115</v>
+        <v>349</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>1116</v>
+        <v>839</v>
       </c>
       <c r="E217" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>1117</v>
+        <v>350</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>351</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I217" s="3">
+        <v>855</v>
+      </c>
+      <c r="J217" s="12"/>
+    </row>
+    <row r="218" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="11" t="s">
+        <v>988</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>41</v>
+        <v>990</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>989</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>839</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F218" s="4" t="s">
+      <c r="F218" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="H218" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="I218" s="7">
+        <v>1035</v>
+      </c>
+      <c r="J218" s="20"/>
+    </row>
+    <row r="219" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="I219" s="3">
+        <v>1002</v>
+      </c>
+      <c r="J219" s="12"/>
+    </row>
+    <row r="220" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H220" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I220" s="7">
+        <v>1073</v>
+      </c>
+      <c r="J220" s="20"/>
+    </row>
+    <row r="221" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A221" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I221" s="7">
+        <v>1074</v>
+      </c>
+      <c r="J221" s="20"/>
+    </row>
+    <row r="222" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="I222" s="3">
+        <v>973</v>
+      </c>
+      <c r="J222" s="12"/>
+    </row>
+    <row r="223" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="26" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B223" s="23" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C223" s="23" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D223" s="23" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E223" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F223" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G223" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H223" s="27" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I223" s="28">
+        <v>470</v>
+      </c>
+      <c r="J223" s="29"/>
+    </row>
+    <row r="224" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F224" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="G218" s="3" t="s">
+      <c r="G224" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="H218" s="4" t="s">
+      <c r="H224" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I218" s="5">
+      <c r="I224" s="5">
         <v>108</v>
       </c>
-      <c r="J218" s="16"/>
-[...2 lines deleted...]
-      <c r="A219" s="26" t="s">
+      <c r="J224" s="16"/>
+    </row>
+    <row r="225" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B225" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="B219" s="23" t="s">
+      <c r="C225" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="C219" s="23" t="s">
+      <c r="D225" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="G225" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="D219" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G219" s="23" t="s">
+      <c r="H225" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="H219" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I219" s="23">
+      <c r="I225" s="3">
         <v>968</v>
       </c>
-      <c r="J219" s="27"/>
-[...5 lines deleted...]
-      <c r="B220" s="3" t="s">
+      <c r="J225" s="12"/>
+    </row>
+    <row r="226" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C226" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="C220" s="3" t="s">
+      <c r="D226" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="G226" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="D220" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E220" s="3" t="s">
+      <c r="H226" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="I226" s="3">
+        <v>959</v>
+      </c>
+      <c r="J226" s="12"/>
+    </row>
+    <row r="227" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="E227" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F220" s="3" t="s">
-[...20 lines deleted...]
-      <c r="C221" s="3" t="s">
+      <c r="F227" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H227" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I227" s="7">
+        <v>960</v>
+      </c>
+      <c r="J227" s="20"/>
+    </row>
+    <row r="228" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="G228" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="D221" s="3" t="s">
-[...44 lines deleted...]
-      <c r="I222" s="3">
+      <c r="H228" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="I228" s="3">
         <v>1028</v>
       </c>
-      <c r="J222" s="12"/>
-[...2 lines deleted...]
-      <c r="A223" s="10" t="s">
+      <c r="J228" s="12"/>
+    </row>
+    <row r="229" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A229" s="10" t="s">
         <v>419</v>
       </c>
-      <c r="B223" s="3" t="s">
+      <c r="B229" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C223" s="3" t="s">
+      <c r="C229" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="D223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E223" s="3" t="s">
+      <c r="D229" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="3" t="s">
+      <c r="F229" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="G229" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="H223" s="3" t="s">
+      <c r="H229" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="I223" s="3">
+      <c r="I229" s="3">
         <v>919</v>
       </c>
-      <c r="J223" s="12"/>
-[...2 lines deleted...]
-      <c r="A224" s="10" t="s">
+      <c r="J229" s="12"/>
+    </row>
+    <row r="230" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B224" s="3" t="s">
+      <c r="B230" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C224" s="3" t="s">
+      <c r="C230" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="D224" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E224" s="3" t="s">
+      <c r="D230" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="E230" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F224" s="3" t="s">
+      <c r="F230" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="G224" s="24" t="s">
+      <c r="G230" s="24" t="s">
         <v>394</v>
       </c>
-      <c r="H224" s="3" t="s">
+      <c r="H230" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="I224" s="3">
+      <c r="I230" s="3">
         <v>896</v>
       </c>
-      <c r="J224" s="12"/>
-[...35 lines deleted...]
-      <c r="J230" s="20"/>
+      <c r="J230" s="12"/>
     </row>
     <row r="231" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A231" s="11"/>
       <c r="H231" s="6"/>
       <c r="I231" s="7"/>
       <c r="J231" s="20"/>
     </row>
     <row r="232" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A232" s="11"/>
       <c r="H232" s="6"/>
       <c r="I232" s="7"/>
       <c r="J232" s="20"/>
     </row>
     <row r="233" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A233" s="11"/>
       <c r="H233" s="6"/>
       <c r="I233" s="7"/>
       <c r="J233" s="20"/>
     </row>
     <row r="234" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A234" s="11"/>
       <c r="H234" s="6"/>
       <c r="I234" s="7"/>
       <c r="J234" s="20"/>
     </row>
@@ -11827,67 +12020,85 @@
     </row>
     <row r="272" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A272" s="11"/>
       <c r="H272" s="6"/>
       <c r="I272" s="7"/>
       <c r="J272" s="20"/>
     </row>
     <row r="273" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A273" s="11"/>
       <c r="H273" s="6"/>
       <c r="I273" s="7"/>
       <c r="J273" s="20"/>
     </row>
     <row r="274" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A274" s="11"/>
       <c r="H274" s="6"/>
       <c r="I274" s="7"/>
       <c r="J274" s="20"/>
     </row>
     <row r="275" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A275" s="11"/>
       <c r="H275" s="6"/>
       <c r="I275" s="7"/>
       <c r="J275" s="20"/>
     </row>
-    <row r="276" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="D281" s="8"/>
+    <row r="276" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="11"/>
+      <c r="H276" s="6"/>
+      <c r="I276" s="7"/>
+      <c r="J276" s="20"/>
+    </row>
+    <row r="277" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="11"/>
+      <c r="H277" s="6"/>
+      <c r="I277" s="7"/>
+      <c r="J277" s="20"/>
+    </row>
+    <row r="278" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="11"/>
+      <c r="H278" s="6"/>
+      <c r="I278" s="7"/>
+      <c r="J278" s="20"/>
+    </row>
+    <row r="279" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="11"/>
+      <c r="H279" s="6"/>
+      <c r="I279" s="7"/>
+      <c r="J279" s="20"/>
+    </row>
+    <row r="280" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="11"/>
+      <c r="H280" s="6"/>
+      <c r="I280" s="7"/>
+      <c r="J280" s="20"/>
+    </row>
+    <row r="281" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="11"/>
+      <c r="H281" s="6"/>
+      <c r="I281" s="7"/>
+      <c r="J281" s="20"/>
     </row>
     <row r="282" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D282" s="8"/>
     </row>
     <row r="283" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D283" s="8"/>
     </row>
     <row r="284" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D284" s="8"/>
     </row>
     <row r="285" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D285" s="8"/>
     </row>
     <row r="286" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D286" s="8"/>
     </row>
     <row r="287" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D287" s="8"/>
     </row>
     <row r="288" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D288" s="8"/>
     </row>
     <row r="289" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D289" s="8"/>
     </row>
@@ -12090,150 +12301,168 @@
       <c r="D355" s="8"/>
     </row>
     <row r="356" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D356" s="8"/>
     </row>
     <row r="357" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D357" s="8"/>
     </row>
     <row r="358" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D358" s="8"/>
     </row>
     <row r="359" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D359" s="8"/>
     </row>
     <row r="360" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D360" s="8"/>
     </row>
     <row r="361" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D361" s="8"/>
     </row>
     <row r="362" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D362" s="8"/>
     </row>
     <row r="363" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D363" s="8"/>
+    </row>
+    <row r="364" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D364" s="8"/>
+    </row>
+    <row r="365" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D365" s="8"/>
+    </row>
+    <row r="366" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D366" s="8"/>
+    </row>
+    <row r="367" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D367" s="8"/>
+    </row>
+    <row r="368" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D368" s="8"/>
+    </row>
+    <row r="369" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D369" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F179" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
+    <hyperlink ref="F182" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
     <hyperlink ref="G9:G11" r:id="rId2" display="https://www.7nteng.com/" xr:uid="{FFF45280-9D96-4D47-86D9-FCF6A70D0B87}"/>
     <hyperlink ref="G2" r:id="rId3" xr:uid="{EBE877B1-CF9D-4091-A1E2-0C04263142EE}"/>
-    <hyperlink ref="G82" r:id="rId4" xr:uid="{4088CA85-C1EF-4DE8-9A88-FCF40B02A987}"/>
-[...1 lines deleted...]
-    <hyperlink ref="G224" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
+    <hyperlink ref="G84" r:id="rId4" xr:uid="{4088CA85-C1EF-4DE8-9A88-FCF40B02A987}"/>
+    <hyperlink ref="G105" r:id="rId5" xr:uid="{C547ED4B-A88D-4539-ADB2-F2AA51FD8B2C}"/>
+    <hyperlink ref="G230" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="30" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CCommonwealth of Massachusetts
 Department of Environmental Protection - Well Driller Program
 List of Certified Well Drillers
 Janurary 1st, 2026 - December 31st, 2026      
 </oddHeader>
     <oddFooter>&amp;L&amp;P&amp;CAn "M" following a certification number
-indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: June 23, 2026 - MassDEP</oddFooter>
+indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: August 12, 2026 - MassDEP</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId8"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D4A6A5F-0B54-4516-8D02-F21E88F09723}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.1796875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="29.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B3" t="s">
         <v>618</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C5" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
+        <v>624</v>
+      </c>
+      <c r="B6" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B8" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B9" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{58736F65-E5C2-4793-90D9-D4EF32441F80}"/>
     <hyperlink ref="C4" r:id="rId2" xr:uid="{8058B044-49D8-4CF7-A5E1-8CF39FCCBE8F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12692,53 +12921,53 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Certified Drillers June 2026</vt:lpstr>
+      <vt:lpstr>Certified Drillers August 2026</vt:lpstr>
       <vt:lpstr>Read Me</vt:lpstr>
-      <vt:lpstr>'Certified Drillers June 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Certified Drillers August 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Certified Well Drillers List As of 02-09-2026</dc:title>
   <dc:subject/>
   <dc:creator>Gamble, Alex (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>