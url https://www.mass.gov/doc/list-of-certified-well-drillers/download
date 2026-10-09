--- v4 (2026-08-22)
+++ v5 (2026-10-09)
@@ -6,90 +6,90 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tom.Hinchliffe\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6B43A93-FC67-4BA0-BF81-E59C9B32F1E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E387EF38-6626-4124-8FC2-BCF6947E4DDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B7AADA-352B-4A7F-A47D-2A3397012C6D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Certified Drillers August 2026" sheetId="14" r:id="rId1"/>
+    <sheet name="Certified Drillers Sept. 2026" sheetId="14" r:id="rId1"/>
     <sheet name="Read Me" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers August 2026'!$A$1:$GF$305</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Certified Drillers Sept. 2026'!$A$1:$GF$306</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1909" uniqueCount="1184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="1191">
   <si>
     <t>Business Name</t>
   </si>
   <si>
     <t>Business Address</t>
   </si>
   <si>
     <t>Business Street</t>
   </si>
   <si>
     <t>Business Town</t>
   </si>
   <si>
     <t>Business State</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Business Website</t>
   </si>
   <si>
     <t>Driller Name</t>
   </si>
   <si>
@@ -3596,51 +3596,72 @@
   <si>
     <t>http://bettsenv.com</t>
   </si>
   <si>
     <t>647 Thompson Road, PO Box 303</t>
   </si>
   <si>
     <t>Roberts, Brent, M</t>
   </si>
   <si>
     <t>(518)392-4254</t>
   </si>
   <si>
     <t>17 Goold Rd</t>
   </si>
   <si>
     <t>Valatie</t>
   </si>
   <si>
     <t>17 Goold Rd, Valatie, NY 12184</t>
   </si>
   <si>
     <t>W. Gordon Goold, Inc.</t>
   </si>
   <si>
-    <t>(1) Last Update August 12, 2026</t>
+    <t xml:space="preserve">Slone, Gregory, </t>
+  </si>
+  <si>
+    <t>(877)770-0127</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>6225 N. County Road 75 E</t>
+  </si>
+  <si>
+    <t>6225 N. County Road 75 E, Orleans, IN 47452</t>
+  </si>
+  <si>
+    <t>Reynolds Construction LLC</t>
+  </si>
+  <si>
+    <t>http://reynoldscon.com</t>
+  </si>
+  <si>
+    <t>(1) Last Update September 4, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3799,107 +3820,98 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{D87F02EC-B5DB-4135-A9BB-77AA4126C3B0}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -4392,54 +4404,54 @@
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J281" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A281"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}" name="Table3" displayName="Table3" ref="A1:J282" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:J282" xr:uid="{47048EBE-C027-4B4C-B02F-A5C859E3E330}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J231">
+    <sortCondition ref="A1:A282"/>
   </sortState>
   <tableColumns count="10">
     <tableColumn id="3" xr3:uid="{235BE30B-A8D8-4F14-B5B4-08E340FFD1F2}" name="Business Name" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{0F75C15C-B89E-47E7-B79F-BFE29AA6338E}" name="Business Address" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{0E2175F9-8B34-424A-87F1-5B1539C59DAB}" name="Business Street" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{0B2E22CA-F7A0-4AEC-A565-90F2321C1178}" name="Business Town" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{75177D30-0CB7-4C0E-989D-DC3BDC1AF803}" name="Business State" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{BED3698C-5ABC-4AC4-8A0F-BECFC71EC567}" name="Business Phone" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{A4385348-A72C-4E33-96ED-BAD0A165CE5E}" name="Business Website" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D8A99D03-16E3-4A33-9253-97558F7867B6}" name="Driller Name" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{A2042714-4F7D-41B7-BF3C-78617667A02F}" name="Registration Number" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{1506C861-B9F5-4B3A-8DA6-EBC8F1D62794}" name="Monitoring" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4721,53 +4733,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.7nteng.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8453963090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wraggwells.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groundh2o.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fgsullivandrill.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julie.Butler@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC679CB8-BE27-41A7-9DD5-43E5C7087F6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P369"/>
+  <dimension ref="A1:P370"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A155" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="A179" sqref="A179"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="54.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.6328125" style="3" customWidth="1"/>
     <col min="5" max="6" width="23" style="3" customWidth="1"/>
     <col min="7" max="7" width="81.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="36.6328125" style="3" customWidth="1"/>
     <col min="9" max="9" width="21.90625" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.90625" style="3" customWidth="1"/>
     <col min="11" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>2</v>
@@ -9251,51 +9265,51 @@
         <v>569</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>896</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>546</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>570</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>571</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>788</v>
       </c>
       <c r="I148" s="5">
         <v>1029</v>
       </c>
       <c r="J148" s="16" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="149" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="2" t="s">
+      <c r="A149" s="26" t="s">
         <v>672</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>662</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>814</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>221</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>222</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>223</v>
       </c>
       <c r="I149" s="3">
         <v>647</v>
@@ -10167,1638 +10181,1662 @@
       </c>
       <c r="C178" s="3" t="s">
         <v>369</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>845</v>
       </c>
       <c r="E178" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>370</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>371</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>372</v>
       </c>
       <c r="I178" s="5">
         <v>876</v>
       </c>
       <c r="J178" s="16"/>
     </row>
     <row r="179" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="10" t="s">
-        <v>316</v>
+      <c r="A179" s="11" t="s">
+        <v>1188</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>34</v>
+        <v>1187</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>35</v>
+        <v>1186</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>11</v>
+        <v>1185</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>37</v>
+        <v>1184</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="J179" s="12"/>
+        <v>1189</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I179" s="7">
+        <v>1079</v>
+      </c>
+      <c r="J179" s="20"/>
     </row>
     <row r="180" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
         <v>316</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>714</v>
+        <v>35</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>37</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
       <c r="I180" s="3">
-        <v>790</v>
+        <v>85</v>
       </c>
       <c r="J180" s="12"/>
     </row>
     <row r="181" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="10" t="s">
-        <v>181</v>
+        <v>316</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>183</v>
+        <v>714</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>806</v>
+        <v>36</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="I181" s="3">
+        <v>790</v>
+      </c>
+      <c r="J181" s="12"/>
+    </row>
+    <row r="182" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F182" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="G181" s="3" t="s">
+      <c r="G182" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H181" s="3" t="s">
+      <c r="H182" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="I181" s="3">
+      <c r="I182" s="3">
         <v>593</v>
       </c>
-      <c r="J181" s="12" t="s">
+      <c r="J182" s="12" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="182" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A182" s="10" t="s">
+    <row r="183" spans="1:10" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="10" t="s">
         <v>597</v>
       </c>
-      <c r="B182" s="8" t="s">
+      <c r="B183" s="8" t="s">
         <v>598</v>
       </c>
-      <c r="C182" s="3" t="s">
+      <c r="C183" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="D182" s="3" t="s">
+      <c r="D183" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E182" s="3" t="s">
+      <c r="E183" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F182" s="3" t="s">
+      <c r="F183" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="G182" s="3" t="s">
+      <c r="G183" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="H182" s="3" t="s">
+      <c r="H183" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="I182" s="3">
+      <c r="I183" s="3">
         <v>1046</v>
       </c>
-      <c r="J182" s="12" t="s">
+      <c r="J183" s="12" t="s">
         <v>283</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J183" s="12"/>
     </row>
     <row r="184" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="10" t="s">
-        <v>676</v>
+        <v>509</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>312</v>
+        <v>510</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>313</v>
+        <v>511</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>832</v>
+        <v>63</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>314</v>
+        <v>512</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>315</v>
+        <v>513</v>
       </c>
       <c r="I184" s="3">
-        <v>789</v>
+        <v>992</v>
       </c>
       <c r="J184" s="12"/>
     </row>
     <row r="185" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="10" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>835</v>
+        <v>312</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>715</v>
+        <v>313</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>745</v>
+        <v>314</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>796</v>
-[...9 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I185" s="3">
+        <v>789</v>
+      </c>
+      <c r="J185" s="12"/>
     </row>
     <row r="186" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>873</v>
+        <v>836</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>743</v>
+        <v>11</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>514</v>
+        <v>745</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>515</v>
-[...7 lines deleted...]
-      <c r="J186" s="12"/>
+        <v>796</v>
+      </c>
+      <c r="H186" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="I186" s="7">
+        <v>812</v>
+      </c>
+      <c r="J186" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="187" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="10" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>192</v>
+        <v>872</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>193</v>
+        <v>720</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>17</v>
+        <v>743</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>194</v>
+        <v>514</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-      <c r="J187" s="16"/>
+        <v>515</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="I187" s="3">
+        <v>993</v>
+      </c>
+      <c r="J187" s="12"/>
     </row>
     <row r="188" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="10" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>808</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>194</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="H188" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J188" s="12"/>
+      <c r="H188" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="I188" s="5">
+        <v>981</v>
+      </c>
+      <c r="J188" s="16"/>
     </row>
     <row r="189" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="10" t="s">
         <v>670</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>808</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>194</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="H189" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J189" s="16"/>
+      <c r="H189" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I189" s="3">
+        <v>599</v>
+      </c>
+      <c r="J189" s="12"/>
     </row>
     <row r="190" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="10" t="s">
-        <v>325</v>
+        <v>670</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>326</v>
+        <v>192</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>327</v>
+        <v>193</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>837</v>
+        <v>808</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>329</v>
-[...9 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="H190" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="I190" s="5">
+        <v>980</v>
+      </c>
+      <c r="J190" s="16"/>
     </row>
     <row r="191" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="10" t="s">
-        <v>694</v>
+        <v>325</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>162</v>
+        <v>326</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>163</v>
+        <v>327</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>802</v>
+        <v>837</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>629</v>
+        <v>328</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>164</v>
+        <v>329</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>766</v>
+        <v>330</v>
       </c>
       <c r="I191" s="3">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="J191" s="12"/>
+        <v>832</v>
+      </c>
+      <c r="J191" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="192" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>747</v>
+        <v>629</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>397</v>
+        <v>766</v>
       </c>
       <c r="I192" s="3">
-        <v>897</v>
+        <v>546</v>
       </c>
       <c r="J192" s="12"/>
     </row>
     <row r="193" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>396</v>
+        <v>747</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>444</v>
+        <v>397</v>
       </c>
       <c r="I193" s="3">
-        <v>943</v>
+        <v>897</v>
       </c>
       <c r="J193" s="12"/>
     </row>
     <row r="194" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>396</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="I194" s="3">
-        <v>954</v>
+        <v>943</v>
       </c>
       <c r="J194" s="12"/>
     </row>
     <row r="195" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>396</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>534</v>
+        <v>450</v>
       </c>
       <c r="I195" s="3">
-        <v>999</v>
+        <v>954</v>
       </c>
       <c r="J195" s="12"/>
     </row>
     <row r="196" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>757</v>
+        <v>396</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>779</v>
+        <v>534</v>
       </c>
       <c r="I196" s="3">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="J196" s="12"/>
     </row>
     <row r="197" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="I197" s="3">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="J197" s="12"/>
     </row>
     <row r="198" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E198" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="H198" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J198" s="20"/>
+      <c r="H198" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="I198" s="3">
+        <v>1022</v>
+      </c>
+      <c r="J198" s="12"/>
     </row>
     <row r="199" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="10" t="s">
         <v>694</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>802</v>
       </c>
       <c r="E199" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>396</v>
+        <v>762</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>164</v>
       </c>
       <c r="H199" s="6" t="s">
-        <v>628</v>
+        <v>612</v>
       </c>
       <c r="I199" s="7">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="J199" s="20"/>
     </row>
     <row r="200" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="10" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>710</v>
+        <v>163</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>818</v>
+        <v>802</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>238</v>
+        <v>396</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>239</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="I200" s="7">
+        <v>1061</v>
+      </c>
+      <c r="J200" s="20"/>
     </row>
     <row r="201" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="10" t="s">
-        <v>214</v>
+        <v>677</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>215</v>
+        <v>237</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>216</v>
+        <v>710</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>21</v>
+        <v>818</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>217</v>
+        <v>238</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>219</v>
+        <v>768</v>
       </c>
       <c r="I201" s="3">
-        <v>637</v>
+        <v>806</v>
       </c>
       <c r="J201" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="202" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="10" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>710</v>
+        <v>216</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>818</v>
+        <v>21</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="I202" s="3">
-        <v>682</v>
+        <v>637</v>
       </c>
       <c r="J202" s="12" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="203" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="10" t="s">
-        <v>148</v>
+        <v>236</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>149</v>
+        <v>237</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>150</v>
+        <v>710</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>151</v>
+        <v>818</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>152</v>
+        <v>238</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>153</v>
+        <v>240</v>
       </c>
       <c r="I203" s="3">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="J203" s="12"/>
+        <v>682</v>
+      </c>
+      <c r="J203" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="204" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I204" s="3">
+        <v>517</v>
+      </c>
+      <c r="J204" s="12"/>
+    </row>
+    <row r="205" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="10" t="s">
         <v>669</v>
       </c>
-      <c r="B204" s="3" t="s">
+      <c r="B205" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C204" s="3" t="s">
+      <c r="C205" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D204" s="3" t="s">
+      <c r="D205" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E204" s="3" t="s">
+      <c r="E205" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F204" s="3" t="s">
+      <c r="F205" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="G204" s="3" t="s">
+      <c r="G205" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H204" s="3" t="s">
+      <c r="H205" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="I204" s="3">
+      <c r="I205" s="3">
         <v>485</v>
       </c>
-      <c r="J204" s="12"/>
-[...31 lines deleted...]
-      </c>
+      <c r="J205" s="12"/>
     </row>
     <row r="206" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="11" t="s">
         <v>1164</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1070</v>
+        <v>737</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>902</v>
       </c>
       <c r="E206" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>604</v>
       </c>
       <c r="H206" s="6" t="s">
-        <v>1072</v>
+        <v>795</v>
       </c>
       <c r="I206" s="7">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="J206" s="20"/>
+        <v>1049</v>
+      </c>
+      <c r="J206" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="207" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="11" t="s">
         <v>1164</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>902</v>
       </c>
       <c r="E207" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>604</v>
       </c>
       <c r="H207" s="6" t="s">
-        <v>1162</v>
+        <v>1072</v>
       </c>
       <c r="I207" s="7">
-        <v>1062</v>
-[...3 lines deleted...]
-      </c>
+        <v>1051</v>
+      </c>
+      <c r="J207" s="20"/>
     </row>
     <row r="208" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="11" t="s">
         <v>1164</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>902</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>251</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>604</v>
       </c>
       <c r="H208" s="6" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="I208" s="7">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="J208" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="209" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="11" t="s">
-        <v>1079</v>
+        <v>1164</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>845</v>
+        <v>902</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>1076</v>
+        <v>1166</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>1078</v>
+        <v>604</v>
       </c>
       <c r="H209" s="6" t="s">
-        <v>1077</v>
+        <v>1167</v>
       </c>
       <c r="I209" s="7">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="J209" s="20"/>
+        <v>1064</v>
+      </c>
+      <c r="J209" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="210" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="11" t="s">
-        <v>936</v>
+        <v>1079</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>940</v>
+        <v>1075</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>938</v>
+        <v>1074</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>937</v>
+        <v>845</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>939</v>
+        <v>1076</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>19</v>
+        <v>1078</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>935</v>
+        <v>1077</v>
       </c>
       <c r="I210" s="7">
-        <v>689</v>
+        <v>552</v>
       </c>
       <c r="J210" s="20"/>
     </row>
     <row r="211" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="11" t="s">
+        <v>936</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="I211" s="7">
+        <v>689</v>
+      </c>
+      <c r="J211" s="20"/>
+    </row>
+    <row r="212" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="11" t="s">
         <v>1091</v>
       </c>
-      <c r="B211" s="25" t="s">
+      <c r="B212" s="25" t="s">
         <v>1093</v>
       </c>
-      <c r="C211" s="3" t="s">
+      <c r="C212" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="D211" s="3" t="s">
+      <c r="D212" s="3" t="s">
         <v>854</v>
-      </c>
-[...28 lines deleted...]
-        <v>879</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>538</v>
+        <v>1090</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>539</v>
-[...9 lines deleted...]
-      </c>
+        <v>1092</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I212" s="7">
+        <v>780</v>
+      </c>
+      <c r="J212" s="20"/>
     </row>
     <row r="213" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="11" t="s">
-        <v>916</v>
+      <c r="A213" s="10" t="s">
+        <v>690</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>920</v>
+        <v>878</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>917</v>
+        <v>722</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>918</v>
+        <v>879</v>
       </c>
       <c r="E213" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>919</v>
+        <v>538</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>921</v>
-[...7 lines deleted...]
-      <c r="J213" s="20"/>
+        <v>539</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="I213" s="3">
+        <v>1003</v>
+      </c>
+      <c r="J213" s="12" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="214" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="11" t="s">
         <v>916</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>160</v>
+        <v>920</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>10</v>
+        <v>917</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>801</v>
+        <v>918</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>12</v>
+        <v>919</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="J214" s="12"/>
+        <v>921</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="I214" s="7">
+        <v>6</v>
+      </c>
+      <c r="J214" s="20"/>
     </row>
     <row r="215" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I215" s="3">
+        <v>545</v>
+      </c>
+      <c r="J215" s="12"/>
+    </row>
+    <row r="216" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="11" t="s">
         <v>1182</v>
       </c>
-      <c r="B215" s="3" t="s">
+      <c r="B216" s="3" t="s">
         <v>1181</v>
       </c>
-      <c r="C215" s="3" t="s">
+      <c r="C216" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="D215" s="3" t="s">
+      <c r="D216" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="E215" s="3" t="s">
+      <c r="E216" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F215" s="3" t="s">
+      <c r="F216" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="G215" s="3" t="s">
+      <c r="G216" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H215" s="6" t="s">
+      <c r="H216" s="6" t="s">
         <v>1177</v>
       </c>
-      <c r="I215" s="7">
+      <c r="I216" s="7">
         <v>850</v>
       </c>
-      <c r="J215" s="20"/>
-[...2 lines deleted...]
-      <c r="A216" s="10" t="s">
+      <c r="J216" s="20"/>
+    </row>
+    <row r="217" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="10" t="s">
         <v>552</v>
       </c>
-      <c r="B216" s="3" t="s">
+      <c r="B217" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="C216" s="3" t="s">
+      <c r="C217" s="3" t="s">
         <v>729</v>
       </c>
-      <c r="D216" s="3" t="s">
+      <c r="D217" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="E216" s="3" t="s">
+      <c r="E217" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="F216" s="3" t="s">
+      <c r="F217" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="G216" s="3" t="s">
+      <c r="G217" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="H216" s="3" t="s">
+      <c r="H217" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="I216" s="3">
+      <c r="I217" s="3">
         <v>1020</v>
       </c>
-      <c r="J216" s="12" t="s">
+      <c r="J217" s="12" t="s">
         <v>186</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J217" s="12"/>
     </row>
     <row r="218" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="11" t="s">
         <v>988</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>990</v>
+        <v>348</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>989</v>
+        <v>349</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>350</v>
       </c>
       <c r="G218" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I218" s="3">
+        <v>855</v>
+      </c>
+      <c r="J218" s="12"/>
+    </row>
+    <row r="219" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G219" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="H218" s="6" t="s">
+      <c r="H219" s="6" t="s">
         <v>987</v>
       </c>
-      <c r="I218" s="7">
+      <c r="I219" s="7">
         <v>1035</v>
       </c>
-      <c r="J218" s="20"/>
-[...2 lines deleted...]
-      <c r="A219" s="10" t="s">
+      <c r="J219" s="20"/>
+    </row>
+    <row r="220" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="10" t="s">
         <v>689</v>
       </c>
-      <c r="B219" s="3" t="s">
+      <c r="B220" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="C219" s="3" t="s">
+      <c r="C220" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="D219" s="3" t="s">
+      <c r="D220" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="E219" s="3" t="s">
+      <c r="E220" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="F219" s="3" t="s">
+      <c r="F220" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="G219" s="3" t="s">
+      <c r="G220" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="H219" s="3" t="s">
+      <c r="H220" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="I219" s="3">
+      <c r="I220" s="3">
         <v>1002</v>
       </c>
-      <c r="J219" s="12"/>
-[...29 lines deleted...]
-      <c r="J220" s="20"/>
+      <c r="J220" s="12"/>
     </row>
     <row r="221" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A221" s="11" t="s">
         <v>1137</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>1135</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="I221" s="7">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="J221" s="20"/>
     </row>
     <row r="222" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A222" s="10" t="s">
-        <v>477</v>
+      <c r="A222" s="11" t="s">
+        <v>1137</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>478</v>
+        <v>1136</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>479</v>
+        <v>1135</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>868</v>
+        <v>813</v>
       </c>
       <c r="E222" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>480</v>
+        <v>1134</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>481</v>
-[...7 lines deleted...]
-      <c r="J222" s="12"/>
+        <v>19</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I222" s="7">
+        <v>1074</v>
+      </c>
+      <c r="J222" s="20"/>
     </row>
     <row r="223" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="26" t="s">
-        <v>1108</v>
+      <c r="A223" s="27" t="s">
+        <v>477</v>
       </c>
       <c r="B223" s="23" t="s">
-        <v>1113</v>
+        <v>478</v>
       </c>
       <c r="C223" s="23" t="s">
-        <v>1109</v>
+        <v>479</v>
       </c>
       <c r="D223" s="23" t="s">
-        <v>1110</v>
+        <v>868</v>
       </c>
       <c r="E223" s="23" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="23" t="s">
-        <v>1111</v>
+        <v>480</v>
       </c>
       <c r="G223" s="23" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J223" s="29"/>
+        <v>481</v>
+      </c>
+      <c r="H223" s="23" t="s">
+        <v>482</v>
+      </c>
+      <c r="I223" s="23">
+        <v>973</v>
+      </c>
+      <c r="J223" s="28"/>
     </row>
     <row r="224" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="15" t="s">
-        <v>40</v>
+      <c r="A224" s="11" t="s">
+        <v>1108</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>41</v>
+        <v>1113</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1109</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>1110</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F224" s="4" t="s">
-        <v>44</v>
+      <c r="F224" s="3" t="s">
+        <v>1111</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-      <c r="J224" s="16"/>
+        <v>19</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I224" s="7">
+        <v>470</v>
+      </c>
+      <c r="J224" s="20"/>
     </row>
     <row r="225" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="10" t="s">
-        <v>466</v>
+      <c r="A225" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>467</v>
+        <v>41</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>42</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="E225" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F225" s="3" t="s">
-        <v>908</v>
+      <c r="F225" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>469</v>
-[...7 lines deleted...]
-      <c r="J225" s="12"/>
+        <v>45</v>
+      </c>
+      <c r="H225" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I225" s="5">
+        <v>108</v>
+      </c>
+      <c r="J225" s="16"/>
     </row>
     <row r="226" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A226" s="10" t="s">
-        <v>682</v>
+        <v>466</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>752</v>
+        <v>908</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="I226" s="3">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="J226" s="12"/>
     </row>
     <row r="227" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A227" s="10" t="s">
         <v>682</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>462</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>865</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>752</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>1131</v>
-[...7 lines deleted...]
-      <c r="J227" s="20"/>
+        <v>464</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="I227" s="3">
+        <v>959</v>
+      </c>
+      <c r="J227" s="12"/>
     </row>
     <row r="228" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A228" s="10" t="s">
         <v>682</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>895</v>
+        <v>462</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>220</v>
+        <v>463</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>865</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>752</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>464</v>
-[...7 lines deleted...]
-      <c r="J228" s="12"/>
+        <v>1131</v>
+      </c>
+      <c r="H228" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I228" s="7">
+        <v>960</v>
+      </c>
+      <c r="J228" s="20"/>
     </row>
     <row r="229" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A229" s="10" t="s">
-        <v>419</v>
+        <v>682</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>420</v>
+        <v>895</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>421</v>
+        <v>220</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>423</v>
+        <v>464</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>424</v>
+        <v>566</v>
       </c>
       <c r="I229" s="3">
-        <v>919</v>
+        <v>1028</v>
       </c>
       <c r="J229" s="12"/>
     </row>
     <row r="230" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A230" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="I230" s="3">
+        <v>919</v>
+      </c>
+      <c r="J230" s="12"/>
+    </row>
+    <row r="231" spans="1:10" s="8" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B230" s="3" t="s">
+      <c r="B231" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C230" s="3" t="s">
+      <c r="C231" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="D230" s="3" t="s">
+      <c r="D231" s="3" t="s">
         <v>849</v>
       </c>
-      <c r="E230" s="3" t="s">
+      <c r="E231" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F230" s="3" t="s">
+      <c r="F231" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="G230" s="24" t="s">
+      <c r="G231" s="24" t="s">
         <v>394</v>
       </c>
-      <c r="H230" s="3" t="s">
+      <c r="H231" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="I230" s="3">
+      <c r="I231" s="3">
         <v>896</v>
       </c>
-      <c r="J230" s="12"/>
-[...5 lines deleted...]
-      <c r="J231" s="20"/>
+      <c r="J231" s="12"/>
     </row>
     <row r="232" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A232" s="11"/>
       <c r="H232" s="6"/>
       <c r="I232" s="7"/>
       <c r="J232" s="20"/>
     </row>
     <row r="233" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A233" s="11"/>
       <c r="H233" s="6"/>
       <c r="I233" s="7"/>
       <c r="J233" s="20"/>
     </row>
     <row r="234" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A234" s="11"/>
       <c r="H234" s="6"/>
       <c r="I234" s="7"/>
       <c r="J234" s="20"/>
     </row>
     <row r="235" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A235" s="11"/>
       <c r="H235" s="6"/>
       <c r="I235" s="7"/>
       <c r="J235" s="20"/>
     </row>
@@ -12056,52 +12094,55 @@
     </row>
     <row r="278" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A278" s="11"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
       <c r="J278" s="20"/>
     </row>
     <row r="279" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A279" s="11"/>
       <c r="H279" s="6"/>
       <c r="I279" s="7"/>
       <c r="J279" s="20"/>
     </row>
     <row r="280" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A280" s="11"/>
       <c r="H280" s="6"/>
       <c r="I280" s="7"/>
       <c r="J280" s="20"/>
     </row>
     <row r="281" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A281" s="11"/>
       <c r="H281" s="6"/>
       <c r="I281" s="7"/>
       <c r="J281" s="20"/>
     </row>
-    <row r="282" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="D282" s="8"/>
+    <row r="282" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="11"/>
+      <c r="H282" s="6"/>
+      <c r="I282" s="7"/>
+      <c r="J282" s="20"/>
     </row>
     <row r="283" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D283" s="8"/>
     </row>
     <row r="284" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D284" s="8"/>
     </row>
     <row r="285" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D285" s="8"/>
     </row>
     <row r="286" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D286" s="8"/>
     </row>
     <row r="287" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D287" s="8"/>
     </row>
     <row r="288" spans="1:10" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D288" s="8"/>
     </row>
     <row r="289" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D289" s="8"/>
     </row>
     <row r="290" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D290" s="8"/>
     </row>
@@ -12319,179 +12360,208 @@
       <c r="D361" s="8"/>
     </row>
     <row r="362" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D362" s="8"/>
     </row>
     <row r="363" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D363" s="8"/>
     </row>
     <row r="364" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D364" s="8"/>
     </row>
     <row r="365" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D365" s="8"/>
     </row>
     <row r="366" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D366" s="8"/>
     </row>
     <row r="367" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D367" s="8"/>
     </row>
     <row r="368" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D368" s="8"/>
     </row>
     <row r="369" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="D369" s="8"/>
+    </row>
+    <row r="370" spans="4:4" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D370" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F182" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
+    <hyperlink ref="F183" r:id="rId1" display="tel:8453963090" xr:uid="{84337428-4797-47AD-AC38-3EB15B17CF63}"/>
     <hyperlink ref="G9:G11" r:id="rId2" display="https://www.7nteng.com/" xr:uid="{FFF45280-9D96-4D47-86D9-FCF6A70D0B87}"/>
     <hyperlink ref="G2" r:id="rId3" xr:uid="{EBE877B1-CF9D-4091-A1E2-0C04263142EE}"/>
     <hyperlink ref="G84" r:id="rId4" xr:uid="{4088CA85-C1EF-4DE8-9A88-FCF40B02A987}"/>
     <hyperlink ref="G105" r:id="rId5" xr:uid="{C547ED4B-A88D-4539-ADB2-F2AA51FD8B2C}"/>
-    <hyperlink ref="G230" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
+    <hyperlink ref="G231" r:id="rId6" xr:uid="{FD5492C6-F787-4D5D-A2A5-F314E2D7928E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="30" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CCommonwealth of Massachusetts
 Department of Environmental Protection - Well Driller Program
 List of Certified Well Drillers
 Janurary 1st, 2026 - December 31st, 2026      
 </oddHeader>
     <oddFooter>&amp;L&amp;P&amp;CAn "M" following a certification number
-indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: August 12, 2026 - MassDEP</oddFooter>
+indicates a Monitoring Well Driller Certificate. An asterisk after the M (M*) indicates permission to additionally drill closed loop geothermal wells. &amp;RLast Update: September 4, 2026 - MassDEP</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId8"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D4A6A5F-0B54-4516-8D02-F21E88F09723}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.1796875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="29.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>617</v>
       </c>
       <c r="B3" t="s">
         <v>618</v>
       </c>
       <c r="C3" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B5" t="s">
         <v>622</v>
       </c>
       <c r="C5" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>624</v>
       </c>
       <c r="B6" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9" t="s">
         <v>627</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{58736F65-E5C2-4793-90D9-D4EF32441F80}"/>
     <hyperlink ref="C4" r:id="rId2" xr:uid="{8058B044-49D8-4CF7-A5E1-8CF39FCCBE8F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Contents xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
+    <PointofContact xmlns="11f909ac-f7ff-481c-b050-edbac054e686">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PointofContact>
+    <TaxCatchAll xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5" xsi:nil="true"/>
+    <_dlc_DocId xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">CKHNQMPYFZNC-127032583-614786</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="fb2cf4de-29fa-424e-b18e-cff0f97826b5">
+      <Url>https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSDWP/_layouts/15/DocIdRedir.aspx?ID=CKHNQMPYFZNC-127032583-614786</Url>
+      <Description>CKHNQMPYFZNC-127032583-614786</Description>
+    </_dlc_DocIdUrl>
+    <Bruce1 xmlns="11f909ac-f7ff-481c-b050-edbac054e686">true</Bruce1>
+    <Bruce xmlns="11f909ac-f7ff-481c-b050-edbac054e686" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B2F0CADC4958A4283BCC35B9A042D0D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a52d591603f41845a39d2e82a1aee9c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="11f909ac-f7ff-481c-b050-edbac054e686" xmlns:ns3="fb2cf4de-29fa-424e-b18e-cff0f97826b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fce117397f05935b710b4cbcddfe4446" ns2:_="" ns3:_="">
     <xsd:import namespace="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <xsd:import namespace="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Contents" minOccurs="0"/>
                 <xsd:element ref="ns2:PointofContact" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
@@ -12755,219 +12825,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10405E39-C178-46EF-B60F-A53ACD680743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5F33B2-985A-448E-9817-786D31F68328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="11f909ac-f7ff-481c-b050-edbac054e686"/>
     <ds:schemaRef ds:uri="fb2cf4de-29fa-424e-b18e-cff0f97826b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17FEFA3-88EC-4B3E-A99C-7DE4F2EB99B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427F1289-0B24-46A1-A7F4-A75DEE2ECA70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Certified Drillers August 2026</vt:lpstr>
+      <vt:lpstr>Certified Drillers Sept. 2026</vt:lpstr>
       <vt:lpstr>Read Me</vt:lpstr>
-      <vt:lpstr>'Certified Drillers August 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Certified Drillers Sept. 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Certified Well Drillers List As of 02-09-2026</dc:title>
   <dc:subject/>
   <dc:creator>Gamble, Alex (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>