--- v0 (2025-10-24)
+++ v1 (2026-06-28)
@@ -1,7238 +1,3606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="026DD2E5" w14:textId="57B9C091" w:rsidR="00652412" w:rsidRPr="00756A49" w:rsidRDefault="0068135B" w:rsidP="00793407">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="428AA539" w14:textId="37E9C456" w:rsidR="007D72EE" w:rsidRPr="00F224D6" w:rsidRDefault="00224618" w:rsidP="00224618">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224618">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA411B3" wp14:editId="2C3124B9">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E1DEEFC" wp14:editId="41C8C353">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1270000</wp:posOffset>
+                  <wp:posOffset>1243330</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-12700</wp:posOffset>
+                  <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5626100" cy="822960"/>
-[...8 lines deleted...]
-                </wp:docPr>
+                <wp:extent cx="4927600" cy="527050"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5626100" cy="822960"/>
+                          <a:ext cx="4927600" cy="527050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
-                        <a:effectLst/>
-[...20 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1C1D40A6" w14:textId="77777777" w:rsidR="00793407" w:rsidRDefault="00793407" w:rsidP="00793407">
+                          <w:p w14:paraId="26D5D8E1" w14:textId="3A82D93A" w:rsidR="00224618" w:rsidRPr="001C5AEC" w:rsidRDefault="00224618" w:rsidP="00224618">
                             <w:pPr>
-                              <w:pStyle w:val="Title"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="001C5AEC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
-                              <w:t>COMMUNICABLE AND OTHER INFECTIOUS DISEASES REPORTABLE IN MASSACHUSETTS BY</w:t>
+                              <w:t xml:space="preserve">Healthcare Provider Responsibilities </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002140D0" w:rsidRPr="001C5AEC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>for</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001C5AEC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Reporting Designated* Communicable and Other Infectious Diseases in Massachusetts</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2945DFEC" w14:textId="77777777" w:rsidR="00793407" w:rsidRDefault="00793407" w:rsidP="00793407">
-[...25 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="2FC01182" w14:textId="54644C74" w:rsidR="00224618" w:rsidRPr="001C5AEC" w:rsidRDefault="00224618"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36195" tIns="36195" rIns="36195" bIns="36195" anchor="t" anchorCtr="0">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1DA411B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1E1DEEFC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:100pt;margin-top:-1pt;width:443pt;height:64.8pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKFyfj6wEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ0KA14hRdigwD&#10;ugvQ7QNkWY6NyaJGKrGzrx8lO2nQvQ3zgyBK1CHP4fH6fuisOBqkFlwhF7O5FMZpqFq3L+SP77t3&#10;t1JQUK5SFpwp5MmQvN+8fbPufW6W0ICtDAoGcZT3vpBNCD7PMtKN6RTNwBvHlzVgpwKHuM8qVD2j&#10;dzZbzuerrAesPII2RHz6OF7KTcKva6PD17omE4QtJPcW0oppLeOabdYq36PyTaunNtQ/dNGp1nHR&#10;C9SjCkocsP0Lqms1AkEdZhq6DOq61SZxYDaL+Ss2z43yJnFhcchfZKL/B6u/HJ/9NxRh+AADDzCR&#10;IP8E+icJB9tGub15QIS+MariwosoWdZ7yqenUWrKKYKU/WeoeMjqECABDTV2URXmKRidB3C6iG6G&#10;IDQf3qyWq8WcrzTf3S6Xd6s0lUzl59ceKXw00Im4KSTyUBO6Oj5RiN2o/JwSixHYttq11qYA9+XW&#10;ojgqNsAufYnAqzTrYrKD+GxEHE9MstBU5sxzZByGcuDUeFhCdWL6CKO9+HfgTQP4W4qerVVI+nVQ&#10;aKSwnxxL+H61uLthL14HeB2U14FymqEKGaQYt9uQ/Ds2/MBS121S4aWTaUBsmSTOZO/oyes4Zb38&#10;hJs/AAAA//8DAFBLAwQUAAYACAAAACEAv+zNKd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU+EMBCF7yb+h2ZMvGx2WzHBFSkbQvRkNFnUg7dCKxDbKaGFxX/v7ElP8ybz8uZ7+WF1li1mCoNH&#10;CTc7Acxg6/WAnYT3t6ftHliICrWyHo2EHxPgUFxe5CrT/oRHs9SxYxSCIVMS+hjHjPPQ9sapsPOj&#10;Qbp9+cmpSOvUcT2pE4U7yxMhUu7UgPShV6OpetN+17OT8Gnn17JqPqrn26pa6s3jvdiUL1JeX63l&#10;A7Bo1vhnhjM+oUNBTI2fUQdmJVA6dYkStgnNs0HsU1INqeQuBV7k/H+H4hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBKFyfj6wEAAMwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC/7M0p3wAAAAsBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" stroked="f" strokeweight="0" insetpen="t">
-[...1 lines deleted...]
-                <v:textbox inset="2.85pt,2.85pt,2.85pt,2.85pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:97.9pt;margin-top:.4pt;width:388pt;height:41.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdQ8e7EAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkqYx6hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+lpGnQbS/D9CCIInVEHh7e3I69YXuFXoOt+HSSc6ashEbbbcW/fd28&#10;uebMB2EbYcCqih+U57er169uBleqAjowjUJGINaXg6t4F4Irs8zLTvXCT8ApS84WsBeBTNxmDYqB&#10;0HuTFXl+lQ2AjUOQynu6vT86+Srht62S4XPbehWYqTjlFtKOaa/jnq1uRLlF4TotT2mIf8iiF9rS&#10;p2eoexEE26H+DarXEsFDGyYS+gzaVkuVaqBqpvmLah474VSqhcjx7kyT/3+w8tP+0X1BFsa3MFID&#10;UxHePYD87pmFdSfsVt0hwtAp0dDH00hZNjhfnp5Gqn3pI0g9fISGmix2ARLQ2GIfWaE6GaFTAw5n&#10;0tUYmKTL2bJYXOXkkuSbF4t8nrqSifLptUMf3ivoWTxUHKmpCV3sH3yI2YjyKSR+5sHoZqONSQZu&#10;67VBthckgE1aqYAXYcayoeLLeTE/EvBXiDytP0H0OpCSje4rfn0OEmWk7Z1tks6C0OZ4ppSNPfEY&#10;qTuSGMZ6pMDIZw3NgRhFOCqWJowOHeBPzgZSa8X9j51AxZn5YKkry+lsFuWdjNl8UZCBl5760iOs&#10;JKiKB86Ox3VIIxEJs3BH3Wt1IvY5k1OupMLE92lioswv7RT1PNerXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEfN5qPbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdUqhTUKc&#10;CiGB6A0Kgqsbb5MIex1sNw1/z3KC2z7NaPZV68lZMWKIvScF81kGAqnxpqdWwdvrw2UOIiZNRltP&#10;qOAbI6zr05NKl8Yf6QXHbWoFj1AstYIupaGUMjYdOh1nfkDibO+D04kxtNIEfeRxZ+VVli2l0z3x&#10;h04PeN9h87k9OAX59dP4ETeL5/dmubdFuliNj19BqfOz6e4WRMIp/ZXhV5/VoWannT+QicIyFzes&#10;nngMBMfFas7HjnGRg6wr+d+//gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdQ8e7EAIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHzeaj&#10;2wAAAAcBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1C1D40A6" w14:textId="77777777" w:rsidR="00793407" w:rsidRDefault="00793407" w:rsidP="00793407">
+                    <w:p w14:paraId="26D5D8E1" w14:textId="3A82D93A" w:rsidR="00224618" w:rsidRPr="001C5AEC" w:rsidRDefault="00224618" w:rsidP="00224618">
                       <w:pPr>
-                        <w:pStyle w:val="Title"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="001C5AEC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
-                        <w:t>COMMUNICABLE AND OTHER INFECTIOUS DISEASES REPORTABLE IN MASSACHUSETTS BY</w:t>
+                        <w:t xml:space="preserve">Healthcare Provider Responsibilities </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002140D0" w:rsidRPr="001C5AEC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>for</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001C5AEC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Reporting Designated* Communicable and Other Infectious Diseases in Massachusetts</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2945DFEC" w14:textId="77777777" w:rsidR="00793407" w:rsidRDefault="00793407" w:rsidP="00793407">
-[...25 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="2FC01182" w14:textId="54644C74" w:rsidR="00224618" w:rsidRPr="001C5AEC" w:rsidRDefault="00224618"/>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D15296">
-        <w:rPr>
+      <w:r w:rsidR="007D72EE" w:rsidRPr="00F224D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B9FBC8" wp14:editId="745A8CD1">
-[...16 lines deleted...]
-            </wp:docPr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9F2A6E" wp14:editId="76B12CCA">
+            <wp:extent cx="996324" cy="554476"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1158330614" name="Picture 1" descr="Massachusetts Department of Public Health logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Picture 2">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Massachusetts Department of Public Health logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1154430" cy="1174750"/>
+                      <a:ext cx="996324" cy="554476"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D15296">
-[...5490 lines deleted...]
-          <w:kern w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="731B6F09" w14:textId="77777777" w:rsidR="00224618" w:rsidRDefault="00224618" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DCB4F9" w14:textId="2E432BF3" w:rsidR="007D72EE" w:rsidRPr="001C5AEC" w:rsidRDefault="007D72EE" w:rsidP="00C724A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Reportable diseases in Massachusetts are not limited to those </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below. This document highlights </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51CE0" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">those </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diseases </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51CE0" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>requiring</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51CE0" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediate reporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00007A89" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>phone; 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00140598" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submission of an </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4BF4" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>online case report form</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>clinical and risk history information;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5732C" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047142F" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5732C" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) reporting within 24 hours by phone </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="0047142F" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5732C" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not likely to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reported via a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5732C" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laboratory result</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4BF4" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00875137" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list of reportable diseases in Massachusetts is detailed in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001C5AEC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>105 CMR 300.100</w:t>
+        </w:r>
+        <w:r w:rsidR="00FB71E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and 300.170</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001C5AEC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F136EB6" w14:textId="77777777" w:rsidR="00F224D6" w:rsidRPr="00F224D6" w:rsidRDefault="00F224D6" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BFE6D7" w14:textId="79F9F21F" w:rsidR="00650BAB" w:rsidRPr="00581CB6" w:rsidRDefault="000B3C1B" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00650BAB" w:rsidRPr="00581CB6" w:rsidSect="0007525E">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="30" w:gutter="0"/>
+          <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="432" w:footer="432" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:noEndnote/>
-          <w:docGrid w:linePitch="272"/>
+          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="000A1C0A" w:rsidRPr="00793407" w:rsidSect="00566928">
+      <w:r w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Immediately r</w:t>
+      </w:r>
+      <w:r w:rsidR="007D72EE" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eport </w:t>
+      </w:r>
+      <w:r w:rsidR="004F38E3" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="0046454A" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r w:rsidR="004F38E3" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diagnosed or under suspicion)</w:t>
+      </w:r>
+      <w:r w:rsidR="004F38E3" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046454A" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="004F38E3" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the diseases below</w:t>
+      </w:r>
+      <w:r w:rsidR="000B661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>calling the</w:t>
+      </w:r>
+      <w:r w:rsidR="007D72EE" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Massachusetts Department of Public Health (DPH)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epidemiology Line available 24/7 at </w:t>
+      </w:r>
+      <w:r w:rsidR="007D72EE" w:rsidRPr="001C5AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>617-983-6800.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E576E98" w14:textId="77777777" w:rsidR="00316DC3" w:rsidRPr="00D247A5" w:rsidRDefault="00316DC3" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00316DC3" w:rsidRPr="00D247A5" w:rsidSect="001C5AEC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="432" w:gutter="0"/>
+          <w:cols w:num="3" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010CAAE7" w14:textId="12025871" w:rsidR="00D35332" w:rsidRPr="00D247A5" w:rsidRDefault="00D35332" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acute </w:t>
+      </w:r>
+      <w:r w:rsidR="0076024E" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>human immunodeficiency virus (HIV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E446C" w14:textId="7743D9EF" w:rsidR="007D72EE" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anthrax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028F743D" w14:textId="6D56FE79" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Botulism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2508EF45" w14:textId="0FA0C6E5" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Cholera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C3A13A" w14:textId="0CC08743" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Diphtheria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2720BF" w14:textId="7A674A65" w:rsidR="00E31256" w:rsidRPr="00D247A5" w:rsidRDefault="00E31256" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eastern equine encephalitis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CFC374" w14:textId="48B77963" w:rsidR="00BD2900" w:rsidRPr="00D247A5" w:rsidRDefault="00BD2900" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Foodborne illness due to toxins</w:t>
+      </w:r>
+      <w:r w:rsidR="007A789D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, such as ciguatera</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94987" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="007A789D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A789D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>scombrotoxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5181E18E" w14:textId="2F547E71" w:rsidR="00BD2DD3" w:rsidRPr="00D247A5" w:rsidRDefault="00BD2DD3" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Group A streptococcus, invasive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018EC830" w14:textId="73EB085F" w:rsidR="008E4E71" w:rsidRPr="00D247A5" w:rsidRDefault="008E4E71" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hantavirus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4793D462" w14:textId="5F813B7F" w:rsidR="00066424" w:rsidRPr="00D247A5" w:rsidRDefault="00066424" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Haemophilus influenzae</w:t>
+      </w:r>
+      <w:r w:rsidR="00460665" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, invasive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A4A551" w14:textId="2670D618" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hemoytic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uremic syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D4FB35" w14:textId="47E5C38A" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hepatitis A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50505" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, acute disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2356B12A" w14:textId="370EAAA1" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Influenza, pediatric deaths (&lt; 18 years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3503C562" w14:textId="03AA0BF9" w:rsidR="003A37B9" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Infection with novel influenza A viruses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E12F3F" w14:textId="77777777" w:rsidR="00FB71E6" w:rsidRPr="00D247A5" w:rsidRDefault="00FB71E6" w:rsidP="00FB71E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lymphocytic choriomeningitis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21379DB9" w14:textId="7DC1A2E9" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Measles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AD6082" w14:textId="788DEC78" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meningococcal disease (invasive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Neisseria meningitidis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FCB76A" w14:textId="3EBA628E" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Plague</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F621E8B" w14:textId="1CDC961A" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Polio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559A4330" w14:textId="442D32FE" w:rsidR="00B46CC2" w:rsidRPr="00D247A5" w:rsidRDefault="00B46CC2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pox viruses</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66924" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91F5E" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>such as mpox, vaccinia</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66924" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variola (smallpox</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66924" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522E449C" w14:textId="58905137" w:rsidR="0096771A" w:rsidRPr="00D247A5" w:rsidRDefault="0096771A" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Rabies (human)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5937B46E" w14:textId="687E70A7" w:rsidR="00354BE5" w:rsidRPr="00D247A5" w:rsidRDefault="00354BE5" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Respiratory infection due to novel coronavirus (e.g. SARS</w:t>
+      </w:r>
+      <w:r w:rsidR="00050F45" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or MERS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171D7B91" w14:textId="426C8BB0" w:rsidR="00854CB7" w:rsidRPr="00D247A5" w:rsidRDefault="00854CB7" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Rubella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0757B3B8" w14:textId="7FB781A8" w:rsidR="00793D99" w:rsidRPr="00D247A5" w:rsidRDefault="00793D99" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Staphylococcus aureus</w:t>
+      </w:r>
+      <w:r w:rsidR="005442AF" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, vancomycin-intermediate (VISA) or resistant (VRSA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710A756B" w14:textId="21087F8A" w:rsidR="00854CB7" w:rsidRPr="00D247A5" w:rsidRDefault="00854CB7" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tetanus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EC6807" w14:textId="77777777" w:rsidR="001F1034" w:rsidRPr="00D247A5" w:rsidRDefault="000E0720" w:rsidP="00B92C94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-228"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tuberculosis</w:t>
+      </w:r>
+      <w:r w:rsidR="0003799D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00025DB7" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>active disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61724255" w14:textId="23D193C5" w:rsidR="00854CB7" w:rsidRPr="00D247A5" w:rsidRDefault="001F1034" w:rsidP="00B92C94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-228"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tularemia</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0720" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9DF651" w14:textId="517619F0" w:rsidR="002A6C54" w:rsidRPr="00D247A5" w:rsidRDefault="00CC601F" w:rsidP="00B92C94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Typhoid fever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CD2D95" w14:textId="77777777" w:rsidR="00B92C94" w:rsidRPr="00D247A5" w:rsidRDefault="00B92C94" w:rsidP="00B92C94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viral hemorrhagic fevers, (e.g. Ebola, Marburg or Lassa) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FFA7E3" w14:textId="41E9FE4A" w:rsidR="00B92C94" w:rsidRPr="00D247A5" w:rsidRDefault="00B92C94" w:rsidP="00B92C94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>West Nile virus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1366DD35" w14:textId="77777777" w:rsidR="00B92C94" w:rsidRPr="00D247A5" w:rsidRDefault="00B92C94" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3A6B73" w14:textId="1174360A" w:rsidR="00B92C94" w:rsidRPr="00D247A5" w:rsidRDefault="00B92C94" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B92C94" w:rsidRPr="00D247A5" w:rsidSect="00AC468A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="3" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73777E48" w14:textId="47D19FB0" w:rsidR="00316DC3" w:rsidRPr="00D247A5" w:rsidRDefault="00316DC3" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1208F4B6" w14:textId="66DF831C" w:rsidR="00335604" w:rsidRPr="00D247A5" w:rsidRDefault="00400678" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Immediately r</w:t>
+      </w:r>
+      <w:r w:rsidR="00335604" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eport any </w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F8" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>unusual disease or any i</w:t>
+      </w:r>
+      <w:r w:rsidR="00660429" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llness believed to be part of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96601" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cluster or outbreak</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4771" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7888" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by calling the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E5" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>same DPH Epidemiology Line</w:t>
+      </w:r>
+      <w:r w:rsidR="00D247A5" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00335604" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 617-983-6800.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E48DC" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008E48DC" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the cluster type you may also need to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00467308" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>one of the o</w:t>
+      </w:r>
+      <w:r w:rsidR="008E48DC" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nline reporting form</w:t>
+      </w:r>
+      <w:r w:rsidR="00467308" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C26F96" w14:textId="77777777" w:rsidR="00D937BB" w:rsidRPr="00D247A5" w:rsidRDefault="00D937BB" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217DFC77" w14:textId="27B5B2D3" w:rsidR="00214503" w:rsidRPr="00D247A5" w:rsidRDefault="009D5728" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within 24 hours, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AE4" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00666BB6" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ubmit an online reporting form</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03BBB" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A206C" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to DPH </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1E50" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00965088" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diseases/conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28284EF1" w14:textId="2D694AFE" w:rsidR="00F224D6" w:rsidRPr="00D247A5" w:rsidRDefault="00F224D6" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D247A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://infectious-disease-reporting.dph.mass.gov/pages/CaseReportForms</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5308C513" w14:textId="77777777" w:rsidR="00635043" w:rsidRPr="000C57B1" w:rsidRDefault="00635043" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C170384" w14:textId="77777777" w:rsidR="00B70FEB" w:rsidRDefault="00B70FEB" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B70FEB" w:rsidSect="00316DC3">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:noEndnote/>
-          <w:docGrid w:linePitch="272"/>
+          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...797 lines deleted...]
-    <w:sectPr w:rsidR="005E7A16" w:rsidRPr="0068135B" w:rsidSect="00566928">
+    <w:p w14:paraId="1161401B" w14:textId="2E72FA66" w:rsidR="008A206C" w:rsidRPr="00A461B5" w:rsidRDefault="00711155" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alpha-gal </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0201" w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E50C5CB" w14:textId="53D0C242" w:rsidR="001972CD" w:rsidRPr="00A461B5" w:rsidRDefault="001972CD" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gonorrhea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C75057" w14:textId="77777777" w:rsidR="003E1E8E" w:rsidRPr="00A461B5" w:rsidRDefault="003E1E8E" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>HIV/AIDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657BC891" w14:textId="11F7E20E" w:rsidR="001972CD" w:rsidRPr="00A461B5" w:rsidRDefault="001972CD" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infants born </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hepatitis B infected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F70446" w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="39B8F918" w14:textId="77777777" w:rsidR="00B23E1A" w:rsidRPr="00A461B5" w:rsidRDefault="00B23E1A" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pregnant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with laboratory evidence of Hepatitis B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1464CD2F" w14:textId="3FE9DCF1" w:rsidR="00DE78D2" w:rsidRPr="00A461B5" w:rsidRDefault="00DE78D2" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Syphilis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37746936" w14:textId="4F1A064A" w:rsidR="00DE78D2" w:rsidRPr="0007525E" w:rsidRDefault="00233517" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tuberculosis Disease and Infection (LTBI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E553CBF" w14:textId="501F714F" w:rsidR="00E1225F" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Varicella (this does not include shingles)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7879F403" w14:textId="77777777" w:rsidR="00187782" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Known or suspected clusters of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5DA039" w14:textId="3F7B4E5C" w:rsidR="00E1225F" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00187782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gastrointestinal illness in healthcare settings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE49901" w14:textId="7DBCC4C5" w:rsidR="00D400BB" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00187782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gastrointestinal illness in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1E7B" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>childcare</w:t>
+      </w:r>
+      <w:r w:rsidR="00D400BB" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or schools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67001DC9" w14:textId="4DD5BBDE" w:rsidR="00E1225F" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00187782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>influenza or other respiratory illness in a facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8399C4" w14:textId="1B9508B2" w:rsidR="00E1225F" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00187782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>varicella in a facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EEB0B4" w14:textId="77777777" w:rsidR="00B70FEB" w:rsidRPr="0007525E" w:rsidRDefault="00B70FEB" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B70FEB" w:rsidRPr="0007525E" w:rsidSect="00B70FEB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C143C64" w14:textId="77777777" w:rsidR="00E1225F" w:rsidRPr="0007525E" w:rsidRDefault="00E1225F" w:rsidP="00F224D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19786A2E" w14:textId="009A007A" w:rsidR="00860B2A" w:rsidRPr="00D247A5" w:rsidRDefault="001D4F7A" w:rsidP="00860B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within 24 hours, </w:t>
+      </w:r>
+      <w:r w:rsidR="007063A0" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00860B2A" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eport any case (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D247A5" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>diagnosed or under suspicion</w:t>
+      </w:r>
+      <w:r w:rsidR="00860B2A" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) of the diseases below</w:t>
+      </w:r>
+      <w:r w:rsidR="00D247A5" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00860B2A" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A780D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DPH Epidemiology Line</w:t>
+      </w:r>
+      <w:r w:rsidR="00D247A5" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="006A780D" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 617-983-6800</w:t>
+      </w:r>
+      <w:r w:rsidR="00860B2A" w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D553E8" w14:textId="77777777" w:rsidR="00860B2A" w:rsidRPr="00D247A5" w:rsidRDefault="00860B2A" w:rsidP="00860B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D454E37" w14:textId="77777777" w:rsidR="00DC02C9" w:rsidRPr="00D247A5" w:rsidRDefault="00DC02C9" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DC02C9" w:rsidRPr="00D247A5" w:rsidSect="00316DC3">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785D5516" w14:textId="25404425" w:rsidR="00AA1B87" w:rsidRPr="00D247A5" w:rsidRDefault="00C30C18" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Encephalitis, any cause</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66776A34" w14:textId="40D2F712" w:rsidR="00C30C18" w:rsidRPr="00D247A5" w:rsidRDefault="00C30C18" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hansen’s disease (leprosy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125EB468" w14:textId="685F84E2" w:rsidR="00A26A27" w:rsidRPr="00D247A5" w:rsidRDefault="00A26A27" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meningitis, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bacterial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D247A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, community acquired</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6246BA5C" w14:textId="2BFE6E83" w:rsidR="00A26A27" w:rsidRPr="00A461B5" w:rsidRDefault="00A26A27" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Meningitis, viral (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>asceptic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>), and other infectious (non-bacterial)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035A8F94" w14:textId="34870596" w:rsidR="00D061C8" w:rsidRPr="00A461B5" w:rsidRDefault="00D061C8" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reye Syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E9DFC1" w14:textId="22C28290" w:rsidR="002F0201" w:rsidRPr="00A461B5" w:rsidRDefault="00AA67D6" w:rsidP="00800165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A461B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Toxic shock syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D694DA" w14:textId="77777777" w:rsidR="00DC02C9" w:rsidRDefault="00DC02C9" w:rsidP="00DD40FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DC02C9" w:rsidSect="00DC02C9">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA40B41" w14:textId="77777777" w:rsidR="00DD40FB" w:rsidRDefault="00DD40FB" w:rsidP="00DD40FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F89CCC" w14:textId="2F110829" w:rsidR="00A55A05" w:rsidRPr="00A55A05" w:rsidRDefault="00FA6909" w:rsidP="00A55A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>It is important to note that DPH, its authorized agents, and local boards of health have the authority to collect pertinent information on all reportable diseases, including those not listed in the document, as part of epidemiological investigations (M.G.L. c. 111, s. 7).</w:t>
+      </w:r>
+      <w:r w:rsidR="003953E0" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Healthcare providers may be contacted and asked to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00294302" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant demographic, clinical and risk history related </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35CAE" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>information on individuals with a</w:t>
+      </w:r>
+      <w:r w:rsidR="0018646E" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ny</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35CAE" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reportable disease</w:t>
+      </w:r>
+      <w:r w:rsidR="0018646E" w:rsidRPr="0007525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A55A05" w:rsidRPr="00A55A05" w:rsidSect="00316DC3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50FDE725" w14:textId="77777777" w:rsidR="00FD1761" w:rsidRDefault="00FD1761" w:rsidP="002B4082">
+    <w:p w14:paraId="6AAB9026" w14:textId="77777777" w:rsidR="00254474" w:rsidRDefault="00254474" w:rsidP="006C283C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11B4D44B" w14:textId="77777777" w:rsidR="00FD1761" w:rsidRDefault="00FD1761" w:rsidP="002B4082">
+    <w:p w14:paraId="0FAFAAC4" w14:textId="77777777" w:rsidR="00254474" w:rsidRDefault="00254474" w:rsidP="006C283C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="71E602E3" w14:textId="77777777" w:rsidR="00577C8D" w:rsidRPr="000A1C0A" w:rsidRDefault="00577C8D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B11B6A5" w14:textId="5B30B721" w:rsidR="00AE116C" w:rsidRPr="00AE116C" w:rsidRDefault="00AE116C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
       <w:rPr>
-        <w:color w:val="auto"/>
-[...9 lines deleted...]
-        <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00793407">
+    <w:r w:rsidRPr="00AE116C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>105 CMR 300.000 Reportable Diseases, Surveillance, and Isolation and Quarantine Requi</w:t>
+      <w:t xml:space="preserve">Current as of </w:t>
     </w:r>
-    <w:r w:rsidR="006E3E90">
+    <w:r w:rsidR="000368B5">
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">rements.  Effective </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="0068135B">
+    <w:r w:rsidR="00D26F1D">
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>May 2022</w:t>
+      <w:t>/1</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:r w:rsidR="000368B5">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="000A1C0A">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE116C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
-[...76 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28DE930F" w14:textId="77777777" w:rsidR="00FD1761" w:rsidRDefault="00FD1761" w:rsidP="002B4082">
+    <w:p w14:paraId="485B0285" w14:textId="77777777" w:rsidR="00254474" w:rsidRDefault="00254474" w:rsidP="006C283C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED27F43" w14:textId="77777777" w:rsidR="00FD1761" w:rsidRDefault="00FD1761" w:rsidP="002B4082">
+    <w:p w14:paraId="53EA2F90" w14:textId="77777777" w:rsidR="00254474" w:rsidRDefault="00254474" w:rsidP="006C283C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F1C2C01" w14:textId="7CAD4A78" w:rsidR="006C283C" w:rsidRDefault="006C283C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="11C01D31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39BA0A6E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="*"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1016425511">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C431972"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59DA9664"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70CC004B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F79E0AF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1244880294">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="775443081">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...11 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1784811477">
-[...141 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="3" w16cid:durableId="1654288737">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...9 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002B4082"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FD1761"/>
+    <w:rsidRoot w:val="007D72EE"/>
+    <w:rsid w:val="00007A89"/>
+    <w:rsid w:val="000105EE"/>
+    <w:rsid w:val="00011B1E"/>
+    <w:rsid w:val="00025DB7"/>
+    <w:rsid w:val="000368B5"/>
+    <w:rsid w:val="0003799D"/>
+    <w:rsid w:val="00045D40"/>
+    <w:rsid w:val="00050F45"/>
+    <w:rsid w:val="00061CB5"/>
+    <w:rsid w:val="00066424"/>
+    <w:rsid w:val="0007525E"/>
+    <w:rsid w:val="00077E34"/>
+    <w:rsid w:val="000B3C1B"/>
+    <w:rsid w:val="000B661D"/>
+    <w:rsid w:val="000C57B1"/>
+    <w:rsid w:val="000E0720"/>
+    <w:rsid w:val="000F4771"/>
+    <w:rsid w:val="0010188D"/>
+    <w:rsid w:val="00140598"/>
+    <w:rsid w:val="00161732"/>
+    <w:rsid w:val="00172ACA"/>
+    <w:rsid w:val="0018646E"/>
+    <w:rsid w:val="00187782"/>
+    <w:rsid w:val="00187DBB"/>
+    <w:rsid w:val="001947B6"/>
+    <w:rsid w:val="001972CD"/>
+    <w:rsid w:val="001A0B73"/>
+    <w:rsid w:val="001C5AEC"/>
+    <w:rsid w:val="001D4F7A"/>
+    <w:rsid w:val="001E06E5"/>
+    <w:rsid w:val="001F1034"/>
+    <w:rsid w:val="002140D0"/>
+    <w:rsid w:val="00214503"/>
+    <w:rsid w:val="00224618"/>
+    <w:rsid w:val="00233517"/>
+    <w:rsid w:val="00254474"/>
+    <w:rsid w:val="002604CC"/>
+    <w:rsid w:val="00266084"/>
+    <w:rsid w:val="00294302"/>
+    <w:rsid w:val="002A6C54"/>
+    <w:rsid w:val="002B7379"/>
+    <w:rsid w:val="002F0201"/>
+    <w:rsid w:val="002F24B1"/>
+    <w:rsid w:val="00316DC3"/>
+    <w:rsid w:val="00335604"/>
+    <w:rsid w:val="00354BE5"/>
+    <w:rsid w:val="00373053"/>
+    <w:rsid w:val="00392D81"/>
+    <w:rsid w:val="003953E0"/>
+    <w:rsid w:val="003A37B9"/>
+    <w:rsid w:val="003A41CA"/>
+    <w:rsid w:val="003B3273"/>
+    <w:rsid w:val="003E1E8E"/>
+    <w:rsid w:val="003E207F"/>
+    <w:rsid w:val="003E5E42"/>
+    <w:rsid w:val="00400678"/>
+    <w:rsid w:val="004325C1"/>
+    <w:rsid w:val="004330EE"/>
+    <w:rsid w:val="00460665"/>
+    <w:rsid w:val="0046454A"/>
+    <w:rsid w:val="00467308"/>
+    <w:rsid w:val="0047142F"/>
+    <w:rsid w:val="004A7921"/>
+    <w:rsid w:val="004B0647"/>
+    <w:rsid w:val="004C1D86"/>
+    <w:rsid w:val="004D0ABF"/>
+    <w:rsid w:val="004F38E3"/>
+    <w:rsid w:val="005442AF"/>
+    <w:rsid w:val="005627E8"/>
+    <w:rsid w:val="00581CB6"/>
+    <w:rsid w:val="005920A0"/>
+    <w:rsid w:val="005B46D8"/>
+    <w:rsid w:val="00604BBA"/>
+    <w:rsid w:val="00617C55"/>
+    <w:rsid w:val="00635043"/>
+    <w:rsid w:val="00635B9F"/>
+    <w:rsid w:val="006405F5"/>
+    <w:rsid w:val="00650BAB"/>
+    <w:rsid w:val="00660429"/>
+    <w:rsid w:val="00666BB6"/>
+    <w:rsid w:val="006708D4"/>
+    <w:rsid w:val="006A3B26"/>
+    <w:rsid w:val="006A780D"/>
+    <w:rsid w:val="006C1229"/>
+    <w:rsid w:val="006C283C"/>
+    <w:rsid w:val="006D7888"/>
+    <w:rsid w:val="007063A0"/>
+    <w:rsid w:val="00711155"/>
+    <w:rsid w:val="00714548"/>
+    <w:rsid w:val="0071640A"/>
+    <w:rsid w:val="00736AA9"/>
+    <w:rsid w:val="00746AF8"/>
+    <w:rsid w:val="007473AA"/>
+    <w:rsid w:val="0076024E"/>
+    <w:rsid w:val="007872C4"/>
+    <w:rsid w:val="00793D99"/>
+    <w:rsid w:val="007A789D"/>
+    <w:rsid w:val="007B45EA"/>
+    <w:rsid w:val="007B5909"/>
+    <w:rsid w:val="007D474B"/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rsid w:val="00800165"/>
+    <w:rsid w:val="008024B1"/>
+    <w:rsid w:val="00842BB5"/>
+    <w:rsid w:val="00854CB7"/>
+    <w:rsid w:val="00860B2A"/>
+    <w:rsid w:val="00875137"/>
+    <w:rsid w:val="008A0AE4"/>
+    <w:rsid w:val="008A206C"/>
+    <w:rsid w:val="008E288B"/>
+    <w:rsid w:val="008E48DC"/>
+    <w:rsid w:val="008E4E71"/>
+    <w:rsid w:val="008F0514"/>
+    <w:rsid w:val="009201B7"/>
+    <w:rsid w:val="00950699"/>
+    <w:rsid w:val="009554C8"/>
+    <w:rsid w:val="00965088"/>
+    <w:rsid w:val="0096771A"/>
+    <w:rsid w:val="009A2239"/>
+    <w:rsid w:val="009D5728"/>
+    <w:rsid w:val="00A26A27"/>
+    <w:rsid w:val="00A461B5"/>
+    <w:rsid w:val="00A506FA"/>
+    <w:rsid w:val="00A51CE0"/>
+    <w:rsid w:val="00A55A05"/>
+    <w:rsid w:val="00A9755F"/>
+    <w:rsid w:val="00AA1B87"/>
+    <w:rsid w:val="00AA33F5"/>
+    <w:rsid w:val="00AA67D6"/>
+    <w:rsid w:val="00AC468A"/>
+    <w:rsid w:val="00AE116C"/>
+    <w:rsid w:val="00AF22CD"/>
+    <w:rsid w:val="00B03BBB"/>
+    <w:rsid w:val="00B23E1A"/>
+    <w:rsid w:val="00B36669"/>
+    <w:rsid w:val="00B4268D"/>
+    <w:rsid w:val="00B453A2"/>
+    <w:rsid w:val="00B46CC2"/>
+    <w:rsid w:val="00B62D2A"/>
+    <w:rsid w:val="00B70FEB"/>
+    <w:rsid w:val="00B7551B"/>
+    <w:rsid w:val="00B75E4A"/>
+    <w:rsid w:val="00B92C94"/>
+    <w:rsid w:val="00BC1E7B"/>
+    <w:rsid w:val="00BD2900"/>
+    <w:rsid w:val="00BD2DD3"/>
+    <w:rsid w:val="00C00307"/>
+    <w:rsid w:val="00C21C19"/>
+    <w:rsid w:val="00C30C18"/>
+    <w:rsid w:val="00C50505"/>
+    <w:rsid w:val="00C644E2"/>
+    <w:rsid w:val="00C64909"/>
+    <w:rsid w:val="00C724A3"/>
+    <w:rsid w:val="00C76D8A"/>
+    <w:rsid w:val="00CA18A3"/>
+    <w:rsid w:val="00CA7847"/>
+    <w:rsid w:val="00CA7C7C"/>
+    <w:rsid w:val="00CB5AC2"/>
+    <w:rsid w:val="00CC601F"/>
+    <w:rsid w:val="00CF4BF4"/>
+    <w:rsid w:val="00D061C8"/>
+    <w:rsid w:val="00D247A5"/>
+    <w:rsid w:val="00D26F1D"/>
+    <w:rsid w:val="00D35332"/>
+    <w:rsid w:val="00D35CAE"/>
+    <w:rsid w:val="00D400BB"/>
+    <w:rsid w:val="00D562B6"/>
+    <w:rsid w:val="00D66924"/>
+    <w:rsid w:val="00D70A5E"/>
+    <w:rsid w:val="00D711F8"/>
+    <w:rsid w:val="00D8737E"/>
+    <w:rsid w:val="00D937BB"/>
+    <w:rsid w:val="00D96601"/>
+    <w:rsid w:val="00DA5F56"/>
+    <w:rsid w:val="00DC02C9"/>
+    <w:rsid w:val="00DD40FB"/>
+    <w:rsid w:val="00DE78D2"/>
+    <w:rsid w:val="00DF65E4"/>
+    <w:rsid w:val="00E1225F"/>
+    <w:rsid w:val="00E31256"/>
+    <w:rsid w:val="00E500B4"/>
+    <w:rsid w:val="00E73D1D"/>
+    <w:rsid w:val="00EA169D"/>
+    <w:rsid w:val="00F224D6"/>
+    <w:rsid w:val="00F43356"/>
+    <w:rsid w:val="00F46277"/>
+    <w:rsid w:val="00F5732C"/>
+    <w:rsid w:val="00F70446"/>
+    <w:rsid w:val="00F841EE"/>
+    <w:rsid w:val="00F85297"/>
+    <w:rsid w:val="00F91F5E"/>
+    <w:rsid w:val="00F94987"/>
+    <w:rsid w:val="00FA6909"/>
+    <w:rsid w:val="00FB406E"/>
+    <w:rsid w:val="00FB5DB7"/>
+    <w:rsid w:val="00FB71E6"/>
+    <w:rsid w:val="00FB7F40"/>
+    <w:rsid w:val="00FD1E50"/>
+    <w:rsid w:val="00FE1B0D"/>
+    <w:rsid w:val="00FE4821"/>
+    <w:rsid w:val="272D7C88"/>
+    <w:rsid w:val="43B8082D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D4FCCD5"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F77A6E55-1D40-4D31-B8EA-3E2FADD056E8}"/>
+  <w14:docId w14:val="108B5B6F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02CBB635-F1BE-4B1C-8E05-24C7912E1B5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7265,51 +3633,51 @@
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7336,51 +3704,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7562,730 +3930,984 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00860B2A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:autoSpaceDE/>
-      <w:autoSpaceDN/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:autoSpaceDE/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:locked/>
+    <w:rsid w:val="007D72EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:locked/>
+    <w:rsid w:val="007D72EE"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
     <w:pPr>
-      <w:autoSpaceDE/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:locked/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D72EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent3Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
     <w:pPr>
-      <w:autoSpaceDE/>
-[...1 lines deleted...]
-      <w:ind w:left="720" w:hanging="180"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
-    <w:name w:val="Body Text Indent 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyTextIndent3"/>
-[...2 lines deleted...]
-    <w:locked/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007D72EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D72EE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007872C4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B4082"/>
+    <w:rsid w:val="007872C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...16 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B4082"/>
+    <w:rsid w:val="006C283C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006C283C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B4082"/>
+    <w:rsid w:val="006C283C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006C283C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB71E6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...85 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/105-CMR-30000-reportable-diseases-surveillance-and-isolation-and-quarantine-requirements" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infectious-disease-reporting.dph.mass.gov/pages/CaseReportForms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3101</Characters>
+  <Pages>1</Pages>
+  <Words>505</Words>
+  <Characters>2884</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>EOHHS</Company>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3565</CharactersWithSpaces>
+  <CharactersWithSpaces>3375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Communicable and other infectious diseases reportable in Massachusetts by Healthcare Providers</dc:title>
-[...1 lines deleted...]
-  <cp:keywords>Massachusetts;Reportable diseases</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Soliva, Susan (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>