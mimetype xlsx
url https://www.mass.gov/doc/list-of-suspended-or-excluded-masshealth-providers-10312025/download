--- v0 (2025-12-13)
+++ v1 (2026-04-02)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/pam_sousa_mass_gov/Documents/Attachments/HomeDrive/#11-7/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\PRC AND EXCLUSION LIST\Exclusions List 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F57A2CA-3BC6-4C7C-8D86-1F1A2F52D666}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE8F5799-8562-45B2-8773-E365D9846B83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C17BA11E-6A05-4F63-93E0-54CEEEBC1528}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C17BA11E-6A05-4F63-93E0-54CEEEBC1528}"/>
   </bookViews>
   <sheets>
     <sheet name="Exclusions List" sheetId="1" r:id="rId1"/>
     <sheet name="Removed fx the list" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exclusions List'!$A$1:$F$291</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exclusions List'!$A$1:$F$295</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Exclusions List'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="953" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="946" uniqueCount="384">
   <si>
     <t>Provider Name</t>
   </si>
   <si>
     <t xml:space="preserve">Provider Type </t>
   </si>
   <si>
     <t>National Provider Identifier (NPI)</t>
   </si>
   <si>
     <t>Suspension/Exclusion Reason</t>
   </si>
   <si>
     <t>Suspension/Exclusion Effective Date</t>
   </si>
   <si>
     <t>JACLYN K HUMPHREY</t>
   </si>
   <si>
     <t>CERTIFIED REGISTERED NURSE ANESTHETISTS</t>
   </si>
   <si>
     <t>KELLY  BADO</t>
   </si>
   <si>
@@ -272,53 +272,50 @@
   <si>
     <t>DENNIS  HO</t>
   </si>
   <si>
     <t>1164613691</t>
   </si>
   <si>
     <t>KESHAUDAS  PAHUJA</t>
   </si>
   <si>
     <t>1770584492</t>
   </si>
   <si>
     <t>BERNARD E KREGER</t>
   </si>
   <si>
     <t>1417985953</t>
   </si>
   <si>
     <t>WILLIAM  BRADEN III</t>
   </si>
   <si>
     <t>SCOTT G CALE</t>
   </si>
   <si>
-    <t>ALESKA P PELAEZ ACOSTA</t>
-[...1 lines deleted...]
-  <si>
     <t>ALESKA PELAEZ ACOSTA MD PEDIATRICS</t>
   </si>
   <si>
     <t>1164763397</t>
   </si>
   <si>
     <t>ABOUALKHEIR ALZAIM</t>
   </si>
   <si>
     <t>WILLIAM E O'CONNOR</t>
   </si>
   <si>
     <t>1780759381</t>
   </si>
   <si>
     <t>ZACHARY F SOLOMON</t>
   </si>
   <si>
     <t>1992097166</t>
   </si>
   <si>
     <t>ROBERT C GODEFROI</t>
   </si>
   <si>
     <t>MARILYN M STELLY-GENDRON</t>
@@ -500,53 +497,50 @@
   <si>
     <t>NEIGHBORHOOD DIABETES, INC.</t>
   </si>
   <si>
     <t>DURABLE MEDICAL EQUIPMENT</t>
   </si>
   <si>
     <t>FRANK A FEDELE</t>
   </si>
   <si>
     <t>BHARANIDH  PADMANABHAN</t>
   </si>
   <si>
     <t>MARY E JOHNSON</t>
   </si>
   <si>
     <t>DONYA A POWERS</t>
   </si>
   <si>
     <t>HEALTH LINE TRANSPORT</t>
   </si>
   <si>
     <t>TRANSPORTATION</t>
   </si>
   <si>
-    <t>ROBERT  KOHN</t>
-[...1 lines deleted...]
-  <si>
     <t>CATHRYN  SANSOUCI</t>
   </si>
   <si>
     <t>HARMONY HOME HEALTH CARE LLC</t>
   </si>
   <si>
     <t>CHRISTINE M FALL</t>
   </si>
   <si>
     <t>THERAPIST</t>
   </si>
   <si>
     <t>LENNOX LIN</t>
   </si>
   <si>
     <t>FRED J THALER</t>
   </si>
   <si>
     <t>MICHAEL D SCHRENKO</t>
   </si>
   <si>
     <t>CONRAD  BENOIT</t>
   </si>
   <si>
     <t>KEVIN J MCGOVERN</t>
@@ -1001,53 +995,50 @@
   <si>
     <t>CHARLOTINE DUVERGE</t>
   </si>
   <si>
     <t>ROSEWOOD HOMESTYLE ASSISTED LIVING INC</t>
   </si>
   <si>
     <t>CHANMONY VANTHIN</t>
   </si>
   <si>
     <t>TERESA BARRERA</t>
   </si>
   <si>
     <t>LINDSAY PACKARD</t>
   </si>
   <si>
     <t>MOLLY DOWNING</t>
   </si>
   <si>
     <t>SHANITA WALTER</t>
   </si>
   <si>
     <t>JESSE JACKSON</t>
   </si>
   <si>
-    <t>KATHERINE MATTA</t>
-[...1 lines deleted...]
-  <si>
     <t>DANIEL CARR</t>
   </si>
   <si>
     <t>ALAN RODRIGUEZ</t>
   </si>
   <si>
     <t>JUDY PALANI</t>
   </si>
   <si>
     <t>JOHN BOYLE</t>
   </si>
   <si>
     <t>DOMINIQUE EMMANUEL</t>
   </si>
   <si>
     <t>FOREST HILLS DENTAL</t>
   </si>
   <si>
     <t>MARCUS SWANN</t>
   </si>
   <si>
     <t>CALEB GREER</t>
   </si>
   <si>
     <t>KRISTEN GIBB</t>
@@ -1064,98 +1055,80 @@
   <si>
     <t>KRISTEN LINDGREN</t>
   </si>
   <si>
     <t>TANNER WALKER</t>
   </si>
   <si>
     <t>FELIX ANTONIO MERCEDES-CASTILLO</t>
   </si>
   <si>
     <t>YANERIS MERCEDES DE RIVERA</t>
   </si>
   <si>
     <t>YENIFER BARRERA MERCEDES</t>
   </si>
   <si>
     <t>ELIZABETH BETANCES ROSARIO</t>
   </si>
   <si>
     <t>LE MARR S TALLEY</t>
   </si>
   <si>
     <t>VICTOR M SIMARD</t>
   </si>
   <si>
-    <t>SCOTT HARRIS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORTHOTICS &amp; PROSTHETICS LABORATORIES LLC</t>
   </si>
   <si>
     <t>PROSTHETICS</t>
   </si>
   <si>
     <t>LEE ALTMAN</t>
   </si>
   <si>
     <t>ASPIRE TMS CLINIC LLC</t>
   </si>
   <si>
-    <t>PURSUECARE CONNECTICUT PC</t>
-[...10 lines deleted...]
-  <si>
     <t>HOOSHANG POOR</t>
   </si>
   <si>
     <t>MARIA RIVERA</t>
   </si>
   <si>
     <t>NGOEUN CHHOUN</t>
   </si>
   <si>
     <t>CARLOS A RUIZ JR</t>
   </si>
   <si>
     <t>EVA F CARDOSO</t>
   </si>
   <si>
     <t>CARLA SARDINHA</t>
   </si>
   <si>
-    <t xml:space="preserve">CMS RESCINDED DISCIPLINARY ACTION </t>
-[...1 lines deleted...]
-  <si>
     <t>STEVEN POWELL</t>
   </si>
   <si>
     <t>AMAN PATEL</t>
   </si>
   <si>
     <t>AMY C LEITNER</t>
   </si>
   <si>
     <t>CHRISTOPHER E WIDEMAN</t>
   </si>
   <si>
     <t>DEREK W WILSON</t>
   </si>
   <si>
     <t>FRANKLYN L PAYNE</t>
   </si>
   <si>
     <t>PIERRE M MERISIER</t>
   </si>
   <si>
     <t>NANCY CORTES</t>
   </si>
   <si>
     <t>MARIA DE FATIMA B FERNANDES</t>
@@ -1163,87 +1136,102 @@
   <si>
     <t>ERKAN MUTLUKAN</t>
   </si>
   <si>
     <t>JONATHAN A BENJAMIN</t>
   </si>
   <si>
     <t>INSU KONG</t>
   </si>
   <si>
     <t>BLOOM</t>
   </si>
   <si>
     <t>THAIS KOPROSKI</t>
   </si>
   <si>
     <t>DOULA PROVIDER</t>
   </si>
   <si>
     <t>THE DOULA LAND</t>
   </si>
   <si>
     <t>ALLISON GORSKI</t>
   </si>
   <si>
-    <t>LANETTA GIACONA</t>
-[...1 lines deleted...]
-  <si>
     <t>SAJAD ZALZALA</t>
   </si>
   <si>
     <t>PATIENT CARE SOLUTIONS, LLC</t>
   </si>
   <si>
-    <t>PSYCHIATRIC CLINICAL NURSE SPECIALIST</t>
-[...1 lines deleted...]
-  <si>
     <t>CERTIFIED INDEPENDENT LABORATORY</t>
   </si>
   <si>
     <t>DISCOVERY DIAGNOSTIC LABORATORY INC</t>
   </si>
   <si>
-    <t>GUIDO NAVARRA</t>
-[...1 lines deleted...]
-  <si>
     <t>JOHN R DIGGS</t>
   </si>
   <si>
     <t>REGISTERED NURSE</t>
   </si>
   <si>
     <t>NONE</t>
   </si>
   <si>
     <t>CYNTHIA L BECK</t>
   </si>
   <si>
     <t>JAMY L WHITCOMB</t>
   </si>
   <si>
     <t>KATHLEEN MACBRIDE-SMITH</t>
+  </si>
+  <si>
+    <t>DAVID VARGAS LOWY</t>
+  </si>
+  <si>
+    <t>LE THU</t>
+  </si>
+  <si>
+    <t>YOO FOOT AND ANKLE PODIATRY, LLC</t>
+  </si>
+  <si>
+    <t>SORAYA SAWICKI</t>
+  </si>
+  <si>
+    <t>INFINITY INTEGRATED COUNSELING &amp; HOLISTIC WELLNESS</t>
+  </si>
+  <si>
+    <t>ANDREW L SORIAL</t>
+  </si>
+  <si>
+    <t>VIMAL PATEL</t>
+  </si>
+  <si>
+    <t>TERMINATION FOR CAUSE RESCINDED BACK TO ORIGINAL DATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -1347,51 +1335,51 @@
       <top style="medium">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="medium">
         <color rgb="FFCCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1414,53 +1402,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1748,2575 +1733,1313 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94607B8B-6679-4AA5-BBB9-6E7013E1081D}">
-  <dimension ref="A1:IW359"/>
+  <dimension ref="A1:IW367"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="120" zoomScaleNormal="100" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" thickBottom="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" thickBottom="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" style="5" customWidth="1"/>
-[...383 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="32.453125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="29.1796875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.81640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="15.7265625" style="6" customWidth="1"/>
+    <col min="7" max="257" width="9.1796875" style="4"/>
+    <col min="258" max="258" width="33.26953125" style="4" customWidth="1"/>
+    <col min="259" max="259" width="30.54296875" style="4" customWidth="1"/>
+    <col min="260" max="260" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="33.26953125" style="4" customWidth="1"/>
+    <col min="262" max="262" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="263" max="513" width="9.1796875" style="4"/>
+    <col min="514" max="514" width="33.26953125" style="4" customWidth="1"/>
+    <col min="515" max="515" width="30.54296875" style="4" customWidth="1"/>
+    <col min="516" max="516" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="33.26953125" style="4" customWidth="1"/>
+    <col min="518" max="518" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="519" max="769" width="9.1796875" style="4"/>
+    <col min="770" max="770" width="33.26953125" style="4" customWidth="1"/>
+    <col min="771" max="771" width="30.54296875" style="4" customWidth="1"/>
+    <col min="772" max="772" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="33.26953125" style="4" customWidth="1"/>
+    <col min="774" max="774" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="775" max="1025" width="9.1796875" style="4"/>
+    <col min="1026" max="1026" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1027" max="1027" width="30.54296875" style="4" customWidth="1"/>
+    <col min="1028" max="1028" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1030" max="1030" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1281" width="9.1796875" style="4"/>
+    <col min="1282" max="1282" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1283" max="1283" width="30.54296875" style="4" customWidth="1"/>
+    <col min="1284" max="1284" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1286" max="1286" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1537" width="9.1796875" style="4"/>
+    <col min="1538" max="1538" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1539" max="1539" width="30.54296875" style="4" customWidth="1"/>
+    <col min="1540" max="1540" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1542" max="1542" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1793" width="9.1796875" style="4"/>
+    <col min="1794" max="1794" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1795" max="1795" width="30.54296875" style="4" customWidth="1"/>
+    <col min="1796" max="1796" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="33.26953125" style="4" customWidth="1"/>
+    <col min="1798" max="1798" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1799" max="2049" width="9.1796875" style="4"/>
+    <col min="2050" max="2050" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2051" max="2051" width="30.54296875" style="4" customWidth="1"/>
+    <col min="2052" max="2052" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2054" max="2054" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2305" width="9.1796875" style="4"/>
+    <col min="2306" max="2306" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2307" max="2307" width="30.54296875" style="4" customWidth="1"/>
+    <col min="2308" max="2308" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2310" max="2310" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2561" width="9.1796875" style="4"/>
+    <col min="2562" max="2562" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2563" max="2563" width="30.54296875" style="4" customWidth="1"/>
+    <col min="2564" max="2564" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2566" max="2566" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2817" width="9.1796875" style="4"/>
+    <col min="2818" max="2818" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2819" max="2819" width="30.54296875" style="4" customWidth="1"/>
+    <col min="2820" max="2820" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="33.26953125" style="4" customWidth="1"/>
+    <col min="2822" max="2822" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2823" max="3073" width="9.1796875" style="4"/>
+    <col min="3074" max="3074" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3075" max="3075" width="30.54296875" style="4" customWidth="1"/>
+    <col min="3076" max="3076" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3078" max="3078" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3329" width="9.1796875" style="4"/>
+    <col min="3330" max="3330" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3331" max="3331" width="30.54296875" style="4" customWidth="1"/>
+    <col min="3332" max="3332" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3334" max="3334" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3585" width="9.1796875" style="4"/>
+    <col min="3586" max="3586" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3587" max="3587" width="30.54296875" style="4" customWidth="1"/>
+    <col min="3588" max="3588" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3590" max="3590" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3841" width="9.1796875" style="4"/>
+    <col min="3842" max="3842" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3843" max="3843" width="30.54296875" style="4" customWidth="1"/>
+    <col min="3844" max="3844" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="33.26953125" style="4" customWidth="1"/>
+    <col min="3846" max="3846" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3847" max="4097" width="9.1796875" style="4"/>
+    <col min="4098" max="4098" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4099" max="4099" width="30.54296875" style="4" customWidth="1"/>
+    <col min="4100" max="4100" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4102" max="4102" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4353" width="9.1796875" style="4"/>
+    <col min="4354" max="4354" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4355" max="4355" width="30.54296875" style="4" customWidth="1"/>
+    <col min="4356" max="4356" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4358" max="4358" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4609" width="9.1796875" style="4"/>
+    <col min="4610" max="4610" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4611" max="4611" width="30.54296875" style="4" customWidth="1"/>
+    <col min="4612" max="4612" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4614" max="4614" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4865" width="9.1796875" style="4"/>
+    <col min="4866" max="4866" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4867" max="4867" width="30.54296875" style="4" customWidth="1"/>
+    <col min="4868" max="4868" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="33.26953125" style="4" customWidth="1"/>
+    <col min="4870" max="4870" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4871" max="5121" width="9.1796875" style="4"/>
+    <col min="5122" max="5122" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5123" max="5123" width="30.54296875" style="4" customWidth="1"/>
+    <col min="5124" max="5124" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5126" max="5126" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5377" width="9.1796875" style="4"/>
+    <col min="5378" max="5378" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5379" max="5379" width="30.54296875" style="4" customWidth="1"/>
+    <col min="5380" max="5380" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5382" max="5382" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5633" width="9.1796875" style="4"/>
+    <col min="5634" max="5634" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5635" max="5635" width="30.54296875" style="4" customWidth="1"/>
+    <col min="5636" max="5636" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5638" max="5638" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5889" width="9.1796875" style="4"/>
+    <col min="5890" max="5890" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5891" max="5891" width="30.54296875" style="4" customWidth="1"/>
+    <col min="5892" max="5892" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="33.26953125" style="4" customWidth="1"/>
+    <col min="5894" max="5894" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5895" max="6145" width="9.1796875" style="4"/>
+    <col min="6146" max="6146" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6147" max="6147" width="30.54296875" style="4" customWidth="1"/>
+    <col min="6148" max="6148" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6150" max="6150" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6401" width="9.1796875" style="4"/>
+    <col min="6402" max="6402" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6403" max="6403" width="30.54296875" style="4" customWidth="1"/>
+    <col min="6404" max="6404" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6406" max="6406" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6657" width="9.1796875" style="4"/>
+    <col min="6658" max="6658" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6659" max="6659" width="30.54296875" style="4" customWidth="1"/>
+    <col min="6660" max="6660" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6662" max="6662" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6913" width="9.1796875" style="4"/>
+    <col min="6914" max="6914" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6915" max="6915" width="30.54296875" style="4" customWidth="1"/>
+    <col min="6916" max="6916" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="33.26953125" style="4" customWidth="1"/>
+    <col min="6918" max="6918" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6919" max="7169" width="9.1796875" style="4"/>
+    <col min="7170" max="7170" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7171" max="7171" width="30.54296875" style="4" customWidth="1"/>
+    <col min="7172" max="7172" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7174" max="7174" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7425" width="9.1796875" style="4"/>
+    <col min="7426" max="7426" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7427" max="7427" width="30.54296875" style="4" customWidth="1"/>
+    <col min="7428" max="7428" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7430" max="7430" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7681" width="9.1796875" style="4"/>
+    <col min="7682" max="7682" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7683" max="7683" width="30.54296875" style="4" customWidth="1"/>
+    <col min="7684" max="7684" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7686" max="7686" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7937" width="9.1796875" style="4"/>
+    <col min="7938" max="7938" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7939" max="7939" width="30.54296875" style="4" customWidth="1"/>
+    <col min="7940" max="7940" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="33.26953125" style="4" customWidth="1"/>
+    <col min="7942" max="7942" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7943" max="8193" width="9.1796875" style="4"/>
+    <col min="8194" max="8194" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8195" max="8195" width="30.54296875" style="4" customWidth="1"/>
+    <col min="8196" max="8196" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8198" max="8198" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8449" width="9.1796875" style="4"/>
+    <col min="8450" max="8450" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8451" max="8451" width="30.54296875" style="4" customWidth="1"/>
+    <col min="8452" max="8452" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8454" max="8454" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8705" width="9.1796875" style="4"/>
+    <col min="8706" max="8706" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8707" max="8707" width="30.54296875" style="4" customWidth="1"/>
+    <col min="8708" max="8708" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8710" max="8710" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8961" width="9.1796875" style="4"/>
+    <col min="8962" max="8962" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8963" max="8963" width="30.54296875" style="4" customWidth="1"/>
+    <col min="8964" max="8964" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="33.26953125" style="4" customWidth="1"/>
+    <col min="8966" max="8966" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8967" max="9217" width="9.1796875" style="4"/>
+    <col min="9218" max="9218" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9219" max="9219" width="30.54296875" style="4" customWidth="1"/>
+    <col min="9220" max="9220" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9222" max="9222" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9473" width="9.1796875" style="4"/>
+    <col min="9474" max="9474" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9475" max="9475" width="30.54296875" style="4" customWidth="1"/>
+    <col min="9476" max="9476" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9478" max="9478" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9729" width="9.1796875" style="4"/>
+    <col min="9730" max="9730" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9731" max="9731" width="30.54296875" style="4" customWidth="1"/>
+    <col min="9732" max="9732" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9734" max="9734" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9985" width="9.1796875" style="4"/>
+    <col min="9986" max="9986" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9987" max="9987" width="30.54296875" style="4" customWidth="1"/>
+    <col min="9988" max="9988" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="33.26953125" style="4" customWidth="1"/>
+    <col min="9990" max="9990" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9991" max="10241" width="9.1796875" style="4"/>
+    <col min="10242" max="10242" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10243" max="10243" width="30.54296875" style="4" customWidth="1"/>
+    <col min="10244" max="10244" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10246" max="10246" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10497" width="9.1796875" style="4"/>
+    <col min="10498" max="10498" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10499" max="10499" width="30.54296875" style="4" customWidth="1"/>
+    <col min="10500" max="10500" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10502" max="10502" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10753" width="9.1796875" style="4"/>
+    <col min="10754" max="10754" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10755" max="10755" width="30.54296875" style="4" customWidth="1"/>
+    <col min="10756" max="10756" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="33.26953125" style="4" customWidth="1"/>
+    <col min="10758" max="10758" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10759" max="11009" width="9.1796875" style="4"/>
+    <col min="11010" max="11010" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11011" max="11011" width="30.54296875" style="4" customWidth="1"/>
+    <col min="11012" max="11012" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11014" max="11014" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11265" width="9.1796875" style="4"/>
+    <col min="11266" max="11266" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11267" max="11267" width="30.54296875" style="4" customWidth="1"/>
+    <col min="11268" max="11268" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11270" max="11270" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11521" width="9.1796875" style="4"/>
+    <col min="11522" max="11522" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11523" max="11523" width="30.54296875" style="4" customWidth="1"/>
+    <col min="11524" max="11524" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11526" max="11526" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11777" width="9.1796875" style="4"/>
+    <col min="11778" max="11778" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11779" max="11779" width="30.54296875" style="4" customWidth="1"/>
+    <col min="11780" max="11780" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="33.26953125" style="4" customWidth="1"/>
+    <col min="11782" max="11782" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11783" max="12033" width="9.1796875" style="4"/>
+    <col min="12034" max="12034" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12035" max="12035" width="30.54296875" style="4" customWidth="1"/>
+    <col min="12036" max="12036" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12038" max="12038" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12289" width="9.1796875" style="4"/>
+    <col min="12290" max="12290" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12291" max="12291" width="30.54296875" style="4" customWidth="1"/>
+    <col min="12292" max="12292" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12294" max="12294" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12545" width="9.1796875" style="4"/>
+    <col min="12546" max="12546" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12547" max="12547" width="30.54296875" style="4" customWidth="1"/>
+    <col min="12548" max="12548" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12550" max="12550" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12801" width="9.1796875" style="4"/>
+    <col min="12802" max="12802" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12803" max="12803" width="30.54296875" style="4" customWidth="1"/>
+    <col min="12804" max="12804" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="33.26953125" style="4" customWidth="1"/>
+    <col min="12806" max="12806" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12807" max="13057" width="9.1796875" style="4"/>
+    <col min="13058" max="13058" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13059" max="13059" width="30.54296875" style="4" customWidth="1"/>
+    <col min="13060" max="13060" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13062" max="13062" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13313" width="9.1796875" style="4"/>
+    <col min="13314" max="13314" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13315" max="13315" width="30.54296875" style="4" customWidth="1"/>
+    <col min="13316" max="13316" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13318" max="13318" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13569" width="9.1796875" style="4"/>
+    <col min="13570" max="13570" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13571" max="13571" width="30.54296875" style="4" customWidth="1"/>
+    <col min="13572" max="13572" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13574" max="13574" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13825" width="9.1796875" style="4"/>
+    <col min="13826" max="13826" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13827" max="13827" width="30.54296875" style="4" customWidth="1"/>
+    <col min="13828" max="13828" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="33.26953125" style="4" customWidth="1"/>
+    <col min="13830" max="13830" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13831" max="14081" width="9.1796875" style="4"/>
+    <col min="14082" max="14082" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14083" max="14083" width="30.54296875" style="4" customWidth="1"/>
+    <col min="14084" max="14084" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14086" max="14086" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14337" width="9.1796875" style="4"/>
+    <col min="14338" max="14338" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14339" max="14339" width="30.54296875" style="4" customWidth="1"/>
+    <col min="14340" max="14340" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14342" max="14342" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14593" width="9.1796875" style="4"/>
+    <col min="14594" max="14594" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14595" max="14595" width="30.54296875" style="4" customWidth="1"/>
+    <col min="14596" max="14596" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14598" max="14598" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14849" width="9.1796875" style="4"/>
+    <col min="14850" max="14850" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14851" max="14851" width="30.54296875" style="4" customWidth="1"/>
+    <col min="14852" max="14852" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="33.26953125" style="4" customWidth="1"/>
+    <col min="14854" max="14854" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14855" max="15105" width="9.1796875" style="4"/>
+    <col min="15106" max="15106" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15107" max="15107" width="30.54296875" style="4" customWidth="1"/>
+    <col min="15108" max="15108" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15110" max="15110" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15361" width="9.1796875" style="4"/>
+    <col min="15362" max="15362" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15363" max="15363" width="30.54296875" style="4" customWidth="1"/>
+    <col min="15364" max="15364" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15366" max="15366" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15617" width="9.1796875" style="4"/>
+    <col min="15618" max="15618" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15619" max="15619" width="30.54296875" style="4" customWidth="1"/>
+    <col min="15620" max="15620" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15622" max="15622" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15873" width="9.1796875" style="4"/>
+    <col min="15874" max="15874" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15875" max="15875" width="30.54296875" style="4" customWidth="1"/>
+    <col min="15876" max="15876" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="33.26953125" style="4" customWidth="1"/>
+    <col min="15878" max="15878" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15879" max="16129" width="9.1796875" style="4"/>
+    <col min="16130" max="16130" width="33.26953125" style="4" customWidth="1"/>
+    <col min="16131" max="16131" width="30.54296875" style="4" customWidth="1"/>
+    <col min="16132" max="16132" width="12.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="33.26953125" style="4" customWidth="1"/>
+    <col min="16134" max="16134" width="15.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5">
-        <v>1235226655</v>
+        <v>1255725602</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="6">
-        <v>45954</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46043</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>50</v>
+      </c>
+      <c r="C3" s="5">
+        <v>1942759733</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="6">
-        <v>45947</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>10</v>
+      </c>
+      <c r="C4" s="5">
+        <v>1710190590</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6">
-        <v>45922</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46042</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="5">
+        <v>1952848103</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="6">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="5">
-[...15 lines deleted...]
-      </c>
       <c r="C6" s="5">
-        <v>1669733697</v>
+        <v>1376805317</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F6" s="6">
-        <v>45889</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45986</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1407121981</v>
+        <v>1235226655</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F7" s="6">
-        <v>45878</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45954</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1265489058</v>
+        <v>371</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="6">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45947</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1912993478</v>
+        <v>371</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="6">
-        <v>45868</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45922</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5">
-        <v>1447044268</v>
+        <v>1639311509</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F10" s="6">
-        <v>45867</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45898</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C11" s="5">
-        <v>1144000886</v>
+        <v>1669733697</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="6">
-        <v>45867</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45889</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="C12" s="5">
-        <v>1952150583</v>
+        <v>1407121981</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="6">
-        <v>45867</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45878</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5">
-        <v>1346227188</v>
+        <v>1912993478</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F13" s="6">
-        <v>45863</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45868</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B14" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="5">
+        <v>1447044268</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="6">
+        <v>45867</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1144000886</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="6">
+        <v>45867</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1952150583</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="6">
+        <v>45867</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C18" s="5">
         <v>1699734202</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E18" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F18" s="6">
         <v>45820</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="B16" s="5" t="s">
+    <row r="19" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="5">
-[...51 lines deleted...]
-        <v>126753</v>
+      <c r="C19" s="5">
+        <v>1699795609</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="6">
-        <v>45699</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45799</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>302737</v>
+        <v>371</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F20" s="6">
-        <v>45699</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45797</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>353975</v>
+        <v>14</v>
+      </c>
+      <c r="C21" s="5">
+        <v>1457465353</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F21" s="6">
-        <v>45699</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D22" s="5">
-        <v>377547</v>
+        <v>89927</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="6">
-        <v>45699</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D23" s="5">
-        <v>267643</v>
+        <v>278526</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="6">
+        <v>45727</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D24" s="5">
+        <v>126753</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" s="6">
         <v>45699</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="25" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D25" s="5">
-        <v>250714</v>
+        <v>302737</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="6">
-        <v>45662</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45699</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D26" s="5">
-        <v>355332</v>
+        <v>353975</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="6">
-        <v>45659</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45699</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D27" s="5">
-        <v>191935</v>
+        <v>377547</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="6">
-        <v>45650</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45699</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1225002603</v>
+        <v>307</v>
+      </c>
+      <c r="D28" s="5">
+        <v>267643</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="6">
-        <v>45629</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45699</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>209280</v>
+        <v>14</v>
+      </c>
+      <c r="C29" s="5">
+        <v>1013399286</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F29" s="6">
-        <v>45619</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45674</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D30" s="5">
-        <v>176303</v>
+        <v>250714</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="6">
-        <v>45619</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45662</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D31" s="5">
-        <v>245004</v>
+        <v>355332</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="6">
-        <v>45583</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45659</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D32" s="5">
-        <v>264843</v>
+        <v>191935</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="6">
-        <v>45583</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45650</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>113255</v>
+        <v>14</v>
+      </c>
+      <c r="C33" s="5">
+        <v>1225002603</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="6">
-        <v>45568</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45629</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D34" s="5">
+        <v>209280</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="6">
+        <v>45619</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B35" s="5" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>1306223417</v>
+        <v>307</v>
+      </c>
+      <c r="D35" s="5">
+        <v>176303</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="6">
-        <v>45556</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45619</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>1497356091</v>
+        <v>307</v>
+      </c>
+      <c r="D36" s="5">
+        <v>245004</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="6">
-        <v>45554</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45583</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D37" s="5">
-        <v>310424</v>
+        <v>264843</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="6">
-        <v>45553</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45583</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D38" s="5">
-        <v>310423</v>
+        <v>113255</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="6">
-        <v>45553</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45568</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>372354</v>
+        <v>14</v>
+      </c>
+      <c r="C39" s="5">
+        <v>1184692212</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F39" s="6">
-        <v>45553</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45561</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>240498</v>
+        <v>340</v>
+      </c>
+      <c r="C40" s="5">
+        <v>1306223417</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="6">
-        <v>45553</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45556</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>318391</v>
+        <v>329</v>
+      </c>
+      <c r="C41" s="5">
+        <v>1497356091</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="6">
+        <v>45554</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D42" s="5">
+        <v>310424</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="6">
         <v>45553</v>
       </c>
     </row>
-    <row r="42" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="5" t="s">
+    <row r="43" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B43" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>1760658249</v>
+        <v>307</v>
+      </c>
+      <c r="D43" s="5">
+        <v>310423</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="6">
-        <v>45502</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45553</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1376797241</v>
+        <v>307</v>
+      </c>
+      <c r="D44" s="5">
+        <v>372354</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F44" s="6">
-        <v>45474</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45553</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1629630702</v>
+        <v>307</v>
+      </c>
+      <c r="D45" s="5">
+        <v>240498</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F45" s="6">
-        <v>45468</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45553</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>1730265729</v>
+        <v>307</v>
+      </c>
+      <c r="D46" s="5">
+        <v>318391</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="6">
-        <v>45395</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45553</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>295501</v>
+        <v>14</v>
+      </c>
+      <c r="C47" s="5">
+        <v>1083909774</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F47" s="6">
-        <v>45392</v>
-[...251 lines deleted...]
-    <row r="48" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45539</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>243466</v>
+        <v>111</v>
+      </c>
+      <c r="C48" s="5">
+        <v>1760658249</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="6">
-        <v>45392</v>
-[...251 lines deleted...]
-    <row r="49" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45502</v>
+      </c>
+    </row>
+    <row r="49" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>181964</v>
+        <v>50</v>
+      </c>
+      <c r="C49" s="5">
+        <v>1376797241</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="6">
-        <v>45392</v>
-[...251 lines deleted...]
-    <row r="50" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="50" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>326</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>113797</v>
+        <v>17</v>
+      </c>
+      <c r="C50" s="5">
+        <v>1629630702</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F50" s="6">
-        <v>45392</v>
-[...251 lines deleted...]
-    <row r="51" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45468</v>
+      </c>
+    </row>
+    <row r="51" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>214692</v>
+        <v>68</v>
+      </c>
+      <c r="C51" s="5">
+        <v>1730265729</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="6">
-        <v>45322</v>
-[...251 lines deleted...]
-    <row r="52" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>45395</v>
+      </c>
+    </row>
+    <row r="52" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D52" s="5">
-        <v>142316</v>
+        <v>295501</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="6">
-        <v>45322</v>
+        <v>45392</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="6"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52" s="5"/>
       <c r="O52" s="5"/>
       <c r="P52" s="6"/>
       <c r="Q52" s="5"/>
       <c r="R52" s="5"/>
       <c r="S52" s="5"/>
       <c r="T52" s="5"/>
       <c r="U52" s="6"/>
       <c r="V52" s="5"/>
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
       <c r="Z52" s="6"/>
       <c r="AA52" s="5"/>
       <c r="AB52" s="5"/>
       <c r="AC52" s="5"/>
       <c r="AD52" s="5"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="5"/>
@@ -4524,65 +3247,65 @@
       <c r="HZ52" s="5"/>
       <c r="IA52" s="5"/>
       <c r="IB52" s="6"/>
       <c r="IC52" s="5"/>
       <c r="ID52" s="5"/>
       <c r="IE52" s="5"/>
       <c r="IF52" s="5"/>
       <c r="IG52" s="6"/>
       <c r="IH52" s="5"/>
       <c r="II52" s="5"/>
       <c r="IJ52" s="5"/>
       <c r="IK52" s="5"/>
       <c r="IL52" s="6"/>
       <c r="IM52" s="5"/>
       <c r="IN52" s="5"/>
       <c r="IO52" s="5"/>
       <c r="IP52" s="5"/>
       <c r="IQ52" s="6"/>
       <c r="IR52" s="5"/>
       <c r="IS52" s="5"/>
       <c r="IT52" s="5"/>
       <c r="IU52" s="5"/>
       <c r="IV52" s="6"/>
       <c r="IW52" s="5"/>
     </row>
-    <row r="53" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D53" s="5">
-        <v>323631</v>
+        <v>243466</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="6">
-        <v>45322</v>
+        <v>45392</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="6"/>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
       <c r="N53" s="5"/>
       <c r="O53" s="5"/>
       <c r="P53" s="6"/>
       <c r="Q53" s="5"/>
       <c r="R53" s="5"/>
       <c r="S53" s="5"/>
       <c r="T53" s="5"/>
       <c r="U53" s="6"/>
       <c r="V53" s="5"/>
       <c r="W53" s="5"/>
       <c r="X53" s="5"/>
       <c r="Y53" s="5"/>
       <c r="Z53" s="6"/>
       <c r="AA53" s="5"/>
       <c r="AB53" s="5"/>
       <c r="AC53" s="5"/>
       <c r="AD53" s="5"/>
       <c r="AE53" s="6"/>
       <c r="AF53" s="5"/>
@@ -4790,65 +3513,65 @@
       <c r="HZ53" s="5"/>
       <c r="IA53" s="5"/>
       <c r="IB53" s="6"/>
       <c r="IC53" s="5"/>
       <c r="ID53" s="5"/>
       <c r="IE53" s="5"/>
       <c r="IF53" s="5"/>
       <c r="IG53" s="6"/>
       <c r="IH53" s="5"/>
       <c r="II53" s="5"/>
       <c r="IJ53" s="5"/>
       <c r="IK53" s="5"/>
       <c r="IL53" s="6"/>
       <c r="IM53" s="5"/>
       <c r="IN53" s="5"/>
       <c r="IO53" s="5"/>
       <c r="IP53" s="5"/>
       <c r="IQ53" s="6"/>
       <c r="IR53" s="5"/>
       <c r="IS53" s="5"/>
       <c r="IT53" s="5"/>
       <c r="IU53" s="5"/>
       <c r="IV53" s="6"/>
       <c r="IW53" s="5"/>
     </row>
-    <row r="54" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D54" s="5">
-        <v>218582</v>
+        <v>181964</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="6">
-        <v>45322</v>
+        <v>45392</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="6"/>
       <c r="L54" s="5"/>
       <c r="M54" s="5"/>
       <c r="N54" s="5"/>
       <c r="O54" s="5"/>
       <c r="P54" s="6"/>
       <c r="Q54" s="5"/>
       <c r="R54" s="5"/>
       <c r="S54" s="5"/>
       <c r="T54" s="5"/>
       <c r="U54" s="6"/>
       <c r="V54" s="5"/>
       <c r="W54" s="5"/>
       <c r="X54" s="5"/>
       <c r="Y54" s="5"/>
       <c r="Z54" s="6"/>
       <c r="AA54" s="5"/>
       <c r="AB54" s="5"/>
       <c r="AC54" s="5"/>
       <c r="AD54" s="5"/>
       <c r="AE54" s="6"/>
       <c r="AF54" s="5"/>
@@ -5056,65 +3779,65 @@
       <c r="HZ54" s="5"/>
       <c r="IA54" s="5"/>
       <c r="IB54" s="6"/>
       <c r="IC54" s="5"/>
       <c r="ID54" s="5"/>
       <c r="IE54" s="5"/>
       <c r="IF54" s="5"/>
       <c r="IG54" s="6"/>
       <c r="IH54" s="5"/>
       <c r="II54" s="5"/>
       <c r="IJ54" s="5"/>
       <c r="IK54" s="5"/>
       <c r="IL54" s="6"/>
       <c r="IM54" s="5"/>
       <c r="IN54" s="5"/>
       <c r="IO54" s="5"/>
       <c r="IP54" s="5"/>
       <c r="IQ54" s="6"/>
       <c r="IR54" s="5"/>
       <c r="IS54" s="5"/>
       <c r="IT54" s="5"/>
       <c r="IU54" s="5"/>
       <c r="IV54" s="6"/>
       <c r="IW54" s="5"/>
     </row>
-    <row r="55" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D55" s="5">
-        <v>235706</v>
+        <v>113797</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="6">
-        <v>45322</v>
+        <v>45392</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="6"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55" s="5"/>
       <c r="O55" s="5"/>
       <c r="P55" s="6"/>
       <c r="Q55" s="5"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="6"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
       <c r="X55" s="5"/>
       <c r="Y55" s="5"/>
       <c r="Z55" s="6"/>
       <c r="AA55" s="5"/>
       <c r="AB55" s="5"/>
       <c r="AC55" s="5"/>
       <c r="AD55" s="5"/>
       <c r="AE55" s="6"/>
       <c r="AF55" s="5"/>
@@ -5322,59 +4045,59 @@
       <c r="HZ55" s="5"/>
       <c r="IA55" s="5"/>
       <c r="IB55" s="6"/>
       <c r="IC55" s="5"/>
       <c r="ID55" s="5"/>
       <c r="IE55" s="5"/>
       <c r="IF55" s="5"/>
       <c r="IG55" s="6"/>
       <c r="IH55" s="5"/>
       <c r="II55" s="5"/>
       <c r="IJ55" s="5"/>
       <c r="IK55" s="5"/>
       <c r="IL55" s="6"/>
       <c r="IM55" s="5"/>
       <c r="IN55" s="5"/>
       <c r="IO55" s="5"/>
       <c r="IP55" s="5"/>
       <c r="IQ55" s="6"/>
       <c r="IR55" s="5"/>
       <c r="IS55" s="5"/>
       <c r="IT55" s="5"/>
       <c r="IU55" s="5"/>
       <c r="IV55" s="6"/>
       <c r="IW55" s="5"/>
     </row>
-    <row r="56" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D56" s="5">
-        <v>217239</v>
+        <v>214692</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="6">
         <v>45322</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="6"/>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56" s="5"/>
       <c r="O56" s="5"/>
       <c r="P56" s="6"/>
       <c r="Q56" s="5"/>
       <c r="R56" s="5"/>
       <c r="S56" s="5"/>
       <c r="T56" s="5"/>
       <c r="U56" s="6"/>
       <c r="V56" s="5"/>
       <c r="W56" s="5"/>
       <c r="X56" s="5"/>
       <c r="Y56" s="5"/>
       <c r="Z56" s="6"/>
@@ -5588,65 +4311,65 @@
       <c r="HZ56" s="5"/>
       <c r="IA56" s="5"/>
       <c r="IB56" s="6"/>
       <c r="IC56" s="5"/>
       <c r="ID56" s="5"/>
       <c r="IE56" s="5"/>
       <c r="IF56" s="5"/>
       <c r="IG56" s="6"/>
       <c r="IH56" s="5"/>
       <c r="II56" s="5"/>
       <c r="IJ56" s="5"/>
       <c r="IK56" s="5"/>
       <c r="IL56" s="6"/>
       <c r="IM56" s="5"/>
       <c r="IN56" s="5"/>
       <c r="IO56" s="5"/>
       <c r="IP56" s="5"/>
       <c r="IQ56" s="6"/>
       <c r="IR56" s="5"/>
       <c r="IS56" s="5"/>
       <c r="IT56" s="5"/>
       <c r="IU56" s="5"/>
       <c r="IV56" s="6"/>
       <c r="IW56" s="5"/>
     </row>
-    <row r="57" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1780032060</v>
+        <v>307</v>
+      </c>
+      <c r="D57" s="5">
+        <v>142316</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F57" s="6">
-        <v>45320</v>
+        <v>45322</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="6"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="5"/>
       <c r="O57" s="5"/>
       <c r="P57" s="6"/>
       <c r="Q57" s="5"/>
       <c r="R57" s="5"/>
       <c r="S57" s="5"/>
       <c r="T57" s="5"/>
       <c r="U57" s="6"/>
       <c r="V57" s="5"/>
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="6"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="5"/>
       <c r="AC57" s="5"/>
       <c r="AD57" s="5"/>
       <c r="AE57" s="6"/>
       <c r="AF57" s="5"/>
@@ -5854,65 +4577,65 @@
       <c r="HZ57" s="5"/>
       <c r="IA57" s="5"/>
       <c r="IB57" s="6"/>
       <c r="IC57" s="5"/>
       <c r="ID57" s="5"/>
       <c r="IE57" s="5"/>
       <c r="IF57" s="5"/>
       <c r="IG57" s="6"/>
       <c r="IH57" s="5"/>
       <c r="II57" s="5"/>
       <c r="IJ57" s="5"/>
       <c r="IK57" s="5"/>
       <c r="IL57" s="6"/>
       <c r="IM57" s="5"/>
       <c r="IN57" s="5"/>
       <c r="IO57" s="5"/>
       <c r="IP57" s="5"/>
       <c r="IQ57" s="6"/>
       <c r="IR57" s="5"/>
       <c r="IS57" s="5"/>
       <c r="IT57" s="5"/>
       <c r="IU57" s="5"/>
       <c r="IV57" s="6"/>
       <c r="IW57" s="5"/>
     </row>
-    <row r="58" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D58" s="5">
-        <v>338501</v>
+        <v>323631</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F58" s="6">
-        <v>45294</v>
+        <v>45322</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="6"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58" s="5"/>
       <c r="O58" s="5"/>
       <c r="P58" s="6"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
       <c r="S58" s="5"/>
       <c r="T58" s="5"/>
       <c r="U58" s="6"/>
       <c r="V58" s="5"/>
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="6"/>
       <c r="AA58" s="5"/>
       <c r="AB58" s="5"/>
       <c r="AC58" s="5"/>
       <c r="AD58" s="5"/>
       <c r="AE58" s="6"/>
       <c r="AF58" s="5"/>
@@ -6120,65 +4843,65 @@
       <c r="HZ58" s="5"/>
       <c r="IA58" s="5"/>
       <c r="IB58" s="6"/>
       <c r="IC58" s="5"/>
       <c r="ID58" s="5"/>
       <c r="IE58" s="5"/>
       <c r="IF58" s="5"/>
       <c r="IG58" s="6"/>
       <c r="IH58" s="5"/>
       <c r="II58" s="5"/>
       <c r="IJ58" s="5"/>
       <c r="IK58" s="5"/>
       <c r="IL58" s="6"/>
       <c r="IM58" s="5"/>
       <c r="IN58" s="5"/>
       <c r="IO58" s="5"/>
       <c r="IP58" s="5"/>
       <c r="IQ58" s="6"/>
       <c r="IR58" s="5"/>
       <c r="IS58" s="5"/>
       <c r="IT58" s="5"/>
       <c r="IU58" s="5"/>
       <c r="IV58" s="6"/>
       <c r="IW58" s="5"/>
     </row>
-    <row r="59" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D59" s="5">
-        <v>349296</v>
+        <v>218582</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F59" s="6">
-        <v>45294</v>
+        <v>45322</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="6"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="6"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="5"/>
       <c r="U59" s="6"/>
       <c r="V59" s="5"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="6"/>
       <c r="AA59" s="5"/>
       <c r="AB59" s="5"/>
       <c r="AC59" s="5"/>
       <c r="AD59" s="5"/>
       <c r="AE59" s="6"/>
       <c r="AF59" s="5"/>
@@ -6386,65 +5109,65 @@
       <c r="HZ59" s="5"/>
       <c r="IA59" s="5"/>
       <c r="IB59" s="6"/>
       <c r="IC59" s="5"/>
       <c r="ID59" s="5"/>
       <c r="IE59" s="5"/>
       <c r="IF59" s="5"/>
       <c r="IG59" s="6"/>
       <c r="IH59" s="5"/>
       <c r="II59" s="5"/>
       <c r="IJ59" s="5"/>
       <c r="IK59" s="5"/>
       <c r="IL59" s="6"/>
       <c r="IM59" s="5"/>
       <c r="IN59" s="5"/>
       <c r="IO59" s="5"/>
       <c r="IP59" s="5"/>
       <c r="IQ59" s="6"/>
       <c r="IR59" s="5"/>
       <c r="IS59" s="5"/>
       <c r="IT59" s="5"/>
       <c r="IU59" s="5"/>
       <c r="IV59" s="6"/>
       <c r="IW59" s="5"/>
     </row>
-    <row r="60" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D60" s="5">
-        <v>252709</v>
+        <v>235706</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F60" s="6">
-        <v>45294</v>
+        <v>45322</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="6"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="6"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5"/>
       <c r="T60" s="5"/>
       <c r="U60" s="6"/>
       <c r="V60" s="5"/>
       <c r="W60" s="5"/>
       <c r="X60" s="5"/>
       <c r="Y60" s="5"/>
       <c r="Z60" s="6"/>
       <c r="AA60" s="5"/>
       <c r="AB60" s="5"/>
       <c r="AC60" s="5"/>
       <c r="AD60" s="5"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="5"/>
@@ -6652,65 +5375,65 @@
       <c r="HZ60" s="5"/>
       <c r="IA60" s="5"/>
       <c r="IB60" s="6"/>
       <c r="IC60" s="5"/>
       <c r="ID60" s="5"/>
       <c r="IE60" s="5"/>
       <c r="IF60" s="5"/>
       <c r="IG60" s="6"/>
       <c r="IH60" s="5"/>
       <c r="II60" s="5"/>
       <c r="IJ60" s="5"/>
       <c r="IK60" s="5"/>
       <c r="IL60" s="6"/>
       <c r="IM60" s="5"/>
       <c r="IN60" s="5"/>
       <c r="IO60" s="5"/>
       <c r="IP60" s="5"/>
       <c r="IQ60" s="6"/>
       <c r="IR60" s="5"/>
       <c r="IS60" s="5"/>
       <c r="IT60" s="5"/>
       <c r="IU60" s="5"/>
       <c r="IV60" s="6"/>
       <c r="IW60" s="5"/>
     </row>
-    <row r="61" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D61" s="5">
-        <v>343293</v>
+        <v>217239</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="6">
-        <v>45294</v>
+        <v>45322</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="6"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="5"/>
       <c r="O61" s="5"/>
       <c r="P61" s="6"/>
       <c r="Q61" s="5"/>
       <c r="R61" s="5"/>
       <c r="S61" s="5"/>
       <c r="T61" s="5"/>
       <c r="U61" s="6"/>
       <c r="V61" s="5"/>
       <c r="W61" s="5"/>
       <c r="X61" s="5"/>
       <c r="Y61" s="5"/>
       <c r="Z61" s="6"/>
       <c r="AA61" s="5"/>
       <c r="AB61" s="5"/>
       <c r="AC61" s="5"/>
       <c r="AD61" s="5"/>
       <c r="AE61" s="6"/>
       <c r="AF61" s="5"/>
@@ -6918,65 +5641,65 @@
       <c r="HZ61" s="5"/>
       <c r="IA61" s="5"/>
       <c r="IB61" s="6"/>
       <c r="IC61" s="5"/>
       <c r="ID61" s="5"/>
       <c r="IE61" s="5"/>
       <c r="IF61" s="5"/>
       <c r="IG61" s="6"/>
       <c r="IH61" s="5"/>
       <c r="II61" s="5"/>
       <c r="IJ61" s="5"/>
       <c r="IK61" s="5"/>
       <c r="IL61" s="6"/>
       <c r="IM61" s="5"/>
       <c r="IN61" s="5"/>
       <c r="IO61" s="5"/>
       <c r="IP61" s="5"/>
       <c r="IQ61" s="6"/>
       <c r="IR61" s="5"/>
       <c r="IS61" s="5"/>
       <c r="IT61" s="5"/>
       <c r="IU61" s="5"/>
       <c r="IV61" s="6"/>
       <c r="IW61" s="5"/>
     </row>
-    <row r="62" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>238371</v>
+        <v>10</v>
+      </c>
+      <c r="C62" s="5">
+        <v>1780032060</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F62" s="6">
-        <v>45294</v>
+        <v>45320</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="6"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="6"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="6"/>
       <c r="V62" s="5"/>
       <c r="W62" s="5"/>
       <c r="X62" s="5"/>
       <c r="Y62" s="5"/>
       <c r="Z62" s="6"/>
       <c r="AA62" s="5"/>
       <c r="AB62" s="5"/>
       <c r="AC62" s="5"/>
       <c r="AD62" s="5"/>
       <c r="AE62" s="6"/>
       <c r="AF62" s="5"/>
@@ -7184,65 +5907,65 @@
       <c r="HZ62" s="5"/>
       <c r="IA62" s="5"/>
       <c r="IB62" s="6"/>
       <c r="IC62" s="5"/>
       <c r="ID62" s="5"/>
       <c r="IE62" s="5"/>
       <c r="IF62" s="5"/>
       <c r="IG62" s="6"/>
       <c r="IH62" s="5"/>
       <c r="II62" s="5"/>
       <c r="IJ62" s="5"/>
       <c r="IK62" s="5"/>
       <c r="IL62" s="6"/>
       <c r="IM62" s="5"/>
       <c r="IN62" s="5"/>
       <c r="IO62" s="5"/>
       <c r="IP62" s="5"/>
       <c r="IQ62" s="6"/>
       <c r="IR62" s="5"/>
       <c r="IS62" s="5"/>
       <c r="IT62" s="5"/>
       <c r="IU62" s="5"/>
       <c r="IV62" s="6"/>
       <c r="IW62" s="5"/>
     </row>
-    <row r="63" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1154483931</v>
+        <v>307</v>
+      </c>
+      <c r="D63" s="5">
+        <v>338501</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F63" s="6">
-        <v>45281</v>
+        <v>45294</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="6"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5"/>
       <c r="O63" s="5"/>
       <c r="P63" s="6"/>
       <c r="Q63" s="5"/>
       <c r="R63" s="5"/>
       <c r="S63" s="5"/>
       <c r="T63" s="5"/>
       <c r="U63" s="6"/>
       <c r="V63" s="5"/>
       <c r="W63" s="5"/>
       <c r="X63" s="5"/>
       <c r="Y63" s="5"/>
       <c r="Z63" s="6"/>
       <c r="AA63" s="5"/>
       <c r="AB63" s="5"/>
       <c r="AC63" s="5"/>
       <c r="AD63" s="5"/>
       <c r="AE63" s="6"/>
       <c r="AF63" s="5"/>
@@ -7450,66 +6173,65 @@
       <c r="HZ63" s="5"/>
       <c r="IA63" s="5"/>
       <c r="IB63" s="6"/>
       <c r="IC63" s="5"/>
       <c r="ID63" s="5"/>
       <c r="IE63" s="5"/>
       <c r="IF63" s="5"/>
       <c r="IG63" s="6"/>
       <c r="IH63" s="5"/>
       <c r="II63" s="5"/>
       <c r="IJ63" s="5"/>
       <c r="IK63" s="5"/>
       <c r="IL63" s="6"/>
       <c r="IM63" s="5"/>
       <c r="IN63" s="5"/>
       <c r="IO63" s="5"/>
       <c r="IP63" s="5"/>
       <c r="IQ63" s="6"/>
       <c r="IR63" s="5"/>
       <c r="IS63" s="5"/>
       <c r="IT63" s="5"/>
       <c r="IU63" s="5"/>
       <c r="IV63" s="6"/>
       <c r="IW63" s="5"/>
     </row>
-    <row r="64" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="D64" s="3"/>
+        <v>307</v>
+      </c>
+      <c r="D64" s="5">
+        <v>349296</v>
+      </c>
       <c r="E64" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F64" s="6">
-        <v>45218</v>
+        <v>45294</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="6"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64" s="5"/>
       <c r="O64" s="5"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="5"/>
       <c r="R64" s="5"/>
       <c r="S64" s="5"/>
       <c r="T64" s="5"/>
       <c r="U64" s="6"/>
       <c r="V64" s="5"/>
       <c r="W64" s="5"/>
       <c r="X64" s="5"/>
       <c r="Y64" s="5"/>
       <c r="Z64" s="6"/>
       <c r="AA64" s="5"/>
       <c r="AB64" s="5"/>
       <c r="AC64" s="5"/>
       <c r="AD64" s="5"/>
       <c r="AE64" s="6"/>
       <c r="AF64" s="5"/>
@@ -7717,65 +6439,65 @@
       <c r="HZ64" s="5"/>
       <c r="IA64" s="5"/>
       <c r="IB64" s="6"/>
       <c r="IC64" s="5"/>
       <c r="ID64" s="5"/>
       <c r="IE64" s="5"/>
       <c r="IF64" s="5"/>
       <c r="IG64" s="6"/>
       <c r="IH64" s="5"/>
       <c r="II64" s="5"/>
       <c r="IJ64" s="5"/>
       <c r="IK64" s="5"/>
       <c r="IL64" s="6"/>
       <c r="IM64" s="5"/>
       <c r="IN64" s="5"/>
       <c r="IO64" s="5"/>
       <c r="IP64" s="5"/>
       <c r="IQ64" s="6"/>
       <c r="IR64" s="5"/>
       <c r="IS64" s="5"/>
       <c r="IT64" s="5"/>
       <c r="IU64" s="5"/>
       <c r="IV64" s="6"/>
       <c r="IW64" s="5"/>
     </row>
-    <row r="65" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
-        <v>9</v>
+        <v>309</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1841382512</v>
+        <v>307</v>
+      </c>
+      <c r="D65" s="5">
+        <v>252709</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F65" s="6">
-        <v>45198</v>
+        <v>45294</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="6"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65" s="5"/>
       <c r="O65" s="5"/>
       <c r="P65" s="6"/>
       <c r="Q65" s="5"/>
       <c r="R65" s="5"/>
       <c r="S65" s="5"/>
       <c r="T65" s="5"/>
       <c r="U65" s="6"/>
       <c r="V65" s="5"/>
       <c r="W65" s="5"/>
       <c r="X65" s="5"/>
       <c r="Y65" s="5"/>
       <c r="Z65" s="6"/>
       <c r="AA65" s="5"/>
       <c r="AB65" s="5"/>
       <c r="AC65" s="5"/>
       <c r="AD65" s="5"/>
       <c r="AE65" s="6"/>
       <c r="AF65" s="5"/>
@@ -7983,65 +6705,65 @@
       <c r="HZ65" s="5"/>
       <c r="IA65" s="5"/>
       <c r="IB65" s="6"/>
       <c r="IC65" s="5"/>
       <c r="ID65" s="5"/>
       <c r="IE65" s="5"/>
       <c r="IF65" s="5"/>
       <c r="IG65" s="6"/>
       <c r="IH65" s="5"/>
       <c r="II65" s="5"/>
       <c r="IJ65" s="5"/>
       <c r="IK65" s="5"/>
       <c r="IL65" s="6"/>
       <c r="IM65" s="5"/>
       <c r="IN65" s="5"/>
       <c r="IO65" s="5"/>
       <c r="IP65" s="5"/>
       <c r="IQ65" s="6"/>
       <c r="IR65" s="5"/>
       <c r="IS65" s="5"/>
       <c r="IT65" s="5"/>
       <c r="IU65" s="5"/>
       <c r="IV65" s="6"/>
       <c r="IW65" s="5"/>
     </row>
-    <row r="66" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>1205065000</v>
+        <v>307</v>
+      </c>
+      <c r="D66" s="5">
+        <v>343293</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F66" s="6">
-        <v>45175</v>
+        <v>45294</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="6"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66" s="5"/>
       <c r="O66" s="5"/>
       <c r="P66" s="6"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="6"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="6"/>
       <c r="AA66" s="5"/>
       <c r="AB66" s="5"/>
       <c r="AC66" s="5"/>
       <c r="AD66" s="5"/>
       <c r="AE66" s="6"/>
       <c r="AF66" s="5"/>
@@ -8249,65 +6971,65 @@
       <c r="HZ66" s="5"/>
       <c r="IA66" s="5"/>
       <c r="IB66" s="6"/>
       <c r="IC66" s="5"/>
       <c r="ID66" s="5"/>
       <c r="IE66" s="5"/>
       <c r="IF66" s="5"/>
       <c r="IG66" s="6"/>
       <c r="IH66" s="5"/>
       <c r="II66" s="5"/>
       <c r="IJ66" s="5"/>
       <c r="IK66" s="5"/>
       <c r="IL66" s="6"/>
       <c r="IM66" s="5"/>
       <c r="IN66" s="5"/>
       <c r="IO66" s="5"/>
       <c r="IP66" s="5"/>
       <c r="IQ66" s="6"/>
       <c r="IR66" s="5"/>
       <c r="IS66" s="5"/>
       <c r="IT66" s="5"/>
       <c r="IU66" s="5"/>
       <c r="IV66" s="6"/>
       <c r="IW66" s="5"/>
     </row>
-    <row r="67" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1053825273</v>
+        <v>307</v>
+      </c>
+      <c r="D67" s="5">
+        <v>238371</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F67" s="6">
-        <v>45165</v>
+        <v>45294</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="6"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="5"/>
       <c r="O67" s="5"/>
       <c r="P67" s="6"/>
       <c r="Q67" s="5"/>
       <c r="R67" s="5"/>
       <c r="S67" s="5"/>
       <c r="T67" s="5"/>
       <c r="U67" s="6"/>
       <c r="V67" s="5"/>
       <c r="W67" s="5"/>
       <c r="X67" s="5"/>
       <c r="Y67" s="5"/>
       <c r="Z67" s="6"/>
       <c r="AA67" s="5"/>
       <c r="AB67" s="5"/>
       <c r="AC67" s="5"/>
       <c r="AD67" s="5"/>
       <c r="AE67" s="6"/>
       <c r="AF67" s="5"/>
@@ -8515,65 +7237,65 @@
       <c r="HZ67" s="5"/>
       <c r="IA67" s="5"/>
       <c r="IB67" s="6"/>
       <c r="IC67" s="5"/>
       <c r="ID67" s="5"/>
       <c r="IE67" s="5"/>
       <c r="IF67" s="5"/>
       <c r="IG67" s="6"/>
       <c r="IH67" s="5"/>
       <c r="II67" s="5"/>
       <c r="IJ67" s="5"/>
       <c r="IK67" s="5"/>
       <c r="IL67" s="6"/>
       <c r="IM67" s="5"/>
       <c r="IN67" s="5"/>
       <c r="IO67" s="5"/>
       <c r="IP67" s="5"/>
       <c r="IQ67" s="6"/>
       <c r="IR67" s="5"/>
       <c r="IS67" s="5"/>
       <c r="IT67" s="5"/>
       <c r="IU67" s="5"/>
       <c r="IV67" s="6"/>
       <c r="IW67" s="5"/>
     </row>
-    <row r="68" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="C68" s="5">
-        <v>1285692335</v>
+        <v>1154483931</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>45133</v>
+        <v>298</v>
+      </c>
+      <c r="F68" s="6">
+        <v>45281</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="6"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
       <c r="P68" s="6"/>
       <c r="Q68" s="5"/>
       <c r="R68" s="5"/>
       <c r="S68" s="5"/>
       <c r="T68" s="5"/>
       <c r="U68" s="6"/>
       <c r="V68" s="5"/>
       <c r="W68" s="5"/>
       <c r="X68" s="5"/>
       <c r="Y68" s="5"/>
       <c r="Z68" s="6"/>
       <c r="AA68" s="5"/>
       <c r="AB68" s="5"/>
       <c r="AC68" s="5"/>
       <c r="AD68" s="5"/>
       <c r="AE68" s="6"/>
       <c r="AF68" s="5"/>
@@ -8781,65 +7503,66 @@
       <c r="HZ68" s="5"/>
       <c r="IA68" s="5"/>
       <c r="IB68" s="6"/>
       <c r="IC68" s="5"/>
       <c r="ID68" s="5"/>
       <c r="IE68" s="5"/>
       <c r="IF68" s="5"/>
       <c r="IG68" s="6"/>
       <c r="IH68" s="5"/>
       <c r="II68" s="5"/>
       <c r="IJ68" s="5"/>
       <c r="IK68" s="5"/>
       <c r="IL68" s="6"/>
       <c r="IM68" s="5"/>
       <c r="IN68" s="5"/>
       <c r="IO68" s="5"/>
       <c r="IP68" s="5"/>
       <c r="IQ68" s="6"/>
       <c r="IR68" s="5"/>
       <c r="IS68" s="5"/>
       <c r="IT68" s="5"/>
       <c r="IU68" s="5"/>
       <c r="IV68" s="6"/>
       <c r="IW68" s="5"/>
     </row>
-    <row r="69" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C69" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C69" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D69" s="3"/>
       <c r="E69" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>45120</v>
+        <v>298</v>
+      </c>
+      <c r="F69" s="6">
+        <v>45218</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="6"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
       <c r="P69" s="6"/>
       <c r="Q69" s="5"/>
       <c r="R69" s="5"/>
       <c r="S69" s="5"/>
       <c r="T69" s="5"/>
       <c r="U69" s="6"/>
       <c r="V69" s="5"/>
       <c r="W69" s="5"/>
       <c r="X69" s="5"/>
       <c r="Y69" s="5"/>
       <c r="Z69" s="6"/>
       <c r="AA69" s="5"/>
       <c r="AB69" s="5"/>
       <c r="AC69" s="5"/>
       <c r="AD69" s="5"/>
       <c r="AE69" s="6"/>
       <c r="AF69" s="5"/>
@@ -9047,65 +7770,65 @@
       <c r="HZ69" s="5"/>
       <c r="IA69" s="5"/>
       <c r="IB69" s="6"/>
       <c r="IC69" s="5"/>
       <c r="ID69" s="5"/>
       <c r="IE69" s="5"/>
       <c r="IF69" s="5"/>
       <c r="IG69" s="6"/>
       <c r="IH69" s="5"/>
       <c r="II69" s="5"/>
       <c r="IJ69" s="5"/>
       <c r="IK69" s="5"/>
       <c r="IL69" s="6"/>
       <c r="IM69" s="5"/>
       <c r="IN69" s="5"/>
       <c r="IO69" s="5"/>
       <c r="IP69" s="5"/>
       <c r="IQ69" s="6"/>
       <c r="IR69" s="5"/>
       <c r="IS69" s="5"/>
       <c r="IT69" s="5"/>
       <c r="IU69" s="5"/>
       <c r="IV69" s="6"/>
       <c r="IW69" s="5"/>
     </row>
-    <row r="70" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="s">
-        <v>314</v>
+        <v>9</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C70" s="5">
-        <v>1790163160</v>
+        <v>1841382512</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="F70" s="16">
-        <v>45115</v>
+      <c r="F70" s="6">
+        <v>45198</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="6"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
       <c r="P70" s="6"/>
       <c r="Q70" s="5"/>
       <c r="R70" s="5"/>
       <c r="S70" s="5"/>
       <c r="T70" s="5"/>
       <c r="U70" s="6"/>
       <c r="V70" s="5"/>
       <c r="W70" s="5"/>
       <c r="X70" s="5"/>
       <c r="Y70" s="5"/>
       <c r="Z70" s="6"/>
       <c r="AA70" s="5"/>
       <c r="AB70" s="5"/>
       <c r="AC70" s="5"/>
       <c r="AD70" s="5"/>
       <c r="AE70" s="6"/>
       <c r="AF70" s="5"/>
@@ -9313,65 +8036,65 @@
       <c r="HZ70" s="5"/>
       <c r="IA70" s="5"/>
       <c r="IB70" s="6"/>
       <c r="IC70" s="5"/>
       <c r="ID70" s="5"/>
       <c r="IE70" s="5"/>
       <c r="IF70" s="5"/>
       <c r="IG70" s="6"/>
       <c r="IH70" s="5"/>
       <c r="II70" s="5"/>
       <c r="IJ70" s="5"/>
       <c r="IK70" s="5"/>
       <c r="IL70" s="6"/>
       <c r="IM70" s="5"/>
       <c r="IN70" s="5"/>
       <c r="IO70" s="5"/>
       <c r="IP70" s="5"/>
       <c r="IQ70" s="6"/>
       <c r="IR70" s="5"/>
       <c r="IS70" s="5"/>
       <c r="IT70" s="5"/>
       <c r="IU70" s="5"/>
       <c r="IV70" s="6"/>
       <c r="IW70" s="5"/>
     </row>
-    <row r="71" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="C71" s="5">
-        <v>1154602233</v>
+        <v>1205065000</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>45107</v>
+        <v>298</v>
+      </c>
+      <c r="F71" s="6">
+        <v>45175</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="6"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
       <c r="P71" s="6"/>
       <c r="Q71" s="5"/>
       <c r="R71" s="5"/>
       <c r="S71" s="5"/>
       <c r="T71" s="5"/>
       <c r="U71" s="6"/>
       <c r="V71" s="5"/>
       <c r="W71" s="5"/>
       <c r="X71" s="5"/>
       <c r="Y71" s="5"/>
       <c r="Z71" s="6"/>
       <c r="AA71" s="5"/>
       <c r="AB71" s="5"/>
       <c r="AC71" s="5"/>
       <c r="AD71" s="5"/>
       <c r="AE71" s="6"/>
       <c r="AF71" s="5"/>
@@ -9579,65 +8302,65 @@
       <c r="HZ71" s="5"/>
       <c r="IA71" s="5"/>
       <c r="IB71" s="6"/>
       <c r="IC71" s="5"/>
       <c r="ID71" s="5"/>
       <c r="IE71" s="5"/>
       <c r="IF71" s="5"/>
       <c r="IG71" s="6"/>
       <c r="IH71" s="5"/>
       <c r="II71" s="5"/>
       <c r="IJ71" s="5"/>
       <c r="IK71" s="5"/>
       <c r="IL71" s="6"/>
       <c r="IM71" s="5"/>
       <c r="IN71" s="5"/>
       <c r="IO71" s="5"/>
       <c r="IP71" s="5"/>
       <c r="IQ71" s="6"/>
       <c r="IR71" s="5"/>
       <c r="IS71" s="5"/>
       <c r="IT71" s="5"/>
       <c r="IU71" s="5"/>
       <c r="IV71" s="6"/>
       <c r="IW71" s="5"/>
     </row>
-    <row r="72" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="C72" s="5">
-        <v>1689957870</v>
+        <v>1053825273</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>45086</v>
+        <v>20</v>
+      </c>
+      <c r="F72" s="6">
+        <v>45165</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="6"/>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72" s="5"/>
       <c r="O72" s="5"/>
       <c r="P72" s="6"/>
       <c r="Q72" s="5"/>
       <c r="R72" s="5"/>
       <c r="S72" s="5"/>
       <c r="T72" s="5"/>
       <c r="U72" s="6"/>
       <c r="V72" s="5"/>
       <c r="W72" s="5"/>
       <c r="X72" s="5"/>
       <c r="Y72" s="5"/>
       <c r="Z72" s="6"/>
       <c r="AA72" s="5"/>
       <c r="AB72" s="5"/>
       <c r="AC72" s="5"/>
       <c r="AD72" s="5"/>
       <c r="AE72" s="6"/>
       <c r="AF72" s="5"/>
@@ -9845,65 +8568,65 @@
       <c r="HZ72" s="5"/>
       <c r="IA72" s="5"/>
       <c r="IB72" s="6"/>
       <c r="IC72" s="5"/>
       <c r="ID72" s="5"/>
       <c r="IE72" s="5"/>
       <c r="IF72" s="5"/>
       <c r="IG72" s="6"/>
       <c r="IH72" s="5"/>
       <c r="II72" s="5"/>
       <c r="IJ72" s="5"/>
       <c r="IK72" s="5"/>
       <c r="IL72" s="6"/>
       <c r="IM72" s="5"/>
       <c r="IN72" s="5"/>
       <c r="IO72" s="5"/>
       <c r="IP72" s="5"/>
       <c r="IQ72" s="6"/>
       <c r="IR72" s="5"/>
       <c r="IS72" s="5"/>
       <c r="IT72" s="5"/>
       <c r="IU72" s="5"/>
       <c r="IV72" s="6"/>
       <c r="IW72" s="5"/>
     </row>
-    <row r="73" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
-        <v>358</v>
+        <v>297</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="C73" s="5">
-        <v>1477649168</v>
+        <v>1285692335</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F73" s="16">
-        <v>45070</v>
+        <v>45133</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="6"/>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73" s="5"/>
       <c r="O73" s="5"/>
       <c r="P73" s="6"/>
       <c r="Q73" s="5"/>
       <c r="R73" s="5"/>
       <c r="S73" s="5"/>
       <c r="T73" s="5"/>
       <c r="U73" s="6"/>
       <c r="V73" s="5"/>
       <c r="W73" s="5"/>
       <c r="X73" s="5"/>
       <c r="Y73" s="5"/>
       <c r="Z73" s="6"/>
       <c r="AA73" s="5"/>
       <c r="AB73" s="5"/>
       <c r="AC73" s="5"/>
       <c r="AD73" s="5"/>
       <c r="AE73" s="6"/>
       <c r="AF73" s="5"/>
@@ -10111,65 +8834,65 @@
       <c r="HZ73" s="5"/>
       <c r="IA73" s="5"/>
       <c r="IB73" s="6"/>
       <c r="IC73" s="5"/>
       <c r="ID73" s="5"/>
       <c r="IE73" s="5"/>
       <c r="IF73" s="5"/>
       <c r="IG73" s="6"/>
       <c r="IH73" s="5"/>
       <c r="II73" s="5"/>
       <c r="IJ73" s="5"/>
       <c r="IK73" s="5"/>
       <c r="IL73" s="6"/>
       <c r="IM73" s="5"/>
       <c r="IN73" s="5"/>
       <c r="IO73" s="5"/>
       <c r="IP73" s="5"/>
       <c r="IQ73" s="6"/>
       <c r="IR73" s="5"/>
       <c r="IS73" s="5"/>
       <c r="IT73" s="5"/>
       <c r="IU73" s="5"/>
       <c r="IV73" s="6"/>
       <c r="IW73" s="5"/>
     </row>
-    <row r="74" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
-        <v>346</v>
+        <v>296</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C74" s="5">
-        <v>1568178481</v>
+        <v>1770672230</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
       <c r="F74" s="16">
-        <v>45070</v>
+        <v>45120</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="6"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
       <c r="P74" s="6"/>
       <c r="Q74" s="5"/>
       <c r="R74" s="5"/>
       <c r="S74" s="5"/>
       <c r="T74" s="5"/>
       <c r="U74" s="6"/>
       <c r="V74" s="5"/>
       <c r="W74" s="5"/>
       <c r="X74" s="5"/>
       <c r="Y74" s="5"/>
       <c r="Z74" s="6"/>
       <c r="AA74" s="5"/>
       <c r="AB74" s="5"/>
       <c r="AC74" s="5"/>
       <c r="AD74" s="5"/>
       <c r="AE74" s="6"/>
       <c r="AF74" s="5"/>
@@ -10377,65 +9100,65 @@
       <c r="HZ74" s="5"/>
       <c r="IA74" s="5"/>
       <c r="IB74" s="6"/>
       <c r="IC74" s="5"/>
       <c r="ID74" s="5"/>
       <c r="IE74" s="5"/>
       <c r="IF74" s="5"/>
       <c r="IG74" s="6"/>
       <c r="IH74" s="5"/>
       <c r="II74" s="5"/>
       <c r="IJ74" s="5"/>
       <c r="IK74" s="5"/>
       <c r="IL74" s="6"/>
       <c r="IM74" s="5"/>
       <c r="IN74" s="5"/>
       <c r="IO74" s="5"/>
       <c r="IP74" s="5"/>
       <c r="IQ74" s="6"/>
       <c r="IR74" s="5"/>
       <c r="IS74" s="5"/>
       <c r="IT74" s="5"/>
       <c r="IU74" s="5"/>
       <c r="IV74" s="6"/>
       <c r="IW74" s="5"/>
     </row>
-    <row r="75" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C75" s="5">
-        <v>1518310192</v>
+        <v>1790163160</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F75" s="16">
-        <v>45005</v>
+        <v>45115</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="6"/>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
       <c r="P75" s="6"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
       <c r="S75" s="5"/>
       <c r="T75" s="5"/>
       <c r="U75" s="6"/>
       <c r="V75" s="5"/>
       <c r="W75" s="5"/>
       <c r="X75" s="5"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="6"/>
       <c r="AA75" s="5"/>
       <c r="AB75" s="5"/>
       <c r="AC75" s="5"/>
       <c r="AD75" s="5"/>
       <c r="AE75" s="6"/>
       <c r="AF75" s="5"/>
@@ -10643,65 +9366,65 @@
       <c r="HZ75" s="5"/>
       <c r="IA75" s="5"/>
       <c r="IB75" s="6"/>
       <c r="IC75" s="5"/>
       <c r="ID75" s="5"/>
       <c r="IE75" s="5"/>
       <c r="IF75" s="5"/>
       <c r="IG75" s="6"/>
       <c r="IH75" s="5"/>
       <c r="II75" s="5"/>
       <c r="IJ75" s="5"/>
       <c r="IK75" s="5"/>
       <c r="IL75" s="6"/>
       <c r="IM75" s="5"/>
       <c r="IN75" s="5"/>
       <c r="IO75" s="5"/>
       <c r="IP75" s="5"/>
       <c r="IQ75" s="6"/>
       <c r="IR75" s="5"/>
       <c r="IS75" s="5"/>
       <c r="IT75" s="5"/>
       <c r="IU75" s="5"/>
       <c r="IV75" s="6"/>
       <c r="IW75" s="5"/>
     </row>
-    <row r="76" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="C76" s="5">
-        <v>1639547011</v>
+        <v>1154602233</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>98</v>
+        <v>298</v>
       </c>
       <c r="F76" s="16">
-        <v>44967</v>
+        <v>45107</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
       <c r="K76" s="6"/>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
       <c r="P76" s="6"/>
       <c r="Q76" s="5"/>
       <c r="R76" s="5"/>
       <c r="S76" s="5"/>
       <c r="T76" s="5"/>
       <c r="U76" s="6"/>
       <c r="V76" s="5"/>
       <c r="W76" s="5"/>
       <c r="X76" s="5"/>
       <c r="Y76" s="5"/>
       <c r="Z76" s="6"/>
       <c r="AA76" s="5"/>
       <c r="AB76" s="5"/>
       <c r="AC76" s="5"/>
       <c r="AD76" s="5"/>
       <c r="AE76" s="6"/>
       <c r="AF76" s="5"/>
@@ -10909,65 +9632,65 @@
       <c r="HZ76" s="5"/>
       <c r="IA76" s="5"/>
       <c r="IB76" s="6"/>
       <c r="IC76" s="5"/>
       <c r="ID76" s="5"/>
       <c r="IE76" s="5"/>
       <c r="IF76" s="5"/>
       <c r="IG76" s="6"/>
       <c r="IH76" s="5"/>
       <c r="II76" s="5"/>
       <c r="IJ76" s="5"/>
       <c r="IK76" s="5"/>
       <c r="IL76" s="6"/>
       <c r="IM76" s="5"/>
       <c r="IN76" s="5"/>
       <c r="IO76" s="5"/>
       <c r="IP76" s="5"/>
       <c r="IQ76" s="6"/>
       <c r="IR76" s="5"/>
       <c r="IS76" s="5"/>
       <c r="IT76" s="5"/>
       <c r="IU76" s="5"/>
       <c r="IV76" s="6"/>
       <c r="IW76" s="5"/>
     </row>
-    <row r="77" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C77" s="5">
-        <v>1932188455</v>
+        <v>1689957870</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F77" s="16">
-        <v>44952</v>
+        <v>45086</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="6"/>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
       <c r="P77" s="6"/>
       <c r="Q77" s="5"/>
       <c r="R77" s="5"/>
       <c r="S77" s="5"/>
       <c r="T77" s="5"/>
       <c r="U77" s="6"/>
       <c r="V77" s="5"/>
       <c r="W77" s="5"/>
       <c r="X77" s="5"/>
       <c r="Y77" s="5"/>
       <c r="Z77" s="6"/>
       <c r="AA77" s="5"/>
       <c r="AB77" s="5"/>
       <c r="AC77" s="5"/>
       <c r="AD77" s="5"/>
       <c r="AE77" s="6"/>
       <c r="AF77" s="5"/>
@@ -11175,65 +9898,65 @@
       <c r="HZ77" s="5"/>
       <c r="IA77" s="5"/>
       <c r="IB77" s="6"/>
       <c r="IC77" s="5"/>
       <c r="ID77" s="5"/>
       <c r="IE77" s="5"/>
       <c r="IF77" s="5"/>
       <c r="IG77" s="6"/>
       <c r="IH77" s="5"/>
       <c r="II77" s="5"/>
       <c r="IJ77" s="5"/>
       <c r="IK77" s="5"/>
       <c r="IL77" s="6"/>
       <c r="IM77" s="5"/>
       <c r="IN77" s="5"/>
       <c r="IO77" s="5"/>
       <c r="IP77" s="5"/>
       <c r="IQ77" s="6"/>
       <c r="IR77" s="5"/>
       <c r="IS77" s="5"/>
       <c r="IT77" s="5"/>
       <c r="IU77" s="5"/>
       <c r="IV77" s="6"/>
       <c r="IW77" s="5"/>
     </row>
-    <row r="78" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
-        <v>5</v>
+        <v>349</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="C78" s="5">
-        <v>1619384336</v>
+        <v>1477649168</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F78" s="16">
-        <v>44880</v>
+        <v>45070</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="6"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="6"/>
       <c r="Q78" s="5"/>
       <c r="R78" s="5"/>
       <c r="S78" s="5"/>
       <c r="T78" s="5"/>
       <c r="U78" s="6"/>
       <c r="V78" s="5"/>
       <c r="W78" s="5"/>
       <c r="X78" s="5"/>
       <c r="Y78" s="5"/>
       <c r="Z78" s="6"/>
       <c r="AA78" s="5"/>
       <c r="AB78" s="5"/>
       <c r="AC78" s="5"/>
       <c r="AD78" s="5"/>
       <c r="AE78" s="6"/>
       <c r="AF78" s="5"/>
@@ -11441,68 +10164,66 @@
       <c r="HZ78" s="5"/>
       <c r="IA78" s="5"/>
       <c r="IB78" s="6"/>
       <c r="IC78" s="5"/>
       <c r="ID78" s="5"/>
       <c r="IE78" s="5"/>
       <c r="IF78" s="5"/>
       <c r="IG78" s="6"/>
       <c r="IH78" s="5"/>
       <c r="II78" s="5"/>
       <c r="IJ78" s="5"/>
       <c r="IK78" s="5"/>
       <c r="IL78" s="6"/>
       <c r="IM78" s="5"/>
       <c r="IN78" s="5"/>
       <c r="IO78" s="5"/>
       <c r="IP78" s="5"/>
       <c r="IQ78" s="6"/>
       <c r="IR78" s="5"/>
       <c r="IS78" s="5"/>
       <c r="IT78" s="5"/>
       <c r="IU78" s="5"/>
       <c r="IV78" s="6"/>
       <c r="IW78" s="5"/>
     </row>
-    <row r="79" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
-        <v>7</v>
+        <v>342</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="C79" s="5">
-        <v>1124213616</v>
+        <v>1568178481</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F79" s="16">
-        <v>44869</v>
-[...2 lines deleted...]
-      <c r="H79" s="5"/>
+        <v>45070</v>
+      </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="6"/>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
       <c r="P79" s="6"/>
       <c r="Q79" s="5"/>
       <c r="R79" s="5"/>
       <c r="S79" s="5"/>
       <c r="T79" s="5"/>
       <c r="U79" s="6"/>
       <c r="V79" s="5"/>
       <c r="W79" s="5"/>
       <c r="X79" s="5"/>
       <c r="Y79" s="5"/>
       <c r="Z79" s="6"/>
       <c r="AA79" s="5"/>
       <c r="AB79" s="5"/>
       <c r="AC79" s="5"/>
       <c r="AD79" s="5"/>
       <c r="AE79" s="6"/>
       <c r="AF79" s="5"/>
       <c r="AG79" s="5"/>
@@ -11709,68 +10430,66 @@
       <c r="HZ79" s="5"/>
       <c r="IA79" s="5"/>
       <c r="IB79" s="6"/>
       <c r="IC79" s="5"/>
       <c r="ID79" s="5"/>
       <c r="IE79" s="5"/>
       <c r="IF79" s="5"/>
       <c r="IG79" s="6"/>
       <c r="IH79" s="5"/>
       <c r="II79" s="5"/>
       <c r="IJ79" s="5"/>
       <c r="IK79" s="5"/>
       <c r="IL79" s="6"/>
       <c r="IM79" s="5"/>
       <c r="IN79" s="5"/>
       <c r="IO79" s="5"/>
       <c r="IP79" s="5"/>
       <c r="IQ79" s="6"/>
       <c r="IR79" s="5"/>
       <c r="IS79" s="5"/>
       <c r="IT79" s="5"/>
       <c r="IU79" s="5"/>
       <c r="IV79" s="6"/>
       <c r="IW79" s="5"/>
     </row>
-    <row r="80" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C80" s="5">
-        <v>1427067594</v>
+        <v>1518310192</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F80" s="16">
-        <v>44862</v>
-[...2 lines deleted...]
-      <c r="H80" s="5"/>
+        <v>45005</v>
+      </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="6"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
       <c r="P80" s="6"/>
       <c r="Q80" s="5"/>
       <c r="R80" s="5"/>
       <c r="S80" s="5"/>
       <c r="T80" s="5"/>
       <c r="U80" s="6"/>
       <c r="V80" s="5"/>
       <c r="W80" s="5"/>
       <c r="X80" s="5"/>
       <c r="Y80" s="5"/>
       <c r="Z80" s="6"/>
       <c r="AA80" s="5"/>
       <c r="AB80" s="5"/>
       <c r="AC80" s="5"/>
       <c r="AD80" s="5"/>
       <c r="AE80" s="6"/>
       <c r="AF80" s="5"/>
       <c r="AG80" s="5"/>
@@ -11977,5835 +10696,7090 @@
       <c r="HZ80" s="5"/>
       <c r="IA80" s="5"/>
       <c r="IB80" s="6"/>
       <c r="IC80" s="5"/>
       <c r="ID80" s="5"/>
       <c r="IE80" s="5"/>
       <c r="IF80" s="5"/>
       <c r="IG80" s="6"/>
       <c r="IH80" s="5"/>
       <c r="II80" s="5"/>
       <c r="IJ80" s="5"/>
       <c r="IK80" s="5"/>
       <c r="IL80" s="6"/>
       <c r="IM80" s="5"/>
       <c r="IN80" s="5"/>
       <c r="IO80" s="5"/>
       <c r="IP80" s="5"/>
       <c r="IQ80" s="6"/>
       <c r="IR80" s="5"/>
       <c r="IS80" s="5"/>
       <c r="IT80" s="5"/>
       <c r="IU80" s="5"/>
       <c r="IV80" s="6"/>
       <c r="IW80" s="5"/>
     </row>
-    <row r="81" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
-        <v>11</v>
+        <v>288</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="C81" s="5">
-        <v>1386729150</v>
+        <v>1639547011</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>300</v>
+        <v>97</v>
       </c>
       <c r="F81" s="16">
-        <v>44848</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44967</v>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="6"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="6"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+      <c r="S81" s="5"/>
+      <c r="T81" s="5"/>
+      <c r="U81" s="6"/>
+      <c r="V81" s="5"/>
+      <c r="W81" s="5"/>
+      <c r="X81" s="5"/>
+      <c r="Y81" s="5"/>
+      <c r="Z81" s="6"/>
+      <c r="AA81" s="5"/>
+      <c r="AB81" s="5"/>
+      <c r="AC81" s="5"/>
+      <c r="AD81" s="5"/>
+      <c r="AE81" s="6"/>
+      <c r="AF81" s="5"/>
+      <c r="AG81" s="5"/>
+      <c r="AH81" s="5"/>
+      <c r="AI81" s="5"/>
+      <c r="AJ81" s="6"/>
+      <c r="AK81" s="5"/>
+      <c r="AL81" s="5"/>
+      <c r="AM81" s="5"/>
+      <c r="AN81" s="5"/>
+      <c r="AO81" s="6"/>
+      <c r="AP81" s="5"/>
+      <c r="AQ81" s="5"/>
+      <c r="AR81" s="5"/>
+      <c r="AS81" s="5"/>
+      <c r="AT81" s="6"/>
+      <c r="AU81" s="5"/>
+      <c r="AV81" s="5"/>
+      <c r="AW81" s="5"/>
+      <c r="AX81" s="5"/>
+      <c r="AY81" s="6"/>
+      <c r="AZ81" s="5"/>
+      <c r="BA81" s="5"/>
+      <c r="BB81" s="5"/>
+      <c r="BC81" s="5"/>
+      <c r="BD81" s="6"/>
+      <c r="BE81" s="5"/>
+      <c r="BF81" s="5"/>
+      <c r="BG81" s="5"/>
+      <c r="BH81" s="5"/>
+      <c r="BI81" s="6"/>
+      <c r="BJ81" s="5"/>
+      <c r="BK81" s="5"/>
+      <c r="BL81" s="5"/>
+      <c r="BM81" s="5"/>
+      <c r="BN81" s="6"/>
+      <c r="BO81" s="5"/>
+      <c r="BP81" s="5"/>
+      <c r="BQ81" s="5"/>
+      <c r="BR81" s="5"/>
+      <c r="BS81" s="6"/>
+      <c r="BT81" s="5"/>
+      <c r="BU81" s="5"/>
+      <c r="BV81" s="5"/>
+      <c r="BW81" s="5"/>
+      <c r="BX81" s="6"/>
+      <c r="BY81" s="5"/>
+      <c r="BZ81" s="5"/>
+      <c r="CA81" s="5"/>
+      <c r="CB81" s="5"/>
+      <c r="CC81" s="6"/>
+      <c r="CD81" s="5"/>
+      <c r="CE81" s="5"/>
+      <c r="CF81" s="5"/>
+      <c r="CG81" s="5"/>
+      <c r="CH81" s="6"/>
+      <c r="CI81" s="5"/>
+      <c r="CJ81" s="5"/>
+      <c r="CK81" s="5"/>
+      <c r="CL81" s="5"/>
+      <c r="CM81" s="6"/>
+      <c r="CN81" s="5"/>
+      <c r="CO81" s="5"/>
+      <c r="CP81" s="5"/>
+      <c r="CQ81" s="5"/>
+      <c r="CR81" s="6"/>
+      <c r="CS81" s="5"/>
+      <c r="CT81" s="5"/>
+      <c r="CU81" s="5"/>
+      <c r="CV81" s="5"/>
+      <c r="CW81" s="6"/>
+      <c r="CX81" s="5"/>
+      <c r="CY81" s="5"/>
+      <c r="CZ81" s="5"/>
+      <c r="DA81" s="5"/>
+      <c r="DB81" s="6"/>
+      <c r="DC81" s="5"/>
+      <c r="DD81" s="5"/>
+      <c r="DE81" s="5"/>
+      <c r="DF81" s="5"/>
+      <c r="DG81" s="6"/>
+      <c r="DH81" s="5"/>
+      <c r="DI81" s="5"/>
+      <c r="DJ81" s="5"/>
+      <c r="DK81" s="5"/>
+      <c r="DL81" s="6"/>
+      <c r="DM81" s="5"/>
+      <c r="DN81" s="5"/>
+      <c r="DO81" s="5"/>
+      <c r="DP81" s="5"/>
+      <c r="DQ81" s="6"/>
+      <c r="DR81" s="5"/>
+      <c r="DS81" s="5"/>
+      <c r="DT81" s="5"/>
+      <c r="DU81" s="5"/>
+      <c r="DV81" s="6"/>
+      <c r="DW81" s="5"/>
+      <c r="DX81" s="5"/>
+      <c r="DY81" s="5"/>
+      <c r="DZ81" s="5"/>
+      <c r="EA81" s="6"/>
+      <c r="EB81" s="5"/>
+      <c r="EC81" s="5"/>
+      <c r="ED81" s="5"/>
+      <c r="EE81" s="5"/>
+      <c r="EF81" s="6"/>
+      <c r="EG81" s="5"/>
+      <c r="EH81" s="5"/>
+      <c r="EI81" s="5"/>
+      <c r="EJ81" s="5"/>
+      <c r="EK81" s="6"/>
+      <c r="EL81" s="5"/>
+      <c r="EM81" s="5"/>
+      <c r="EN81" s="5"/>
+      <c r="EO81" s="5"/>
+      <c r="EP81" s="6"/>
+      <c r="EQ81" s="5"/>
+      <c r="ER81" s="5"/>
+      <c r="ES81" s="5"/>
+      <c r="ET81" s="5"/>
+      <c r="EU81" s="6"/>
+      <c r="EV81" s="5"/>
+      <c r="EW81" s="5"/>
+      <c r="EX81" s="5"/>
+      <c r="EY81" s="5"/>
+      <c r="EZ81" s="6"/>
+      <c r="FA81" s="5"/>
+      <c r="FB81" s="5"/>
+      <c r="FC81" s="5"/>
+      <c r="FD81" s="5"/>
+      <c r="FE81" s="6"/>
+      <c r="FF81" s="5"/>
+      <c r="FG81" s="5"/>
+      <c r="FH81" s="5"/>
+      <c r="FI81" s="5"/>
+      <c r="FJ81" s="6"/>
+      <c r="FK81" s="5"/>
+      <c r="FL81" s="5"/>
+      <c r="FM81" s="5"/>
+      <c r="FN81" s="5"/>
+      <c r="FO81" s="6"/>
+      <c r="FP81" s="5"/>
+      <c r="FQ81" s="5"/>
+      <c r="FR81" s="5"/>
+      <c r="FS81" s="5"/>
+      <c r="FT81" s="6"/>
+      <c r="FU81" s="5"/>
+      <c r="FV81" s="5"/>
+      <c r="FW81" s="5"/>
+      <c r="FX81" s="5"/>
+      <c r="FY81" s="6"/>
+      <c r="FZ81" s="5"/>
+      <c r="GA81" s="5"/>
+      <c r="GB81" s="5"/>
+      <c r="GC81" s="5"/>
+      <c r="GD81" s="6"/>
+      <c r="GE81" s="5"/>
+      <c r="GF81" s="5"/>
+      <c r="GG81" s="5"/>
+      <c r="GH81" s="5"/>
+      <c r="GI81" s="6"/>
+      <c r="GJ81" s="5"/>
+      <c r="GK81" s="5"/>
+      <c r="GL81" s="5"/>
+      <c r="GM81" s="5"/>
+      <c r="GN81" s="6"/>
+      <c r="GO81" s="5"/>
+      <c r="GP81" s="5"/>
+      <c r="GQ81" s="5"/>
+      <c r="GR81" s="5"/>
+      <c r="GS81" s="6"/>
+      <c r="GT81" s="5"/>
+      <c r="GU81" s="5"/>
+      <c r="GV81" s="5"/>
+      <c r="GW81" s="5"/>
+      <c r="GX81" s="6"/>
+      <c r="GY81" s="5"/>
+      <c r="GZ81" s="5"/>
+      <c r="HA81" s="5"/>
+      <c r="HB81" s="5"/>
+      <c r="HC81" s="6"/>
+      <c r="HD81" s="5"/>
+      <c r="HE81" s="5"/>
+      <c r="HF81" s="5"/>
+      <c r="HG81" s="5"/>
+      <c r="HH81" s="6"/>
+      <c r="HI81" s="5"/>
+      <c r="HJ81" s="5"/>
+      <c r="HK81" s="5"/>
+      <c r="HL81" s="5"/>
+      <c r="HM81" s="6"/>
+      <c r="HN81" s="5"/>
+      <c r="HO81" s="5"/>
+      <c r="HP81" s="5"/>
+      <c r="HQ81" s="5"/>
+      <c r="HR81" s="6"/>
+      <c r="HS81" s="5"/>
+      <c r="HT81" s="5"/>
+      <c r="HU81" s="5"/>
+      <c r="HV81" s="5"/>
+      <c r="HW81" s="6"/>
+      <c r="HX81" s="5"/>
+      <c r="HY81" s="5"/>
+      <c r="HZ81" s="5"/>
+      <c r="IA81" s="5"/>
+      <c r="IB81" s="6"/>
+      <c r="IC81" s="5"/>
+      <c r="ID81" s="5"/>
+      <c r="IE81" s="5"/>
+      <c r="IF81" s="5"/>
+      <c r="IG81" s="6"/>
+      <c r="IH81" s="5"/>
+      <c r="II81" s="5"/>
+      <c r="IJ81" s="5"/>
+      <c r="IK81" s="5"/>
+      <c r="IL81" s="6"/>
+      <c r="IM81" s="5"/>
+      <c r="IN81" s="5"/>
+      <c r="IO81" s="5"/>
+      <c r="IP81" s="5"/>
+      <c r="IQ81" s="6"/>
+      <c r="IR81" s="5"/>
+      <c r="IS81" s="5"/>
+      <c r="IT81" s="5"/>
+      <c r="IU81" s="5"/>
+      <c r="IV81" s="6"/>
+      <c r="IW81" s="5"/>
+    </row>
+    <row r="82" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C82" s="5">
-        <v>1275903031</v>
+        <v>1932188455</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>298</v>
+      </c>
+      <c r="F82" s="16">
+        <v>44952</v>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="6"/>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="6"/>
+      <c r="Q82" s="5"/>
+      <c r="R82" s="5"/>
+      <c r="S82" s="5"/>
+      <c r="T82" s="5"/>
+      <c r="U82" s="6"/>
+      <c r="V82" s="5"/>
+      <c r="W82" s="5"/>
+      <c r="X82" s="5"/>
+      <c r="Y82" s="5"/>
+      <c r="Z82" s="6"/>
+      <c r="AA82" s="5"/>
+      <c r="AB82" s="5"/>
+      <c r="AC82" s="5"/>
+      <c r="AD82" s="5"/>
+      <c r="AE82" s="6"/>
+      <c r="AF82" s="5"/>
+      <c r="AG82" s="5"/>
+      <c r="AH82" s="5"/>
+      <c r="AI82" s="5"/>
+      <c r="AJ82" s="6"/>
+      <c r="AK82" s="5"/>
+      <c r="AL82" s="5"/>
+      <c r="AM82" s="5"/>
+      <c r="AN82" s="5"/>
+      <c r="AO82" s="6"/>
+      <c r="AP82" s="5"/>
+      <c r="AQ82" s="5"/>
+      <c r="AR82" s="5"/>
+      <c r="AS82" s="5"/>
+      <c r="AT82" s="6"/>
+      <c r="AU82" s="5"/>
+      <c r="AV82" s="5"/>
+      <c r="AW82" s="5"/>
+      <c r="AX82" s="5"/>
+      <c r="AY82" s="6"/>
+      <c r="AZ82" s="5"/>
+      <c r="BA82" s="5"/>
+      <c r="BB82" s="5"/>
+      <c r="BC82" s="5"/>
+      <c r="BD82" s="6"/>
+      <c r="BE82" s="5"/>
+      <c r="BF82" s="5"/>
+      <c r="BG82" s="5"/>
+      <c r="BH82" s="5"/>
+      <c r="BI82" s="6"/>
+      <c r="BJ82" s="5"/>
+      <c r="BK82" s="5"/>
+      <c r="BL82" s="5"/>
+      <c r="BM82" s="5"/>
+      <c r="BN82" s="6"/>
+      <c r="BO82" s="5"/>
+      <c r="BP82" s="5"/>
+      <c r="BQ82" s="5"/>
+      <c r="BR82" s="5"/>
+      <c r="BS82" s="6"/>
+      <c r="BT82" s="5"/>
+      <c r="BU82" s="5"/>
+      <c r="BV82" s="5"/>
+      <c r="BW82" s="5"/>
+      <c r="BX82" s="6"/>
+      <c r="BY82" s="5"/>
+      <c r="BZ82" s="5"/>
+      <c r="CA82" s="5"/>
+      <c r="CB82" s="5"/>
+      <c r="CC82" s="6"/>
+      <c r="CD82" s="5"/>
+      <c r="CE82" s="5"/>
+      <c r="CF82" s="5"/>
+      <c r="CG82" s="5"/>
+      <c r="CH82" s="6"/>
+      <c r="CI82" s="5"/>
+      <c r="CJ82" s="5"/>
+      <c r="CK82" s="5"/>
+      <c r="CL82" s="5"/>
+      <c r="CM82" s="6"/>
+      <c r="CN82" s="5"/>
+      <c r="CO82" s="5"/>
+      <c r="CP82" s="5"/>
+      <c r="CQ82" s="5"/>
+      <c r="CR82" s="6"/>
+      <c r="CS82" s="5"/>
+      <c r="CT82" s="5"/>
+      <c r="CU82" s="5"/>
+      <c r="CV82" s="5"/>
+      <c r="CW82" s="6"/>
+      <c r="CX82" s="5"/>
+      <c r="CY82" s="5"/>
+      <c r="CZ82" s="5"/>
+      <c r="DA82" s="5"/>
+      <c r="DB82" s="6"/>
+      <c r="DC82" s="5"/>
+      <c r="DD82" s="5"/>
+      <c r="DE82" s="5"/>
+      <c r="DF82" s="5"/>
+      <c r="DG82" s="6"/>
+      <c r="DH82" s="5"/>
+      <c r="DI82" s="5"/>
+      <c r="DJ82" s="5"/>
+      <c r="DK82" s="5"/>
+      <c r="DL82" s="6"/>
+      <c r="DM82" s="5"/>
+      <c r="DN82" s="5"/>
+      <c r="DO82" s="5"/>
+      <c r="DP82" s="5"/>
+      <c r="DQ82" s="6"/>
+      <c r="DR82" s="5"/>
+      <c r="DS82" s="5"/>
+      <c r="DT82" s="5"/>
+      <c r="DU82" s="5"/>
+      <c r="DV82" s="6"/>
+      <c r="DW82" s="5"/>
+      <c r="DX82" s="5"/>
+      <c r="DY82" s="5"/>
+      <c r="DZ82" s="5"/>
+      <c r="EA82" s="6"/>
+      <c r="EB82" s="5"/>
+      <c r="EC82" s="5"/>
+      <c r="ED82" s="5"/>
+      <c r="EE82" s="5"/>
+      <c r="EF82" s="6"/>
+      <c r="EG82" s="5"/>
+      <c r="EH82" s="5"/>
+      <c r="EI82" s="5"/>
+      <c r="EJ82" s="5"/>
+      <c r="EK82" s="6"/>
+      <c r="EL82" s="5"/>
+      <c r="EM82" s="5"/>
+      <c r="EN82" s="5"/>
+      <c r="EO82" s="5"/>
+      <c r="EP82" s="6"/>
+      <c r="EQ82" s="5"/>
+      <c r="ER82" s="5"/>
+      <c r="ES82" s="5"/>
+      <c r="ET82" s="5"/>
+      <c r="EU82" s="6"/>
+      <c r="EV82" s="5"/>
+      <c r="EW82" s="5"/>
+      <c r="EX82" s="5"/>
+      <c r="EY82" s="5"/>
+      <c r="EZ82" s="6"/>
+      <c r="FA82" s="5"/>
+      <c r="FB82" s="5"/>
+      <c r="FC82" s="5"/>
+      <c r="FD82" s="5"/>
+      <c r="FE82" s="6"/>
+      <c r="FF82" s="5"/>
+      <c r="FG82" s="5"/>
+      <c r="FH82" s="5"/>
+      <c r="FI82" s="5"/>
+      <c r="FJ82" s="6"/>
+      <c r="FK82" s="5"/>
+      <c r="FL82" s="5"/>
+      <c r="FM82" s="5"/>
+      <c r="FN82" s="5"/>
+      <c r="FO82" s="6"/>
+      <c r="FP82" s="5"/>
+      <c r="FQ82" s="5"/>
+      <c r="FR82" s="5"/>
+      <c r="FS82" s="5"/>
+      <c r="FT82" s="6"/>
+      <c r="FU82" s="5"/>
+      <c r="FV82" s="5"/>
+      <c r="FW82" s="5"/>
+      <c r="FX82" s="5"/>
+      <c r="FY82" s="6"/>
+      <c r="FZ82" s="5"/>
+      <c r="GA82" s="5"/>
+      <c r="GB82" s="5"/>
+      <c r="GC82" s="5"/>
+      <c r="GD82" s="6"/>
+      <c r="GE82" s="5"/>
+      <c r="GF82" s="5"/>
+      <c r="GG82" s="5"/>
+      <c r="GH82" s="5"/>
+      <c r="GI82" s="6"/>
+      <c r="GJ82" s="5"/>
+      <c r="GK82" s="5"/>
+      <c r="GL82" s="5"/>
+      <c r="GM82" s="5"/>
+      <c r="GN82" s="6"/>
+      <c r="GO82" s="5"/>
+      <c r="GP82" s="5"/>
+      <c r="GQ82" s="5"/>
+      <c r="GR82" s="5"/>
+      <c r="GS82" s="6"/>
+      <c r="GT82" s="5"/>
+      <c r="GU82" s="5"/>
+      <c r="GV82" s="5"/>
+      <c r="GW82" s="5"/>
+      <c r="GX82" s="6"/>
+      <c r="GY82" s="5"/>
+      <c r="GZ82" s="5"/>
+      <c r="HA82" s="5"/>
+      <c r="HB82" s="5"/>
+      <c r="HC82" s="6"/>
+      <c r="HD82" s="5"/>
+      <c r="HE82" s="5"/>
+      <c r="HF82" s="5"/>
+      <c r="HG82" s="5"/>
+      <c r="HH82" s="6"/>
+      <c r="HI82" s="5"/>
+      <c r="HJ82" s="5"/>
+      <c r="HK82" s="5"/>
+      <c r="HL82" s="5"/>
+      <c r="HM82" s="6"/>
+      <c r="HN82" s="5"/>
+      <c r="HO82" s="5"/>
+      <c r="HP82" s="5"/>
+      <c r="HQ82" s="5"/>
+      <c r="HR82" s="6"/>
+      <c r="HS82" s="5"/>
+      <c r="HT82" s="5"/>
+      <c r="HU82" s="5"/>
+      <c r="HV82" s="5"/>
+      <c r="HW82" s="6"/>
+      <c r="HX82" s="5"/>
+      <c r="HY82" s="5"/>
+      <c r="HZ82" s="5"/>
+      <c r="IA82" s="5"/>
+      <c r="IB82" s="6"/>
+      <c r="IC82" s="5"/>
+      <c r="ID82" s="5"/>
+      <c r="IE82" s="5"/>
+      <c r="IF82" s="5"/>
+      <c r="IG82" s="6"/>
+      <c r="IH82" s="5"/>
+      <c r="II82" s="5"/>
+      <c r="IJ82" s="5"/>
+      <c r="IK82" s="5"/>
+      <c r="IL82" s="6"/>
+      <c r="IM82" s="5"/>
+      <c r="IN82" s="5"/>
+      <c r="IO82" s="5"/>
+      <c r="IP82" s="5"/>
+      <c r="IQ82" s="6"/>
+      <c r="IR82" s="5"/>
+      <c r="IS82" s="5"/>
+      <c r="IT82" s="5"/>
+      <c r="IU82" s="5"/>
+      <c r="IV82" s="6"/>
+      <c r="IW82" s="5"/>
+    </row>
+    <row r="83" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="C83" s="5">
-        <v>1205293859</v>
+        <v>1619384336</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>298</v>
+      </c>
+      <c r="F83" s="16">
+        <v>44880</v>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5"/>
+      <c r="K83" s="6"/>
+      <c r="L83" s="5"/>
+      <c r="M83" s="5"/>
+      <c r="N83" s="5"/>
+      <c r="O83" s="5"/>
+      <c r="P83" s="6"/>
+      <c r="Q83" s="5"/>
+      <c r="R83" s="5"/>
+      <c r="S83" s="5"/>
+      <c r="T83" s="5"/>
+      <c r="U83" s="6"/>
+      <c r="V83" s="5"/>
+      <c r="W83" s="5"/>
+      <c r="X83" s="5"/>
+      <c r="Y83" s="5"/>
+      <c r="Z83" s="6"/>
+      <c r="AA83" s="5"/>
+      <c r="AB83" s="5"/>
+      <c r="AC83" s="5"/>
+      <c r="AD83" s="5"/>
+      <c r="AE83" s="6"/>
+      <c r="AF83" s="5"/>
+      <c r="AG83" s="5"/>
+      <c r="AH83" s="5"/>
+      <c r="AI83" s="5"/>
+      <c r="AJ83" s="6"/>
+      <c r="AK83" s="5"/>
+      <c r="AL83" s="5"/>
+      <c r="AM83" s="5"/>
+      <c r="AN83" s="5"/>
+      <c r="AO83" s="6"/>
+      <c r="AP83" s="5"/>
+      <c r="AQ83" s="5"/>
+      <c r="AR83" s="5"/>
+      <c r="AS83" s="5"/>
+      <c r="AT83" s="6"/>
+      <c r="AU83" s="5"/>
+      <c r="AV83" s="5"/>
+      <c r="AW83" s="5"/>
+      <c r="AX83" s="5"/>
+      <c r="AY83" s="6"/>
+      <c r="AZ83" s="5"/>
+      <c r="BA83" s="5"/>
+      <c r="BB83" s="5"/>
+      <c r="BC83" s="5"/>
+      <c r="BD83" s="6"/>
+      <c r="BE83" s="5"/>
+      <c r="BF83" s="5"/>
+      <c r="BG83" s="5"/>
+      <c r="BH83" s="5"/>
+      <c r="BI83" s="6"/>
+      <c r="BJ83" s="5"/>
+      <c r="BK83" s="5"/>
+      <c r="BL83" s="5"/>
+      <c r="BM83" s="5"/>
+      <c r="BN83" s="6"/>
+      <c r="BO83" s="5"/>
+      <c r="BP83" s="5"/>
+      <c r="BQ83" s="5"/>
+      <c r="BR83" s="5"/>
+      <c r="BS83" s="6"/>
+      <c r="BT83" s="5"/>
+      <c r="BU83" s="5"/>
+      <c r="BV83" s="5"/>
+      <c r="BW83" s="5"/>
+      <c r="BX83" s="6"/>
+      <c r="BY83" s="5"/>
+      <c r="BZ83" s="5"/>
+      <c r="CA83" s="5"/>
+      <c r="CB83" s="5"/>
+      <c r="CC83" s="6"/>
+      <c r="CD83" s="5"/>
+      <c r="CE83" s="5"/>
+      <c r="CF83" s="5"/>
+      <c r="CG83" s="5"/>
+      <c r="CH83" s="6"/>
+      <c r="CI83" s="5"/>
+      <c r="CJ83" s="5"/>
+      <c r="CK83" s="5"/>
+      <c r="CL83" s="5"/>
+      <c r="CM83" s="6"/>
+      <c r="CN83" s="5"/>
+      <c r="CO83" s="5"/>
+      <c r="CP83" s="5"/>
+      <c r="CQ83" s="5"/>
+      <c r="CR83" s="6"/>
+      <c r="CS83" s="5"/>
+      <c r="CT83" s="5"/>
+      <c r="CU83" s="5"/>
+      <c r="CV83" s="5"/>
+      <c r="CW83" s="6"/>
+      <c r="CX83" s="5"/>
+      <c r="CY83" s="5"/>
+      <c r="CZ83" s="5"/>
+      <c r="DA83" s="5"/>
+      <c r="DB83" s="6"/>
+      <c r="DC83" s="5"/>
+      <c r="DD83" s="5"/>
+      <c r="DE83" s="5"/>
+      <c r="DF83" s="5"/>
+      <c r="DG83" s="6"/>
+      <c r="DH83" s="5"/>
+      <c r="DI83" s="5"/>
+      <c r="DJ83" s="5"/>
+      <c r="DK83" s="5"/>
+      <c r="DL83" s="6"/>
+      <c r="DM83" s="5"/>
+      <c r="DN83" s="5"/>
+      <c r="DO83" s="5"/>
+      <c r="DP83" s="5"/>
+      <c r="DQ83" s="6"/>
+      <c r="DR83" s="5"/>
+      <c r="DS83" s="5"/>
+      <c r="DT83" s="5"/>
+      <c r="DU83" s="5"/>
+      <c r="DV83" s="6"/>
+      <c r="DW83" s="5"/>
+      <c r="DX83" s="5"/>
+      <c r="DY83" s="5"/>
+      <c r="DZ83" s="5"/>
+      <c r="EA83" s="6"/>
+      <c r="EB83" s="5"/>
+      <c r="EC83" s="5"/>
+      <c r="ED83" s="5"/>
+      <c r="EE83" s="5"/>
+      <c r="EF83" s="6"/>
+      <c r="EG83" s="5"/>
+      <c r="EH83" s="5"/>
+      <c r="EI83" s="5"/>
+      <c r="EJ83" s="5"/>
+      <c r="EK83" s="6"/>
+      <c r="EL83" s="5"/>
+      <c r="EM83" s="5"/>
+      <c r="EN83" s="5"/>
+      <c r="EO83" s="5"/>
+      <c r="EP83" s="6"/>
+      <c r="EQ83" s="5"/>
+      <c r="ER83" s="5"/>
+      <c r="ES83" s="5"/>
+      <c r="ET83" s="5"/>
+      <c r="EU83" s="6"/>
+      <c r="EV83" s="5"/>
+      <c r="EW83" s="5"/>
+      <c r="EX83" s="5"/>
+      <c r="EY83" s="5"/>
+      <c r="EZ83" s="6"/>
+      <c r="FA83" s="5"/>
+      <c r="FB83" s="5"/>
+      <c r="FC83" s="5"/>
+      <c r="FD83" s="5"/>
+      <c r="FE83" s="6"/>
+      <c r="FF83" s="5"/>
+      <c r="FG83" s="5"/>
+      <c r="FH83" s="5"/>
+      <c r="FI83" s="5"/>
+      <c r="FJ83" s="6"/>
+      <c r="FK83" s="5"/>
+      <c r="FL83" s="5"/>
+      <c r="FM83" s="5"/>
+      <c r="FN83" s="5"/>
+      <c r="FO83" s="6"/>
+      <c r="FP83" s="5"/>
+      <c r="FQ83" s="5"/>
+      <c r="FR83" s="5"/>
+      <c r="FS83" s="5"/>
+      <c r="FT83" s="6"/>
+      <c r="FU83" s="5"/>
+      <c r="FV83" s="5"/>
+      <c r="FW83" s="5"/>
+      <c r="FX83" s="5"/>
+      <c r="FY83" s="6"/>
+      <c r="FZ83" s="5"/>
+      <c r="GA83" s="5"/>
+      <c r="GB83" s="5"/>
+      <c r="GC83" s="5"/>
+      <c r="GD83" s="6"/>
+      <c r="GE83" s="5"/>
+      <c r="GF83" s="5"/>
+      <c r="GG83" s="5"/>
+      <c r="GH83" s="5"/>
+      <c r="GI83" s="6"/>
+      <c r="GJ83" s="5"/>
+      <c r="GK83" s="5"/>
+      <c r="GL83" s="5"/>
+      <c r="GM83" s="5"/>
+      <c r="GN83" s="6"/>
+      <c r="GO83" s="5"/>
+      <c r="GP83" s="5"/>
+      <c r="GQ83" s="5"/>
+      <c r="GR83" s="5"/>
+      <c r="GS83" s="6"/>
+      <c r="GT83" s="5"/>
+      <c r="GU83" s="5"/>
+      <c r="GV83" s="5"/>
+      <c r="GW83" s="5"/>
+      <c r="GX83" s="6"/>
+      <c r="GY83" s="5"/>
+      <c r="GZ83" s="5"/>
+      <c r="HA83" s="5"/>
+      <c r="HB83" s="5"/>
+      <c r="HC83" s="6"/>
+      <c r="HD83" s="5"/>
+      <c r="HE83" s="5"/>
+      <c r="HF83" s="5"/>
+      <c r="HG83" s="5"/>
+      <c r="HH83" s="6"/>
+      <c r="HI83" s="5"/>
+      <c r="HJ83" s="5"/>
+      <c r="HK83" s="5"/>
+      <c r="HL83" s="5"/>
+      <c r="HM83" s="6"/>
+      <c r="HN83" s="5"/>
+      <c r="HO83" s="5"/>
+      <c r="HP83" s="5"/>
+      <c r="HQ83" s="5"/>
+      <c r="HR83" s="6"/>
+      <c r="HS83" s="5"/>
+      <c r="HT83" s="5"/>
+      <c r="HU83" s="5"/>
+      <c r="HV83" s="5"/>
+      <c r="HW83" s="6"/>
+      <c r="HX83" s="5"/>
+      <c r="HY83" s="5"/>
+      <c r="HZ83" s="5"/>
+      <c r="IA83" s="5"/>
+      <c r="IB83" s="6"/>
+      <c r="IC83" s="5"/>
+      <c r="ID83" s="5"/>
+      <c r="IE83" s="5"/>
+      <c r="IF83" s="5"/>
+      <c r="IG83" s="6"/>
+      <c r="IH83" s="5"/>
+      <c r="II83" s="5"/>
+      <c r="IJ83" s="5"/>
+      <c r="IK83" s="5"/>
+      <c r="IL83" s="6"/>
+      <c r="IM83" s="5"/>
+      <c r="IN83" s="5"/>
+      <c r="IO83" s="5"/>
+      <c r="IP83" s="5"/>
+      <c r="IQ83" s="6"/>
+      <c r="IR83" s="5"/>
+      <c r="IS83" s="5"/>
+      <c r="IT83" s="5"/>
+      <c r="IU83" s="5"/>
+      <c r="IV83" s="6"/>
+      <c r="IW83" s="5"/>
+    </row>
+    <row r="84" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
-        <v>294</v>
+        <v>7</v>
       </c>
       <c r="B84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="5">
+        <v>1124213616</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F84" s="16">
+        <v>44869</v>
+      </c>
+      <c r="G84" s="5"/>
+      <c r="H84" s="5"/>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="6"/>
+      <c r="L84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5"/>
+      <c r="P84" s="6"/>
+      <c r="Q84" s="5"/>
+      <c r="R84" s="5"/>
+      <c r="S84" s="5"/>
+      <c r="T84" s="5"/>
+      <c r="U84" s="6"/>
+      <c r="V84" s="5"/>
+      <c r="W84" s="5"/>
+      <c r="X84" s="5"/>
+      <c r="Y84" s="5"/>
+      <c r="Z84" s="6"/>
+      <c r="AA84" s="5"/>
+      <c r="AB84" s="5"/>
+      <c r="AC84" s="5"/>
+      <c r="AD84" s="5"/>
+      <c r="AE84" s="6"/>
+      <c r="AF84" s="5"/>
+      <c r="AG84" s="5"/>
+      <c r="AH84" s="5"/>
+      <c r="AI84" s="5"/>
+      <c r="AJ84" s="6"/>
+      <c r="AK84" s="5"/>
+      <c r="AL84" s="5"/>
+      <c r="AM84" s="5"/>
+      <c r="AN84" s="5"/>
+      <c r="AO84" s="6"/>
+      <c r="AP84" s="5"/>
+      <c r="AQ84" s="5"/>
+      <c r="AR84" s="5"/>
+      <c r="AS84" s="5"/>
+      <c r="AT84" s="6"/>
+      <c r="AU84" s="5"/>
+      <c r="AV84" s="5"/>
+      <c r="AW84" s="5"/>
+      <c r="AX84" s="5"/>
+      <c r="AY84" s="6"/>
+      <c r="AZ84" s="5"/>
+      <c r="BA84" s="5"/>
+      <c r="BB84" s="5"/>
+      <c r="BC84" s="5"/>
+      <c r="BD84" s="6"/>
+      <c r="BE84" s="5"/>
+      <c r="BF84" s="5"/>
+      <c r="BG84" s="5"/>
+      <c r="BH84" s="5"/>
+      <c r="BI84" s="6"/>
+      <c r="BJ84" s="5"/>
+      <c r="BK84" s="5"/>
+      <c r="BL84" s="5"/>
+      <c r="BM84" s="5"/>
+      <c r="BN84" s="6"/>
+      <c r="BO84" s="5"/>
+      <c r="BP84" s="5"/>
+      <c r="BQ84" s="5"/>
+      <c r="BR84" s="5"/>
+      <c r="BS84" s="6"/>
+      <c r="BT84" s="5"/>
+      <c r="BU84" s="5"/>
+      <c r="BV84" s="5"/>
+      <c r="BW84" s="5"/>
+      <c r="BX84" s="6"/>
+      <c r="BY84" s="5"/>
+      <c r="BZ84" s="5"/>
+      <c r="CA84" s="5"/>
+      <c r="CB84" s="5"/>
+      <c r="CC84" s="6"/>
+      <c r="CD84" s="5"/>
+      <c r="CE84" s="5"/>
+      <c r="CF84" s="5"/>
+      <c r="CG84" s="5"/>
+      <c r="CH84" s="6"/>
+      <c r="CI84" s="5"/>
+      <c r="CJ84" s="5"/>
+      <c r="CK84" s="5"/>
+      <c r="CL84" s="5"/>
+      <c r="CM84" s="6"/>
+      <c r="CN84" s="5"/>
+      <c r="CO84" s="5"/>
+      <c r="CP84" s="5"/>
+      <c r="CQ84" s="5"/>
+      <c r="CR84" s="6"/>
+      <c r="CS84" s="5"/>
+      <c r="CT84" s="5"/>
+      <c r="CU84" s="5"/>
+      <c r="CV84" s="5"/>
+      <c r="CW84" s="6"/>
+      <c r="CX84" s="5"/>
+      <c r="CY84" s="5"/>
+      <c r="CZ84" s="5"/>
+      <c r="DA84" s="5"/>
+      <c r="DB84" s="6"/>
+      <c r="DC84" s="5"/>
+      <c r="DD84" s="5"/>
+      <c r="DE84" s="5"/>
+      <c r="DF84" s="5"/>
+      <c r="DG84" s="6"/>
+      <c r="DH84" s="5"/>
+      <c r="DI84" s="5"/>
+      <c r="DJ84" s="5"/>
+      <c r="DK84" s="5"/>
+      <c r="DL84" s="6"/>
+      <c r="DM84" s="5"/>
+      <c r="DN84" s="5"/>
+      <c r="DO84" s="5"/>
+      <c r="DP84" s="5"/>
+      <c r="DQ84" s="6"/>
+      <c r="DR84" s="5"/>
+      <c r="DS84" s="5"/>
+      <c r="DT84" s="5"/>
+      <c r="DU84" s="5"/>
+      <c r="DV84" s="6"/>
+      <c r="DW84" s="5"/>
+      <c r="DX84" s="5"/>
+      <c r="DY84" s="5"/>
+      <c r="DZ84" s="5"/>
+      <c r="EA84" s="6"/>
+      <c r="EB84" s="5"/>
+      <c r="EC84" s="5"/>
+      <c r="ED84" s="5"/>
+      <c r="EE84" s="5"/>
+      <c r="EF84" s="6"/>
+      <c r="EG84" s="5"/>
+      <c r="EH84" s="5"/>
+      <c r="EI84" s="5"/>
+      <c r="EJ84" s="5"/>
+      <c r="EK84" s="6"/>
+      <c r="EL84" s="5"/>
+      <c r="EM84" s="5"/>
+      <c r="EN84" s="5"/>
+      <c r="EO84" s="5"/>
+      <c r="EP84" s="6"/>
+      <c r="EQ84" s="5"/>
+      <c r="ER84" s="5"/>
+      <c r="ES84" s="5"/>
+      <c r="ET84" s="5"/>
+      <c r="EU84" s="6"/>
+      <c r="EV84" s="5"/>
+      <c r="EW84" s="5"/>
+      <c r="EX84" s="5"/>
+      <c r="EY84" s="5"/>
+      <c r="EZ84" s="6"/>
+      <c r="FA84" s="5"/>
+      <c r="FB84" s="5"/>
+      <c r="FC84" s="5"/>
+      <c r="FD84" s="5"/>
+      <c r="FE84" s="6"/>
+      <c r="FF84" s="5"/>
+      <c r="FG84" s="5"/>
+      <c r="FH84" s="5"/>
+      <c r="FI84" s="5"/>
+      <c r="FJ84" s="6"/>
+      <c r="FK84" s="5"/>
+      <c r="FL84" s="5"/>
+      <c r="FM84" s="5"/>
+      <c r="FN84" s="5"/>
+      <c r="FO84" s="6"/>
+      <c r="FP84" s="5"/>
+      <c r="FQ84" s="5"/>
+      <c r="FR84" s="5"/>
+      <c r="FS84" s="5"/>
+      <c r="FT84" s="6"/>
+      <c r="FU84" s="5"/>
+      <c r="FV84" s="5"/>
+      <c r="FW84" s="5"/>
+      <c r="FX84" s="5"/>
+      <c r="FY84" s="6"/>
+      <c r="FZ84" s="5"/>
+      <c r="GA84" s="5"/>
+      <c r="GB84" s="5"/>
+      <c r="GC84" s="5"/>
+      <c r="GD84" s="6"/>
+      <c r="GE84" s="5"/>
+      <c r="GF84" s="5"/>
+      <c r="GG84" s="5"/>
+      <c r="GH84" s="5"/>
+      <c r="GI84" s="6"/>
+      <c r="GJ84" s="5"/>
+      <c r="GK84" s="5"/>
+      <c r="GL84" s="5"/>
+      <c r="GM84" s="5"/>
+      <c r="GN84" s="6"/>
+      <c r="GO84" s="5"/>
+      <c r="GP84" s="5"/>
+      <c r="GQ84" s="5"/>
+      <c r="GR84" s="5"/>
+      <c r="GS84" s="6"/>
+      <c r="GT84" s="5"/>
+      <c r="GU84" s="5"/>
+      <c r="GV84" s="5"/>
+      <c r="GW84" s="5"/>
+      <c r="GX84" s="6"/>
+      <c r="GY84" s="5"/>
+      <c r="GZ84" s="5"/>
+      <c r="HA84" s="5"/>
+      <c r="HB84" s="5"/>
+      <c r="HC84" s="6"/>
+      <c r="HD84" s="5"/>
+      <c r="HE84" s="5"/>
+      <c r="HF84" s="5"/>
+      <c r="HG84" s="5"/>
+      <c r="HH84" s="6"/>
+      <c r="HI84" s="5"/>
+      <c r="HJ84" s="5"/>
+      <c r="HK84" s="5"/>
+      <c r="HL84" s="5"/>
+      <c r="HM84" s="6"/>
+      <c r="HN84" s="5"/>
+      <c r="HO84" s="5"/>
+      <c r="HP84" s="5"/>
+      <c r="HQ84" s="5"/>
+      <c r="HR84" s="6"/>
+      <c r="HS84" s="5"/>
+      <c r="HT84" s="5"/>
+      <c r="HU84" s="5"/>
+      <c r="HV84" s="5"/>
+      <c r="HW84" s="6"/>
+      <c r="HX84" s="5"/>
+      <c r="HY84" s="5"/>
+      <c r="HZ84" s="5"/>
+      <c r="IA84" s="5"/>
+      <c r="IB84" s="6"/>
+      <c r="IC84" s="5"/>
+      <c r="ID84" s="5"/>
+      <c r="IE84" s="5"/>
+      <c r="IF84" s="5"/>
+      <c r="IG84" s="6"/>
+      <c r="IH84" s="5"/>
+      <c r="II84" s="5"/>
+      <c r="IJ84" s="5"/>
+      <c r="IK84" s="5"/>
+      <c r="IL84" s="6"/>
+      <c r="IM84" s="5"/>
+      <c r="IN84" s="5"/>
+      <c r="IO84" s="5"/>
+      <c r="IP84" s="5"/>
+      <c r="IQ84" s="6"/>
+      <c r="IR84" s="5"/>
+      <c r="IS84" s="5"/>
+      <c r="IT84" s="5"/>
+      <c r="IU84" s="5"/>
+      <c r="IV84" s="6"/>
+      <c r="IW84" s="5"/>
+    </row>
+    <row r="85" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C84" s="5">
-[...15 lines deleted...]
-      </c>
       <c r="C85" s="5">
-        <v>1609826643</v>
+        <v>1427067594</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F85" s="6">
-[...3 lines deleted...]
-    <row r="86" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="F85" s="16">
+        <v>44862</v>
+      </c>
+      <c r="G85" s="5"/>
+      <c r="H85" s="5"/>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="6"/>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
+      <c r="N85" s="5"/>
+      <c r="O85" s="5"/>
+      <c r="P85" s="6"/>
+      <c r="Q85" s="5"/>
+      <c r="R85" s="5"/>
+      <c r="S85" s="5"/>
+      <c r="T85" s="5"/>
+      <c r="U85" s="6"/>
+      <c r="V85" s="5"/>
+      <c r="W85" s="5"/>
+      <c r="X85" s="5"/>
+      <c r="Y85" s="5"/>
+      <c r="Z85" s="6"/>
+      <c r="AA85" s="5"/>
+      <c r="AB85" s="5"/>
+      <c r="AC85" s="5"/>
+      <c r="AD85" s="5"/>
+      <c r="AE85" s="6"/>
+      <c r="AF85" s="5"/>
+      <c r="AG85" s="5"/>
+      <c r="AH85" s="5"/>
+      <c r="AI85" s="5"/>
+      <c r="AJ85" s="6"/>
+      <c r="AK85" s="5"/>
+      <c r="AL85" s="5"/>
+      <c r="AM85" s="5"/>
+      <c r="AN85" s="5"/>
+      <c r="AO85" s="6"/>
+      <c r="AP85" s="5"/>
+      <c r="AQ85" s="5"/>
+      <c r="AR85" s="5"/>
+      <c r="AS85" s="5"/>
+      <c r="AT85" s="6"/>
+      <c r="AU85" s="5"/>
+      <c r="AV85" s="5"/>
+      <c r="AW85" s="5"/>
+      <c r="AX85" s="5"/>
+      <c r="AY85" s="6"/>
+      <c r="AZ85" s="5"/>
+      <c r="BA85" s="5"/>
+      <c r="BB85" s="5"/>
+      <c r="BC85" s="5"/>
+      <c r="BD85" s="6"/>
+      <c r="BE85" s="5"/>
+      <c r="BF85" s="5"/>
+      <c r="BG85" s="5"/>
+      <c r="BH85" s="5"/>
+      <c r="BI85" s="6"/>
+      <c r="BJ85" s="5"/>
+      <c r="BK85" s="5"/>
+      <c r="BL85" s="5"/>
+      <c r="BM85" s="5"/>
+      <c r="BN85" s="6"/>
+      <c r="BO85" s="5"/>
+      <c r="BP85" s="5"/>
+      <c r="BQ85" s="5"/>
+      <c r="BR85" s="5"/>
+      <c r="BS85" s="6"/>
+      <c r="BT85" s="5"/>
+      <c r="BU85" s="5"/>
+      <c r="BV85" s="5"/>
+      <c r="BW85" s="5"/>
+      <c r="BX85" s="6"/>
+      <c r="BY85" s="5"/>
+      <c r="BZ85" s="5"/>
+      <c r="CA85" s="5"/>
+      <c r="CB85" s="5"/>
+      <c r="CC85" s="6"/>
+      <c r="CD85" s="5"/>
+      <c r="CE85" s="5"/>
+      <c r="CF85" s="5"/>
+      <c r="CG85" s="5"/>
+      <c r="CH85" s="6"/>
+      <c r="CI85" s="5"/>
+      <c r="CJ85" s="5"/>
+      <c r="CK85" s="5"/>
+      <c r="CL85" s="5"/>
+      <c r="CM85" s="6"/>
+      <c r="CN85" s="5"/>
+      <c r="CO85" s="5"/>
+      <c r="CP85" s="5"/>
+      <c r="CQ85" s="5"/>
+      <c r="CR85" s="6"/>
+      <c r="CS85" s="5"/>
+      <c r="CT85" s="5"/>
+      <c r="CU85" s="5"/>
+      <c r="CV85" s="5"/>
+      <c r="CW85" s="6"/>
+      <c r="CX85" s="5"/>
+      <c r="CY85" s="5"/>
+      <c r="CZ85" s="5"/>
+      <c r="DA85" s="5"/>
+      <c r="DB85" s="6"/>
+      <c r="DC85" s="5"/>
+      <c r="DD85" s="5"/>
+      <c r="DE85" s="5"/>
+      <c r="DF85" s="5"/>
+      <c r="DG85" s="6"/>
+      <c r="DH85" s="5"/>
+      <c r="DI85" s="5"/>
+      <c r="DJ85" s="5"/>
+      <c r="DK85" s="5"/>
+      <c r="DL85" s="6"/>
+      <c r="DM85" s="5"/>
+      <c r="DN85" s="5"/>
+      <c r="DO85" s="5"/>
+      <c r="DP85" s="5"/>
+      <c r="DQ85" s="6"/>
+      <c r="DR85" s="5"/>
+      <c r="DS85" s="5"/>
+      <c r="DT85" s="5"/>
+      <c r="DU85" s="5"/>
+      <c r="DV85" s="6"/>
+      <c r="DW85" s="5"/>
+      <c r="DX85" s="5"/>
+      <c r="DY85" s="5"/>
+      <c r="DZ85" s="5"/>
+      <c r="EA85" s="6"/>
+      <c r="EB85" s="5"/>
+      <c r="EC85" s="5"/>
+      <c r="ED85" s="5"/>
+      <c r="EE85" s="5"/>
+      <c r="EF85" s="6"/>
+      <c r="EG85" s="5"/>
+      <c r="EH85" s="5"/>
+      <c r="EI85" s="5"/>
+      <c r="EJ85" s="5"/>
+      <c r="EK85" s="6"/>
+      <c r="EL85" s="5"/>
+      <c r="EM85" s="5"/>
+      <c r="EN85" s="5"/>
+      <c r="EO85" s="5"/>
+      <c r="EP85" s="6"/>
+      <c r="EQ85" s="5"/>
+      <c r="ER85" s="5"/>
+      <c r="ES85" s="5"/>
+      <c r="ET85" s="5"/>
+      <c r="EU85" s="6"/>
+      <c r="EV85" s="5"/>
+      <c r="EW85" s="5"/>
+      <c r="EX85" s="5"/>
+      <c r="EY85" s="5"/>
+      <c r="EZ85" s="6"/>
+      <c r="FA85" s="5"/>
+      <c r="FB85" s="5"/>
+      <c r="FC85" s="5"/>
+      <c r="FD85" s="5"/>
+      <c r="FE85" s="6"/>
+      <c r="FF85" s="5"/>
+      <c r="FG85" s="5"/>
+      <c r="FH85" s="5"/>
+      <c r="FI85" s="5"/>
+      <c r="FJ85" s="6"/>
+      <c r="FK85" s="5"/>
+      <c r="FL85" s="5"/>
+      <c r="FM85" s="5"/>
+      <c r="FN85" s="5"/>
+      <c r="FO85" s="6"/>
+      <c r="FP85" s="5"/>
+      <c r="FQ85" s="5"/>
+      <c r="FR85" s="5"/>
+      <c r="FS85" s="5"/>
+      <c r="FT85" s="6"/>
+      <c r="FU85" s="5"/>
+      <c r="FV85" s="5"/>
+      <c r="FW85" s="5"/>
+      <c r="FX85" s="5"/>
+      <c r="FY85" s="6"/>
+      <c r="FZ85" s="5"/>
+      <c r="GA85" s="5"/>
+      <c r="GB85" s="5"/>
+      <c r="GC85" s="5"/>
+      <c r="GD85" s="6"/>
+      <c r="GE85" s="5"/>
+      <c r="GF85" s="5"/>
+      <c r="GG85" s="5"/>
+      <c r="GH85" s="5"/>
+      <c r="GI85" s="6"/>
+      <c r="GJ85" s="5"/>
+      <c r="GK85" s="5"/>
+      <c r="GL85" s="5"/>
+      <c r="GM85" s="5"/>
+      <c r="GN85" s="6"/>
+      <c r="GO85" s="5"/>
+      <c r="GP85" s="5"/>
+      <c r="GQ85" s="5"/>
+      <c r="GR85" s="5"/>
+      <c r="GS85" s="6"/>
+      <c r="GT85" s="5"/>
+      <c r="GU85" s="5"/>
+      <c r="GV85" s="5"/>
+      <c r="GW85" s="5"/>
+      <c r="GX85" s="6"/>
+      <c r="GY85" s="5"/>
+      <c r="GZ85" s="5"/>
+      <c r="HA85" s="5"/>
+      <c r="HB85" s="5"/>
+      <c r="HC85" s="6"/>
+      <c r="HD85" s="5"/>
+      <c r="HE85" s="5"/>
+      <c r="HF85" s="5"/>
+      <c r="HG85" s="5"/>
+      <c r="HH85" s="6"/>
+      <c r="HI85" s="5"/>
+      <c r="HJ85" s="5"/>
+      <c r="HK85" s="5"/>
+      <c r="HL85" s="5"/>
+      <c r="HM85" s="6"/>
+      <c r="HN85" s="5"/>
+      <c r="HO85" s="5"/>
+      <c r="HP85" s="5"/>
+      <c r="HQ85" s="5"/>
+      <c r="HR85" s="6"/>
+      <c r="HS85" s="5"/>
+      <c r="HT85" s="5"/>
+      <c r="HU85" s="5"/>
+      <c r="HV85" s="5"/>
+      <c r="HW85" s="6"/>
+      <c r="HX85" s="5"/>
+      <c r="HY85" s="5"/>
+      <c r="HZ85" s="5"/>
+      <c r="IA85" s="5"/>
+      <c r="IB85" s="6"/>
+      <c r="IC85" s="5"/>
+      <c r="ID85" s="5"/>
+      <c r="IE85" s="5"/>
+      <c r="IF85" s="5"/>
+      <c r="IG85" s="6"/>
+      <c r="IH85" s="5"/>
+      <c r="II85" s="5"/>
+      <c r="IJ85" s="5"/>
+      <c r="IK85" s="5"/>
+      <c r="IL85" s="6"/>
+      <c r="IM85" s="5"/>
+      <c r="IN85" s="5"/>
+      <c r="IO85" s="5"/>
+      <c r="IP85" s="5"/>
+      <c r="IQ85" s="6"/>
+      <c r="IR85" s="5"/>
+      <c r="IS85" s="5"/>
+      <c r="IT85" s="5"/>
+      <c r="IU85" s="5"/>
+      <c r="IV85" s="6"/>
+      <c r="IW85" s="5"/>
+    </row>
+    <row r="86" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
-        <v>291</v>
+        <v>11</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C86" s="5">
-        <v>1861473977</v>
+        <v>1386729150</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>298</v>
+      </c>
+      <c r="F86" s="16">
+        <v>44848</v>
+      </c>
+    </row>
+    <row r="87" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
-        <v>292</v>
+        <v>16</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C87" s="5">
-        <v>1992040919</v>
+        <v>1275903031</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="6">
-        <v>44721</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44815</v>
+      </c>
+    </row>
+    <row r="88" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="5">
+        <v>1205293859</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="6">
+        <v>44813</v>
+      </c>
+    </row>
+    <row r="89" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5">
+        <v>1275504862</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="6">
+        <v>44777</v>
+      </c>
+    </row>
+    <row r="90" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="B88" s="5" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="B90" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C90" s="5">
-        <v>1629098496</v>
+        <v>1609826643</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F90" s="6">
-        <v>44642</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44766</v>
+      </c>
+    </row>
+    <row r="91" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="s">
-        <v>22</v>
+        <v>289</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C91" s="5" t="s">
-        <v>23</v>
+      <c r="C91" s="5">
+        <v>1861473977</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F91" s="6">
-        <v>44612</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44754</v>
+      </c>
+    </row>
+    <row r="92" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="s">
-        <v>24</v>
+        <v>290</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="C92" s="5">
+        <v>1992040919</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="6">
-        <v>44604</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44721</v>
+      </c>
+    </row>
+    <row r="93" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="s">
-        <v>27</v>
+        <v>291</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>12</v>
+      </c>
+      <c r="C93" s="5">
+        <v>1487888509</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="F93" s="6">
-[...3 lines deleted...]
-    <row r="94" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="14">
+        <v>44706</v>
+      </c>
+    </row>
+    <row r="94" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C94" s="5">
-        <v>1669454591</v>
+        <v>1013052257</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="F94" s="6">
-        <v>44547</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44642</v>
+      </c>
+    </row>
+    <row r="95" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5">
+        <v>1629098496</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F95" s="6">
+        <v>44642</v>
+      </c>
+    </row>
+    <row r="96" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" s="6">
+        <v>44612</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="6">
+        <v>44604</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F98" s="6">
+        <v>44596</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5">
+        <v>1669454591</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F99" s="6">
+        <v>44547</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="5">
         <v>1013975382</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F95" s="6">
+      <c r="E100" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F100" s="6">
         <v>44539</v>
       </c>
     </row>
-    <row r="96" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="5" t="s">
+    <row r="101" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B96" s="5" t="s">
+      <c r="B101" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C96" s="5">
+      <c r="C101" s="5">
         <v>1013137447</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="6">
+      <c r="E101" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F101" s="6">
         <v>44525</v>
       </c>
     </row>
-    <row r="97" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="5" t="s">
+    <row r="102" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B97" s="5" t="s">
+      <c r="B102" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C97" s="5">
+      <c r="C102" s="5">
         <v>1104366608</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="6">
+      <c r="E102" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F102" s="6">
         <v>44449</v>
       </c>
     </row>
-    <row r="98" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B98" s="5" t="s">
+    <row r="103" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="B103" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C98" s="5">
+      <c r="C103" s="5">
         <v>1366654089</v>
       </c>
-      <c r="E98" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="6">
+      <c r="E103" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F103" s="6">
         <v>44372</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="5" t="s">
+    <row r="104" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B99" s="5" t="s">
+      <c r="B104" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C99" s="5" t="s">
+      <c r="C104" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E99" s="5" t="s">
+      <c r="E104" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="F99" s="6">
+      <c r="F104" s="6">
         <v>44346</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="5" t="s">
+    <row r="105" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B100" s="5" t="s">
+      <c r="B105" s="5" t="s">
         <v>39</v>
-      </c>
-[...83 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F105" s="6">
-        <v>44323</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44346</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F106" s="6">
-        <v>44277</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44346</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1053537142</v>
+        <v>41</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F107" s="6">
-        <v>44240</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44346</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="6">
-        <v>44225</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1043700289</v>
+        <v>14</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="6">
-        <v>44183</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44337</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1871569756</v>
+        <v>48</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F110" s="6">
-        <v>44119</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44323</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1003834433</v>
+        <v>52</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="6">
-        <v>44056</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44277</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>52</v>
+      </c>
+      <c r="C112" s="5">
+        <v>1053537142</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="6">
-        <v>44043</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44240</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="6">
-        <v>44043</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44225</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B114" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C114" s="5">
+        <v>1043700289</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="6">
+        <v>44183</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C114" s="5">
-[...2 lines deleted...]
-      <c r="E114" s="5" t="s">
+      <c r="C115" s="5">
+        <v>1871569756</v>
+      </c>
+      <c r="E115" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="F114" s="6">
-[...15 lines deleted...]
-      </c>
       <c r="F115" s="6">
-        <v>43999</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44119</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>14</v>
+      </c>
+      <c r="C116" s="5">
+        <v>1003834433</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="6">
-        <v>43999</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44056</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="6">
-        <v>43997</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44043</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="6">
-        <v>43993</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44043</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C119" s="5" t="s">
-        <v>73</v>
+      <c r="C119" s="5">
+        <v>1588718936</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F119" s="6">
-        <v>43993</v>
-[...3 lines deleted...]
-    <row r="120" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>44011</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A120" s="5" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1396814489</v>
+        <v>50</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="6">
-        <v>43992</v>
-[...3 lines deleted...]
-    <row r="121" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A121" s="5" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C121" s="5">
-        <v>1972519056</v>
+      <c r="C121" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F121" s="6">
-        <v>43957</v>
-[...3 lines deleted...]
-    <row r="122" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A122" s="5" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C122" s="5">
-        <v>1073595260</v>
+      <c r="C122" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F122" s="6">
-        <v>43885</v>
-[...3 lines deleted...]
-    <row r="123" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43997</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A123" s="5" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F123" s="6">
-        <v>43885</v>
-[...3 lines deleted...]
-    <row r="124" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43993</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A124" s="5" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="6">
-        <v>43867</v>
+        <v>43993</v>
       </c>
       <c r="G124" s="8"/>
     </row>
-    <row r="125" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C125" s="5" t="s">
-        <v>85</v>
+      <c r="C125" s="5">
+        <v>1396814489</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="6">
-        <v>43867</v>
+        <v>43992</v>
       </c>
       <c r="G125" s="8"/>
     </row>
-    <row r="126" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A126" s="5" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="B126" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C126" s="5">
+        <v>1972519056</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F126" s="6">
+        <v>43957</v>
+      </c>
+      <c r="G126" s="8"/>
+    </row>
+    <row r="127" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C126" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="C127" s="5">
-        <v>1104981885</v>
+        <v>1073595260</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F127" s="6">
-        <v>43822</v>
+        <v>43885</v>
       </c>
       <c r="G127" s="8"/>
     </row>
-    <row r="128" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A128" s="5" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1477852903</v>
+        <v>50</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="F128" s="6">
-        <v>43738</v>
-[...3 lines deleted...]
-    <row r="129" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43885</v>
+      </c>
+      <c r="G128" s="8"/>
+    </row>
+    <row r="129" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A129" s="5" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="6">
-        <v>43735</v>
-[...3 lines deleted...]
-    <row r="130" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43867</v>
+      </c>
+      <c r="G129" s="8"/>
+    </row>
+    <row r="130" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A130" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="6">
+        <v>43867</v>
+      </c>
+      <c r="G130" s="8"/>
+    </row>
+    <row r="131" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5">
+        <v>1669460994</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" s="6">
+        <v>43839</v>
+      </c>
+      <c r="G131" s="8"/>
+    </row>
+    <row r="132" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B132" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C130" s="5">
-[...34 lines deleted...]
-      </c>
       <c r="C132" s="5">
-        <v>1265564728</v>
+        <v>1104981885</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="6">
-        <v>43709</v>
-[...3 lines deleted...]
-    <row r="133" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43822</v>
+      </c>
+      <c r="G132" s="8"/>
+    </row>
+    <row r="133" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A133" s="5" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C133" s="5" t="s">
+      <c r="C133" s="5">
+        <v>1477852903</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F133" s="6">
+        <v>43738</v>
+      </c>
+      <c r="G133" s="5"/>
+    </row>
+    <row r="134" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" s="6">
+        <v>43735</v>
+      </c>
+      <c r="G134" s="5"/>
+    </row>
+    <row r="135" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C135" s="5">
+        <v>1730559279</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F135" s="6">
+        <v>43735</v>
+      </c>
+      <c r="G135" s="5"/>
+    </row>
+    <row r="136" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F136" s="6">
+        <v>43735</v>
+      </c>
+      <c r="G136" s="5"/>
+    </row>
+    <row r="137" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C137" s="5">
+        <v>1265564728</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" s="6">
+        <v>43709</v>
+      </c>
+      <c r="G137" s="5"/>
+    </row>
+    <row r="138" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E138" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E133" s="5" t="s">
+      <c r="F138" s="6">
+        <v>43701</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F139" s="6">
+        <v>43701</v>
+      </c>
+      <c r="G139" s="5"/>
+    </row>
+    <row r="140" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F140" s="6">
+        <v>43675</v>
+      </c>
+      <c r="G140" s="5"/>
+    </row>
+    <row r="141" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="F133" s="6">
-[...10 lines deleted...]
-      <c r="E134" s="5" t="s">
+      <c r="B141" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F141" s="6">
+        <v>43675</v>
+      </c>
+      <c r="G141" s="5"/>
+    </row>
+    <row r="142" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="F134" s="6">
-[...11 lines deleted...]
-      <c r="C135" s="5" t="s">
+      <c r="B142" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F142" s="6">
+        <v>43675</v>
+      </c>
+      <c r="G142" s="5"/>
+    </row>
+    <row r="143" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E135" s="5" t="s">
-[...44 lines deleted...]
-      <c r="A138" s="5" t="s">
+      <c r="B143" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="B138" s="5" t="s">
+      <c r="C143" s="5">
+        <v>1699894147</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F143" s="6">
+        <v>43644</v>
+      </c>
+      <c r="G143" s="5"/>
+    </row>
+    <row r="144" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="C138" s="5">
-[...14 lines deleted...]
-      <c r="B139" s="5" t="s">
+      <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C139" s="5">
+      <c r="C144" s="5">
         <v>1922115823</v>
-      </c>
-[...88 lines deleted...]
-        <v>1609320985</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="6">
-        <v>43564</v>
+        <v>43631</v>
       </c>
       <c r="G144" s="5"/>
     </row>
-    <row r="145" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A145" s="5" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>17</v>
+      </c>
+      <c r="C145" s="5">
+        <v>1982685186</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="6">
-        <v>43564</v>
+        <v>43610</v>
       </c>
       <c r="G145" s="5"/>
     </row>
-    <row r="146" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A146" s="5" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="C146" s="5">
+        <v>1124290465</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F146" s="6">
-        <v>43564</v>
+        <v>43609</v>
       </c>
       <c r="G146" s="5"/>
     </row>
-    <row r="147" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="5" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C147" s="5">
-        <v>1336265313</v>
+        <v>1245423615</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="6">
-        <v>43512</v>
+        <v>43601</v>
       </c>
       <c r="G147" s="5"/>
     </row>
-    <row r="148" spans="1:257" s="10" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="5" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C148" s="5">
-[...2 lines deleted...]
-      <c r="D148" s="5"/>
+      <c r="C148" s="5" t="s">
+        <v>109</v>
+      </c>
       <c r="E148" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F148" s="6">
-        <v>43487</v>
-[...253 lines deleted...]
-    <row r="149" spans="1:257" s="10" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43574</v>
+      </c>
+      <c r="G148" s="5"/>
+    </row>
+    <row r="149" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A149" s="5" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C149" s="5">
-        <v>1841350386</v>
-[...1 lines deleted...]
-      <c r="D149" s="5"/>
+        <v>1609320985</v>
+      </c>
       <c r="E149" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F149" s="6">
-        <v>43451</v>
-[...253 lines deleted...]
-    <row r="150" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43564</v>
+      </c>
+      <c r="G149" s="5"/>
+    </row>
+    <row r="150" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C150" s="5">
-        <v>1457554727</v>
+      <c r="C150" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="E150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" s="6">
+        <v>43564</v>
+      </c>
+      <c r="G150" s="5"/>
+    </row>
+    <row r="151" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" s="6">
+        <v>43564</v>
+      </c>
+      <c r="G151" s="5"/>
+    </row>
+    <row r="152" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C152" s="5">
+        <v>1336265313</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152" s="6">
+        <v>43512</v>
+      </c>
+      <c r="G152" s="5"/>
+    </row>
+    <row r="153" spans="1:257" s="10" customFormat="1" ht="20.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="5">
+        <v>1629131701</v>
+      </c>
+      <c r="D153" s="5"/>
+      <c r="E153" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="F150" s="6">
-[...302 lines deleted...]
-      </c>
       <c r="F153" s="6">
-        <v>43341</v>
-[...3 lines deleted...]
-    <row r="154" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43487</v>
+      </c>
+      <c r="G153" s="4"/>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
+      <c r="J153" s="4"/>
+      <c r="K153" s="4"/>
+      <c r="L153" s="4"/>
+      <c r="M153" s="4"/>
+      <c r="N153" s="4"/>
+      <c r="O153" s="4"/>
+      <c r="P153" s="4"/>
+      <c r="Q153" s="4"/>
+      <c r="R153" s="4"/>
+      <c r="S153" s="4"/>
+      <c r="T153" s="9"/>
+      <c r="U153" s="9"/>
+      <c r="V153" s="9"/>
+      <c r="W153" s="9"/>
+      <c r="X153" s="9"/>
+      <c r="Y153" s="9"/>
+      <c r="Z153" s="9"/>
+      <c r="AA153" s="9"/>
+      <c r="AB153" s="9"/>
+      <c r="AC153" s="9"/>
+      <c r="AD153" s="9"/>
+      <c r="AE153" s="9"/>
+      <c r="AF153" s="9"/>
+      <c r="AG153" s="9"/>
+      <c r="AH153" s="9"/>
+      <c r="AI153" s="9"/>
+      <c r="AJ153" s="9"/>
+      <c r="AK153" s="9"/>
+      <c r="AL153" s="9"/>
+      <c r="AM153" s="9"/>
+      <c r="AN153" s="9"/>
+      <c r="AO153" s="9"/>
+      <c r="AP153" s="9"/>
+      <c r="AQ153" s="9"/>
+      <c r="AR153" s="9"/>
+      <c r="AS153" s="9"/>
+      <c r="AT153" s="9"/>
+      <c r="AU153" s="9"/>
+      <c r="AV153" s="9"/>
+      <c r="AW153" s="9"/>
+      <c r="AX153" s="9"/>
+      <c r="AY153" s="9"/>
+      <c r="AZ153" s="9"/>
+      <c r="BA153" s="9"/>
+      <c r="BB153" s="9"/>
+      <c r="BC153" s="9"/>
+      <c r="BD153" s="9"/>
+      <c r="BE153" s="9"/>
+      <c r="BF153" s="9"/>
+      <c r="BG153" s="9"/>
+      <c r="BH153" s="9"/>
+      <c r="BI153" s="9"/>
+      <c r="BJ153" s="9"/>
+      <c r="BK153" s="9"/>
+      <c r="BL153" s="9"/>
+      <c r="BM153" s="9"/>
+      <c r="BN153" s="9"/>
+      <c r="BO153" s="9"/>
+      <c r="BP153" s="9"/>
+      <c r="BQ153" s="9"/>
+      <c r="BR153" s="9"/>
+      <c r="BS153" s="9"/>
+      <c r="BT153" s="9"/>
+      <c r="BU153" s="9"/>
+      <c r="BV153" s="9"/>
+      <c r="BW153" s="9"/>
+      <c r="BX153" s="9"/>
+      <c r="BY153" s="9"/>
+      <c r="BZ153" s="9"/>
+      <c r="CA153" s="9"/>
+      <c r="CB153" s="9"/>
+      <c r="CC153" s="9"/>
+      <c r="CD153" s="9"/>
+      <c r="CE153" s="9"/>
+      <c r="CF153" s="9"/>
+      <c r="CG153" s="9"/>
+      <c r="CH153" s="9"/>
+      <c r="CI153" s="9"/>
+      <c r="CJ153" s="9"/>
+      <c r="CK153" s="9"/>
+      <c r="CL153" s="9"/>
+      <c r="CM153" s="9"/>
+      <c r="CN153" s="9"/>
+      <c r="CO153" s="9"/>
+      <c r="CP153" s="9"/>
+      <c r="CQ153" s="9"/>
+      <c r="CR153" s="9"/>
+      <c r="CS153" s="9"/>
+      <c r="CT153" s="9"/>
+      <c r="CU153" s="9"/>
+      <c r="CV153" s="9"/>
+      <c r="CW153" s="9"/>
+      <c r="CX153" s="9"/>
+      <c r="CY153" s="9"/>
+      <c r="CZ153" s="9"/>
+      <c r="DA153" s="9"/>
+      <c r="DB153" s="9"/>
+      <c r="DC153" s="9"/>
+      <c r="DD153" s="9"/>
+      <c r="DE153" s="9"/>
+      <c r="DF153" s="9"/>
+      <c r="DG153" s="9"/>
+      <c r="DH153" s="9"/>
+      <c r="DI153" s="9"/>
+      <c r="DJ153" s="9"/>
+      <c r="DK153" s="9"/>
+      <c r="DL153" s="9"/>
+      <c r="DM153" s="9"/>
+      <c r="DN153" s="9"/>
+      <c r="DO153" s="9"/>
+      <c r="DP153" s="9"/>
+      <c r="DQ153" s="9"/>
+      <c r="DR153" s="9"/>
+      <c r="DS153" s="9"/>
+      <c r="DT153" s="9"/>
+      <c r="DU153" s="9"/>
+      <c r="DV153" s="9"/>
+      <c r="DW153" s="9"/>
+      <c r="DX153" s="9"/>
+      <c r="DY153" s="9"/>
+      <c r="DZ153" s="9"/>
+      <c r="EA153" s="9"/>
+      <c r="EB153" s="9"/>
+      <c r="EC153" s="9"/>
+      <c r="ED153" s="9"/>
+      <c r="EE153" s="9"/>
+      <c r="EF153" s="9"/>
+      <c r="EG153" s="9"/>
+      <c r="EH153" s="9"/>
+      <c r="EI153" s="9"/>
+      <c r="EJ153" s="9"/>
+      <c r="EK153" s="9"/>
+      <c r="EL153" s="9"/>
+      <c r="EM153" s="9"/>
+      <c r="EN153" s="9"/>
+      <c r="EO153" s="9"/>
+      <c r="EP153" s="9"/>
+      <c r="EQ153" s="9"/>
+      <c r="ER153" s="9"/>
+      <c r="ES153" s="9"/>
+      <c r="ET153" s="9"/>
+      <c r="EU153" s="9"/>
+      <c r="EV153" s="9"/>
+      <c r="EW153" s="9"/>
+      <c r="EX153" s="9"/>
+      <c r="EY153" s="9"/>
+      <c r="EZ153" s="9"/>
+      <c r="FA153" s="9"/>
+      <c r="FB153" s="9"/>
+      <c r="FC153" s="9"/>
+      <c r="FD153" s="9"/>
+      <c r="FE153" s="9"/>
+      <c r="FF153" s="9"/>
+      <c r="FG153" s="9"/>
+      <c r="FH153" s="9"/>
+      <c r="FI153" s="9"/>
+      <c r="FJ153" s="9"/>
+      <c r="FK153" s="9"/>
+      <c r="FL153" s="9"/>
+      <c r="FM153" s="9"/>
+      <c r="FN153" s="9"/>
+      <c r="FO153" s="9"/>
+      <c r="FP153" s="9"/>
+      <c r="FQ153" s="9"/>
+      <c r="FR153" s="9"/>
+      <c r="FS153" s="9"/>
+      <c r="FT153" s="9"/>
+      <c r="FU153" s="9"/>
+      <c r="FV153" s="9"/>
+      <c r="FW153" s="9"/>
+      <c r="FX153" s="9"/>
+      <c r="FY153" s="9"/>
+      <c r="FZ153" s="9"/>
+      <c r="GA153" s="9"/>
+      <c r="GB153" s="9"/>
+      <c r="GC153" s="9"/>
+      <c r="GD153" s="9"/>
+      <c r="GE153" s="9"/>
+      <c r="GF153" s="9"/>
+      <c r="GG153" s="9"/>
+      <c r="GH153" s="9"/>
+      <c r="GI153" s="9"/>
+      <c r="GJ153" s="9"/>
+      <c r="GK153" s="9"/>
+      <c r="GL153" s="9"/>
+      <c r="GM153" s="9"/>
+      <c r="GN153" s="9"/>
+      <c r="GO153" s="9"/>
+      <c r="GP153" s="9"/>
+      <c r="GQ153" s="9"/>
+      <c r="GR153" s="9"/>
+      <c r="GS153" s="9"/>
+      <c r="GT153" s="9"/>
+      <c r="GU153" s="9"/>
+      <c r="GV153" s="9"/>
+      <c r="GW153" s="9"/>
+      <c r="GX153" s="9"/>
+      <c r="GY153" s="9"/>
+      <c r="GZ153" s="9"/>
+      <c r="HA153" s="9"/>
+      <c r="HB153" s="9"/>
+      <c r="HC153" s="9"/>
+      <c r="HD153" s="9"/>
+      <c r="HE153" s="9"/>
+      <c r="HF153" s="9"/>
+      <c r="HG153" s="9"/>
+      <c r="HH153" s="9"/>
+      <c r="HI153" s="9"/>
+      <c r="HJ153" s="9"/>
+      <c r="HK153" s="9"/>
+      <c r="HL153" s="9"/>
+      <c r="HM153" s="9"/>
+      <c r="HN153" s="9"/>
+      <c r="HO153" s="9"/>
+      <c r="HP153" s="9"/>
+      <c r="HQ153" s="9"/>
+      <c r="HR153" s="9"/>
+      <c r="HS153" s="9"/>
+      <c r="HT153" s="9"/>
+      <c r="HU153" s="9"/>
+      <c r="HV153" s="9"/>
+      <c r="HW153" s="9"/>
+      <c r="HX153" s="9"/>
+      <c r="HY153" s="9"/>
+      <c r="HZ153" s="9"/>
+      <c r="IA153" s="9"/>
+      <c r="IB153" s="9"/>
+      <c r="IC153" s="9"/>
+      <c r="ID153" s="9"/>
+      <c r="IE153" s="9"/>
+      <c r="IF153" s="9"/>
+      <c r="IG153" s="9"/>
+      <c r="IH153" s="9"/>
+      <c r="II153" s="9"/>
+      <c r="IJ153" s="9"/>
+      <c r="IK153" s="9"/>
+      <c r="IL153" s="9"/>
+      <c r="IM153" s="9"/>
+      <c r="IN153" s="9"/>
+      <c r="IO153" s="9"/>
+      <c r="IP153" s="9"/>
+      <c r="IQ153" s="9"/>
+      <c r="IR153" s="9"/>
+      <c r="IS153" s="9"/>
+      <c r="IT153" s="9"/>
+      <c r="IU153" s="9"/>
+      <c r="IV153" s="9"/>
+      <c r="IW153" s="9"/>
+    </row>
+    <row r="154" spans="1:257" s="10" customFormat="1" ht="20.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A154" s="5" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="C154" s="5">
+        <v>1841350386</v>
+      </c>
+      <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F154" s="6">
-        <v>43307</v>
-[...3 lines deleted...]
-    <row r="155" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43451</v>
+      </c>
+      <c r="G154" s="4"/>
+      <c r="H154" s="4"/>
+      <c r="I154" s="4"/>
+      <c r="J154" s="4"/>
+      <c r="K154" s="4"/>
+      <c r="L154" s="4"/>
+      <c r="M154" s="4"/>
+      <c r="N154" s="4"/>
+      <c r="O154" s="4"/>
+      <c r="P154" s="4"/>
+      <c r="Q154" s="4"/>
+      <c r="R154" s="4"/>
+      <c r="S154" s="4"/>
+      <c r="T154" s="18"/>
+      <c r="U154" s="18"/>
+      <c r="V154" s="18"/>
+      <c r="W154" s="18"/>
+      <c r="X154" s="18"/>
+      <c r="Y154" s="18"/>
+      <c r="Z154" s="18"/>
+      <c r="AA154" s="18"/>
+      <c r="AB154" s="18"/>
+      <c r="AC154" s="18"/>
+      <c r="AD154" s="18"/>
+      <c r="AE154" s="18"/>
+      <c r="AF154" s="18"/>
+      <c r="AG154" s="18"/>
+      <c r="AH154" s="18"/>
+      <c r="AI154" s="18"/>
+      <c r="AJ154" s="18"/>
+      <c r="AK154" s="18"/>
+      <c r="AL154" s="18"/>
+      <c r="AM154" s="18"/>
+      <c r="AN154" s="18"/>
+      <c r="AO154" s="18"/>
+      <c r="AP154" s="18"/>
+      <c r="AQ154" s="18"/>
+      <c r="AR154" s="18"/>
+      <c r="AS154" s="18"/>
+      <c r="AT154" s="18"/>
+      <c r="AU154" s="18"/>
+      <c r="AV154" s="18"/>
+      <c r="AW154" s="18"/>
+      <c r="AX154" s="18"/>
+      <c r="AY154" s="18"/>
+      <c r="AZ154" s="18"/>
+      <c r="BA154" s="18"/>
+      <c r="BB154" s="18"/>
+      <c r="BC154" s="18"/>
+      <c r="BD154" s="18"/>
+      <c r="BE154" s="18"/>
+      <c r="BF154" s="18"/>
+      <c r="BG154" s="18"/>
+      <c r="BH154" s="18"/>
+      <c r="BI154" s="18"/>
+      <c r="BJ154" s="18"/>
+      <c r="BK154" s="18"/>
+      <c r="BL154" s="18"/>
+      <c r="BM154" s="18"/>
+      <c r="BN154" s="18"/>
+      <c r="BO154" s="18"/>
+      <c r="BP154" s="18"/>
+      <c r="BQ154" s="18"/>
+      <c r="BR154" s="18"/>
+      <c r="BS154" s="18"/>
+      <c r="BT154" s="18"/>
+      <c r="BU154" s="18"/>
+      <c r="BV154" s="18"/>
+      <c r="BW154" s="18"/>
+      <c r="BX154" s="18"/>
+      <c r="BY154" s="18"/>
+      <c r="BZ154" s="18"/>
+      <c r="CA154" s="18"/>
+      <c r="CB154" s="18"/>
+      <c r="CC154" s="18"/>
+      <c r="CD154" s="18"/>
+      <c r="CE154" s="18"/>
+      <c r="CF154" s="18"/>
+      <c r="CG154" s="18"/>
+      <c r="CH154" s="18"/>
+      <c r="CI154" s="18"/>
+      <c r="CJ154" s="18"/>
+      <c r="CK154" s="18"/>
+      <c r="CL154" s="18"/>
+      <c r="CM154" s="18"/>
+      <c r="CN154" s="18"/>
+      <c r="CO154" s="18"/>
+      <c r="CP154" s="18"/>
+      <c r="CQ154" s="18"/>
+      <c r="CR154" s="18"/>
+      <c r="CS154" s="18"/>
+      <c r="CT154" s="18"/>
+      <c r="CU154" s="18"/>
+      <c r="CV154" s="18"/>
+      <c r="CW154" s="18"/>
+      <c r="CX154" s="18"/>
+      <c r="CY154" s="18"/>
+      <c r="CZ154" s="18"/>
+      <c r="DA154" s="18"/>
+      <c r="DB154" s="18"/>
+      <c r="DC154" s="18"/>
+      <c r="DD154" s="18"/>
+      <c r="DE154" s="18"/>
+      <c r="DF154" s="18"/>
+      <c r="DG154" s="18"/>
+      <c r="DH154" s="18"/>
+      <c r="DI154" s="18"/>
+      <c r="DJ154" s="18"/>
+      <c r="DK154" s="18"/>
+      <c r="DL154" s="18"/>
+      <c r="DM154" s="18"/>
+      <c r="DN154" s="18"/>
+      <c r="DO154" s="18"/>
+      <c r="DP154" s="18"/>
+      <c r="DQ154" s="18"/>
+      <c r="DR154" s="18"/>
+      <c r="DS154" s="18"/>
+      <c r="DT154" s="18"/>
+      <c r="DU154" s="18"/>
+      <c r="DV154" s="18"/>
+      <c r="DW154" s="18"/>
+      <c r="DX154" s="18"/>
+      <c r="DY154" s="18"/>
+      <c r="DZ154" s="18"/>
+      <c r="EA154" s="18"/>
+      <c r="EB154" s="18"/>
+      <c r="EC154" s="18"/>
+      <c r="ED154" s="18"/>
+      <c r="EE154" s="18"/>
+      <c r="EF154" s="18"/>
+      <c r="EG154" s="18"/>
+      <c r="EH154" s="18"/>
+      <c r="EI154" s="18"/>
+      <c r="EJ154" s="18"/>
+      <c r="EK154" s="18"/>
+      <c r="EL154" s="18"/>
+      <c r="EM154" s="18"/>
+      <c r="EN154" s="18"/>
+      <c r="EO154" s="18"/>
+      <c r="EP154" s="18"/>
+      <c r="EQ154" s="18"/>
+      <c r="ER154" s="18"/>
+      <c r="ES154" s="18"/>
+      <c r="ET154" s="18"/>
+      <c r="EU154" s="18"/>
+      <c r="EV154" s="18"/>
+      <c r="EW154" s="18"/>
+      <c r="EX154" s="18"/>
+      <c r="EY154" s="18"/>
+      <c r="EZ154" s="18"/>
+      <c r="FA154" s="18"/>
+      <c r="FB154" s="18"/>
+      <c r="FC154" s="18"/>
+      <c r="FD154" s="18"/>
+      <c r="FE154" s="18"/>
+      <c r="FF154" s="18"/>
+      <c r="FG154" s="18"/>
+      <c r="FH154" s="18"/>
+      <c r="FI154" s="18"/>
+      <c r="FJ154" s="18"/>
+      <c r="FK154" s="18"/>
+      <c r="FL154" s="18"/>
+      <c r="FM154" s="18"/>
+      <c r="FN154" s="18"/>
+      <c r="FO154" s="18"/>
+      <c r="FP154" s="18"/>
+      <c r="FQ154" s="18"/>
+      <c r="FR154" s="18"/>
+      <c r="FS154" s="18"/>
+      <c r="FT154" s="18"/>
+      <c r="FU154" s="18"/>
+      <c r="FV154" s="18"/>
+      <c r="FW154" s="18"/>
+      <c r="FX154" s="18"/>
+      <c r="FY154" s="18"/>
+      <c r="FZ154" s="18"/>
+      <c r="GA154" s="18"/>
+      <c r="GB154" s="18"/>
+      <c r="GC154" s="18"/>
+      <c r="GD154" s="18"/>
+      <c r="GE154" s="18"/>
+      <c r="GF154" s="18"/>
+      <c r="GG154" s="18"/>
+      <c r="GH154" s="18"/>
+      <c r="GI154" s="18"/>
+      <c r="GJ154" s="18"/>
+      <c r="GK154" s="18"/>
+      <c r="GL154" s="18"/>
+      <c r="GM154" s="18"/>
+      <c r="GN154" s="18"/>
+      <c r="GO154" s="18"/>
+      <c r="GP154" s="18"/>
+      <c r="GQ154" s="18"/>
+      <c r="GR154" s="18"/>
+      <c r="GS154" s="18"/>
+      <c r="GT154" s="18"/>
+      <c r="GU154" s="18"/>
+      <c r="GV154" s="18"/>
+      <c r="GW154" s="18"/>
+      <c r="GX154" s="18"/>
+      <c r="GY154" s="18"/>
+      <c r="GZ154" s="18"/>
+      <c r="HA154" s="18"/>
+      <c r="HB154" s="18"/>
+      <c r="HC154" s="18"/>
+      <c r="HD154" s="18"/>
+      <c r="HE154" s="18"/>
+      <c r="HF154" s="18"/>
+      <c r="HG154" s="18"/>
+      <c r="HH154" s="18"/>
+      <c r="HI154" s="18"/>
+      <c r="HJ154" s="18"/>
+      <c r="HK154" s="18"/>
+      <c r="HL154" s="18"/>
+      <c r="HM154" s="18"/>
+      <c r="HN154" s="18"/>
+      <c r="HO154" s="18"/>
+      <c r="HP154" s="18"/>
+      <c r="HQ154" s="18"/>
+      <c r="HR154" s="18"/>
+      <c r="HS154" s="18"/>
+      <c r="HT154" s="18"/>
+      <c r="HU154" s="18"/>
+      <c r="HV154" s="18"/>
+      <c r="HW154" s="18"/>
+      <c r="HX154" s="18"/>
+      <c r="HY154" s="18"/>
+      <c r="HZ154" s="18"/>
+      <c r="IA154" s="18"/>
+      <c r="IB154" s="18"/>
+      <c r="IC154" s="18"/>
+      <c r="ID154" s="18"/>
+      <c r="IE154" s="18"/>
+      <c r="IF154" s="18"/>
+      <c r="IG154" s="18"/>
+      <c r="IH154" s="18"/>
+      <c r="II154" s="18"/>
+      <c r="IJ154" s="18"/>
+      <c r="IK154" s="18"/>
+      <c r="IL154" s="18"/>
+      <c r="IM154" s="18"/>
+      <c r="IN154" s="18"/>
+      <c r="IO154" s="18"/>
+      <c r="IP154" s="18"/>
+      <c r="IQ154" s="18"/>
+      <c r="IR154" s="18"/>
+      <c r="IS154" s="18"/>
+      <c r="IT154" s="18"/>
+      <c r="IU154" s="18"/>
+      <c r="IV154" s="18"/>
+      <c r="IW154" s="18"/>
+    </row>
+    <row r="155" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A155" s="5" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>50</v>
+      </c>
+      <c r="C155" s="5">
+        <v>1457554727</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F155" s="6">
-        <v>43307</v>
+        <v>43451</v>
       </c>
       <c r="G155" s="5"/>
-    </row>
-    <row r="156" spans="1:257" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="H155" s="17"/>
+      <c r="I155" s="17"/>
+      <c r="J155" s="17"/>
+      <c r="K155" s="17"/>
+      <c r="L155" s="17"/>
+      <c r="M155" s="17"/>
+      <c r="N155" s="17"/>
+      <c r="O155" s="17"/>
+      <c r="P155" s="17"/>
+      <c r="Q155" s="17"/>
+      <c r="R155" s="17"/>
+      <c r="S155" s="17"/>
+      <c r="T155" s="17"/>
+      <c r="U155" s="17"/>
+      <c r="V155" s="17"/>
+      <c r="W155" s="17"/>
+      <c r="X155" s="17"/>
+      <c r="Y155" s="17"/>
+      <c r="Z155" s="17"/>
+      <c r="AA155" s="17"/>
+      <c r="AB155" s="17"/>
+      <c r="AC155" s="17"/>
+      <c r="AD155" s="17"/>
+      <c r="AE155" s="17"/>
+      <c r="AF155" s="17"/>
+      <c r="AG155" s="17"/>
+      <c r="AH155" s="17"/>
+      <c r="AI155" s="17"/>
+      <c r="AJ155" s="17"/>
+      <c r="AK155" s="17"/>
+      <c r="AL155" s="17"/>
+      <c r="AM155" s="17"/>
+      <c r="AN155" s="17"/>
+      <c r="AO155" s="17"/>
+      <c r="AP155" s="17"/>
+      <c r="AQ155" s="17"/>
+      <c r="AR155" s="17"/>
+      <c r="AS155" s="17"/>
+      <c r="AT155" s="17"/>
+      <c r="AU155" s="17"/>
+      <c r="AV155" s="17"/>
+      <c r="AW155" s="17"/>
+      <c r="AX155" s="17"/>
+      <c r="AY155" s="17"/>
+      <c r="AZ155" s="17"/>
+      <c r="BA155" s="17"/>
+      <c r="BB155" s="17"/>
+      <c r="BC155" s="17"/>
+      <c r="BD155" s="17"/>
+      <c r="BE155" s="17"/>
+      <c r="BF155" s="17"/>
+      <c r="BG155" s="17"/>
+      <c r="BH155" s="17"/>
+      <c r="BI155" s="17"/>
+      <c r="BJ155" s="17"/>
+      <c r="BK155" s="17"/>
+      <c r="BL155" s="17"/>
+      <c r="BM155" s="17"/>
+      <c r="BN155" s="17"/>
+      <c r="BO155" s="17"/>
+      <c r="BP155" s="17"/>
+      <c r="BQ155" s="17"/>
+      <c r="BR155" s="17"/>
+      <c r="BS155" s="17"/>
+      <c r="BT155" s="17"/>
+      <c r="BU155" s="17"/>
+      <c r="BV155" s="17"/>
+      <c r="BW155" s="17"/>
+      <c r="BX155" s="17"/>
+      <c r="BY155" s="17"/>
+      <c r="BZ155" s="17"/>
+      <c r="CA155" s="17"/>
+      <c r="CB155" s="17"/>
+      <c r="CC155" s="17"/>
+      <c r="CD155" s="17"/>
+      <c r="CE155" s="17"/>
+      <c r="CF155" s="17"/>
+      <c r="CG155" s="17"/>
+      <c r="CH155" s="17"/>
+      <c r="CI155" s="17"/>
+      <c r="CJ155" s="17"/>
+      <c r="CK155" s="17"/>
+      <c r="CL155" s="17"/>
+      <c r="CM155" s="17"/>
+      <c r="CN155" s="17"/>
+      <c r="CO155" s="17"/>
+      <c r="CP155" s="17"/>
+      <c r="CQ155" s="17"/>
+      <c r="CR155" s="17"/>
+      <c r="CS155" s="17"/>
+      <c r="CT155" s="17"/>
+      <c r="CU155" s="17"/>
+      <c r="CV155" s="17"/>
+      <c r="CW155" s="17"/>
+      <c r="CX155" s="17"/>
+      <c r="CY155" s="17"/>
+      <c r="CZ155" s="17"/>
+      <c r="DA155" s="17"/>
+      <c r="DB155" s="17"/>
+      <c r="DC155" s="17"/>
+      <c r="DD155" s="17"/>
+      <c r="DE155" s="17"/>
+      <c r="DF155" s="17"/>
+      <c r="DG155" s="17"/>
+      <c r="DH155" s="17"/>
+      <c r="DI155" s="17"/>
+      <c r="DJ155" s="17"/>
+      <c r="DK155" s="17"/>
+      <c r="DL155" s="17"/>
+      <c r="DM155" s="17"/>
+      <c r="DN155" s="17"/>
+      <c r="DO155" s="17"/>
+      <c r="DP155" s="17"/>
+      <c r="DQ155" s="17"/>
+      <c r="DR155" s="17"/>
+      <c r="DS155" s="17"/>
+      <c r="DT155" s="17"/>
+      <c r="DU155" s="17"/>
+      <c r="DV155" s="17"/>
+      <c r="DW155" s="17"/>
+      <c r="DX155" s="17"/>
+      <c r="DY155" s="17"/>
+      <c r="DZ155" s="17"/>
+      <c r="EA155" s="17"/>
+      <c r="EB155" s="17"/>
+      <c r="EC155" s="17"/>
+      <c r="ED155" s="17"/>
+      <c r="EE155" s="17"/>
+      <c r="EF155" s="17"/>
+      <c r="EG155" s="17"/>
+      <c r="EH155" s="17"/>
+      <c r="EI155" s="17"/>
+      <c r="EJ155" s="17"/>
+      <c r="EK155" s="17"/>
+      <c r="EL155" s="17"/>
+      <c r="EM155" s="17"/>
+      <c r="EN155" s="17"/>
+      <c r="EO155" s="17"/>
+      <c r="EP155" s="17"/>
+      <c r="EQ155" s="17"/>
+      <c r="ER155" s="17"/>
+      <c r="ES155" s="17"/>
+      <c r="ET155" s="17"/>
+      <c r="EU155" s="17"/>
+      <c r="EV155" s="17"/>
+      <c r="EW155" s="17"/>
+      <c r="EX155" s="17"/>
+      <c r="EY155" s="17"/>
+      <c r="EZ155" s="17"/>
+      <c r="FA155" s="17"/>
+      <c r="FB155" s="17"/>
+      <c r="FC155" s="17"/>
+      <c r="FD155" s="17"/>
+      <c r="FE155" s="17"/>
+      <c r="FF155" s="17"/>
+      <c r="FG155" s="17"/>
+      <c r="FH155" s="17"/>
+      <c r="FI155" s="17"/>
+      <c r="FJ155" s="17"/>
+      <c r="FK155" s="17"/>
+      <c r="FL155" s="17"/>
+      <c r="FM155" s="17"/>
+      <c r="FN155" s="17"/>
+      <c r="FO155" s="17"/>
+      <c r="FP155" s="17"/>
+      <c r="FQ155" s="17"/>
+      <c r="FR155" s="17"/>
+      <c r="FS155" s="17"/>
+      <c r="FT155" s="17"/>
+      <c r="FU155" s="17"/>
+      <c r="FV155" s="17"/>
+      <c r="FW155" s="17"/>
+      <c r="FX155" s="17"/>
+      <c r="FY155" s="17"/>
+      <c r="FZ155" s="17"/>
+      <c r="GA155" s="17"/>
+      <c r="GB155" s="17"/>
+      <c r="GC155" s="17"/>
+      <c r="GD155" s="17"/>
+      <c r="GE155" s="17"/>
+      <c r="GF155" s="17"/>
+      <c r="GG155" s="17"/>
+      <c r="GH155" s="17"/>
+      <c r="GI155" s="17"/>
+      <c r="GJ155" s="17"/>
+      <c r="GK155" s="17"/>
+      <c r="GL155" s="17"/>
+      <c r="GM155" s="17"/>
+      <c r="GN155" s="17"/>
+      <c r="GO155" s="17"/>
+      <c r="GP155" s="17"/>
+      <c r="GQ155" s="17"/>
+      <c r="GR155" s="17"/>
+      <c r="GS155" s="17"/>
+      <c r="GT155" s="17"/>
+      <c r="GU155" s="17"/>
+      <c r="GV155" s="17"/>
+      <c r="GW155" s="17"/>
+      <c r="GX155" s="17"/>
+      <c r="GY155" s="17"/>
+      <c r="GZ155" s="17"/>
+      <c r="HA155" s="17"/>
+      <c r="HB155" s="17"/>
+      <c r="HC155" s="17"/>
+      <c r="HD155" s="17"/>
+      <c r="HE155" s="17"/>
+      <c r="HF155" s="17"/>
+      <c r="HG155" s="17"/>
+      <c r="HH155" s="17"/>
+      <c r="HI155" s="17"/>
+      <c r="HJ155" s="17"/>
+      <c r="HK155" s="17"/>
+      <c r="HL155" s="17"/>
+      <c r="HM155" s="17"/>
+      <c r="HN155" s="17"/>
+      <c r="HO155" s="17"/>
+      <c r="HP155" s="17"/>
+      <c r="HQ155" s="17"/>
+      <c r="HR155" s="17"/>
+      <c r="HS155" s="17"/>
+      <c r="HT155" s="17"/>
+      <c r="HU155" s="17"/>
+      <c r="HV155" s="17"/>
+      <c r="HW155" s="17"/>
+      <c r="HX155" s="17"/>
+      <c r="HY155" s="17"/>
+      <c r="HZ155" s="17"/>
+      <c r="IA155" s="17"/>
+      <c r="IB155" s="17"/>
+      <c r="IC155" s="17"/>
+      <c r="ID155" s="17"/>
+      <c r="IE155" s="17"/>
+      <c r="IF155" s="17"/>
+      <c r="IG155" s="17"/>
+      <c r="IH155" s="17"/>
+      <c r="II155" s="17"/>
+      <c r="IJ155" s="17"/>
+      <c r="IK155" s="17"/>
+      <c r="IL155" s="17"/>
+      <c r="IM155" s="17"/>
+      <c r="IN155" s="17"/>
+      <c r="IO155" s="17"/>
+      <c r="IP155" s="17"/>
+      <c r="IQ155" s="17"/>
+      <c r="IR155" s="17"/>
+      <c r="IS155" s="17"/>
+      <c r="IT155" s="17"/>
+      <c r="IU155" s="17"/>
+      <c r="IV155" s="17"/>
+      <c r="IW155" s="17"/>
+    </row>
+    <row r="156" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A156" s="5" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="C156" s="5">
-        <v>1629479688</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>1538575295</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="F156" s="6">
-        <v>43300</v>
+        <v>43405</v>
       </c>
       <c r="G156" s="5"/>
     </row>
-    <row r="157" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="5" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>120</v>
+      </c>
+      <c r="C157" s="5">
+        <v>1538575295</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F157" s="6">
-        <v>43294</v>
+        <v>43405</v>
       </c>
       <c r="G157" s="5"/>
     </row>
-    <row r="158" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A158" s="5" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="C158" s="5">
-        <v>1386713535</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1295852473</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F158" s="6">
-        <v>43189</v>
+        <v>43341</v>
       </c>
       <c r="G158" s="5"/>
     </row>
-    <row r="159" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A159" s="5" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1417938069</v>
+        <v>50</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F159" s="6">
-        <v>43162</v>
+        <v>43307</v>
       </c>
       <c r="G159" s="5"/>
     </row>
-    <row r="160" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A160" s="5" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1447237854</v>
+        <v>14</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>125</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F160" s="6">
-        <v>43162</v>
+        <v>43307</v>
       </c>
       <c r="G160" s="5"/>
     </row>
-    <row r="161" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A161" s="5" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="C161" s="5">
-        <v>1104846195</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1629479688</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F161" s="6">
-        <v>43126</v>
+        <v>43300</v>
       </c>
       <c r="G161" s="5"/>
     </row>
-    <row r="162" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A162" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>1992794549</v>
+        <v>41</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F162" s="6">
-        <v>43125</v>
+        <v>43294</v>
       </c>
       <c r="G162" s="5"/>
     </row>
-    <row r="163" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5">
-        <v>1740237536</v>
+        <v>1386713535</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="6">
-        <v>43061</v>
+        <v>43189</v>
       </c>
       <c r="G163" s="5"/>
     </row>
-    <row r="164" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="5" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="C164" s="5">
-        <v>1982880175</v>
+        <v>1417938069</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F164" s="6">
-        <v>43056</v>
+        <v>43162</v>
       </c>
       <c r="G164" s="5"/>
     </row>
-    <row r="165" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="5" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="C165" s="5">
-        <v>1679844161</v>
+        <v>1447237854</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F165" s="6">
-        <v>43026</v>
+        <v>43162</v>
       </c>
       <c r="G165" s="5"/>
     </row>
-    <row r="166" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A166" s="5" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="C166" s="5">
-        <v>1760589816</v>
+        <v>1104846195</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F166" s="6">
-        <v>43008</v>
+        <v>43126</v>
       </c>
       <c r="G166" s="5"/>
     </row>
-    <row r="167" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A167" s="5" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="C167" s="5">
-        <v>1205992989</v>
+        <v>1992794549</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="F167" s="6">
-        <v>43007</v>
+        <v>43125</v>
       </c>
       <c r="G167" s="5"/>
     </row>
-    <row r="168" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A168" s="5" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5">
-        <v>1902825441</v>
+        <v>1740237536</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="F168" s="6">
-        <v>43007</v>
+        <v>43061</v>
       </c>
       <c r="G168" s="5"/>
     </row>
-    <row r="169" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A169" s="5" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="C169" s="5">
-        <v>1609864990</v>
+        <v>1982880175</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F169" s="6">
-        <v>42937</v>
+        <v>43056</v>
       </c>
       <c r="G169" s="5"/>
     </row>
-    <row r="170" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A170" s="5" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="C170" s="5">
-        <v>1972587996</v>
+        <v>1679844161</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F170" s="6">
-        <v>42930</v>
+        <v>43026</v>
       </c>
       <c r="G170" s="5"/>
     </row>
-    <row r="171" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A171" s="5" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5">
-        <v>1275591497</v>
+        <v>1760589816</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F171" s="6">
-        <v>42927</v>
+        <v>43008</v>
       </c>
       <c r="G171" s="5"/>
     </row>
-    <row r="172" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A172" s="5" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C172" s="5">
-        <v>1083600704</v>
+        <v>1205992989</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F172" s="6">
-        <v>42866</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>43007</v>
+      </c>
+      <c r="G172" s="5"/>
+    </row>
+    <row r="173" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A173" s="5" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
+      <c r="C173" s="5">
+        <v>1902825441</v>
+      </c>
       <c r="E173" s="5" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="F173" s="6">
-        <v>42853</v>
+        <v>43007</v>
       </c>
       <c r="G173" s="5"/>
     </row>
-    <row r="174" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A174" s="5" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C174" s="5">
-        <v>1205191236</v>
+        <v>1609864990</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F174" s="6">
-        <v>42758</v>
+        <v>42937</v>
       </c>
       <c r="G174" s="5"/>
     </row>
-    <row r="175" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A175" s="5" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="C175" s="5">
-        <v>1871962084</v>
+        <v>1972587996</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="F175" s="6">
-        <v>42723</v>
+        <v>42930</v>
       </c>
       <c r="G175" s="5"/>
     </row>
-    <row r="176" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A176" s="5" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C176" s="5">
-        <v>1720427123</v>
+        <v>1275591497</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F176" s="6">
-        <v>42650</v>
+        <v>42927</v>
       </c>
       <c r="G176" s="5"/>
     </row>
-    <row r="177" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A177" s="5" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="C177" s="5">
-        <v>1891837126</v>
+        <v>1083600704</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="6">
+        <v>42866</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F178" s="6">
+        <v>42853</v>
+      </c>
+      <c r="G178" s="5"/>
+    </row>
+    <row r="179" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C179" s="5">
+        <v>1205191236</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F179" s="6">
+        <v>42758</v>
+      </c>
+      <c r="G179" s="5"/>
+    </row>
+    <row r="180" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C180" s="5">
+        <v>1871962084</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F180" s="6">
+        <v>42723</v>
+      </c>
+      <c r="G180" s="5"/>
+    </row>
+    <row r="181" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C181" s="5">
+        <v>1720427123</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F181" s="6">
+        <v>42650</v>
+      </c>
+      <c r="G181" s="5"/>
+    </row>
+    <row r="182" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C182" s="5">
+        <v>1891837126</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" s="6">
         <v>42643</v>
       </c>
-      <c r="G177" s="5"/>
-[...5 lines deleted...]
-      <c r="B178" s="5" t="s">
+      <c r="G182" s="5"/>
+    </row>
+    <row r="183" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B183" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C178" s="5">
+      <c r="C183" s="5">
         <v>1801010400</v>
-      </c>
-[...88 lines deleted...]
-        <v>1699978734</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="6">
-        <v>42411</v>
+        <v>42541</v>
       </c>
       <c r="G183" s="5"/>
     </row>
-    <row r="184" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A184" s="5" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5">
-        <v>1225029275</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>1629067301</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F184" s="6">
-        <v>42376</v>
+        <v>42516</v>
       </c>
       <c r="G184" s="5"/>
     </row>
-    <row r="185" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A185" s="5" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>14</v>
+      </c>
+      <c r="C185" s="5">
+        <v>1285709501</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>168</v>
+        <v>20</v>
       </c>
       <c r="F185" s="6">
-        <v>42356</v>
+        <v>42516</v>
       </c>
       <c r="G185" s="5"/>
     </row>
-    <row r="186" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A186" s="5" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>156</v>
+      </c>
+      <c r="C186" s="5">
+        <v>1750508016</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F186" s="6">
-        <v>42341</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>42492</v>
+      </c>
+      <c r="G186" s="5"/>
+    </row>
+    <row r="187" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A187" s="5" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E187" s="3" t="s">
-        <v>300</v>
+      <c r="C187" s="5">
+        <v>1699978734</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F187" s="6">
-        <v>42285</v>
+        <v>42411</v>
       </c>
       <c r="G187" s="5"/>
     </row>
-    <row r="188" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A188" s="5" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C188" s="5" t="s">
-        <v>173</v>
+      <c r="C188" s="5">
+        <v>1225029275</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F188" s="6">
-        <v>42271</v>
+        <v>42376</v>
       </c>
       <c r="G188" s="5"/>
     </row>
-    <row r="189" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A189" s="5" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="F189" s="6">
-        <v>42269</v>
+        <v>42356</v>
       </c>
       <c r="G189" s="5"/>
     </row>
-    <row r="190" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A190" s="5" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C190" s="5">
+      <c r="C190" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F190" s="6">
+        <v>42341</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F191" s="6">
+        <v>42285</v>
+      </c>
+      <c r="G191" s="5"/>
+    </row>
+    <row r="192" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F192" s="6">
+        <v>42271</v>
+      </c>
+      <c r="G192" s="5"/>
+    </row>
+    <row r="193" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F193" s="6">
+        <v>42269</v>
+      </c>
+      <c r="G193" s="5"/>
+    </row>
+    <row r="194" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="5">
         <v>1780891440</v>
       </c>
-      <c r="E190" s="5" t="s">
+      <c r="E194" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F190" s="6">
+      <c r="F194" s="6">
         <v>42257</v>
       </c>
-      <c r="G190" s="5"/>
-[...2 lines deleted...]
-      <c r="A191" s="5" t="s">
+      <c r="G194" s="5"/>
+    </row>
+    <row r="195" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C195" s="5">
+        <v>1659355840</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F195" s="6">
+        <v>42205</v>
+      </c>
+      <c r="G195" s="5"/>
+    </row>
+    <row r="196" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C196" s="5">
+        <v>1932243110</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F196" s="6">
+        <v>42205</v>
+      </c>
+      <c r="G196" s="5"/>
+    </row>
+    <row r="197" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="B191" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A192" s="5" t="s">
+      <c r="B197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C197" s="5">
+        <v>1992763510</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F197" s="6">
+        <v>42139</v>
+      </c>
+      <c r="G197" s="5"/>
+    </row>
+    <row r="198" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="B192" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A193" s="5" t="s">
+      <c r="B198" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C198" s="5">
+        <v>1619202140</v>
+      </c>
+      <c r="E198" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="B193" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A194" s="5" t="s">
+      <c r="F198" s="6">
+        <v>42125</v>
+      </c>
+      <c r="G198" s="5"/>
+    </row>
+    <row r="199" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="B194" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E194" s="5" t="s">
+      <c r="B199" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="F194" s="6">
+      <c r="C199" s="5">
+        <v>1124222336</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F199" s="6">
         <v>42125</v>
       </c>
-      <c r="G194" s="5"/>
-[...2 lines deleted...]
-      <c r="A195" s="5" t="s">
+      <c r="G199" s="5"/>
+    </row>
+    <row r="200" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="B195" s="5" t="s">
+      <c r="B200" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C200" s="5">
+        <v>1790792919</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F200" s="6">
+        <v>42118</v>
+      </c>
+      <c r="G200" s="5"/>
+    </row>
+    <row r="201" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="C195" s="5">
-[...11 lines deleted...]
-      <c r="A196" s="5" t="s">
+      <c r="B201" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C201" s="5">
+        <v>1235356676</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F201" s="6">
+        <v>42083</v>
+      </c>
+      <c r="G201" s="5"/>
+    </row>
+    <row r="202" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="B196" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A197" s="5" t="s">
+      <c r="B202" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C202" s="5">
+        <v>1235339300</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F202" s="6">
+        <v>41991</v>
+      </c>
+      <c r="G202" s="5"/>
+    </row>
+    <row r="203" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="5" t="s">
         <v>185</v>
-      </c>
-[...106 lines deleted...]
-        <v>191</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5">
-        <v>1538113477</v>
+        <v>1083633580</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="6">
-        <v>41926</v>
+        <v>41990</v>
       </c>
       <c r="G203" s="5"/>
     </row>
-    <row r="204" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A204" s="5" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5">
-        <v>1528137312</v>
+        <v>1912095589</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="6">
-        <v>41920</v>
+        <v>41976</v>
       </c>
       <c r="G204" s="5"/>
     </row>
-    <row r="205" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A205" s="5" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5">
-        <v>1881781615</v>
+        <v>1063484426</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="F205" s="6">
-        <v>41891</v>
+        <v>41957</v>
       </c>
       <c r="G205" s="5"/>
     </row>
-    <row r="206" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A206" s="5" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C206" s="5">
-        <v>1548321235</v>
+        <v>1184784969</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="6">
-        <v>41888</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41927</v>
+      </c>
+      <c r="G206" s="5"/>
+    </row>
+    <row r="207" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A207" s="5" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>14</v>
+      </c>
+      <c r="C207" s="5">
+        <v>1538113477</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F207" s="6">
-        <v>41877</v>
+        <v>41926</v>
       </c>
       <c r="G207" s="5"/>
     </row>
-    <row r="208" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A208" s="5" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C208" s="5">
-        <v>1063739787</v>
+        <v>1528137312</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="F208" s="6">
-        <v>41846</v>
+        <v>41920</v>
       </c>
       <c r="G208" s="5"/>
     </row>
-    <row r="209" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A209" s="5" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5">
+        <v>1881781615</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F209" s="6">
+        <v>41891</v>
+      </c>
+      <c r="G209" s="5"/>
+    </row>
+    <row r="210" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C210" s="5">
+        <v>1548321235</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F210" s="6">
+        <v>41888</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F211" s="6">
+        <v>41877</v>
+      </c>
+      <c r="G211" s="5"/>
+    </row>
+    <row r="212" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C212" s="5">
+        <v>1063739787</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F212" s="6">
+        <v>41846</v>
+      </c>
+      <c r="G212" s="5"/>
+    </row>
+    <row r="213" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213" s="5">
         <v>1427004233</v>
       </c>
-      <c r="E209" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F209" s="6">
+      <c r="E213" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F213" s="6">
         <v>41762</v>
       </c>
-      <c r="G209" s="5"/>
-[...5 lines deleted...]
-      <c r="B210" s="5" t="s">
+      <c r="G213" s="5"/>
+    </row>
+    <row r="214" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C210" s="5">
+      <c r="C214" s="5">
         <v>1164475638</v>
       </c>
-      <c r="E210" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F210" s="6">
+      <c r="E214" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F214" s="6">
         <v>41739</v>
       </c>
-      <c r="G210" s="5"/>
-[...5 lines deleted...]
-      <c r="B211" s="5" t="s">
+      <c r="G214" s="5"/>
+    </row>
+    <row r="215" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B215" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C211" s="5">
+      <c r="C215" s="5">
         <v>1063465425</v>
-      </c>
-[...70 lines deleted...]
-        <v>1003855347</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="6">
-        <v>41698</v>
+        <v>41731</v>
       </c>
       <c r="G215" s="5"/>
     </row>
-    <row r="216" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A216" s="5" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C216" s="5">
-        <v>1083776728</v>
+        <v>1780737957</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="6">
-        <v>41675</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41724</v>
+      </c>
+      <c r="G216" s="5"/>
+    </row>
+    <row r="217" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A217" s="5" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B217" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C217" s="5">
+        <v>1992837470</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F217" s="6">
+        <v>41719</v>
+      </c>
+      <c r="G217" s="5"/>
+    </row>
+    <row r="218" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C218" s="5">
+        <v>1083765242</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F218" s="6">
+        <v>41705</v>
+      </c>
+      <c r="G218" s="5"/>
+    </row>
+    <row r="219" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E217" s="5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="C219" s="5">
-        <v>1063623031</v>
+        <v>1003855347</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="6">
-        <v>41563</v>
+        <v>41698</v>
       </c>
       <c r="G219" s="5"/>
     </row>
-    <row r="220" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>207</v>
+    <row r="220" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="5" t="s">
+        <v>202</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C220" s="11">
-[...2 lines deleted...]
-      <c r="D220" s="11"/>
+      <c r="C220" s="5">
+        <v>1083776728</v>
+      </c>
       <c r="E220" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F220" s="6">
-        <v>41563</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41675</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A221" s="5" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>1740225861</v>
+        <v>14</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="6">
-        <v>41544</v>
+        <v>41647</v>
       </c>
       <c r="G221" s="5"/>
     </row>
-    <row r="222" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A222" s="5" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5">
-        <v>1497845234</v>
+        <v>1568461028</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="6">
-        <v>41528</v>
+        <v>41626</v>
       </c>
       <c r="G222" s="5"/>
     </row>
-    <row r="223" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="223" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="7" t="s">
+        <v>206</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="C223" s="5">
-        <v>1457301327</v>
+        <v>1063623031</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="6">
-        <v>41500</v>
+        <v>41563</v>
       </c>
       <c r="G223" s="5"/>
     </row>
-    <row r="224" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>213</v>
+    <row r="224" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="15" t="s">
+        <v>205</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="C224" s="11">
+        <v>1063623031</v>
+      </c>
+      <c r="D224" s="11"/>
       <c r="E224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F224" s="6">
-        <v>41457</v>
-[...3 lines deleted...]
-    <row r="225" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41563</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A225" s="5" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>123</v>
+        <v>68</v>
       </c>
       <c r="C225" s="5">
-        <v>1043527112</v>
+        <v>1740225861</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F225" s="6">
-        <v>41457</v>
+        <v>41544</v>
       </c>
       <c r="G225" s="5"/>
     </row>
-    <row r="226" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A226" s="5" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
+      </c>
+      <c r="C226" s="5">
+        <v>1497845234</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="6">
-        <v>41426</v>
+        <v>41528</v>
       </c>
       <c r="G226" s="5"/>
     </row>
-    <row r="227" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A227" s="5" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="C227" s="5">
-        <v>1871716290</v>
+        <v>1457301327</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="6">
-        <v>41426</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41500</v>
+      </c>
+      <c r="G227" s="5"/>
+    </row>
+    <row r="228" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A228" s="5" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>217</v>
+        <v>122</v>
       </c>
       <c r="C228" s="5">
-        <v>1568598456</v>
+        <v>1578813143</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>181</v>
+        <v>15</v>
       </c>
       <c r="F228" s="6">
-        <v>41418</v>
+        <v>41457</v>
       </c>
       <c r="G228" s="5"/>
     </row>
-    <row r="229" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A229" s="5" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="C229" s="5">
-        <v>1013082239</v>
+        <v>1043527112</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="6">
-        <v>41404</v>
+        <v>41457</v>
       </c>
       <c r="G229" s="5"/>
     </row>
-    <row r="230" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A230" s="5" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1285622332</v>
+        <v>50</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="6">
-        <v>41404</v>
+        <v>41426</v>
       </c>
       <c r="G230" s="5"/>
     </row>
-    <row r="231" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A231" s="5" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>123</v>
+        <v>68</v>
       </c>
       <c r="C231" s="5">
-        <v>1134238355</v>
+        <v>1871716290</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F231" s="6">
+        <v>41426</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C232" s="5">
+        <v>1568598456</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F232" s="6">
+        <v>41418</v>
+      </c>
+      <c r="G232" s="5"/>
+    </row>
+    <row r="233" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C233" s="5">
+        <v>1013082239</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="6">
+        <v>41404</v>
+      </c>
+      <c r="G233" s="5"/>
+    </row>
+    <row r="234" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C234" s="5">
+        <v>1285622332</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F234" s="6">
+        <v>41404</v>
+      </c>
+      <c r="G234" s="5"/>
+    </row>
+    <row r="235" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C235" s="5">
+        <v>1134238355</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F235" s="6">
         <v>41401</v>
       </c>
-      <c r="G231" s="5"/>
-[...5 lines deleted...]
-      <c r="B232" s="5" t="s">
+      <c r="G235" s="5"/>
+    </row>
+    <row r="236" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B236" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C232" s="5">
+      <c r="C236" s="5">
         <v>1134227721</v>
-      </c>
-[...70 lines deleted...]
-        <v>1760461917</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F236" s="6">
-        <v>41294</v>
+        <v>41342</v>
       </c>
       <c r="G236" s="5"/>
     </row>
-    <row r="237" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A237" s="5" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5">
-        <v>1548339344</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>1528007515</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F237" s="6">
-        <v>41278</v>
+        <v>41338</v>
       </c>
       <c r="G237" s="5"/>
     </row>
-    <row r="238" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A238" s="5" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5">
-        <v>1881634319</v>
+        <v>1093771149</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F238" s="6">
-        <v>41262</v>
+        <v>41311</v>
       </c>
       <c r="G238" s="5"/>
     </row>
-    <row r="239" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A239" s="5" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B239" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C239" s="5">
+        <v>1922099480</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F239" s="6">
+        <v>41305</v>
+      </c>
+      <c r="G239" s="5"/>
+    </row>
+    <row r="240" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C239" s="5">
-[...14 lines deleted...]
-        <v>123</v>
+      <c r="C240" s="5">
+        <v>1760461917</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F240" s="6">
-        <v>41214</v>
+        <v>41294</v>
       </c>
       <c r="G240" s="5"/>
     </row>
-    <row r="241" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A241" s="5" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C241" s="5">
-        <v>1760772545</v>
+        <v>1548339344</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="F241" s="6">
-        <v>41213</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41278</v>
+      </c>
+      <c r="G241" s="5"/>
+    </row>
+    <row r="242" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A242" s="5" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E242" s="5" t="s">
-        <v>15</v>
+      <c r="C242" s="5">
+        <v>1881634319</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F242" s="6">
-        <v>41192</v>
+        <v>41262</v>
       </c>
       <c r="G242" s="5"/>
     </row>
-    <row r="243" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A243" s="5" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C243" s="5">
-        <v>1912010653</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>1376538983</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F243" s="6">
-        <v>41172</v>
-[...3 lines deleted...]
-    <row r="244" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41254</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A244" s="5" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1780855726</v>
+        <v>122</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F244" s="6">
-        <v>41158</v>
+        <v>41214</v>
       </c>
       <c r="G244" s="5"/>
     </row>
-    <row r="245" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A245" s="5" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C245" s="5">
-        <v>1568439990</v>
+        <v>1760772545</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F245" s="6">
-        <v>41142</v>
-[...3 lines deleted...]
-    <row r="246" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>41213</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A246" s="5" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>14</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F246" s="6">
-        <v>40981</v>
+        <v>41192</v>
       </c>
       <c r="G246" s="5"/>
     </row>
-    <row r="247" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A247" s="5" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C247" s="5">
-        <v>1336120161</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>1912010653</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>166</v>
       </c>
       <c r="F247" s="6">
-        <v>40912</v>
+        <v>41172</v>
       </c>
       <c r="G247" s="5"/>
     </row>
-    <row r="248" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A248" s="5" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C248" s="5">
-        <v>1144210832</v>
+        <v>1780855726</v>
       </c>
       <c r="E248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="6">
+        <v>41158</v>
+      </c>
+      <c r="G248" s="5"/>
+    </row>
+    <row r="249" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C249" s="5">
+        <v>1568439990</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F249" s="6">
+        <v>41142</v>
+      </c>
+      <c r="G249" s="5"/>
+    </row>
+    <row r="250" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C250" s="5">
+        <v>1134216351</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F250" s="6">
+        <v>40981</v>
+      </c>
+      <c r="G250" s="5"/>
+    </row>
+    <row r="251" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C251" s="5">
+        <v>1336120161</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F251" s="6">
+        <v>40912</v>
+      </c>
+      <c r="G251" s="5"/>
+    </row>
+    <row r="252" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C252" s="5">
+        <v>1144210832</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F252" s="6">
         <v>40898</v>
       </c>
-      <c r="G248" s="5"/>
-[...8 lines deleted...]
-      <c r="C249" s="5">
+      <c r="G252" s="5"/>
+    </row>
+    <row r="253" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C253" s="5">
         <v>1851397137</v>
       </c>
-      <c r="E249" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F249" s="6">
+      <c r="E253" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F253" s="6">
         <v>40875</v>
       </c>
-      <c r="G249" s="5"/>
-[...8 lines deleted...]
-      <c r="C250" s="5">
+      <c r="G253" s="5"/>
+    </row>
+    <row r="254" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C254" s="5">
         <v>1922193903</v>
-      </c>
-[...70 lines deleted...]
-        <v>1245454123</v>
       </c>
       <c r="E254" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F254" s="6">
-        <v>40836</v>
+        <v>40851</v>
       </c>
       <c r="G254" s="5"/>
     </row>
-    <row r="255" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A255" s="5" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C255" s="5">
-        <v>1447574710</v>
+        <v>1295743813</v>
       </c>
       <c r="E255" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F255" s="6">
         <v>40836</v>
       </c>
       <c r="G255" s="5"/>
     </row>
-    <row r="256" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A256" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C256" s="5">
-        <v>1427360072</v>
+        <v>1568470052</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F256" s="6">
         <v>40836</v>
       </c>
       <c r="G256" s="5"/>
     </row>
-    <row r="257" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C257" s="5">
-        <v>1013173285</v>
+        <v>1881850501</v>
       </c>
       <c r="E257" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F257" s="6">
         <v>40836</v>
       </c>
       <c r="G257" s="5"/>
     </row>
-    <row r="258" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A258" s="5" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C258" s="5">
-        <v>1962451591</v>
+        <v>1245454123</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F258" s="6">
         <v>40836</v>
       </c>
       <c r="G258" s="5"/>
     </row>
-    <row r="259" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A259" s="5" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C259" s="5">
-        <v>1659389237</v>
+        <v>1447574710</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F259" s="6">
         <v>40836</v>
       </c>
       <c r="G259" s="5"/>
     </row>
-    <row r="260" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A260" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C260" s="5">
-        <v>1336363217</v>
+        <v>1427360072</v>
       </c>
       <c r="E260" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F260" s="6">
         <v>40836</v>
       </c>
       <c r="G260" s="5"/>
     </row>
-    <row r="261" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A261" s="5" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C261" s="5">
-        <v>1477563377</v>
+        <v>1013173285</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F261" s="6">
         <v>40836</v>
       </c>
       <c r="G261" s="5"/>
     </row>
-    <row r="262" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A262" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C262" s="5">
-        <v>1669696530</v>
+        <v>1962451591</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F262" s="6">
         <v>40836</v>
       </c>
       <c r="G262" s="5"/>
     </row>
-    <row r="263" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A263" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C263" s="5">
-        <v>1730197328</v>
+        <v>1659389237</v>
       </c>
       <c r="E263" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F263" s="6">
         <v>40836</v>
       </c>
       <c r="G263" s="5"/>
     </row>
-    <row r="264" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A264" s="5" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C264" s="5">
-        <v>1750399358</v>
+        <v>1336363217</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F264" s="6">
         <v>40836</v>
       </c>
       <c r="G264" s="5"/>
     </row>
-    <row r="265" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A265" s="5" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C265" s="5">
-        <v>1386883767</v>
+        <v>1477563377</v>
       </c>
       <c r="E265" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F265" s="6">
-        <v>40835</v>
+        <v>40836</v>
       </c>
       <c r="G265" s="5"/>
     </row>
-    <row r="266" spans="1:257" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A266" s="5" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C266" s="5">
-        <v>1821169111</v>
+        <v>1669696530</v>
       </c>
       <c r="E266" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F266" s="6">
+        <v>40836</v>
+      </c>
+      <c r="G266" s="5"/>
+    </row>
+    <row r="267" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C267" s="5">
+        <v>1730197328</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F267" s="6">
+        <v>40836</v>
+      </c>
+      <c r="G267" s="5"/>
+    </row>
+    <row r="268" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C268" s="5">
+        <v>1750399358</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F268" s="6">
+        <v>40836</v>
+      </c>
+      <c r="G268" s="5"/>
+    </row>
+    <row r="269" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C269" s="5">
+        <v>1386883767</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F269" s="6">
+        <v>40835</v>
+      </c>
+      <c r="G269" s="5"/>
+    </row>
+    <row r="270" spans="1:7" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C270" s="5">
+        <v>1821169111</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F270" s="6">
         <v>40829</v>
       </c>
     </row>
-    <row r="267" spans="1:257" thickBot="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="F267" s="6">
+    <row r="271" spans="1:7" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F271" s="6">
         <v>40806</v>
       </c>
     </row>
-    <row r="268" spans="1:257" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="5" t="s">
+    <row r="272" spans="1:7" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F272" s="6">
+        <v>40744</v>
+      </c>
+      <c r="G272" s="5"/>
+    </row>
+    <row r="273" spans="1:257" s="12" customFormat="1" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F273" s="6">
+        <v>40715</v>
+      </c>
+      <c r="G273" s="5"/>
+      <c r="H273" s="4"/>
+      <c r="I273" s="4"/>
+      <c r="J273" s="4"/>
+      <c r="K273" s="4"/>
+      <c r="L273" s="4"/>
+      <c r="M273" s="4"/>
+      <c r="N273" s="4"/>
+      <c r="O273" s="4"/>
+      <c r="P273" s="4"/>
+      <c r="Q273" s="4"/>
+      <c r="R273" s="4"/>
+      <c r="S273" s="4"/>
+      <c r="T273" s="4"/>
+      <c r="U273" s="4"/>
+      <c r="V273" s="4"/>
+      <c r="W273" s="4"/>
+      <c r="X273" s="4"/>
+      <c r="Y273" s="4"/>
+      <c r="Z273" s="4"/>
+      <c r="AA273" s="4"/>
+      <c r="AB273" s="4"/>
+      <c r="AC273" s="4"/>
+      <c r="AD273" s="4"/>
+      <c r="AE273" s="4"/>
+      <c r="AF273" s="4"/>
+      <c r="AG273" s="4"/>
+      <c r="AH273" s="4"/>
+      <c r="AI273" s="4"/>
+      <c r="AJ273" s="4"/>
+      <c r="AK273" s="4"/>
+      <c r="AL273" s="4"/>
+      <c r="AM273" s="4"/>
+      <c r="AN273" s="4"/>
+      <c r="AO273" s="4"/>
+      <c r="AP273" s="4"/>
+      <c r="AQ273" s="4"/>
+      <c r="AR273" s="4"/>
+      <c r="AS273" s="4"/>
+      <c r="AT273" s="4"/>
+      <c r="AU273" s="4"/>
+      <c r="AV273" s="4"/>
+      <c r="AW273" s="4"/>
+      <c r="AX273" s="4"/>
+      <c r="AY273" s="4"/>
+      <c r="AZ273" s="4"/>
+      <c r="BA273" s="4"/>
+      <c r="BB273" s="4"/>
+      <c r="BC273" s="4"/>
+      <c r="BD273" s="4"/>
+      <c r="BE273" s="4"/>
+      <c r="BF273" s="4"/>
+      <c r="BG273" s="4"/>
+      <c r="BH273" s="4"/>
+      <c r="BI273" s="4"/>
+      <c r="BJ273" s="4"/>
+      <c r="BK273" s="4"/>
+      <c r="BL273" s="4"/>
+      <c r="BM273" s="4"/>
+      <c r="BN273" s="4"/>
+      <c r="BO273" s="4"/>
+      <c r="BP273" s="4"/>
+      <c r="BQ273" s="4"/>
+      <c r="BR273" s="4"/>
+      <c r="BS273" s="4"/>
+      <c r="BT273" s="4"/>
+      <c r="BU273" s="4"/>
+      <c r="BV273" s="4"/>
+      <c r="BW273" s="4"/>
+      <c r="BX273" s="4"/>
+      <c r="BY273" s="4"/>
+      <c r="BZ273" s="4"/>
+      <c r="CA273" s="4"/>
+      <c r="CB273" s="4"/>
+      <c r="CC273" s="4"/>
+      <c r="CD273" s="4"/>
+      <c r="CE273" s="4"/>
+      <c r="CF273" s="4"/>
+      <c r="CG273" s="4"/>
+      <c r="CH273" s="4"/>
+      <c r="CI273" s="4"/>
+      <c r="CJ273" s="4"/>
+      <c r="CK273" s="4"/>
+      <c r="CL273" s="4"/>
+      <c r="CM273" s="4"/>
+      <c r="CN273" s="4"/>
+      <c r="CO273" s="4"/>
+      <c r="CP273" s="4"/>
+      <c r="CQ273" s="4"/>
+      <c r="CR273" s="4"/>
+      <c r="CS273" s="4"/>
+      <c r="CT273" s="4"/>
+      <c r="CU273" s="4"/>
+      <c r="CV273" s="4"/>
+      <c r="CW273" s="4"/>
+      <c r="CX273" s="4"/>
+      <c r="CY273" s="4"/>
+      <c r="CZ273" s="4"/>
+      <c r="DA273" s="4"/>
+      <c r="DB273" s="4"/>
+      <c r="DC273" s="4"/>
+      <c r="DD273" s="4"/>
+      <c r="DE273" s="4"/>
+      <c r="DF273" s="4"/>
+      <c r="DG273" s="4"/>
+      <c r="DH273" s="4"/>
+      <c r="DI273" s="4"/>
+      <c r="DJ273" s="4"/>
+      <c r="DK273" s="4"/>
+      <c r="DL273" s="4"/>
+      <c r="DM273" s="4"/>
+      <c r="DN273" s="4"/>
+      <c r="DO273" s="4"/>
+      <c r="DP273" s="4"/>
+      <c r="DQ273" s="4"/>
+      <c r="DR273" s="4"/>
+      <c r="DS273" s="4"/>
+      <c r="DT273" s="4"/>
+      <c r="DU273" s="4"/>
+      <c r="DV273" s="4"/>
+      <c r="DW273" s="4"/>
+      <c r="DX273" s="4"/>
+      <c r="DY273" s="4"/>
+      <c r="DZ273" s="4"/>
+      <c r="EA273" s="4"/>
+      <c r="EB273" s="4"/>
+      <c r="EC273" s="4"/>
+      <c r="ED273" s="4"/>
+      <c r="EE273" s="4"/>
+      <c r="EF273" s="4"/>
+      <c r="EG273" s="4"/>
+      <c r="EH273" s="4"/>
+      <c r="EI273" s="4"/>
+      <c r="EJ273" s="4"/>
+      <c r="EK273" s="4"/>
+      <c r="EL273" s="4"/>
+      <c r="EM273" s="4"/>
+      <c r="EN273" s="4"/>
+      <c r="EO273" s="4"/>
+      <c r="EP273" s="4"/>
+      <c r="EQ273" s="4"/>
+      <c r="ER273" s="4"/>
+      <c r="ES273" s="4"/>
+      <c r="ET273" s="4"/>
+      <c r="EU273" s="4"/>
+      <c r="EV273" s="4"/>
+      <c r="EW273" s="4"/>
+      <c r="EX273" s="4"/>
+      <c r="EY273" s="4"/>
+      <c r="EZ273" s="4"/>
+      <c r="FA273" s="4"/>
+      <c r="FB273" s="4"/>
+      <c r="FC273" s="4"/>
+      <c r="FD273" s="4"/>
+      <c r="FE273" s="4"/>
+      <c r="FF273" s="4"/>
+      <c r="FG273" s="4"/>
+      <c r="FH273" s="4"/>
+      <c r="FI273" s="4"/>
+      <c r="FJ273" s="4"/>
+      <c r="FK273" s="4"/>
+      <c r="FL273" s="4"/>
+      <c r="FM273" s="4"/>
+      <c r="FN273" s="4"/>
+      <c r="FO273" s="4"/>
+      <c r="FP273" s="4"/>
+      <c r="FQ273" s="4"/>
+      <c r="FR273" s="4"/>
+      <c r="FS273" s="4"/>
+      <c r="FT273" s="4"/>
+      <c r="FU273" s="4"/>
+      <c r="FV273" s="4"/>
+      <c r="FW273" s="4"/>
+      <c r="FX273" s="4"/>
+      <c r="FY273" s="4"/>
+      <c r="FZ273" s="4"/>
+      <c r="GA273" s="4"/>
+      <c r="GB273" s="4"/>
+      <c r="GC273" s="4"/>
+      <c r="GD273" s="4"/>
+      <c r="GE273" s="4"/>
+      <c r="GF273" s="4"/>
+      <c r="GG273" s="4"/>
+      <c r="GH273" s="4"/>
+      <c r="GI273" s="4"/>
+      <c r="GJ273" s="4"/>
+      <c r="GK273" s="4"/>
+      <c r="GL273" s="4"/>
+      <c r="GM273" s="4"/>
+      <c r="GN273" s="4"/>
+      <c r="GO273" s="4"/>
+      <c r="GP273" s="4"/>
+      <c r="GQ273" s="4"/>
+      <c r="GR273" s="4"/>
+      <c r="GS273" s="4"/>
+      <c r="GT273" s="4"/>
+      <c r="GU273" s="4"/>
+      <c r="GV273" s="4"/>
+      <c r="GW273" s="4"/>
+      <c r="GX273" s="4"/>
+      <c r="GY273" s="4"/>
+      <c r="GZ273" s="4"/>
+      <c r="HA273" s="4"/>
+      <c r="HB273" s="4"/>
+      <c r="HC273" s="4"/>
+      <c r="HD273" s="4"/>
+      <c r="HE273" s="4"/>
+      <c r="HF273" s="4"/>
+      <c r="HG273" s="4"/>
+      <c r="HH273" s="4"/>
+      <c r="HI273" s="4"/>
+      <c r="HJ273" s="4"/>
+      <c r="HK273" s="4"/>
+      <c r="HL273" s="4"/>
+      <c r="HM273" s="4"/>
+      <c r="HN273" s="4"/>
+      <c r="HO273" s="4"/>
+      <c r="HP273" s="4"/>
+      <c r="HQ273" s="4"/>
+      <c r="HR273" s="4"/>
+      <c r="HS273" s="4"/>
+      <c r="HT273" s="4"/>
+      <c r="HU273" s="4"/>
+      <c r="HV273" s="4"/>
+      <c r="HW273" s="4"/>
+      <c r="HX273" s="4"/>
+      <c r="HY273" s="4"/>
+      <c r="HZ273" s="4"/>
+      <c r="IA273" s="4"/>
+      <c r="IB273" s="4"/>
+      <c r="IC273" s="4"/>
+      <c r="ID273" s="4"/>
+      <c r="IE273" s="4"/>
+      <c r="IF273" s="4"/>
+      <c r="IG273" s="4"/>
+      <c r="IH273" s="4"/>
+      <c r="II273" s="4"/>
+      <c r="IJ273" s="4"/>
+      <c r="IK273" s="4"/>
+      <c r="IL273" s="4"/>
+      <c r="IM273" s="4"/>
+      <c r="IN273" s="4"/>
+      <c r="IO273" s="4"/>
+      <c r="IP273" s="4"/>
+      <c r="IQ273" s="4"/>
+      <c r="IR273" s="4"/>
+      <c r="IS273" s="4"/>
+      <c r="IT273" s="4"/>
+      <c r="IU273" s="4"/>
+      <c r="IV273" s="4"/>
+      <c r="IW273" s="4"/>
+    </row>
+    <row r="274" spans="1:257" s="12" customFormat="1" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="B268" s="5" t="s">
-[...600 lines deleted...]
-      </c>
       <c r="B274" s="5" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5"/>
       <c r="E274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="6">
-        <v>40627</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40715</v>
+      </c>
+    </row>
+    <row r="275" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A275" s="5" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>265</v>
+        <v>103</v>
+      </c>
+      <c r="C275" s="5">
+        <v>1235216136</v>
       </c>
       <c r="E275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F275" s="6">
-        <v>40607</v>
-[...3 lines deleted...]
-    <row r="276" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40715</v>
+      </c>
+      <c r="G275" s="12"/>
+      <c r="H275" s="12"/>
+      <c r="I275" s="12"/>
+      <c r="J275" s="12"/>
+      <c r="K275" s="12"/>
+      <c r="L275" s="12"/>
+      <c r="M275" s="12"/>
+      <c r="N275" s="12"/>
+      <c r="O275" s="12"/>
+      <c r="P275" s="12"/>
+      <c r="Q275" s="12"/>
+      <c r="R275" s="12"/>
+      <c r="S275" s="12"/>
+      <c r="T275" s="12"/>
+      <c r="U275" s="12"/>
+      <c r="V275" s="12"/>
+      <c r="W275" s="12"/>
+      <c r="X275" s="12"/>
+      <c r="Y275" s="12"/>
+      <c r="Z275" s="12"/>
+      <c r="AA275" s="12"/>
+      <c r="AB275" s="12"/>
+      <c r="AC275" s="12"/>
+      <c r="AD275" s="12"/>
+      <c r="AE275" s="12"/>
+      <c r="AF275" s="12"/>
+      <c r="AG275" s="12"/>
+      <c r="AH275" s="12"/>
+      <c r="AI275" s="12"/>
+      <c r="AJ275" s="12"/>
+      <c r="AK275" s="12"/>
+      <c r="AL275" s="12"/>
+      <c r="AM275" s="12"/>
+      <c r="AN275" s="12"/>
+      <c r="AO275" s="12"/>
+      <c r="AP275" s="12"/>
+      <c r="AQ275" s="12"/>
+      <c r="AR275" s="12"/>
+      <c r="AS275" s="12"/>
+      <c r="AT275" s="12"/>
+      <c r="AU275" s="12"/>
+      <c r="AV275" s="12"/>
+      <c r="AW275" s="12"/>
+      <c r="AX275" s="12"/>
+      <c r="AY275" s="12"/>
+      <c r="AZ275" s="12"/>
+      <c r="BA275" s="12"/>
+      <c r="BB275" s="12"/>
+      <c r="BC275" s="12"/>
+      <c r="BD275" s="12"/>
+      <c r="BE275" s="12"/>
+      <c r="BF275" s="12"/>
+      <c r="BG275" s="12"/>
+      <c r="BH275" s="12"/>
+      <c r="BI275" s="12"/>
+      <c r="BJ275" s="12"/>
+      <c r="BK275" s="12"/>
+      <c r="BL275" s="12"/>
+      <c r="BM275" s="12"/>
+      <c r="BN275" s="12"/>
+      <c r="BO275" s="12"/>
+      <c r="BP275" s="12"/>
+      <c r="BQ275" s="12"/>
+      <c r="BR275" s="12"/>
+      <c r="BS275" s="12"/>
+      <c r="BT275" s="12"/>
+      <c r="BU275" s="12"/>
+      <c r="BV275" s="12"/>
+      <c r="BW275" s="12"/>
+      <c r="BX275" s="12"/>
+      <c r="BY275" s="12"/>
+      <c r="BZ275" s="12"/>
+      <c r="CA275" s="12"/>
+      <c r="CB275" s="12"/>
+      <c r="CC275" s="12"/>
+      <c r="CD275" s="12"/>
+      <c r="CE275" s="12"/>
+      <c r="CF275" s="12"/>
+      <c r="CG275" s="12"/>
+      <c r="CH275" s="12"/>
+      <c r="CI275" s="12"/>
+      <c r="CJ275" s="12"/>
+      <c r="CK275" s="12"/>
+      <c r="CL275" s="12"/>
+      <c r="CM275" s="12"/>
+      <c r="CN275" s="12"/>
+      <c r="CO275" s="12"/>
+      <c r="CP275" s="12"/>
+      <c r="CQ275" s="12"/>
+      <c r="CR275" s="12"/>
+      <c r="CS275" s="12"/>
+      <c r="CT275" s="12"/>
+      <c r="CU275" s="12"/>
+      <c r="CV275" s="12"/>
+      <c r="CW275" s="12"/>
+      <c r="CX275" s="12"/>
+      <c r="CY275" s="12"/>
+      <c r="CZ275" s="12"/>
+      <c r="DA275" s="12"/>
+      <c r="DB275" s="12"/>
+      <c r="DC275" s="12"/>
+      <c r="DD275" s="12"/>
+      <c r="DE275" s="12"/>
+      <c r="DF275" s="12"/>
+      <c r="DG275" s="12"/>
+      <c r="DH275" s="12"/>
+      <c r="DI275" s="12"/>
+      <c r="DJ275" s="12"/>
+      <c r="DK275" s="12"/>
+      <c r="DL275" s="12"/>
+      <c r="DM275" s="12"/>
+      <c r="DN275" s="12"/>
+      <c r="DO275" s="12"/>
+      <c r="DP275" s="12"/>
+      <c r="DQ275" s="12"/>
+      <c r="DR275" s="12"/>
+      <c r="DS275" s="12"/>
+      <c r="DT275" s="12"/>
+      <c r="DU275" s="12"/>
+      <c r="DV275" s="12"/>
+      <c r="DW275" s="12"/>
+      <c r="DX275" s="12"/>
+      <c r="DY275" s="12"/>
+      <c r="DZ275" s="12"/>
+      <c r="EA275" s="12"/>
+      <c r="EB275" s="12"/>
+      <c r="EC275" s="12"/>
+      <c r="ED275" s="12"/>
+      <c r="EE275" s="12"/>
+      <c r="EF275" s="12"/>
+      <c r="EG275" s="12"/>
+      <c r="EH275" s="12"/>
+      <c r="EI275" s="12"/>
+      <c r="EJ275" s="12"/>
+      <c r="EK275" s="12"/>
+      <c r="EL275" s="12"/>
+      <c r="EM275" s="12"/>
+      <c r="EN275" s="12"/>
+      <c r="EO275" s="12"/>
+      <c r="EP275" s="12"/>
+      <c r="EQ275" s="12"/>
+      <c r="ER275" s="12"/>
+      <c r="ES275" s="12"/>
+      <c r="ET275" s="12"/>
+      <c r="EU275" s="12"/>
+      <c r="EV275" s="12"/>
+      <c r="EW275" s="12"/>
+      <c r="EX275" s="12"/>
+      <c r="EY275" s="12"/>
+      <c r="EZ275" s="12"/>
+      <c r="FA275" s="12"/>
+      <c r="FB275" s="12"/>
+      <c r="FC275" s="12"/>
+      <c r="FD275" s="12"/>
+      <c r="FE275" s="12"/>
+      <c r="FF275" s="12"/>
+      <c r="FG275" s="12"/>
+      <c r="FH275" s="12"/>
+      <c r="FI275" s="12"/>
+      <c r="FJ275" s="12"/>
+      <c r="FK275" s="12"/>
+      <c r="FL275" s="12"/>
+      <c r="FM275" s="12"/>
+      <c r="FN275" s="12"/>
+      <c r="FO275" s="12"/>
+      <c r="FP275" s="12"/>
+      <c r="FQ275" s="12"/>
+      <c r="FR275" s="12"/>
+      <c r="FS275" s="12"/>
+      <c r="FT275" s="12"/>
+      <c r="FU275" s="12"/>
+      <c r="FV275" s="12"/>
+      <c r="FW275" s="12"/>
+      <c r="FX275" s="12"/>
+      <c r="FY275" s="12"/>
+      <c r="FZ275" s="12"/>
+      <c r="GA275" s="12"/>
+      <c r="GB275" s="12"/>
+      <c r="GC275" s="12"/>
+      <c r="GD275" s="12"/>
+      <c r="GE275" s="12"/>
+      <c r="GF275" s="12"/>
+      <c r="GG275" s="12"/>
+      <c r="GH275" s="12"/>
+      <c r="GI275" s="12"/>
+      <c r="GJ275" s="12"/>
+      <c r="GK275" s="12"/>
+      <c r="GL275" s="12"/>
+      <c r="GM275" s="12"/>
+      <c r="GN275" s="12"/>
+      <c r="GO275" s="12"/>
+      <c r="GP275" s="12"/>
+      <c r="GQ275" s="12"/>
+      <c r="GR275" s="12"/>
+      <c r="GS275" s="12"/>
+      <c r="GT275" s="12"/>
+      <c r="GU275" s="12"/>
+      <c r="GV275" s="12"/>
+      <c r="GW275" s="12"/>
+      <c r="GX275" s="12"/>
+      <c r="GY275" s="12"/>
+      <c r="GZ275" s="12"/>
+      <c r="HA275" s="12"/>
+      <c r="HB275" s="12"/>
+      <c r="HC275" s="12"/>
+      <c r="HD275" s="12"/>
+      <c r="HE275" s="12"/>
+      <c r="HF275" s="12"/>
+      <c r="HG275" s="12"/>
+      <c r="HH275" s="12"/>
+      <c r="HI275" s="12"/>
+      <c r="HJ275" s="12"/>
+      <c r="HK275" s="12"/>
+      <c r="HL275" s="12"/>
+      <c r="HM275" s="12"/>
+      <c r="HN275" s="12"/>
+      <c r="HO275" s="12"/>
+      <c r="HP275" s="12"/>
+      <c r="HQ275" s="12"/>
+      <c r="HR275" s="12"/>
+      <c r="HS275" s="12"/>
+      <c r="HT275" s="12"/>
+      <c r="HU275" s="12"/>
+      <c r="HV275" s="12"/>
+      <c r="HW275" s="12"/>
+      <c r="HX275" s="12"/>
+      <c r="HY275" s="12"/>
+      <c r="HZ275" s="12"/>
+      <c r="IA275" s="12"/>
+      <c r="IB275" s="12"/>
+      <c r="IC275" s="12"/>
+      <c r="ID275" s="12"/>
+      <c r="IE275" s="12"/>
+      <c r="IF275" s="12"/>
+      <c r="IG275" s="12"/>
+      <c r="IH275" s="12"/>
+      <c r="II275" s="12"/>
+      <c r="IJ275" s="12"/>
+      <c r="IK275" s="12"/>
+      <c r="IL275" s="12"/>
+      <c r="IM275" s="12"/>
+      <c r="IN275" s="12"/>
+      <c r="IO275" s="12"/>
+      <c r="IP275" s="12"/>
+      <c r="IQ275" s="12"/>
+      <c r="IR275" s="12"/>
+      <c r="IS275" s="12"/>
+      <c r="IT275" s="12"/>
+      <c r="IU275" s="12"/>
+      <c r="IV275" s="12"/>
+      <c r="IW275" s="12"/>
+    </row>
+    <row r="276" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A276" s="5" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B276" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C276" s="5">
+        <v>1912006677</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F276" s="6">
+        <v>40667</v>
+      </c>
+      <c r="G276" s="5"/>
+    </row>
+    <row r="277" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C277" s="5">
+        <v>1902884505</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F277" s="6">
+        <v>40646</v>
+      </c>
+      <c r="G277" s="5"/>
+    </row>
+    <row r="278" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C276" s="5">
-[...33 lines deleted...]
-      </c>
       <c r="C278" s="5">
-        <v>1629195599</v>
+        <v>1760401681</v>
       </c>
       <c r="E278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F278" s="6">
-        <v>40535</v>
-[...3 lines deleted...]
-    <row r="279" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40627</v>
+      </c>
+    </row>
+    <row r="279" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A279" s="5" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>263</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F279" s="6">
-        <v>40532</v>
+        <v>40607</v>
       </c>
       <c r="G279" s="5"/>
     </row>
-    <row r="280" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:257" ht="30.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A280" s="5" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5">
-        <v>1689735185</v>
+        <v>1841398161</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F280" s="6">
-        <v>40500</v>
-[...3 lines deleted...]
-    <row r="281" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40603</v>
+      </c>
+    </row>
+    <row r="281" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A281" s="5" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B281" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C281" s="5">
+        <v>1073681714</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F281" s="6">
+        <v>40575</v>
+      </c>
+      <c r="G281" s="5"/>
+    </row>
+    <row r="282" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B282" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C281" s="5">
-[...18 lines deleted...]
-        <v>273</v>
+      <c r="C282" s="5">
+        <v>1629195599</v>
       </c>
       <c r="E282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="6">
-        <v>40470</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40535</v>
+      </c>
+      <c r="G282" s="5"/>
+    </row>
+    <row r="283" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A283" s="5" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
+      <c r="C283" s="5">
+        <v>1689741316</v>
+      </c>
       <c r="E283" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F283" s="6">
-        <v>40457</v>
+        <v>40532</v>
       </c>
       <c r="G283" s="5"/>
     </row>
-    <row r="284" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A284" s="5" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>14</v>
+      </c>
+      <c r="C284" s="5">
+        <v>1689735185</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F284" s="6">
-        <v>40347</v>
+        <v>40500</v>
       </c>
       <c r="G284" s="5"/>
     </row>
-    <row r="285" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A285" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>25</v>
+      </c>
+      <c r="C285" s="5">
+        <v>1942383146</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F285" s="6">
-        <v>40324</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40500</v>
+      </c>
+      <c r="G285" s="5"/>
+    </row>
+    <row r="286" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A286" s="5" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>14</v>
+        <v>122</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>271</v>
       </c>
       <c r="E286" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="6">
-        <v>40324</v>
-[...3 lines deleted...]
-    <row r="287" spans="1:7" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40470</v>
+      </c>
+    </row>
+    <row r="287" spans="1:257" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A287" s="5" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>14</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="F287" s="6">
-        <v>40320</v>
+        <v>40457</v>
       </c>
       <c r="G287" s="5"/>
     </row>
-    <row r="288" spans="1:7" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:257" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A288" s="5" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1568412146</v>
+        <v>122</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="E288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F288" s="6">
-        <v>40306</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:11" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40347</v>
+      </c>
+      <c r="G288" s="5"/>
+    </row>
+    <row r="289" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A289" s="5" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1205900560</v>
+        <v>111</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="6">
-        <v>40306</v>
-[...3 lines deleted...]
-    <row r="290" spans="1:11" thickBot="1" x14ac:dyDescent="0.2">
+        <v>40324</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A290" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E290" s="3" t="s">
-        <v>300</v>
+      <c r="E290" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F290" s="6">
+        <v>40324</v>
+      </c>
+      <c r="G290" s="5"/>
+    </row>
+    <row r="291" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C291" s="5">
+        <v>1326086729</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F291" s="6">
+        <v>40320</v>
+      </c>
+      <c r="G291" s="5"/>
+    </row>
+    <row r="292" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C292" s="5">
+        <v>1568412146</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F292" s="6">
+        <v>40306</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C293" s="5">
+        <v>1205900560</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F293" s="6">
+        <v>40306</v>
+      </c>
+      <c r="G293" s="5"/>
+    </row>
+    <row r="294" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F294" s="6">
         <v>40282</v>
       </c>
-      <c r="G290" s="5"/>
-[...5 lines deleted...]
-      <c r="B291" s="5" t="s">
+      <c r="G294" s="5"/>
+    </row>
+    <row r="295" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C291" s="5">
+      <c r="C295" s="5">
         <v>1295900660</v>
       </c>
-      <c r="E291" s="5" t="s">
+      <c r="E295" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F291" s="6">
+      <c r="F295" s="6">
         <v>40267</v>
       </c>
-      <c r="G291" s="7"/>
-[...37 lines deleted...]
-    <row r="308" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G295" s="7"/>
+      <c r="H295" s="13"/>
+      <c r="I295" s="3"/>
+      <c r="J295" s="3"/>
+      <c r="K295" s="3"/>
+    </row>
+    <row r="308" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="4"/>
       <c r="C308" s="4"/>
       <c r="D308" s="4"/>
       <c r="E308" s="4"/>
       <c r="F308" s="14"/>
     </row>
-    <row r="309" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="4"/>
       <c r="C309" s="4"/>
       <c r="D309" s="4"/>
       <c r="E309" s="4"/>
       <c r="F309" s="14"/>
     </row>
-    <row r="310" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="4"/>
       <c r="F310" s="14"/>
     </row>
-    <row r="311" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="4"/>
       <c r="C311" s="4"/>
       <c r="D311" s="4"/>
       <c r="E311" s="4"/>
       <c r="F311" s="14"/>
     </row>
-    <row r="312" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="4"/>
       <c r="F312" s="14"/>
     </row>
-    <row r="313" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="4"/>
       <c r="C313" s="4"/>
       <c r="D313" s="4"/>
       <c r="E313" s="4"/>
       <c r="F313" s="14"/>
     </row>
-    <row r="314" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="4"/>
       <c r="C314" s="4"/>
       <c r="D314" s="4"/>
       <c r="E314" s="4"/>
       <c r="F314" s="14"/>
     </row>
-    <row r="315" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="4"/>
       <c r="C315" s="4"/>
       <c r="D315" s="4"/>
       <c r="E315" s="4"/>
       <c r="F315" s="14"/>
     </row>
-    <row r="316" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="4"/>
       <c r="C316" s="4"/>
       <c r="D316" s="4"/>
       <c r="E316" s="4"/>
       <c r="F316" s="14"/>
     </row>
-    <row r="317" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="4"/>
       <c r="C317" s="4"/>
       <c r="D317" s="4"/>
       <c r="E317" s="4"/>
       <c r="F317" s="14"/>
     </row>
-    <row r="318" spans="1:6" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="4"/>
       <c r="C318" s="4"/>
       <c r="D318" s="4"/>
       <c r="E318" s="4"/>
       <c r="F318" s="14"/>
     </row>
-    <row r="328" ht="10.5" x14ac:dyDescent="0.15"/>
-[...28 lines deleted...]
-    <row r="359" ht="10.5" x14ac:dyDescent="0.15"/>
+    <row r="319" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="4"/>
+      <c r="B319" s="4"/>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="4"/>
+      <c r="F319" s="14"/>
+    </row>
+    <row r="320" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="4"/>
+      <c r="B320" s="4"/>
+      <c r="C320" s="4"/>
+      <c r="D320" s="4"/>
+      <c r="E320" s="4"/>
+      <c r="F320" s="14"/>
+    </row>
+    <row r="321" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="4"/>
+      <c r="B321" s="4"/>
+      <c r="C321" s="4"/>
+      <c r="D321" s="4"/>
+      <c r="E321" s="4"/>
+      <c r="F321" s="14"/>
+    </row>
+    <row r="322" spans="1:6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="4"/>
+      <c r="B322" s="4"/>
+      <c r="C322" s="4"/>
+      <c r="D322" s="4"/>
+      <c r="E322" s="4"/>
+      <c r="F322" s="14"/>
+    </row>
+    <row r="332" spans="1:6" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="333" spans="1:6" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="334" spans="1:6" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="335" spans="1:6" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="336" spans="1:6" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="10" x14ac:dyDescent="0.2"/>
+    <row r="367" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A79:IW292">
-    <sortCondition descending="1" ref="F79:F292"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A84:IW296">
+    <sortCondition descending="1" ref="F84:F296"/>
   </sortState>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Arial,Regular"Suspended/Excluded MassHealth Providers effective through October 31, 2025</oddHeader>
-    <oddFooter>&amp;L&amp;"Arial,Regular"As of 10/31/2025&amp;C&amp;"Arial,Regular"&amp;P</oddFooter>
+    <oddHeader>&amp;L&amp;"Arial,Regular"Suspended/Excluded MassHealth Providers effective through February 28, 2026</oddHeader>
+    <oddFooter>&amp;L&amp;"Arial,Regular"As of 2/28/2026&amp;C&amp;"Arial,Regular"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F629114F-9237-4AD4-8836-8C7854CA882F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:L11"/>
+  <dimension ref="A2:L10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="21" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="24.81640625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="29.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7265625" customWidth="1"/>
+    <col min="4" max="4" width="27.1796875" style="21" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" customWidth="1"/>
     <col min="6" max="6" width="25" style="19" customWidth="1"/>
-    <col min="7" max="7" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="259" max="259" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="47.1796875" customWidth="1"/>
+    <col min="257" max="257" width="23.7265625" customWidth="1"/>
+    <col min="258" max="258" width="10.54296875" customWidth="1"/>
+    <col min="259" max="259" width="12.7265625" customWidth="1"/>
     <col min="260" max="260" width="22" customWidth="1"/>
-    <col min="261" max="261" width="13.42578125" customWidth="1"/>
+    <col min="261" max="261" width="13.453125" customWidth="1"/>
     <col min="262" max="262" width="25" customWidth="1"/>
-    <col min="263" max="263" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="515" max="515" width="12.7109375" customWidth="1"/>
+    <col min="263" max="263" width="47.1796875" customWidth="1"/>
+    <col min="513" max="513" width="23.7265625" customWidth="1"/>
+    <col min="514" max="514" width="10.54296875" customWidth="1"/>
+    <col min="515" max="515" width="12.7265625" customWidth="1"/>
     <col min="516" max="516" width="22" customWidth="1"/>
-    <col min="517" max="517" width="13.42578125" customWidth="1"/>
+    <col min="517" max="517" width="13.453125" customWidth="1"/>
     <col min="518" max="518" width="25" customWidth="1"/>
-    <col min="519" max="519" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="771" max="771" width="12.7109375" customWidth="1"/>
+    <col min="519" max="519" width="47.1796875" customWidth="1"/>
+    <col min="769" max="769" width="23.7265625" customWidth="1"/>
+    <col min="770" max="770" width="10.54296875" customWidth="1"/>
+    <col min="771" max="771" width="12.7265625" customWidth="1"/>
     <col min="772" max="772" width="22" customWidth="1"/>
-    <col min="773" max="773" width="13.42578125" customWidth="1"/>
+    <col min="773" max="773" width="13.453125" customWidth="1"/>
     <col min="774" max="774" width="25" customWidth="1"/>
-    <col min="775" max="775" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1027" max="1027" width="12.7109375" customWidth="1"/>
+    <col min="775" max="775" width="47.1796875" customWidth="1"/>
+    <col min="1025" max="1025" width="23.7265625" customWidth="1"/>
+    <col min="1026" max="1026" width="10.54296875" customWidth="1"/>
+    <col min="1027" max="1027" width="12.7265625" customWidth="1"/>
     <col min="1028" max="1028" width="22" customWidth="1"/>
-    <col min="1029" max="1029" width="13.42578125" customWidth="1"/>
+    <col min="1029" max="1029" width="13.453125" customWidth="1"/>
     <col min="1030" max="1030" width="25" customWidth="1"/>
-    <col min="1031" max="1031" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1283" max="1283" width="12.7109375" customWidth="1"/>
+    <col min="1031" max="1031" width="47.1796875" customWidth="1"/>
+    <col min="1281" max="1281" width="23.7265625" customWidth="1"/>
+    <col min="1282" max="1282" width="10.54296875" customWidth="1"/>
+    <col min="1283" max="1283" width="12.7265625" customWidth="1"/>
     <col min="1284" max="1284" width="22" customWidth="1"/>
-    <col min="1285" max="1285" width="13.42578125" customWidth="1"/>
+    <col min="1285" max="1285" width="13.453125" customWidth="1"/>
     <col min="1286" max="1286" width="25" customWidth="1"/>
-    <col min="1287" max="1287" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1539" max="1539" width="12.7109375" customWidth="1"/>
+    <col min="1287" max="1287" width="47.1796875" customWidth="1"/>
+    <col min="1537" max="1537" width="23.7265625" customWidth="1"/>
+    <col min="1538" max="1538" width="10.54296875" customWidth="1"/>
+    <col min="1539" max="1539" width="12.7265625" customWidth="1"/>
     <col min="1540" max="1540" width="22" customWidth="1"/>
-    <col min="1541" max="1541" width="13.42578125" customWidth="1"/>
+    <col min="1541" max="1541" width="13.453125" customWidth="1"/>
     <col min="1542" max="1542" width="25" customWidth="1"/>
-    <col min="1543" max="1543" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1795" max="1795" width="12.7109375" customWidth="1"/>
+    <col min="1543" max="1543" width="47.1796875" customWidth="1"/>
+    <col min="1793" max="1793" width="23.7265625" customWidth="1"/>
+    <col min="1794" max="1794" width="10.54296875" customWidth="1"/>
+    <col min="1795" max="1795" width="12.7265625" customWidth="1"/>
     <col min="1796" max="1796" width="22" customWidth="1"/>
-    <col min="1797" max="1797" width="13.42578125" customWidth="1"/>
+    <col min="1797" max="1797" width="13.453125" customWidth="1"/>
     <col min="1798" max="1798" width="25" customWidth="1"/>
-    <col min="1799" max="1799" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2051" max="2051" width="12.7109375" customWidth="1"/>
+    <col min="1799" max="1799" width="47.1796875" customWidth="1"/>
+    <col min="2049" max="2049" width="23.7265625" customWidth="1"/>
+    <col min="2050" max="2050" width="10.54296875" customWidth="1"/>
+    <col min="2051" max="2051" width="12.7265625" customWidth="1"/>
     <col min="2052" max="2052" width="22" customWidth="1"/>
-    <col min="2053" max="2053" width="13.42578125" customWidth="1"/>
+    <col min="2053" max="2053" width="13.453125" customWidth="1"/>
     <col min="2054" max="2054" width="25" customWidth="1"/>
-    <col min="2055" max="2055" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2307" max="2307" width="12.7109375" customWidth="1"/>
+    <col min="2055" max="2055" width="47.1796875" customWidth="1"/>
+    <col min="2305" max="2305" width="23.7265625" customWidth="1"/>
+    <col min="2306" max="2306" width="10.54296875" customWidth="1"/>
+    <col min="2307" max="2307" width="12.7265625" customWidth="1"/>
     <col min="2308" max="2308" width="22" customWidth="1"/>
-    <col min="2309" max="2309" width="13.42578125" customWidth="1"/>
+    <col min="2309" max="2309" width="13.453125" customWidth="1"/>
     <col min="2310" max="2310" width="25" customWidth="1"/>
-    <col min="2311" max="2311" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2563" max="2563" width="12.7109375" customWidth="1"/>
+    <col min="2311" max="2311" width="47.1796875" customWidth="1"/>
+    <col min="2561" max="2561" width="23.7265625" customWidth="1"/>
+    <col min="2562" max="2562" width="10.54296875" customWidth="1"/>
+    <col min="2563" max="2563" width="12.7265625" customWidth="1"/>
     <col min="2564" max="2564" width="22" customWidth="1"/>
-    <col min="2565" max="2565" width="13.42578125" customWidth="1"/>
+    <col min="2565" max="2565" width="13.453125" customWidth="1"/>
     <col min="2566" max="2566" width="25" customWidth="1"/>
-    <col min="2567" max="2567" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2819" max="2819" width="12.7109375" customWidth="1"/>
+    <col min="2567" max="2567" width="47.1796875" customWidth="1"/>
+    <col min="2817" max="2817" width="23.7265625" customWidth="1"/>
+    <col min="2818" max="2818" width="10.54296875" customWidth="1"/>
+    <col min="2819" max="2819" width="12.7265625" customWidth="1"/>
     <col min="2820" max="2820" width="22" customWidth="1"/>
-    <col min="2821" max="2821" width="13.42578125" customWidth="1"/>
+    <col min="2821" max="2821" width="13.453125" customWidth="1"/>
     <col min="2822" max="2822" width="25" customWidth="1"/>
-    <col min="2823" max="2823" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3075" max="3075" width="12.7109375" customWidth="1"/>
+    <col min="2823" max="2823" width="47.1796875" customWidth="1"/>
+    <col min="3073" max="3073" width="23.7265625" customWidth="1"/>
+    <col min="3074" max="3074" width="10.54296875" customWidth="1"/>
+    <col min="3075" max="3075" width="12.7265625" customWidth="1"/>
     <col min="3076" max="3076" width="22" customWidth="1"/>
-    <col min="3077" max="3077" width="13.42578125" customWidth="1"/>
+    <col min="3077" max="3077" width="13.453125" customWidth="1"/>
     <col min="3078" max="3078" width="25" customWidth="1"/>
-    <col min="3079" max="3079" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3331" max="3331" width="12.7109375" customWidth="1"/>
+    <col min="3079" max="3079" width="47.1796875" customWidth="1"/>
+    <col min="3329" max="3329" width="23.7265625" customWidth="1"/>
+    <col min="3330" max="3330" width="10.54296875" customWidth="1"/>
+    <col min="3331" max="3331" width="12.7265625" customWidth="1"/>
     <col min="3332" max="3332" width="22" customWidth="1"/>
-    <col min="3333" max="3333" width="13.42578125" customWidth="1"/>
+    <col min="3333" max="3333" width="13.453125" customWidth="1"/>
     <col min="3334" max="3334" width="25" customWidth="1"/>
-    <col min="3335" max="3335" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3587" max="3587" width="12.7109375" customWidth="1"/>
+    <col min="3335" max="3335" width="47.1796875" customWidth="1"/>
+    <col min="3585" max="3585" width="23.7265625" customWidth="1"/>
+    <col min="3586" max="3586" width="10.54296875" customWidth="1"/>
+    <col min="3587" max="3587" width="12.7265625" customWidth="1"/>
     <col min="3588" max="3588" width="22" customWidth="1"/>
-    <col min="3589" max="3589" width="13.42578125" customWidth="1"/>
+    <col min="3589" max="3589" width="13.453125" customWidth="1"/>
     <col min="3590" max="3590" width="25" customWidth="1"/>
-    <col min="3591" max="3591" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3843" max="3843" width="12.7109375" customWidth="1"/>
+    <col min="3591" max="3591" width="47.1796875" customWidth="1"/>
+    <col min="3841" max="3841" width="23.7265625" customWidth="1"/>
+    <col min="3842" max="3842" width="10.54296875" customWidth="1"/>
+    <col min="3843" max="3843" width="12.7265625" customWidth="1"/>
     <col min="3844" max="3844" width="22" customWidth="1"/>
-    <col min="3845" max="3845" width="13.42578125" customWidth="1"/>
+    <col min="3845" max="3845" width="13.453125" customWidth="1"/>
     <col min="3846" max="3846" width="25" customWidth="1"/>
-    <col min="3847" max="3847" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4099" max="4099" width="12.7109375" customWidth="1"/>
+    <col min="3847" max="3847" width="47.1796875" customWidth="1"/>
+    <col min="4097" max="4097" width="23.7265625" customWidth="1"/>
+    <col min="4098" max="4098" width="10.54296875" customWidth="1"/>
+    <col min="4099" max="4099" width="12.7265625" customWidth="1"/>
     <col min="4100" max="4100" width="22" customWidth="1"/>
-    <col min="4101" max="4101" width="13.42578125" customWidth="1"/>
+    <col min="4101" max="4101" width="13.453125" customWidth="1"/>
     <col min="4102" max="4102" width="25" customWidth="1"/>
-    <col min="4103" max="4103" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4355" max="4355" width="12.7109375" customWidth="1"/>
+    <col min="4103" max="4103" width="47.1796875" customWidth="1"/>
+    <col min="4353" max="4353" width="23.7265625" customWidth="1"/>
+    <col min="4354" max="4354" width="10.54296875" customWidth="1"/>
+    <col min="4355" max="4355" width="12.7265625" customWidth="1"/>
     <col min="4356" max="4356" width="22" customWidth="1"/>
-    <col min="4357" max="4357" width="13.42578125" customWidth="1"/>
+    <col min="4357" max="4357" width="13.453125" customWidth="1"/>
     <col min="4358" max="4358" width="25" customWidth="1"/>
-    <col min="4359" max="4359" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4611" max="4611" width="12.7109375" customWidth="1"/>
+    <col min="4359" max="4359" width="47.1796875" customWidth="1"/>
+    <col min="4609" max="4609" width="23.7265625" customWidth="1"/>
+    <col min="4610" max="4610" width="10.54296875" customWidth="1"/>
+    <col min="4611" max="4611" width="12.7265625" customWidth="1"/>
     <col min="4612" max="4612" width="22" customWidth="1"/>
-    <col min="4613" max="4613" width="13.42578125" customWidth="1"/>
+    <col min="4613" max="4613" width="13.453125" customWidth="1"/>
     <col min="4614" max="4614" width="25" customWidth="1"/>
-    <col min="4615" max="4615" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4867" max="4867" width="12.7109375" customWidth="1"/>
+    <col min="4615" max="4615" width="47.1796875" customWidth="1"/>
+    <col min="4865" max="4865" width="23.7265625" customWidth="1"/>
+    <col min="4866" max="4866" width="10.54296875" customWidth="1"/>
+    <col min="4867" max="4867" width="12.7265625" customWidth="1"/>
     <col min="4868" max="4868" width="22" customWidth="1"/>
-    <col min="4869" max="4869" width="13.42578125" customWidth="1"/>
+    <col min="4869" max="4869" width="13.453125" customWidth="1"/>
     <col min="4870" max="4870" width="25" customWidth="1"/>
-    <col min="4871" max="4871" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5123" max="5123" width="12.7109375" customWidth="1"/>
+    <col min="4871" max="4871" width="47.1796875" customWidth="1"/>
+    <col min="5121" max="5121" width="23.7265625" customWidth="1"/>
+    <col min="5122" max="5122" width="10.54296875" customWidth="1"/>
+    <col min="5123" max="5123" width="12.7265625" customWidth="1"/>
     <col min="5124" max="5124" width="22" customWidth="1"/>
-    <col min="5125" max="5125" width="13.42578125" customWidth="1"/>
+    <col min="5125" max="5125" width="13.453125" customWidth="1"/>
     <col min="5126" max="5126" width="25" customWidth="1"/>
-    <col min="5127" max="5127" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5379" max="5379" width="12.7109375" customWidth="1"/>
+    <col min="5127" max="5127" width="47.1796875" customWidth="1"/>
+    <col min="5377" max="5377" width="23.7265625" customWidth="1"/>
+    <col min="5378" max="5378" width="10.54296875" customWidth="1"/>
+    <col min="5379" max="5379" width="12.7265625" customWidth="1"/>
     <col min="5380" max="5380" width="22" customWidth="1"/>
-    <col min="5381" max="5381" width="13.42578125" customWidth="1"/>
+    <col min="5381" max="5381" width="13.453125" customWidth="1"/>
     <col min="5382" max="5382" width="25" customWidth="1"/>
-    <col min="5383" max="5383" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5635" max="5635" width="12.7109375" customWidth="1"/>
+    <col min="5383" max="5383" width="47.1796875" customWidth="1"/>
+    <col min="5633" max="5633" width="23.7265625" customWidth="1"/>
+    <col min="5634" max="5634" width="10.54296875" customWidth="1"/>
+    <col min="5635" max="5635" width="12.7265625" customWidth="1"/>
     <col min="5636" max="5636" width="22" customWidth="1"/>
-    <col min="5637" max="5637" width="13.42578125" customWidth="1"/>
+    <col min="5637" max="5637" width="13.453125" customWidth="1"/>
     <col min="5638" max="5638" width="25" customWidth="1"/>
-    <col min="5639" max="5639" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5891" max="5891" width="12.7109375" customWidth="1"/>
+    <col min="5639" max="5639" width="47.1796875" customWidth="1"/>
+    <col min="5889" max="5889" width="23.7265625" customWidth="1"/>
+    <col min="5890" max="5890" width="10.54296875" customWidth="1"/>
+    <col min="5891" max="5891" width="12.7265625" customWidth="1"/>
     <col min="5892" max="5892" width="22" customWidth="1"/>
-    <col min="5893" max="5893" width="13.42578125" customWidth="1"/>
+    <col min="5893" max="5893" width="13.453125" customWidth="1"/>
     <col min="5894" max="5894" width="25" customWidth="1"/>
-    <col min="5895" max="5895" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6147" max="6147" width="12.7109375" customWidth="1"/>
+    <col min="5895" max="5895" width="47.1796875" customWidth="1"/>
+    <col min="6145" max="6145" width="23.7265625" customWidth="1"/>
+    <col min="6146" max="6146" width="10.54296875" customWidth="1"/>
+    <col min="6147" max="6147" width="12.7265625" customWidth="1"/>
     <col min="6148" max="6148" width="22" customWidth="1"/>
-    <col min="6149" max="6149" width="13.42578125" customWidth="1"/>
+    <col min="6149" max="6149" width="13.453125" customWidth="1"/>
     <col min="6150" max="6150" width="25" customWidth="1"/>
-    <col min="6151" max="6151" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6403" max="6403" width="12.7109375" customWidth="1"/>
+    <col min="6151" max="6151" width="47.1796875" customWidth="1"/>
+    <col min="6401" max="6401" width="23.7265625" customWidth="1"/>
+    <col min="6402" max="6402" width="10.54296875" customWidth="1"/>
+    <col min="6403" max="6403" width="12.7265625" customWidth="1"/>
     <col min="6404" max="6404" width="22" customWidth="1"/>
-    <col min="6405" max="6405" width="13.42578125" customWidth="1"/>
+    <col min="6405" max="6405" width="13.453125" customWidth="1"/>
     <col min="6406" max="6406" width="25" customWidth="1"/>
-    <col min="6407" max="6407" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6659" max="6659" width="12.7109375" customWidth="1"/>
+    <col min="6407" max="6407" width="47.1796875" customWidth="1"/>
+    <col min="6657" max="6657" width="23.7265625" customWidth="1"/>
+    <col min="6658" max="6658" width="10.54296875" customWidth="1"/>
+    <col min="6659" max="6659" width="12.7265625" customWidth="1"/>
     <col min="6660" max="6660" width="22" customWidth="1"/>
-    <col min="6661" max="6661" width="13.42578125" customWidth="1"/>
+    <col min="6661" max="6661" width="13.453125" customWidth="1"/>
     <col min="6662" max="6662" width="25" customWidth="1"/>
-    <col min="6663" max="6663" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6915" max="6915" width="12.7109375" customWidth="1"/>
+    <col min="6663" max="6663" width="47.1796875" customWidth="1"/>
+    <col min="6913" max="6913" width="23.7265625" customWidth="1"/>
+    <col min="6914" max="6914" width="10.54296875" customWidth="1"/>
+    <col min="6915" max="6915" width="12.7265625" customWidth="1"/>
     <col min="6916" max="6916" width="22" customWidth="1"/>
-    <col min="6917" max="6917" width="13.42578125" customWidth="1"/>
+    <col min="6917" max="6917" width="13.453125" customWidth="1"/>
     <col min="6918" max="6918" width="25" customWidth="1"/>
-    <col min="6919" max="6919" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7171" max="7171" width="12.7109375" customWidth="1"/>
+    <col min="6919" max="6919" width="47.1796875" customWidth="1"/>
+    <col min="7169" max="7169" width="23.7265625" customWidth="1"/>
+    <col min="7170" max="7170" width="10.54296875" customWidth="1"/>
+    <col min="7171" max="7171" width="12.7265625" customWidth="1"/>
     <col min="7172" max="7172" width="22" customWidth="1"/>
-    <col min="7173" max="7173" width="13.42578125" customWidth="1"/>
+    <col min="7173" max="7173" width="13.453125" customWidth="1"/>
     <col min="7174" max="7174" width="25" customWidth="1"/>
-    <col min="7175" max="7175" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7427" max="7427" width="12.7109375" customWidth="1"/>
+    <col min="7175" max="7175" width="47.1796875" customWidth="1"/>
+    <col min="7425" max="7425" width="23.7265625" customWidth="1"/>
+    <col min="7426" max="7426" width="10.54296875" customWidth="1"/>
+    <col min="7427" max="7427" width="12.7265625" customWidth="1"/>
     <col min="7428" max="7428" width="22" customWidth="1"/>
-    <col min="7429" max="7429" width="13.42578125" customWidth="1"/>
+    <col min="7429" max="7429" width="13.453125" customWidth="1"/>
     <col min="7430" max="7430" width="25" customWidth="1"/>
-    <col min="7431" max="7431" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7683" max="7683" width="12.7109375" customWidth="1"/>
+    <col min="7431" max="7431" width="47.1796875" customWidth="1"/>
+    <col min="7681" max="7681" width="23.7265625" customWidth="1"/>
+    <col min="7682" max="7682" width="10.54296875" customWidth="1"/>
+    <col min="7683" max="7683" width="12.7265625" customWidth="1"/>
     <col min="7684" max="7684" width="22" customWidth="1"/>
-    <col min="7685" max="7685" width="13.42578125" customWidth="1"/>
+    <col min="7685" max="7685" width="13.453125" customWidth="1"/>
     <col min="7686" max="7686" width="25" customWidth="1"/>
-    <col min="7687" max="7687" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7939" max="7939" width="12.7109375" customWidth="1"/>
+    <col min="7687" max="7687" width="47.1796875" customWidth="1"/>
+    <col min="7937" max="7937" width="23.7265625" customWidth="1"/>
+    <col min="7938" max="7938" width="10.54296875" customWidth="1"/>
+    <col min="7939" max="7939" width="12.7265625" customWidth="1"/>
     <col min="7940" max="7940" width="22" customWidth="1"/>
-    <col min="7941" max="7941" width="13.42578125" customWidth="1"/>
+    <col min="7941" max="7941" width="13.453125" customWidth="1"/>
     <col min="7942" max="7942" width="25" customWidth="1"/>
-    <col min="7943" max="7943" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8195" max="8195" width="12.7109375" customWidth="1"/>
+    <col min="7943" max="7943" width="47.1796875" customWidth="1"/>
+    <col min="8193" max="8193" width="23.7265625" customWidth="1"/>
+    <col min="8194" max="8194" width="10.54296875" customWidth="1"/>
+    <col min="8195" max="8195" width="12.7265625" customWidth="1"/>
     <col min="8196" max="8196" width="22" customWidth="1"/>
-    <col min="8197" max="8197" width="13.42578125" customWidth="1"/>
+    <col min="8197" max="8197" width="13.453125" customWidth="1"/>
     <col min="8198" max="8198" width="25" customWidth="1"/>
-    <col min="8199" max="8199" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8451" max="8451" width="12.7109375" customWidth="1"/>
+    <col min="8199" max="8199" width="47.1796875" customWidth="1"/>
+    <col min="8449" max="8449" width="23.7265625" customWidth="1"/>
+    <col min="8450" max="8450" width="10.54296875" customWidth="1"/>
+    <col min="8451" max="8451" width="12.7265625" customWidth="1"/>
     <col min="8452" max="8452" width="22" customWidth="1"/>
-    <col min="8453" max="8453" width="13.42578125" customWidth="1"/>
+    <col min="8453" max="8453" width="13.453125" customWidth="1"/>
     <col min="8454" max="8454" width="25" customWidth="1"/>
-    <col min="8455" max="8455" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8707" max="8707" width="12.7109375" customWidth="1"/>
+    <col min="8455" max="8455" width="47.1796875" customWidth="1"/>
+    <col min="8705" max="8705" width="23.7265625" customWidth="1"/>
+    <col min="8706" max="8706" width="10.54296875" customWidth="1"/>
+    <col min="8707" max="8707" width="12.7265625" customWidth="1"/>
     <col min="8708" max="8708" width="22" customWidth="1"/>
-    <col min="8709" max="8709" width="13.42578125" customWidth="1"/>
+    <col min="8709" max="8709" width="13.453125" customWidth="1"/>
     <col min="8710" max="8710" width="25" customWidth="1"/>
-    <col min="8711" max="8711" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8963" max="8963" width="12.7109375" customWidth="1"/>
+    <col min="8711" max="8711" width="47.1796875" customWidth="1"/>
+    <col min="8961" max="8961" width="23.7265625" customWidth="1"/>
+    <col min="8962" max="8962" width="10.54296875" customWidth="1"/>
+    <col min="8963" max="8963" width="12.7265625" customWidth="1"/>
     <col min="8964" max="8964" width="22" customWidth="1"/>
-    <col min="8965" max="8965" width="13.42578125" customWidth="1"/>
+    <col min="8965" max="8965" width="13.453125" customWidth="1"/>
     <col min="8966" max="8966" width="25" customWidth="1"/>
-    <col min="8967" max="8967" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9219" max="9219" width="12.7109375" customWidth="1"/>
+    <col min="8967" max="8967" width="47.1796875" customWidth="1"/>
+    <col min="9217" max="9217" width="23.7265625" customWidth="1"/>
+    <col min="9218" max="9218" width="10.54296875" customWidth="1"/>
+    <col min="9219" max="9219" width="12.7265625" customWidth="1"/>
     <col min="9220" max="9220" width="22" customWidth="1"/>
-    <col min="9221" max="9221" width="13.42578125" customWidth="1"/>
+    <col min="9221" max="9221" width="13.453125" customWidth="1"/>
     <col min="9222" max="9222" width="25" customWidth="1"/>
-    <col min="9223" max="9223" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9475" max="9475" width="12.7109375" customWidth="1"/>
+    <col min="9223" max="9223" width="47.1796875" customWidth="1"/>
+    <col min="9473" max="9473" width="23.7265625" customWidth="1"/>
+    <col min="9474" max="9474" width="10.54296875" customWidth="1"/>
+    <col min="9475" max="9475" width="12.7265625" customWidth="1"/>
     <col min="9476" max="9476" width="22" customWidth="1"/>
-    <col min="9477" max="9477" width="13.42578125" customWidth="1"/>
+    <col min="9477" max="9477" width="13.453125" customWidth="1"/>
     <col min="9478" max="9478" width="25" customWidth="1"/>
-    <col min="9479" max="9479" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9731" max="9731" width="12.7109375" customWidth="1"/>
+    <col min="9479" max="9479" width="47.1796875" customWidth="1"/>
+    <col min="9729" max="9729" width="23.7265625" customWidth="1"/>
+    <col min="9730" max="9730" width="10.54296875" customWidth="1"/>
+    <col min="9731" max="9731" width="12.7265625" customWidth="1"/>
     <col min="9732" max="9732" width="22" customWidth="1"/>
-    <col min="9733" max="9733" width="13.42578125" customWidth="1"/>
+    <col min="9733" max="9733" width="13.453125" customWidth="1"/>
     <col min="9734" max="9734" width="25" customWidth="1"/>
-    <col min="9735" max="9735" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9987" max="9987" width="12.7109375" customWidth="1"/>
+    <col min="9735" max="9735" width="47.1796875" customWidth="1"/>
+    <col min="9985" max="9985" width="23.7265625" customWidth="1"/>
+    <col min="9986" max="9986" width="10.54296875" customWidth="1"/>
+    <col min="9987" max="9987" width="12.7265625" customWidth="1"/>
     <col min="9988" max="9988" width="22" customWidth="1"/>
-    <col min="9989" max="9989" width="13.42578125" customWidth="1"/>
+    <col min="9989" max="9989" width="13.453125" customWidth="1"/>
     <col min="9990" max="9990" width="25" customWidth="1"/>
-    <col min="9991" max="9991" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10243" max="10243" width="12.7109375" customWidth="1"/>
+    <col min="9991" max="9991" width="47.1796875" customWidth="1"/>
+    <col min="10241" max="10241" width="23.7265625" customWidth="1"/>
+    <col min="10242" max="10242" width="10.54296875" customWidth="1"/>
+    <col min="10243" max="10243" width="12.7265625" customWidth="1"/>
     <col min="10244" max="10244" width="22" customWidth="1"/>
-    <col min="10245" max="10245" width="13.42578125" customWidth="1"/>
+    <col min="10245" max="10245" width="13.453125" customWidth="1"/>
     <col min="10246" max="10246" width="25" customWidth="1"/>
-    <col min="10247" max="10247" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10499" max="10499" width="12.7109375" customWidth="1"/>
+    <col min="10247" max="10247" width="47.1796875" customWidth="1"/>
+    <col min="10497" max="10497" width="23.7265625" customWidth="1"/>
+    <col min="10498" max="10498" width="10.54296875" customWidth="1"/>
+    <col min="10499" max="10499" width="12.7265625" customWidth="1"/>
     <col min="10500" max="10500" width="22" customWidth="1"/>
-    <col min="10501" max="10501" width="13.42578125" customWidth="1"/>
+    <col min="10501" max="10501" width="13.453125" customWidth="1"/>
     <col min="10502" max="10502" width="25" customWidth="1"/>
-    <col min="10503" max="10503" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10755" max="10755" width="12.7109375" customWidth="1"/>
+    <col min="10503" max="10503" width="47.1796875" customWidth="1"/>
+    <col min="10753" max="10753" width="23.7265625" customWidth="1"/>
+    <col min="10754" max="10754" width="10.54296875" customWidth="1"/>
+    <col min="10755" max="10755" width="12.7265625" customWidth="1"/>
     <col min="10756" max="10756" width="22" customWidth="1"/>
-    <col min="10757" max="10757" width="13.42578125" customWidth="1"/>
+    <col min="10757" max="10757" width="13.453125" customWidth="1"/>
     <col min="10758" max="10758" width="25" customWidth="1"/>
-    <col min="10759" max="10759" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11011" max="11011" width="12.7109375" customWidth="1"/>
+    <col min="10759" max="10759" width="47.1796875" customWidth="1"/>
+    <col min="11009" max="11009" width="23.7265625" customWidth="1"/>
+    <col min="11010" max="11010" width="10.54296875" customWidth="1"/>
+    <col min="11011" max="11011" width="12.7265625" customWidth="1"/>
     <col min="11012" max="11012" width="22" customWidth="1"/>
-    <col min="11013" max="11013" width="13.42578125" customWidth="1"/>
+    <col min="11013" max="11013" width="13.453125" customWidth="1"/>
     <col min="11014" max="11014" width="25" customWidth="1"/>
-    <col min="11015" max="11015" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11267" max="11267" width="12.7109375" customWidth="1"/>
+    <col min="11015" max="11015" width="47.1796875" customWidth="1"/>
+    <col min="11265" max="11265" width="23.7265625" customWidth="1"/>
+    <col min="11266" max="11266" width="10.54296875" customWidth="1"/>
+    <col min="11267" max="11267" width="12.7265625" customWidth="1"/>
     <col min="11268" max="11268" width="22" customWidth="1"/>
-    <col min="11269" max="11269" width="13.42578125" customWidth="1"/>
+    <col min="11269" max="11269" width="13.453125" customWidth="1"/>
     <col min="11270" max="11270" width="25" customWidth="1"/>
-    <col min="11271" max="11271" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11523" max="11523" width="12.7109375" customWidth="1"/>
+    <col min="11271" max="11271" width="47.1796875" customWidth="1"/>
+    <col min="11521" max="11521" width="23.7265625" customWidth="1"/>
+    <col min="11522" max="11522" width="10.54296875" customWidth="1"/>
+    <col min="11523" max="11523" width="12.7265625" customWidth="1"/>
     <col min="11524" max="11524" width="22" customWidth="1"/>
-    <col min="11525" max="11525" width="13.42578125" customWidth="1"/>
+    <col min="11525" max="11525" width="13.453125" customWidth="1"/>
     <col min="11526" max="11526" width="25" customWidth="1"/>
-    <col min="11527" max="11527" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11779" max="11779" width="12.7109375" customWidth="1"/>
+    <col min="11527" max="11527" width="47.1796875" customWidth="1"/>
+    <col min="11777" max="11777" width="23.7265625" customWidth="1"/>
+    <col min="11778" max="11778" width="10.54296875" customWidth="1"/>
+    <col min="11779" max="11779" width="12.7265625" customWidth="1"/>
     <col min="11780" max="11780" width="22" customWidth="1"/>
-    <col min="11781" max="11781" width="13.42578125" customWidth="1"/>
+    <col min="11781" max="11781" width="13.453125" customWidth="1"/>
     <col min="11782" max="11782" width="25" customWidth="1"/>
-    <col min="11783" max="11783" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12035" max="12035" width="12.7109375" customWidth="1"/>
+    <col min="11783" max="11783" width="47.1796875" customWidth="1"/>
+    <col min="12033" max="12033" width="23.7265625" customWidth="1"/>
+    <col min="12034" max="12034" width="10.54296875" customWidth="1"/>
+    <col min="12035" max="12035" width="12.7265625" customWidth="1"/>
     <col min="12036" max="12036" width="22" customWidth="1"/>
-    <col min="12037" max="12037" width="13.42578125" customWidth="1"/>
+    <col min="12037" max="12037" width="13.453125" customWidth="1"/>
     <col min="12038" max="12038" width="25" customWidth="1"/>
-    <col min="12039" max="12039" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12291" max="12291" width="12.7109375" customWidth="1"/>
+    <col min="12039" max="12039" width="47.1796875" customWidth="1"/>
+    <col min="12289" max="12289" width="23.7265625" customWidth="1"/>
+    <col min="12290" max="12290" width="10.54296875" customWidth="1"/>
+    <col min="12291" max="12291" width="12.7265625" customWidth="1"/>
     <col min="12292" max="12292" width="22" customWidth="1"/>
-    <col min="12293" max="12293" width="13.42578125" customWidth="1"/>
+    <col min="12293" max="12293" width="13.453125" customWidth="1"/>
     <col min="12294" max="12294" width="25" customWidth="1"/>
-    <col min="12295" max="12295" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12547" max="12547" width="12.7109375" customWidth="1"/>
+    <col min="12295" max="12295" width="47.1796875" customWidth="1"/>
+    <col min="12545" max="12545" width="23.7265625" customWidth="1"/>
+    <col min="12546" max="12546" width="10.54296875" customWidth="1"/>
+    <col min="12547" max="12547" width="12.7265625" customWidth="1"/>
     <col min="12548" max="12548" width="22" customWidth="1"/>
-    <col min="12549" max="12549" width="13.42578125" customWidth="1"/>
+    <col min="12549" max="12549" width="13.453125" customWidth="1"/>
     <col min="12550" max="12550" width="25" customWidth="1"/>
-    <col min="12551" max="12551" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12803" max="12803" width="12.7109375" customWidth="1"/>
+    <col min="12551" max="12551" width="47.1796875" customWidth="1"/>
+    <col min="12801" max="12801" width="23.7265625" customWidth="1"/>
+    <col min="12802" max="12802" width="10.54296875" customWidth="1"/>
+    <col min="12803" max="12803" width="12.7265625" customWidth="1"/>
     <col min="12804" max="12804" width="22" customWidth="1"/>
-    <col min="12805" max="12805" width="13.42578125" customWidth="1"/>
+    <col min="12805" max="12805" width="13.453125" customWidth="1"/>
     <col min="12806" max="12806" width="25" customWidth="1"/>
-    <col min="12807" max="12807" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13059" max="13059" width="12.7109375" customWidth="1"/>
+    <col min="12807" max="12807" width="47.1796875" customWidth="1"/>
+    <col min="13057" max="13057" width="23.7265625" customWidth="1"/>
+    <col min="13058" max="13058" width="10.54296875" customWidth="1"/>
+    <col min="13059" max="13059" width="12.7265625" customWidth="1"/>
     <col min="13060" max="13060" width="22" customWidth="1"/>
-    <col min="13061" max="13061" width="13.42578125" customWidth="1"/>
+    <col min="13061" max="13061" width="13.453125" customWidth="1"/>
     <col min="13062" max="13062" width="25" customWidth="1"/>
-    <col min="13063" max="13063" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13315" max="13315" width="12.7109375" customWidth="1"/>
+    <col min="13063" max="13063" width="47.1796875" customWidth="1"/>
+    <col min="13313" max="13313" width="23.7265625" customWidth="1"/>
+    <col min="13314" max="13314" width="10.54296875" customWidth="1"/>
+    <col min="13315" max="13315" width="12.7265625" customWidth="1"/>
     <col min="13316" max="13316" width="22" customWidth="1"/>
-    <col min="13317" max="13317" width="13.42578125" customWidth="1"/>
+    <col min="13317" max="13317" width="13.453125" customWidth="1"/>
     <col min="13318" max="13318" width="25" customWidth="1"/>
-    <col min="13319" max="13319" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13571" max="13571" width="12.7109375" customWidth="1"/>
+    <col min="13319" max="13319" width="47.1796875" customWidth="1"/>
+    <col min="13569" max="13569" width="23.7265625" customWidth="1"/>
+    <col min="13570" max="13570" width="10.54296875" customWidth="1"/>
+    <col min="13571" max="13571" width="12.7265625" customWidth="1"/>
     <col min="13572" max="13572" width="22" customWidth="1"/>
-    <col min="13573" max="13573" width="13.42578125" customWidth="1"/>
+    <col min="13573" max="13573" width="13.453125" customWidth="1"/>
     <col min="13574" max="13574" width="25" customWidth="1"/>
-    <col min="13575" max="13575" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13827" max="13827" width="12.7109375" customWidth="1"/>
+    <col min="13575" max="13575" width="47.1796875" customWidth="1"/>
+    <col min="13825" max="13825" width="23.7265625" customWidth="1"/>
+    <col min="13826" max="13826" width="10.54296875" customWidth="1"/>
+    <col min="13827" max="13827" width="12.7265625" customWidth="1"/>
     <col min="13828" max="13828" width="22" customWidth="1"/>
-    <col min="13829" max="13829" width="13.42578125" customWidth="1"/>
+    <col min="13829" max="13829" width="13.453125" customWidth="1"/>
     <col min="13830" max="13830" width="25" customWidth="1"/>
-    <col min="13831" max="13831" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14083" max="14083" width="12.7109375" customWidth="1"/>
+    <col min="13831" max="13831" width="47.1796875" customWidth="1"/>
+    <col min="14081" max="14081" width="23.7265625" customWidth="1"/>
+    <col min="14082" max="14082" width="10.54296875" customWidth="1"/>
+    <col min="14083" max="14083" width="12.7265625" customWidth="1"/>
     <col min="14084" max="14084" width="22" customWidth="1"/>
-    <col min="14085" max="14085" width="13.42578125" customWidth="1"/>
+    <col min="14085" max="14085" width="13.453125" customWidth="1"/>
     <col min="14086" max="14086" width="25" customWidth="1"/>
-    <col min="14087" max="14087" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14339" max="14339" width="12.7109375" customWidth="1"/>
+    <col min="14087" max="14087" width="47.1796875" customWidth="1"/>
+    <col min="14337" max="14337" width="23.7265625" customWidth="1"/>
+    <col min="14338" max="14338" width="10.54296875" customWidth="1"/>
+    <col min="14339" max="14339" width="12.7265625" customWidth="1"/>
     <col min="14340" max="14340" width="22" customWidth="1"/>
-    <col min="14341" max="14341" width="13.42578125" customWidth="1"/>
+    <col min="14341" max="14341" width="13.453125" customWidth="1"/>
     <col min="14342" max="14342" width="25" customWidth="1"/>
-    <col min="14343" max="14343" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14595" max="14595" width="12.7109375" customWidth="1"/>
+    <col min="14343" max="14343" width="47.1796875" customWidth="1"/>
+    <col min="14593" max="14593" width="23.7265625" customWidth="1"/>
+    <col min="14594" max="14594" width="10.54296875" customWidth="1"/>
+    <col min="14595" max="14595" width="12.7265625" customWidth="1"/>
     <col min="14596" max="14596" width="22" customWidth="1"/>
-    <col min="14597" max="14597" width="13.42578125" customWidth="1"/>
+    <col min="14597" max="14597" width="13.453125" customWidth="1"/>
     <col min="14598" max="14598" width="25" customWidth="1"/>
-    <col min="14599" max="14599" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14851" max="14851" width="12.7109375" customWidth="1"/>
+    <col min="14599" max="14599" width="47.1796875" customWidth="1"/>
+    <col min="14849" max="14849" width="23.7265625" customWidth="1"/>
+    <col min="14850" max="14850" width="10.54296875" customWidth="1"/>
+    <col min="14851" max="14851" width="12.7265625" customWidth="1"/>
     <col min="14852" max="14852" width="22" customWidth="1"/>
-    <col min="14853" max="14853" width="13.42578125" customWidth="1"/>
+    <col min="14853" max="14853" width="13.453125" customWidth="1"/>
     <col min="14854" max="14854" width="25" customWidth="1"/>
-    <col min="14855" max="14855" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15107" max="15107" width="12.7109375" customWidth="1"/>
+    <col min="14855" max="14855" width="47.1796875" customWidth="1"/>
+    <col min="15105" max="15105" width="23.7265625" customWidth="1"/>
+    <col min="15106" max="15106" width="10.54296875" customWidth="1"/>
+    <col min="15107" max="15107" width="12.7265625" customWidth="1"/>
     <col min="15108" max="15108" width="22" customWidth="1"/>
-    <col min="15109" max="15109" width="13.42578125" customWidth="1"/>
+    <col min="15109" max="15109" width="13.453125" customWidth="1"/>
     <col min="15110" max="15110" width="25" customWidth="1"/>
-    <col min="15111" max="15111" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15363" max="15363" width="12.7109375" customWidth="1"/>
+    <col min="15111" max="15111" width="47.1796875" customWidth="1"/>
+    <col min="15361" max="15361" width="23.7265625" customWidth="1"/>
+    <col min="15362" max="15362" width="10.54296875" customWidth="1"/>
+    <col min="15363" max="15363" width="12.7265625" customWidth="1"/>
     <col min="15364" max="15364" width="22" customWidth="1"/>
-    <col min="15365" max="15365" width="13.42578125" customWidth="1"/>
+    <col min="15365" max="15365" width="13.453125" customWidth="1"/>
     <col min="15366" max="15366" width="25" customWidth="1"/>
-    <col min="15367" max="15367" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15619" max="15619" width="12.7109375" customWidth="1"/>
+    <col min="15367" max="15367" width="47.1796875" customWidth="1"/>
+    <col min="15617" max="15617" width="23.7265625" customWidth="1"/>
+    <col min="15618" max="15618" width="10.54296875" customWidth="1"/>
+    <col min="15619" max="15619" width="12.7265625" customWidth="1"/>
     <col min="15620" max="15620" width="22" customWidth="1"/>
-    <col min="15621" max="15621" width="13.42578125" customWidth="1"/>
+    <col min="15621" max="15621" width="13.453125" customWidth="1"/>
     <col min="15622" max="15622" width="25" customWidth="1"/>
-    <col min="15623" max="15623" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15875" max="15875" width="12.7109375" customWidth="1"/>
+    <col min="15623" max="15623" width="47.1796875" customWidth="1"/>
+    <col min="15873" max="15873" width="23.7265625" customWidth="1"/>
+    <col min="15874" max="15874" width="10.54296875" customWidth="1"/>
+    <col min="15875" max="15875" width="12.7265625" customWidth="1"/>
     <col min="15876" max="15876" width="22" customWidth="1"/>
-    <col min="15877" max="15877" width="13.42578125" customWidth="1"/>
+    <col min="15877" max="15877" width="13.453125" customWidth="1"/>
     <col min="15878" max="15878" width="25" customWidth="1"/>
-    <col min="15879" max="15879" width="47.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16131" max="16131" width="12.7109375" customWidth="1"/>
+    <col min="15879" max="15879" width="47.1796875" customWidth="1"/>
+    <col min="16129" max="16129" width="23.7265625" customWidth="1"/>
+    <col min="16130" max="16130" width="10.54296875" customWidth="1"/>
+    <col min="16131" max="16131" width="12.7265625" customWidth="1"/>
     <col min="16132" max="16132" width="22" customWidth="1"/>
-    <col min="16133" max="16133" width="13.42578125" customWidth="1"/>
+    <col min="16133" max="16133" width="13.453125" customWidth="1"/>
     <col min="16134" max="16134" width="25" customWidth="1"/>
-    <col min="16135" max="16135" width="47.140625" customWidth="1"/>
+    <col min="16135" max="16135" width="47.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" ht="21" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" ht="20.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="25" t="s">
-[...29 lines deleted...]
-    <row r="4" spans="1:12" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F2" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="G2" s="24" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="20.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="5">
+        <v>1346227188</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="6">
+        <v>45863</v>
+      </c>
+      <c r="F3" s="6">
+        <v>46052</v>
+      </c>
+      <c r="G3" s="23"/>
+    </row>
+    <row r="4" spans="1:12" ht="20.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
-        <v>347</v>
+        <v>160</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5">
-        <v>1003443185</v>
+        <v>1629059985</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-    <row r="5" spans="1:12" ht="21.75" thickBot="1" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+      <c r="E4" s="6">
+        <v>42495</v>
+      </c>
+      <c r="F4" s="6">
+        <v>46080</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:12" ht="30.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
-        <v>154</v>
+        <v>382</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5">
-        <v>1629082458</v>
+        <v>1427198787</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E5" s="6">
-        <v>42726</v>
+        <v>46073</v>
       </c>
       <c r="F5" s="6">
-        <v>45716</v>
-[...21 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
       <c r="G6" s="6"/>
     </row>
-    <row r="7" spans="1:12" ht="21.75" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="7" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="1:12" ht="21.75" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="8" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
       <c r="G8" s="6"/>
     </row>
-    <row r="9" spans="1:12" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="9" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
       <c r="G9" s="6"/>
     </row>
-    <row r="10" spans="1:12" ht="21.75" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="10" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
       <c r="G10" s="6"/>
-    </row>
-[...5 lines deleted...]
-      <c r="L11" s="20"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="20"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.5" header="0.05" footer="0.3"/>
+  <pageSetup scale="58" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>