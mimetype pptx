--- v0 (2026-03-16)
+++ v1 (2026-07-31)
@@ -239,50 +239,67 @@
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{73E96209-FA2E-8D8A-3041-3CE4B0722E76}" name="King, Elizabeth (DUA)" initials="KE" userId="S::elizabeth.king2@mass.gov::8161cfe6-3360-4cec-b137-752e8f8f025c" providerId="AD"/>
   <p188:author id="{3D81CB27-98C7-6DA9-979F-A2FC8C755D29}" name="Godding, Lauren (DWD)" initials="GL(" userId="S::Lauren.Godding2@mass.gov::5c755489-75ff-44f8-b322-04e011779d21" providerId="AD"/>
   <p188:author id="{1E433259-8834-4F0B-A03F-40E1FC6A8177}" name="Merchan, Olga M. (DUA)" initials="M(" userId="S::olga.m.merchan@mass.gov::b6539d9b-a5f7-4d43-a6f5-985d17963b3d" providerId="AD"/>
   <p188:author id="{99EF5777-FD55-F9A2-C3F6-10995BB9B6EE}" name="Hansson, Eric J (DUA)" initials="EH" userId="S::Eric.J.Hansson@mass.gov::8de07873-586e-4fe9-bf8b-1d352efd267b" providerId="AD"/>
   <p188:author id="{C4204B79-9FB6-9571-4D9C-1B54DAEB8988}" name="Rembert, Mark (DUA)" initials="R(" userId="S::mark.rembert@mass.gov::fad48471-adbd-47a1-b365-ddd5351f1b67" providerId="AD"/>
   <p188:author id="{38540A85-1F05-0B8E-34F4-FE607843E163}" name="Hansson, Eric J (DUA)" initials="H(" userId="S::eric.j.hansson@mass.gov::8de07873-586e-4fe9-bf8b-1d352efd267b" providerId="AD"/>
   <p188:author id="{FD95D6A9-949E-309F-BDBC-E6B945CC9B0E}" name="Godding, Lauren (DUA)" initials="G(" userId="S::lauren.godding2@mass.gov::5c755489-75ff-44f8-b322-04e011779d21" providerId="AD"/>
   <p188:author id="{3B370BB9-7236-1274-5040-9FE7355CED06}" name="King, Elizabeth (DUA)" initials="EK" userId="S::Elizabeth.King2@mass.gov::8161cfe6-3360-4cec-b137-752e8f8f025c" providerId="AD"/>
   <p188:author id="{F0DD58D4-AB3E-0C13-A475-D2719F86D37B}" name="Fitzgerald, Joe (DUA)" initials="F(" userId="S::joe.fitzgerald@mass.gov::e6755301-aeca-4ba0-8eea-d847d83ab27b" providerId="AD"/>
   <p188:author id="{6BC8D1D9-315A-BCE8-C895-E2F0B306624E}" name="Fitzgerald, Joe (DUA)" initials="JF" userId="S::Joe.Fitzgerald@mass.gov::e6755301-aeca-4ba0-8eea-d847d83ab27b" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="7299BC"/>
     <a:srgbClr val="14558F"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="F6C51B"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="878787"/>
     <a:srgbClr val="CD0D0D"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
@@ -871,51 +888,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E1F626D-5672-4356-894C-B74E5D180786}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32AB1668-27F6-E4D7-1BB7-9F8928CBCE15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1052,51 +1069,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{70DD81E6-AE6D-4DE2-8CD6-17EA8FAD6101}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1716,59 +1733,59 @@
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Main Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1892,51 +1909,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62BDCA60-3FCC-477F-85F8-598C340DDD6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71EA5F50-74D3-4415-87FB-D7AFBD494A4A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7857BA7-A6EC-42C1-B4A8-C25F1BEAAE08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2016,51 +2033,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DBBDC0-C220-4777-9192-4598CA74B3E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B2033313-D100-4DD1-8DB9-74521BCDC0D5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3248FE2-BBBD-4923-9227-9E0289C576DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2461,51 +2478,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DBBDC0-C220-4777-9192-4598CA74B3E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9861E389-850C-47B4-9D5B-C16FF01B1164}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3248FE2-BBBD-4923-9227-9E0289C576DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2955,51 +2972,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9540B227-D661-494E-97AA-0E6FCA0014F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FE7609F2-9F4F-4406-8331-18C4319E4F33}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51567846-C34C-4E4D-97AB-63785AB235B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3452,51 +3469,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C9BB162-9E5E-44B4-8236-C5D23BD7CE33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D5B90CC-ED44-4B19-ABBA-D4D9C7883C8E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5BBB5D-B9C3-4553-A086-6A891A40A49A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3615,51 +3632,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DBBDC0-C220-4777-9192-4598CA74B3E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{96E207E2-C02B-4BE4-BE5C-7225E60730D1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3248FE2-BBBD-4923-9227-9E0289C576DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3778,51 +3795,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D14FE12-FE4A-44BF-B6EA-4E5AAAA7F29E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{431C75FC-A722-40C4-9AC4-4AA1FDC383C6}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45318CF0-CCBC-4BF8-81CE-94E2677F6564}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4089,51 +4106,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62BDCA60-3FCC-477F-85F8-598C340DDD6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{22263A30-C6CE-4FFB-9B40-62E8759CDC5F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C5B7B6-9530-4B5E-ABB0-5DDB925F1020}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -4352,51 +4369,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7036598C-2132-4DBD-9EC8-796DDA67D3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BA8E93-5025-40EB-BF59-7FD06C0B5F4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4608,51 +4625,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7036598C-2132-4DBD-9EC8-796DDA67D3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BA8E93-5025-40EB-BF59-7FD06C0B5F4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4864,51 +4881,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7036598C-2132-4DBD-9EC8-796DDA67D3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BA8E93-5025-40EB-BF59-7FD06C0B5F4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4950,57 +4967,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6424931"/>
             <a:ext cx="1280160" cy="426720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4" descr="Questions with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0721BD61-A9F2-E102-FC82-118F1E2B6BAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1555591"/>
             <a:ext cx="3320097" cy="3320097"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3796412856"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5226,51 +5243,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7036598C-2132-4DBD-9EC8-796DDA67D3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BA8E93-5025-40EB-BF59-7FD06C0B5F4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5569,51 +5586,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7036598C-2132-4DBD-9EC8-796DDA67D3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BA8E93-5025-40EB-BF59-7FD06C0B5F4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5993,96 +6010,96 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22" descr="Research with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{066D6F8D-BC10-1CEF-AC0D-3A0578DE3A42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7939851" y="880217"/>
             <a:ext cx="1021661" cy="1021661"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Graphic 26" descr="Daily calendar with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A5F7F8-5E5F-19AC-DFC2-E387154BA808}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7848275" y="4396582"/>
             <a:ext cx="1165921" cy="1165921"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Text Placeholder 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B42B0E1-4740-A9A2-7B99-B91EA5C202E0}"/>
               </a:ext>
             </a:extLst>
@@ -6397,51 +6414,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Links for more information:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16" descr="A blue outline of a state&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484D8298-730A-1772-E896-6F8950A55A75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId5">
             <a:duotone>
               <a:schemeClr val="accent4">
                 <a:shade val="45000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
               <a:prstClr val="white"/>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7983295" y="2804906"/>
             <a:ext cx="1254611" cy="929342"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8292,51 +8309,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13BA42C4-EBBC-4572-8897-45C516F2E3A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CAD536A-E0F9-4DD3-954D-C0F5C061E218}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8473,51 +8490,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DBBDC0-C220-4777-9192-4598CA74B3E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{51A627DA-670F-4C37-99AF-1665716225C9}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3248FE2-BBBD-4923-9227-9E0289C576DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8972,51 +8989,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4504113" y="6356349"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AEDD2106-F6C3-4ED9-B386-7474F10B438C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BD9868-9826-41B9-B46F-B61E53B4DC09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
@@ -9345,163 +9362,163 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/CitiesAndTowns" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/CitiesAndTowns" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/geographies/reference-maps/2020/geo/cbsa.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/geographies/reference-maps/2020/geo/cbsa.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/2018/major_groups.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/2018/soc_2018_faqs_and_acknowledgements.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/2018/major_groups.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/soc/2018/soc_2018_faqs_and_acknowledgements.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/reference_files_tools/2022_NAICS_Manual.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/#q1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/reference_files_tools/2022_NAICS_Manual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/naics/#q1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageAllIndustries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/LongTermOccupationProjections" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageByIndustry" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide23.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ShortTermOccupationalProjections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageSpecificOccupations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/department-of-economic-research-data-index" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ClaimantProfiles" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/LaborForceAndUnemployment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide21.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/LMI/LongTermIndustryProjections" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/EmploymentAndWages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/LMI/ClaimsData" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/LMI/CurrentEmploymentStatistics" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide24.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ShortTermIndustryProjections/Index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/CurrentEmploymentStatistics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/sae/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/LaborForceAndUnemployment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/lau/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/oes/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/OEWS" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageAllIndustries" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/opub/hom/cew/presentation.htm#users-and-uses-of-qcew-data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/cew/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/cew/home.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/EmploymentAndWages" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageSpecificOccupations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageByIndustry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageSpecificOccupations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/OccupationalEmploymentAndWageByIndustry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ShortTermIndustryProjections" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ShortTermOccupationalProjections" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/emp/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/longTermIndustryProjections" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/LMI/LongTermOccupationProjections" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ClaimsData" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/ClaimantProfiles" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lehd.ces.census.gov/data/#j2j" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/programs-surveys/acs/about.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bea.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lehd.ces.census.gov/data/#qwi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide33.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide21.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmi.dua.eol.mass.gov/lmi/CitiesAndTowns" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/department-of-economic-research-data-visualization-index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/economicresearch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/department-of-economic-research-reports-releases" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/department-of-economic-research-frequently-asked-questions" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/department-of-economic-research-data-visualization-index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/economicresearch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/contact-the-department-of-economic-research" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/department-of-economic-research-reports-releases" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/department-of-economic-research-frequently-asked-questions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -9791,51 +9808,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86973B2-0B9B-709F-FC11-6301D7B35788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C09916-533E-0CF6-577A-C018FF107766}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -10219,51 +10236,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F02937-E820-7379-4A74-7950C0C3185B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE83252A-512A-8C30-B5D0-F05F008745F2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -11161,51 +11178,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F02937-E820-7379-4A74-7950C0C3185B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE83252A-512A-8C30-B5D0-F05F008745F2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -12137,51 +12154,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76DCD75E-378E-D3B9-7CA0-8BB93B374736}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74BBF139-F230-66CC-48F1-46C8CBA8A2F6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -12259,51 +12276,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE49FD2-68FD-58C8-6C32-189B02C1CC86}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C920233-7F16-EDB5-96A1-3FE2D7E85285}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -12544,57 +12561,57 @@
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99C222B6-F746-E931-75F6-941AB0C4CBAC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="209245" y="1029335"/>
             <a:ext cx="1479716" cy="1479716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8611E939-7462-6AB6-C772-29C63C7A17A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -12970,99 +12987,99 @@
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Graphic 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4753A7B3-DEC2-A57C-92F1-10690FE6E1B0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="424517" y="3089792"/>
             <a:ext cx="1049172" cy="1049172"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Graphic 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D962FFB-A98C-85DF-264B-797D4990BF96}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="481133" y="4820990"/>
             <a:ext cx="1113959" cy="1113959"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Arrow: Up-Down 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ABA3988-B13B-976A-C4B3-E76463B7262E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -13400,141 +13417,141 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C93DB16-85D3-5118-AC7B-D8DEDCA56AA1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1045075" y="2272153"/>
             <a:ext cx="1444305" cy="1444305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF71F3E7-BC75-B819-F99F-740378542BBB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3930754" y="2136255"/>
             <a:ext cx="1444305" cy="1444305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BBF10BD-9BF7-78EC-F51B-9FB4FE3816E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8540952" y="2380281"/>
             <a:ext cx="1444305" cy="1444305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF9A7F56-C538-2D70-290C-FE4B470344B2}"/>
               </a:ext>
             </a:extLst>
@@ -13788,51 +13805,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B981EA43-72AA-8963-A919-20FE26A8AB42}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4454875-D827-6777-CA4C-4B7D8DBD25D5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -13950,51 +13967,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4286762-56FE-4673-21D7-36D3CE07EC40}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C720CBA8-EB51-27D2-FE09-E1719A7E4867}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -14666,57 +14683,57 @@
               </a:rPr>
               <a:t>(download)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47980E2-8A35-BEF3-032E-4C5E81802A8E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9701866" y="860147"/>
             <a:ext cx="1803634" cy="1803634"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Arrow Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04CEF63A-2B7F-C760-C2AA-400180DCDC94}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -14937,51 +14954,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4286762-56FE-4673-21D7-36D3CE07EC40}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C720CBA8-EB51-27D2-FE09-E1719A7E4867}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -15509,57 +15526,57 @@
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{989082BD-5F41-6539-9A51-07506D709755}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9480957" y="762001"/>
             <a:ext cx="2364297" cy="2364297"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00AA8522-9C4C-6EF0-8ABD-2E705F745CD6}"/>
               </a:ext>
             </a:extLst>
@@ -15605,148 +15622,148 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9362113" y="4032147"/>
             <a:ext cx="2483141" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1">
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>About NAICS Codes </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1">
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>(Census)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C79538-B7BF-76E2-760F-D9F3D35E9E1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9362113" y="4875870"/>
             <a:ext cx="2483141" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1">
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>NAICS FAQ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDE0D4B2-F5E6-DAF3-2F75-2B666C9DDED7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9362113" y="5442594"/>
             <a:ext cx="2483141" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1">
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>2022 NAICS Manual (Download)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Straight Arrow Connector 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE45CDA-F924-F778-42DC-77675C0E78D8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
@@ -16080,51 +16097,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86973B2-0B9B-709F-FC11-6301D7B35788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C09916-533E-0CF6-577A-C018FF107766}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16174,51 +16191,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76F67304-69E1-C11D-BB75-F71C3F30012F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE22E43-A0F9-9158-7942-67F4A1FDDC8C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19401,51 +19418,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D52CDF80-4B56-4932-8481-7F7B33F796A2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0585354-DDE3-2D85-2CA4-125217AA812D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19727,51 +19744,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B466CCF7-BE55-23BD-1553-02605AD5FE3C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA317EA7-C5EB-A716-73BB-4E938CB439E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20308,51 +20325,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD135E2-9ED7-015E-85F8-EEBCB032354B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633511FC-4B32-D9E3-C430-6D373AEC1CC8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20816,51 +20833,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{753E20FC-5DB3-C939-CBD9-968C2AEA042D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A34A5B9-44E3-17F0-EC84-F154C02C230D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -22109,51 +22126,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA8E23F-9767-F9F8-772B-C8656E1AF9C0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727AADC5-C887-DCCB-6F39-804724AEF433}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -22955,51 +22972,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A090D2-FE91-79C4-62D2-E38252F7FEB3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39608811-C391-C085-6ADF-571ABA48439D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23578,51 +23595,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE247924-DF08-FB13-0D60-2CBDEB4F9537}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA644CBC-48AF-D85B-D841-88C635B8CEEF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23964,99 +23981,99 @@
               </a:rPr>
               <a:t>Occupational Staffing Patterns and Technical Notes</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8FF1D68-8A02-C178-C3DB-73A572714A81}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2616617" y="4070187"/>
             <a:ext cx="1203129" cy="1203129"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52F6931B-E7A6-9F00-888A-E3E77E5A1290}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="215465" y="3980993"/>
             <a:ext cx="1381515" cy="1381515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285AD937-ACE6-89CF-B6B6-393338D4F9F7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -24140,54 +24157,54 @@
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>(SOC)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA413666-AF63-52DE-1E7B-F815414CBCE9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-2700000">
             <a:off x="1615888" y="4294094"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="746196245"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -24245,51 +24262,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C0712FF-8891-9411-23A0-CF575265B118}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70A1D14C-C7D8-0722-F24C-D7B19503597F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25672,51 +25689,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD135E2-9ED7-015E-85F8-EEBCB032354B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633511FC-4B32-D9E3-C430-6D373AEC1CC8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -26236,51 +26253,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD135E2-9ED7-015E-85F8-EEBCB032354B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633511FC-4B32-D9E3-C430-6D373AEC1CC8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -26783,51 +26800,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{941B755D-77CF-2250-1C26-27AA2E6D04BC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528C83D6-F68F-F460-ABEA-130898BE0B88}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27048,51 +27065,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86973B2-0B9B-709F-FC11-6301D7B35788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C09916-533E-0CF6-577A-C018FF107766}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27277,51 +27294,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86973B2-0B9B-709F-FC11-6301D7B35788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C09916-533E-0CF6-577A-C018FF107766}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27525,51 +27542,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1D8D93-0A36-66AB-2F31-7A748D389B6E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEAFBD97-60D1-95EE-DE04-E0EC27CD00D1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27785,51 +27802,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6781993A-20A8-5E40-76BE-4DE1D5C4160E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C022767-866F-C6C4-7EE5-EE7A45260B32}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27971,51 +27988,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF89AC23-56AF-E49D-3D72-162021E85E44}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6408637-7720-0DF3-1C5D-17B851138C77}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28206,51 +28223,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86973B2-0B9B-709F-FC11-6301D7B35788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9B5CB84-E13F-4C75-9635-7D7C44779772}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C09916-533E-0CF6-577A-C018FF107766}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -31180,51 +31197,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF82AA2-812A-0D26-9525-3448DC11C734}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47DEA8F-53AF-5B21-0DAE-CF1FD1B0EFB0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -31435,353 +31452,353 @@
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>DER Mission Statement, 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CEE8F09-69AC-72E9-7F6E-9A55AD9812B8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5573059" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB12E9C5-3947-BDDB-D90C-0290EF1E5464}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2256127" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634160BE-0CAF-A148-FCEE-4E6D9E1F1823}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597661" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62CE62DF-474B-0859-0ECA-B500EF7DCBF1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7231525" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C27C2D-0F03-A265-90BF-EBA8208DD2E9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10548457" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BEFD20-92DC-69AA-31AA-BFBDC94D4639}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3914593" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Graphic 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329287BF-2AB9-5CA0-2852-9E8CAA4096DE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8889991" y="5025548"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E758DD6-77F4-4C3E-AC1E-C096FAECA139}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4094242-2128-4FFF-B04D-365EFA0B65EA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -31823,395 +31840,412 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26E84D9D-52AF-BC7E-25D7-37F0A55CF9C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="243009" y="1150330"/>
+            <a:off x="243009" y="562500"/>
             <a:ext cx="11265408" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Access DER’s publicly available resources and data at </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent4"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>mass.gov/</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" err="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent4"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>economicresearch</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent4"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A06064A7-0EAC-7D6C-61B4-3EA74A3B48A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3045691" y="2356125"/>
+            <a:off x="3045691" y="1909810"/>
             <a:ext cx="6094476" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
               <a:t>Latest from DER section is updated every month! </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB899B2-A63E-320F-7518-9470EC041940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="91833" y="3284922"/>
-            <a:ext cx="12002193" cy="2574227"/>
+            <a:off x="91833" y="2729749"/>
+            <a:ext cx="12002193" cy="3148535"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Searching for data?</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> Check out DER's </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng">
+              <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>data index page</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> that includes a full list of available data for Massachusetts and its regions, or DER’s </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng">
+              <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>frequently asked questions page</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> for commonly requested resources. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Curious about data visualizations?</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> DER offers a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng">
+              <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>variety of interactive dashboards</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> that you can use to explore and share data.  </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Interested in economic research? </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Find the latest research publications on DER’s </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng">
+              <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Reports and Releases</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> page.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Questions about DER published data or resources? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Contact the Department of Economic Research</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A4D1CE-1A69-CE87-289E-B6CFACCCEB4C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33510158-6F1C-7117-C1F4-0C53D2B28EC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32326,51 +32360,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8138F206-FB22-C204-9F59-E6DA596CD100}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4AAED9B-648F-758D-2BE8-E2CC27A51A0C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32514,51 +32548,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F405C01F-625C-6B47-1158-004FD190063D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1EF960B-8C00-D671-B863-384458A8B1BF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32708,51 +32742,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6BF2B8E-418C-B5DF-D599-30D9B8771714}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A442E975-A5AD-126E-BC42-C1A6D50EC198}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -33206,51 +33240,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14DE3682-7EAB-0606-B3C8-39937C3BCA78}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A39BE0EB-B212-489D-9D0E-CDA46B163A65}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C86035D-BBD0-8B87-C15B-1C4B79295771}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -34081,71 +34115,71 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
     <Notes xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <DueDate xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005071093A4B60634585D731BADB04A918" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ddcd19e3c07e814aca39b1b24a9473c0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="21f01d7f-4442-4f78-81a7-673acdc1a863" xmlns:ns3="d2723c30-6204-4949-b924-d29eb2d07b24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0b5c5c6aa28ce3b18a1df204b641143" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
     <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -34373,109 +34407,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D41707-9AE0-4F17-A983-059EE5124D45}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15D019BB-38EC-4460-9B5F-1EBB3CB45A83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+    <ds:schemaRef ds:uri="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15D019BB-38EC-4460-9B5F-1EBB3CB45A83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D41707-9AE0-4F17-A983-059EE5124D45}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC57D5F-AF46-414F-9ECF-156FD0273B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
     <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DER Presentation Template 2024</Template>
   <TotalTime></TotalTime>
-  <Words>5107</Words>
+  <Words>5121</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>610</Paragraphs>
+  <Paragraphs>611</Paragraphs>
   <Slides>35</Slides>
   <Notes>4</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>35</vt:i4>
       </vt:variant>
@@ -34516,47 +34550,47 @@
       <vt:lpstr>Quarterly Census of Employment and Wages (QCEW)</vt:lpstr>
       <vt:lpstr>Staffing Patterns</vt:lpstr>
       <vt:lpstr>Employment Projections</vt:lpstr>
       <vt:lpstr>Unemployment Claims Data</vt:lpstr>
       <vt:lpstr>Unemployment Claimants Profile Data</vt:lpstr>
       <vt:lpstr>Additional Data Sources</vt:lpstr>
       <vt:lpstr>Technical Notes</vt:lpstr>
       <vt:lpstr>What is seasonal adjustment?</vt:lpstr>
       <vt:lpstr>What is benchmarking?</vt:lpstr>
       <vt:lpstr>What is a reference week?</vt:lpstr>
       <vt:lpstr>Appendix</vt:lpstr>
       <vt:lpstr>Quick Reference Guide – Available Geographies</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Executive Office of Energy and Environmental Affairs</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LMI_101_2026</dc:title>
-  <dc:creator>King, Elizabeth (DUA)</dc:creator>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005071093A4B60634585D731BADB04A918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_MarkAsFinal">
     <vt:bool>true</vt:bool>
   </property>
 </Properties>
 </file>