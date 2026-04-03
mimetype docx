--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -2,3289 +2,2840 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="0FBBBABE" w:rsidRDefault="0068545B" w14:paraId="687FBF00" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="0CB3A49A" w14:textId="53FEA361" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="040F424B">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc133399048"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc181159044"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Local Program Determinations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="07CF53D9" w14:textId="48BD804F" w14:noSpellErr="1">
-      <w:pPr>
+    <w:p w14:paraId="07CF53D9" w14:textId="48BD804F" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="040F424B">
+      <w:pPr>
+        <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="135"/>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+      <w:r w:rsidRPr="0053146F">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
-        </w:rPr>
-        <w:t>Purpose:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0074309A" w:rsidR="0068545B">
+      <w:r w:rsidRPr="0053146F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Early Intervention Division </w:t>
+        <w:t>The Early Intervention Division is required to report annually on the performance of the State as well as each EIS program (§34 CFR 303.702) to make a local determination for each early intervention service program (34 CFR 303.700).</w:t>
       </w:r>
-      <w:r w:rsidRPr="0074309A" w:rsidR="0068545B">
+      <w:r w:rsidRPr="0053146F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...105 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="02537977" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02537977" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="39179160" w14:textId="167C5AB5" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39179160" w14:textId="167C5AB5" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+      <w:r w:rsidRPr="0053146F">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Scope:</w:t>
       </w:r>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EI Division Staff, EIS programs and providers</w:t>
       </w:r>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="006962DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006962DB" w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, other key stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="6C7F95FE" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C7F95FE" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="0928E76D" w14:textId="6320F27C" w14:noSpellErr="1">
+    <w:p w14:paraId="0928E76D" w14:textId="6320F27C" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext w:val="0"/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prerequisites: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA53EA" w14:textId="6437D9B2" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="0068545B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noncompliance and CAP tracking forms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0068545B" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="43FA53EA" w14:textId="6437D9B2" w14:noSpellErr="1">
+    <w:p w14:paraId="3D8D1417" w14:textId="2BBDBCD2" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="4ECA6401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local program performance reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6E6E78" w14:textId="6D6A6FBC" w:rsidR="34072440" w:rsidRPr="0053146F" w:rsidRDefault="34072440" w:rsidP="4ECA6401">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Quality report error tracking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AACD95E" w14:textId="13AD25A0" w:rsidR="34072440" w:rsidRPr="0053146F" w:rsidRDefault="34072440" w:rsidP="4ECA6401">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fiscal Monitoring reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489C2DFC" w14:textId="3511CCFE" w:rsidR="34072440" w:rsidRPr="0053146F" w:rsidRDefault="34072440" w:rsidP="4ECA6401">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Completeness percentages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D04E13" w14:textId="44392D8F" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="4ECA6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127A920D" w14:textId="56E94CD0" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="0FBBBABE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noncompliance identified through information collected for SPP/APR reporting, during cyclical monitoring, during record reviews, during database reviews, data quality reports, for audits, through dispute resolution processes, and from other information available to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D051FA" w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>the EI Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, will be considered in making EIS program determinations. Likewise, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D051FA" w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>the EI Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will consider the timely correction of noncompliance identified through these methods in making EIS program determinations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA96854" w14:textId="2916E76D" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In making such determinations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D051FA" w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EIS program</w:t>
+      </w:r>
+      <w:r w:rsidR="00D051FA" w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be assigned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one of the following determination levels: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1418A9" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Noncompliance and CAP tracking forms</w:t>
+        <w:t>Meets Requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0068545B" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="1C58B128" w14:textId="33268EE3" w14:noSpellErr="1">
+    <w:p w14:paraId="5002FA6E" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...375 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Needs Assistance </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00577219" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="1D4E1FDC" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="1D4E1FDC" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Needs Intervention </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00577219" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="592902DA" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="592902DA" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Needs Substantial Intervention </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC5B31" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="155F4D6C" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="155F4D6C" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="465" w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052127F" w:rsidP="61274EFF" w:rsidRDefault="0052127F" w14:paraId="5DB9E44B" w14:textId="1126982E">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DB9E44B" w14:textId="1126982E" w:rsidR="0052127F" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0053146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The criteria for each determination level are set according to Office of Special Education Programs (OSEP) guidelines. IDEA specifies </w:t>
-[...55 lines deleted...]
-        <w:t> </w:t>
+        <w:t>The criteria for each determination level are set according to Office of Special Education Programs (OSEP) guidelines. IDEA specifies 4 levels of determination and different levels of action/intervention depending on the determination level. EIS programs will be informed of their annual determination and any required actions/interventions in the spring of each fiscal year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="04D2A70C" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04D2A70C" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9866" w:type="dxa"/>
+        <w:tblW w:w="9865" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="345"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4759"/>
+        <w:gridCol w:w="5188"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="3F66F7FF" w14:textId="77777777">
+      <w:tr w:rsidR="0068545B" w:rsidRPr="0053146F" w14:paraId="3F66F7FF" w14:textId="77777777" w:rsidTr="0053146F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F048D6" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring Indicators </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3126FA8E" w14:textId="7496F3CA" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="04CA9A3A" w:rsidP="61274EFF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required </w:t>
+            </w:r>
+            <w:r w:rsidR="0068545B" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Elements to </w:t>
+            </w:r>
+            <w:r w:rsidR="7DC8050C" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be </w:t>
+            </w:r>
+            <w:r w:rsidR="0068545B" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monitor</w:t>
+            </w:r>
+            <w:r w:rsidR="6E8D0C4F" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068545B" w:rsidRPr="0053146F" w14:paraId="09634140" w14:textId="77777777" w:rsidTr="00AF0078">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A2DAE7" w14:textId="359DBDC6" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator 1 (Timely Services): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C44C661" w14:textId="5287E1C2" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Percent of infants and toddlers with Individual Family Service Plans (IFSPs) who receive the early intervention services on their IFSPs in a timely manner. (20 U.S.C. 1416(a)(3)(A) and 1442)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="257B61CA" w14:textId="187C034B" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="4C6CB405">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IFSP Meeting Date, Reason for </w:t>
+            </w:r>
+            <w:r w:rsidR="3EE349F3" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>delay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068545B" w:rsidRPr="0053146F" w14:paraId="30D4C7B8" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="008C61DA" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="24F048D6" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="774D1A2A" w14:textId="4FA3F72E" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator 7 (Initial IFSP Timelines): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCAF6F0" w14:textId="2E135FEE" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Percent of eligible infants and toddlers with IFSPs for whom an initial evaluation and initial assessment and an initial IFSP meeting were conducted within Part C’s 45-day timeline. (20 U.S.C. 1416(a)(3)(B) and 1442)   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="008C61DA" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="3126FA8E" w14:textId="7496F3CA">
+          <w:p w14:paraId="687021FD" w14:textId="7797A2AB" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="4C6CB405">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">IFSP signed Date, Reason for </w:t>
+            </w:r>
+            <w:r w:rsidR="6F5714A5" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>delay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...89 lines deleted...]
-              <w:t>ed</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="09634140" w14:textId="77777777">
+      <w:tr w:rsidR="0068545B" w:rsidRPr="0053146F" w14:paraId="7806E881" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
-          <w:trHeight w:val="1689"/>
+          <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="05A2DAE7" w14:textId="359DBDC6">
+          <w:p w14:paraId="124E1830" w14:textId="509EBFDF" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Indicator 1 (Timely Services): </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator 8 (Part C to Part B Transition): </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="6C44C661" w14:textId="5287E1C2">
+          <w:p w14:paraId="5E021B74" w14:textId="1161CC90" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The percentage of toddlers with disabilities exiting Part C with timely transition planning for whom the Lead Agency has:   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="257B61CA" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="11E4225C" w14:textId="5541DEDC" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discharge Date, LEA </w:t>
+            </w:r>
+            <w:r w:rsidR="40D42E68" w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Date, Transition Conference Date, Transition Plan Date, Transition Plan Reason Code, Transition Conference Reason Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="30D4C7B8" w14:textId="77777777">
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="05759D31" w14:textId="77777777" w:rsidTr="00AF0078">
+        <w:trPr>
+          <w:trHeight w:val="1281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F4A8380" w14:textId="2ACE73E2" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8A.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Developed an IFSP with transition steps and services at least 90 days, and at the discretion of all parties, not more than nine months, prior to the toddler’s third birthday.   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08A38D6F" w14:textId="19BC475F" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Discharge Date, Transition Plan Date, Transition Plan Reason Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="113C548A" w14:textId="77777777" w:rsidTr="00AF0078">
+        <w:trPr>
+          <w:trHeight w:val="1281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C1C0751" w14:textId="3DD43AEA" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>. Notified (consistent with any opt-out policy adopted by the State) the State educational agency (SEA) and the local educational agency (LEA) where the toddler resides at least 90 days prior to the toddler’s third birthday for toddlers potentially eligible for Part B preschool services   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A516FD7" w14:textId="21F66A9C" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Discharge Date, LEA Notification Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="4B67E488" w14:textId="77777777" w:rsidTr="00AF0078">
+        <w:trPr>
+          <w:trHeight w:val="1281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1465A7ED" w14:textId="11E4F1E9" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>. Conducted the transition conference held with the approval of the family at least 90 days, and at the discretion of all parties, not more than nine months, prior to the toddler’s third birthday for toddlers potentially eligible for Part B preschool services. (20 U.S.C. 1416(a)(3)(B) and 1442)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE7D876" w14:textId="01DABF36" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Discharge Date, Transition Conference Date, Transition Conference Reason Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="7A4D6F3F" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="774D1A2A" w14:textId="4FA3F72E">
+          <w:p w14:paraId="36EE51F8" w14:textId="5414C52B" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Indicator 7 (Initial IFSP Timelines): </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Indicator 4 (Family Involvement):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="3FCAF6F0" w14:textId="2E135FEE">
+          <w:p w14:paraId="34BD55A8" w14:textId="59A7B09E" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...49 lines deleted...]
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percent of families participating in Part C who report that early intervention services have helped the family: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8BF0B6" w14:textId="30290CB9" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Know their rights; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399E586C" w14:textId="0DA7289B" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effectively communicate their children's needs; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB30D11" w14:textId="47A97D13" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Help their children develop and learn. (20 U.S.C. 1416(a)(3)(A) and 1442)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="687021FD" w14:textId="07DF8388" w14:noSpellErr="1">
+          <w:p w14:paraId="52AC00F9" w14:textId="0F417EAF" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="BalloonText"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NCSEAM Survey responses:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1208F2E3" w14:textId="42A25C2D" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Know their rights; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F2E2DF" w14:textId="02AFD626" w:rsidR="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effectively communicate their children's needs; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ADE396A" w14:textId="5D33223D" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Help their children develop and learn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="7806E881" w14:textId="77777777">
-[...145 lines deleted...]
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="6347003E" w14:textId="77777777">
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="09DCC8C1" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="3C1288D6" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="2C7270DB" w14:textId="1C802353" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicator 3 (Child Outcomes): </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="2E1849D8" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="3CE26188" w14:textId="0CD9AB6A" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Percent of infants and toddlers with Individualized Family Service Plans (IFSPs) who demonstrate improved:</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="74D59D9C" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="75DC0A4F" w14:textId="367A8113" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...17 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Positive social-emotional skills (including social relationships);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73427BEE" w14:textId="52A83002" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Acquisition and use of knowledge and skills (including early language/communication); and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CED17B5" w14:textId="6AD7D4DB" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use of appropriate behaviors to meet their needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4762" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="420C6813" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="451E95F9" w14:textId="203ABC76" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="BalloonText"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...74 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Data Completeness Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="7B7C3EB9" w14:textId="77777777">
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="7645F466" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="00C93462" w:rsidRDefault="0068545B" w14:paraId="35E13226" w14:textId="77777777">
+          <w:p w14:paraId="07B1B8A1" w14:textId="77777777" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data Quality (Timely and Accurate data)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4762" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="1B4DBDAA" w14:textId="77777777" w14:noSpellErr="1">
-[...76 lines deleted...]
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="1071DEC7" w14:textId="62AB1804" w14:noSpellErr="1">
+          <w:p w14:paraId="4804ABF7" w14:textId="77777777" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
               <w:pStyle w:val="BalloonText"/>
-              <w:keepNext w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...17 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Number of Data Quality Reports with 40+ or 5% errors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="34AB8FED" w14:textId="77777777">
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="6FB7F44B" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="345" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="5188" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="00C93462" w:rsidRDefault="0068545B" w14:paraId="687F3584" w14:textId="77777777">
+          <w:p w14:paraId="74BDECCE" w14:textId="77777777" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fiscal Indicator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4762" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="733501F6" w14:textId="77777777" w14:noSpellErr="1">
-[...56 lines deleted...]
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="5399219E" w14:textId="58C52EE3" w14:noSpellErr="1">
+          <w:p w14:paraId="35328F80" w14:textId="55463DCD" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
               <w:pStyle w:val="BalloonText"/>
-              <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...17 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiscal Monitoring </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00621CE6" w:rsidR="0068545B" w:rsidTr="61274EFF" w14:paraId="7A4D6F3F" w14:textId="77777777">
+      <w:tr w:rsidR="0053146F" w:rsidRPr="0053146F" w14:paraId="47D0A950" w14:textId="77777777" w:rsidTr="00AF0078">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5188" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="36EE51F8" w14:textId="5414C52B">
+          <w:p w14:paraId="7F23D66E" w14:textId="4D2AC191" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="0068545B">
-[...183 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Correction of Noncompliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4759" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC64AB" w:rsidR="00BC64AB" w:rsidP="61274EFF" w:rsidRDefault="00BC64AB" w14:paraId="52AC00F9" w14:textId="0F417EAF">
+          <w:p w14:paraId="1CE63D76" w14:textId="77777777" w:rsidR="0053146F" w:rsidRPr="0053146F" w:rsidRDefault="0053146F" w:rsidP="0053146F">
             <w:pPr>
               <w:pStyle w:val="BalloonText"/>
-              <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="61274EFF" w:rsidR="1192BBF6">
-[...405 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="0053146F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Correction of noncompliance within 1 year from notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0068545B" w:rsidP="61274EFF" w:rsidRDefault="0068545B" w14:paraId="7D93AA11" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D93AA11" w14:textId="77777777" w:rsidR="0068545B" w:rsidRPr="0053146F" w:rsidRDefault="0068545B" w:rsidP="61274EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0068545B">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="0068545B" w:rsidRPr="0053146F">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...84 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6B701C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="748ECEC0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="382A1F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A00EBB4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1122B6B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2FC85104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67EA09D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CF3A6A30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4BC89E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5584FF70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2AAA245A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F9682F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D54801E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="3">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA525F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B748756"/>
+    <w:lvl w:ilvl="0" w:tplc="80605A56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EB62AB84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7C6CD0C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D13C877E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="756A01FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="868AFACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F3246D16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="834C82F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2100B90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FC49C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24262DE6"/>
+    <w:lvl w:ilvl="0" w:tplc="8AF8E558">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="4%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF818BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B546ED38"/>
+    <w:lvl w:ilvl="0" w:tplc="4BB826E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="3%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="175581153">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="512035065">
+  <w:num w:numId="2" w16cid:durableId="512035065">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="658731267">
+  <w:num w:numId="3" w16cid:durableId="658731267">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1541891261">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2090538998">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="184"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0068545B"/>
     <w:rsid w:val="000830D2"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="0052127F"/>
+    <w:rsid w:val="0053146F"/>
     <w:rsid w:val="0068545B"/>
     <w:rsid w:val="006962DB"/>
     <w:rsid w:val="006A4AA4"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="008147FC"/>
+    <w:rsid w:val="00A509E3"/>
+    <w:rsid w:val="00AF0078"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00CB0851"/>
     <w:rsid w:val="00D051FA"/>
     <w:rsid w:val="00FD3D8F"/>
     <w:rsid w:val="018540AA"/>
+    <w:rsid w:val="040F424B"/>
     <w:rsid w:val="04CA9A3A"/>
+    <w:rsid w:val="04D6AE8B"/>
     <w:rsid w:val="0508233B"/>
+    <w:rsid w:val="0ECDF1A8"/>
     <w:rsid w:val="0FBBBABE"/>
+    <w:rsid w:val="1155AFE8"/>
     <w:rsid w:val="1192BBF6"/>
     <w:rsid w:val="1245DA30"/>
     <w:rsid w:val="1365C939"/>
     <w:rsid w:val="1366680F"/>
     <w:rsid w:val="1529F090"/>
+    <w:rsid w:val="156BEE5D"/>
     <w:rsid w:val="17EAFA00"/>
     <w:rsid w:val="19CC7D3B"/>
     <w:rsid w:val="1DBCB4F9"/>
     <w:rsid w:val="29B0A5E8"/>
+    <w:rsid w:val="2AB656CE"/>
     <w:rsid w:val="2DD2B4C6"/>
     <w:rsid w:val="32B8E3FE"/>
+    <w:rsid w:val="34072440"/>
     <w:rsid w:val="38302B89"/>
     <w:rsid w:val="3D19D8DF"/>
+    <w:rsid w:val="3EE349F3"/>
+    <w:rsid w:val="40D42E68"/>
+    <w:rsid w:val="42632916"/>
     <w:rsid w:val="44E27777"/>
     <w:rsid w:val="46A14DBB"/>
     <w:rsid w:val="488161F0"/>
+    <w:rsid w:val="4C6CB405"/>
+    <w:rsid w:val="4ECA6401"/>
     <w:rsid w:val="50AF32C5"/>
     <w:rsid w:val="54DDC1DB"/>
     <w:rsid w:val="59DEEF18"/>
     <w:rsid w:val="5C510BA3"/>
     <w:rsid w:val="5C581991"/>
+    <w:rsid w:val="5FC6138A"/>
+    <w:rsid w:val="6049C7B5"/>
     <w:rsid w:val="61274EFF"/>
     <w:rsid w:val="63F44F8C"/>
     <w:rsid w:val="646950AB"/>
+    <w:rsid w:val="65B25F4F"/>
     <w:rsid w:val="660D2C6E"/>
+    <w:rsid w:val="6800AA7E"/>
+    <w:rsid w:val="682DB1A7"/>
     <w:rsid w:val="6B50B7DB"/>
     <w:rsid w:val="6D5A187F"/>
     <w:rsid w:val="6E8D0C4F"/>
+    <w:rsid w:val="6F5714A5"/>
+    <w:rsid w:val="706C834F"/>
+    <w:rsid w:val="753A00FA"/>
+    <w:rsid w:val="78786206"/>
+    <w:rsid w:val="7B8A9E06"/>
+    <w:rsid w:val="7C053C76"/>
     <w:rsid w:val="7DC8050C"/>
     <w:rsid w:val="7FB28020"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29CCF9D5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4B1355A-DF5C-4FBF-84A1-F8F187E1B035}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3440,52 +2991,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3552,132 +3103,130 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="61274EFF"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="135"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
@@ -3767,525 +3316,526 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="true">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:link w:val="Heading3"/>
     <w:rsid w:val="61274EFF"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0068545B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0068545B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0068545B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0068545B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A4AA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title1" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
     <w:name w:val="Title1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Title1Char"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="61274EFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Title1Char" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
     <w:name w:val="Title1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title1"/>
     <w:rsid w:val="61274EFF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4552,73 +4102,94 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4635,50 +4206,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4780,127 +4356,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0695B54-95E8-4D1C-8F9A-EF310FB6177E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB3CBB74-F7A9-4399-8C20-7DC5410C4E98}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6090AF31-566D-4812-9707-E87A3498CBE9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C286A3F4-3C0E-477F-B3D3-0C1651ABCEAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>685</Words>
+  <Characters>3907</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4583</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>