--- v0 (2025-12-15)
+++ v1 (2026-05-13)
@@ -8,114 +8,103 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="130CFE94" w14:textId="0A2AA9A0" w:rsidR="008C138A" w:rsidRDefault="0057404A" w:rsidP="0057404A">
+    <w:p w14:paraId="130CFE94" w14:textId="0A2AA9A0" w:rsidR="008C138A" w:rsidRDefault="0057404A" w:rsidP="00DC070B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Local Disaster Debris Management Planning and Response Checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D62E7F0" w14:textId="3668D547" w:rsidR="0057404A" w:rsidRDefault="0057404A" w:rsidP="0057404A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6ECADEA1" w14:textId="6270AE29" w:rsidR="0057404A" w:rsidRDefault="0057404A" w:rsidP="0057404A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This checklist is designed to be used to start the process for developing a </w:t>
       </w:r>
       <w:r w:rsidR="00FF3733">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>ocal Disaster Debris Management Plan.  The Western Regional Homeland Security Advisory Council (WRHSAC) maintains a Disaster Debris Management Plan template on their website</w:t>
       </w:r>
       <w:r w:rsidR="50933588">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2947B17C">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t>hich can be used to complete the plan</w:t>
       </w:r>
       <w:r w:rsidR="2B8B8F4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41424453" w14:textId="57026EA3" w:rsidR="0057404A" w:rsidRDefault="00000000" w:rsidP="0057404A">
+    <w:p w14:paraId="41424453" w14:textId="57026EA3" w:rsidR="0057404A" w:rsidRDefault="474B8755" w:rsidP="0057404A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="474B8755" w:rsidRPr="26BDF565">
+        <w:r w:rsidRPr="26BDF565">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://wrhsac.org/projects-and-initiatives/disaster-debris-management/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="31CAC770">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="1D106444">
         <w:t xml:space="preserve">This checklist also contains response procedures that can be used during </w:t>
       </w:r>
       <w:r w:rsidR="31CAC770">
         <w:t xml:space="preserve">an emergency or disaster </w:t>
       </w:r>
       <w:r w:rsidR="1D106444">
         <w:t>that generates debris.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BD8889" w14:textId="7D2BD0A6" w:rsidR="0057404A" w:rsidRDefault="0057404A" w:rsidP="0057404A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14F06B31" w14:textId="0CE80B64" w:rsidR="0057404A" w:rsidRDefault="0C8BA220" w:rsidP="0057404A">
@@ -582,51 +571,50 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AFF1BE2" w14:textId="37DD7B1A" w:rsidR="00376719" w:rsidRDefault="00376719" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C871A8" w14:textId="0347B51F" w:rsidR="00376719" w:rsidRDefault="001053FA" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DISASTER DEBRIS MANAGEMENT </w:t>
       </w:r>
       <w:r w:rsidR="00376719">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PLANNING CHECKLIST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6820FC7B" w14:textId="5482E621" w:rsidR="00376719" w:rsidRDefault="00376719" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC36BF6" w14:textId="72FA04C0" w:rsidR="00376719" w:rsidRDefault="00376719" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -708,51 +696,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="3D23E3CD">
               <v:rect id="Rectangle 4" style="position:absolute;margin-left:0;margin-top:2pt;width:9.75pt;height:10.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt" w14:anchorId="699C7665" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChOfn2cgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0nzdYFdYqgRYcB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNBV+wwLAeFNMn3SIrU5dW+MWyn0NdgC56fTThTVkJZ203Bf7zc&#10;frrgzAdhS2HAqoIflOdXy48fLlu3UFOowJQKGYFYv2hdwasQ3CLLvKxUI/wZOGXJqAEbEUjFTVai&#10;aAm9Mdl0MvmctYClQ5DKe/p60xn5MuFrrWR40NqrwEzBKbeQTkznOp7Z8lIsNihcVcs+DfEPWTSi&#10;tkQ6Qt2IINgW6z+gmloieNDhTEKTgda1VKkGqiafvKnmuRJOpVqoOd6NbfL/D1be757dI1IbWucX&#10;nsRYxV5jE/8pP7ZPzTqMzVL7wCR9zKezi+mcM0mmfDabzVMzs2OwQx++KWhYFAqOdBepRWJ35wMR&#10;kuvgErk8mLq8rY1JSrx/dW2Q7QTd3HqTx5uiiBOv7JhxksLBqBhr7JPSrC4px2kiTMN0BBNSKhvy&#10;zlSJUnUc8wn9BpaBPnEmwIisKbsRuwcYPDuQAbtLtvePoSrN4hg8+VtiXfAYkZjBhjG4qS3gewCG&#10;quqZO39K/6Q1UVxDeXhEhtBtgnfytqbruRM+PAqk0acloXUOD3RoA23BoZc4qwB/vfc9+tNEkpWz&#10;llap4P7nVqDizHy3NKtf8/PzuHtJOZ9/mZKCp5b1qcVum2ugO8/p4XAyidE/mEHUCM0rbf0qspJJ&#10;WEncBZcBB+U6dCtO74ZUq1Vyo31zItzZZycjeOxqHL+X/atA189ooOG+h2HtxOLNqHa+MdLCahtA&#10;12mOj33t+027mganf1fiY3CqJ6/j67f8DQAA//8DAFBLAwQUAAYACAAAACEAWWkKOdoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1CARByKaqoBwQJ0IPHJ14cSLidWS7&#10;bfL3uCc4rUYzmnlbrWc7igP5MDhGuFllIIg7pwc2CLvP1+sHECEq1mp0TAgLBVjX52eVKrU78gcd&#10;mmhEKuFQKoQ+xqmUMnQ9WRVWbiJO3rfzVsUkvZHaq2Mqt6PMs+xeWjVwWujVRM89dT/N3iJsi9aH&#10;5erFc/6+NG/bL3O72xjEy4t58wQi0hz/wnDCT+hQJ6bW7VkHMSKkRyLCXTon87EA0SLkRQayruR/&#10;+PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoTn59nICAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWWkKOdoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="41F83ED2">
         <w:t xml:space="preserve">Establish a debris management </w:t>
       </w:r>
       <w:r w:rsidR="001D6B1E">
         <w:t xml:space="preserve">planning </w:t>
       </w:r>
       <w:r w:rsidR="707CB32F">
         <w:t>group including</w:t>
       </w:r>
       <w:r w:rsidR="41F83ED2">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="5B9D994B">
         <w:t>group leader</w:t>
       </w:r>
       <w:r w:rsidR="41F83ED2">
         <w:t>.</w:t>
@@ -921,51 +909,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="212E0BA3">
               <v:rect id="Rectangle 6" style="position:absolute;margin-left:0;margin-top:.65pt;width:10.1pt;height:10.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7257479F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC5cq4cwIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tLSUhRlgiBqCpF&#10;CVJS5Wy8NmvJ9ri2YaG/vmMvjzx6qsrBzHjG8/jmm7292xtNdsIHBbam1aCkRFgOjbKbmv58Xn65&#10;oSREZhumwYqaHkSgd9PPn247NxFDaEE3whMMYsOkczVtY3STogi8FYaFAThh0SjBGxZR9Zui8azD&#10;6EYXw7K8LjrwjfPARQh4u+iNdJrjSyl4fJQyiEh0TbG2mE+fz3U6i+ktm2w8c63ixzLYP1RhmLKY&#10;9BxqwSIjW68+hDKKewgg44CDKUBKxUXuAbupynfdPLXMidwLghPcGabw/8Lyh92TW3mEoXNhElBM&#10;XeylN+kf6yP7DNbhDJbYR8LxshrelNU1JRxN1ddxdZ3BLC6PnQ/xuwBDklBTj7PIELHdfYiYEF1P&#10;LilXAK2apdI6K4cw157sGI4Np91AR4lmIeJlTZf5l0aHId4805Z0qbJxibPmDPkkNYsoGtfUNNgN&#10;JUxvkKg8+lzLm9fBb9bnrKPReDgf9U4ta0Rfy1WJv1Pm3v1jFamrBQtt/ySn6HlmVESya2VqepMC&#10;nSJpm3oWma5HbC7TSNIamsPKEw89f4PjS4VJ7hGRFfNIWGwXlzA+4iE1IAZwlChpwf/+233yRx6h&#10;lZIOFwDx+bVlXiDQPywy7Fs1GqWNycroajxExb+2rF9b7NbMAYdV4bo7nsXkH/VJlB7MC+7qLGVF&#10;E7Mcc/eTOCrz2C8mbjsXs1l2wy1xLN7bJ8dT8IRTgvd5/8K8OzIrIiUf4LQsbPKOYL1vemlhto0g&#10;VWbfBVecYFJww/Isj1+DtMKv9ex1+WZN/wAAAP//AwBQSwMEFAAGAAgAAAAhAFcjbNzaAAAABAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLxEAMhe+C/2GI4M2daQXR2ukiC6LgaddF8JbtxLa0k6md&#10;2W711xtPegovL7z3pVwvflAzTbELbCFbGVDEdXAdNxb2r49Xt6BiQnY4BCYLXxRhXZ2flVi4cOIt&#10;zbvUKAnhWKCFNqWx0DrWLXmMqzASi/cRJo9J5NRoN+FJwv2gc2NutMeOpaHFkTYt1f3u6C1sn91g&#10;3t2T63WTZW/9jJuX709rLy+Wh3tQiZb0dwy/+IIOlTAdwpFdVIMFeSTJ9hqUmLnJQR1k5negq1L/&#10;h69+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMLlyrhzAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFcjbNzaAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1062B299" w14:textId="5BD1CC0D" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6966F8C1" w14:textId="4847C3B6" w:rsidR="0088208C" w:rsidRDefault="00BD3B28" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -994,51 +982,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5AAB7D53" id="Rectangle 7" o:spid="_x0000_s1026" style="width:9.75pt;height:10.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001E4EE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="718F6941">
         <w:t>As a planning group, determine the purpose and objectives of the Debris Management Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6021C4B9" w14:textId="77777777" w:rsidR="00BD3B28" w:rsidRDefault="00BD3B28" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6169BE09" w14:textId="611F91CE" w:rsidR="00BD3B28" w:rsidRDefault="00BD3B28" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
@@ -1069,51 +1057,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="687023AE" id="Rectangle 7" o:spid="_x0000_s1026" style="width:9.75pt;height:10.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Follow guidelines for general debris management planning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9EE3EE" w14:textId="2D9AF53B" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CBEB51F" w14:textId="2F5554D6" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -1185,51 +1173,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="270A198F">
               <v:rect id="Rectangle 8" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3E0C16C6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="41F83ED2">
         <w:t xml:space="preserve">Coordinate with MassDEP and </w:t>
       </w:r>
       <w:r w:rsidR="00616118">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00ED0676">
         <w:t>Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="00616118">
         <w:t xml:space="preserve"> Emergency Ma</w:t>
       </w:r>
       <w:r w:rsidR="00ED0676">
         <w:t>nag</w:t>
       </w:r>
       <w:r w:rsidR="00BD3B28">
         <w:t>e</w:t>
@@ -1320,51 +1308,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5389E409">
               <v:rect id="Rectangle 9" style="position:absolute;margin-left:0;margin-top:4.45pt;width:9.75pt;height:10.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7752FC24" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAX20B/toAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJQWliXkopiIKnVhG8vWZfk5Ds25jd&#10;ptFf7/akx2GGmW+K9Wx7NfHoWycI6SIBxVI500qN8P72dLcC5QOJod4JI3yzh3V5fVVQbtxZdjzt&#10;Q61iificEJoQhlxrXzVsyS/cwBK9oxsthSjHWpuRzrHc9nqZJA/aUitxoaGBtw1X3f5kEXYvpk8+&#10;zbPpdJ2mH91E29efL8Tbm3nzCCrwHP7CcMGP6FBGpoM7ifGqR4hHAsIqA3Uxs3tQB4RlloEuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX20B/toAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="41F83ED2">
         <w:t>Identify all debris operations that will trigger compliance with environmental and historic preservation laws and how compliance will be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C36CFB" w14:textId="703EF815" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E60FD0B" w14:textId="35AD06D4" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
@@ -1410,51 +1398,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="75AAFDFC">
               <v:rect id="Rectangle 10" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6667A819" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0088208C">
         <w:t>Identify local ordinances that may apply to debris management activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFC154A" w14:textId="7F1553DB" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E9E459" w14:textId="014BD713" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="001053FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
@@ -1500,51 +1488,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="04A8F2D9">
               <v:rect id="Rectangle 11" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0188E490" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0088208C">
         <w:t>Conduct a debris collection and management site hazard analysis</w:t>
       </w:r>
       <w:r w:rsidR="001053FA">
         <w:t xml:space="preserve"> (See Disaster Debris Management Site Selection Worksheet.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187DFBDA" w14:textId="406BCE35" w:rsidR="00FE2BE0" w:rsidRDefault="00FE2BE0" w:rsidP="001053FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C248ABF" w14:textId="5586B218" w:rsidR="00FE2BE0" w:rsidRDefault="00FE2BE0" w:rsidP="001053FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -1591,51 +1579,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5D745B96">
               <v:rect id="Rectangle 1" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251837440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="65396FC1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Develop a site map with property lines for all debris management sites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B742179" w14:textId="2CB95C09" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D79BDE" w14:textId="5E0C7E97" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1678,51 +1666,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5C3B64B7">
               <v:rect id="Rectangle 12" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="120D36A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0088208C">
         <w:t>Identify equipment and other resources that could be shared among neighboring municipalities and develop mutual aid agreements with other communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1756FD1A" w14:textId="41C90152" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="356171F8" w14:textId="5E637CEE" w:rsidR="0088208C" w:rsidRDefault="001E4EE3" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1765,51 +1753,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="77FBC024">
               <v:rect id="Rectangle 13" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6C86EBBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="5D95711C">
         <w:t xml:space="preserve">Address </w:t>
       </w:r>
       <w:r w:rsidR="7052CE5C">
         <w:t xml:space="preserve">debris management in the </w:t>
       </w:r>
       <w:r w:rsidR="3FE632A4">
         <w:t>local CEMP</w:t>
       </w:r>
       <w:r w:rsidR="7052CE5C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D08078" w14:textId="03B825C5" w:rsidR="0088208C" w:rsidRDefault="0088208C" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
@@ -1861,51 +1849,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2F575D50">
               <v:rect id="Rectangle 14" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="34101108" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D05C81">
         <w:t>Develop</w:t>
       </w:r>
       <w:r w:rsidR="003D77B9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>adopt,</w:t>
       </w:r>
       <w:r w:rsidR="003D77B9">
         <w:t xml:space="preserve"> and maintain a Debris Management Plan</w:t>
       </w:r>
       <w:r w:rsidR="00D05C81">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35289296" w14:textId="37582782" w:rsidR="00D05C81" w:rsidRDefault="001E4EE3" w:rsidP="00376719">
@@ -1954,51 +1942,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1B6C9C33">
               <v:rect id="Rectangle 15" style="position:absolute;margin-left:0;margin-top:12.65pt;width:9.75pt;height:10.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="130A5E70" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAKvRWrtwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJa4vGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3uqx2GGmW/y9WQ7NfLgGycI6SwBxVI600iF8P72dHMHygcSQ50TRvhhD+vi8iKnzLijbHnc&#10;hUrFEvEZIdQh9JnWvqzZkp+5niV6X26wFKIcKm0GOsZy2+l5kqy0pUbiQk09b2ou293BImxfTJd8&#10;mmfT6ipNP9qRNq+/34jXV9PjA6jAUziH4YQf0aGITHt3EONVhxCPBIT5cgHq5N4vQe0RblcL0EWu&#10;/9MXfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz5ZohcgIAAPsEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAq9Fau3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="758DA7F1" w14:textId="3ED8EF9C" w:rsidR="0088208C" w:rsidRDefault="41F83ED2" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Include a schedule to train</w:t>
       </w:r>
       <w:r w:rsidR="75FFAA8D">
         <w:t xml:space="preserve"> and exercise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> staff and others </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>in the</w:t>
@@ -2037,51 +2025,50 @@
     <w:p w14:paraId="13A2C0D1" w14:textId="4EE776E3" w:rsidR="003D3E9A" w:rsidRDefault="003D3E9A" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CFC4333" w14:textId="509F98A1" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C56D90" w14:textId="3E2FCA6F" w:rsidR="003D3E9A" w:rsidRDefault="003D3E9A" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="385DFAAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Debris Quantities and Types</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A75E535" w14:textId="27E6F6C6" w:rsidR="003D3E9A" w:rsidRDefault="003D3E9A" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2766A430" w14:textId="73F484E1" w:rsidR="001E4EE3" w:rsidRDefault="001E4EE3" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -2123,51 +2110,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="18727ABA">
               <v:rect id="Rectangle 16" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="54E334D9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="056D2E31">
         <w:t xml:space="preserve">Forecast the type and quantity of debris to better determine the required response and recovery resources, number and size of storage and reduction sites and the final disposition of the disaster-related debris. </w:t>
       </w:r>
       <w:r w:rsidR="2E086E57">
         <w:t xml:space="preserve">The US Army Corps of Engineers has developed a debris estimation model. </w:t>
       </w:r>
       <w:r w:rsidR="2E130139" w:rsidRPr="385DFAAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Army Corps model can be found at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="0060022C" w:rsidRPr="00B16978">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2246,51 +2233,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="3CDC57A7">
               <v:rect id="Rectangle 17" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="29A0A8A4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003D3E9A">
         <w:t>Consider the different types of debris</w:t>
       </w:r>
       <w:r w:rsidR="00842018">
         <w:t xml:space="preserve"> and what management solutions would be needed for each type</w:t>
       </w:r>
       <w:r w:rsidR="003D3E9A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24ECFFA6" w14:textId="3243F1B9" w:rsidR="003D3E9A" w:rsidRDefault="056D2E31" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
@@ -2583,51 +2570,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="577C6608">
               <v:rect id="Rectangle 18" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="79D1651D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CC4CC9">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003D3E9A">
         <w:t>utline a response operation, including mapping critical facilities and the anticipated concentration of debris.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379528A" w14:textId="77777777" w:rsidR="00CC4CC9" w:rsidRDefault="00CC4CC9" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01743BB0" w14:textId="77777777" w:rsidR="00CC4CC9" w:rsidRDefault="00CC4CC9" w:rsidP="00CC4CC9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -2674,51 +2661,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0FAF1443" id="Rectangle 899409067" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251664486;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Include priorities for clearance, collection, and disposal of debris; initial clearance of debris (e.g. from roadway, power lines, etc. to facilitate emergency services); and long-term removal, processing, and management of debris.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35457FC7" w14:textId="4643BBBA" w:rsidR="003D3E9A" w:rsidRDefault="003D3E9A" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F859E85" w14:textId="2B5F7081" w:rsidR="003D3E9A" w:rsidRDefault="001053FA" w:rsidP="001E4EE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -2759,51 +2746,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1AD01A18">
               <v:rect id="Rectangle 92" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251835392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7DA76B63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003D3E9A">
         <w:t xml:space="preserve">Include </w:t>
       </w:r>
       <w:r w:rsidR="00842018">
         <w:t xml:space="preserve">preferences </w:t>
       </w:r>
       <w:r w:rsidR="003D3E9A">
         <w:t>for collection of debris including collection options:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211152B3" w14:textId="54653C31" w:rsidR="003D3E9A" w:rsidRDefault="056D2E31" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -2913,80 +2900,81 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1D49A0AA">
               <v:rect id="Rectangle 19" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2ADE8E76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC7A47">
         <w:t>Identify contracting needs/operations to be outsourced.</w:t>
       </w:r>
       <w:r w:rsidR="00842018">
         <w:t xml:space="preserve">  Volunteer agencies may also be a source of assistance in managing debris clearance and collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2138C432" w14:textId="6FF86F74" w:rsidR="00AC7A47" w:rsidRDefault="00AC7A47" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6CA59D" w14:textId="1944EB8A" w:rsidR="00BC5EE1" w:rsidRDefault="001E4EE3" w:rsidP="00BC5EE1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34117630" wp14:editId="2E634622">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="123825" cy="133350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rectangle 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="123825" cy="133350"/>
                         </a:xfrm>
@@ -3003,51 +2991,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7C901DCD">
               <v:rect id="Rectangle 20" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3236A72E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0701DD72">
         <w:t>Identify a process for the collection of any materials that require separation (hazardous waste, infectious waste, vehicles, etc.</w:t>
       </w:r>
       <w:r w:rsidR="635927BA">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15892E5F" w14:textId="439E6004" w:rsidR="385DFAAE" w:rsidRDefault="385DFAAE" w:rsidP="385DFAAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D93383" w14:textId="1EF232E6" w:rsidR="29628C04" w:rsidRDefault="008C7C89" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
@@ -3079,51 +3067,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="5DF1625D">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 37" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4AC9399C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="598BED74">
         <w:t xml:space="preserve">         Develop methods for monitoring debris removal contractors at pickup sites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAE24EB" w14:textId="14CD1385" w:rsidR="385DFAAE" w:rsidRDefault="385DFAAE" w:rsidP="009114C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50D9EFBC" w14:textId="05BF3B3A" w:rsidR="00AC7A47" w:rsidRDefault="001E4EE3" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -3164,51 +3152,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="4B480135">
               <v:rect id="Rectangle 21" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2C14E666" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="481EB986">
         <w:t xml:space="preserve">Develop monitoring report procedures using FEMA’s Public Assistance:  Debris Management </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A004548" w14:textId="141467FE" w:rsidR="00AC7A47" w:rsidRDefault="481EB986" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guide.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00F47AE9" w:rsidRPr="00FA3BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -3299,51 +3287,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="291C792E">
               <v:rect id="Rectangle 22" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="72BF73E0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0701DD72">
         <w:t xml:space="preserve">Include an estimate of the number of acres of </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>DMS needed</w:t>
       </w:r>
       <w:r w:rsidR="0701DD72">
         <w:t xml:space="preserve"> to handle the given quantities of debris</w:t>
       </w:r>
       <w:r w:rsidR="00842018">
         <w:t xml:space="preserve"> based </w:t>
       </w:r>
       <w:r w:rsidR="00D67818">
         <w:t>on an actual disaster event or a worst</w:t>
       </w:r>
       <w:r w:rsidR="00D52E11">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D67818">
@@ -3411,51 +3399,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="76255D23">
               <v:rect id="Rectangle 24" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7061653E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC7A47">
         <w:t>Design the necessary environmental controls for hazardous waste collection centers, such as liners and berms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215C2FC3" w14:textId="6D98C84F" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E67E07" w14:textId="129D8248" w:rsidR="6F2FD438" w:rsidRDefault="6F2FD438" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -3482,51 +3470,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="71ED3728">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 23" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="77E12179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Identify a Point of Contact (POC) for each identified Debris Management Site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB4EDB" w14:textId="580CF1A9" w:rsidR="00AC7A47" w:rsidRDefault="00AC7A47" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039FD2E4" w14:textId="1FD577B5" w:rsidR="00AC7A47" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -3568,51 +3556,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="208F36A8">
               <v:rect id="Rectangle 25" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6FA16625" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0701DD72">
         <w:t xml:space="preserve">List selected </w:t>
       </w:r>
       <w:r w:rsidR="00BE5DF0">
         <w:t>DMS that</w:t>
       </w:r>
       <w:r w:rsidR="0701DD72">
         <w:t xml:space="preserve"> meet the preferred selection criteria set by MassDEP.  If it is not possible to meet all the criteria, sites that meet the criteria as closely as possible should be selected.</w:t>
       </w:r>
       <w:r w:rsidR="154E3F7E">
         <w:t xml:space="preserve">  Refer to </w:t>
       </w:r>
       <w:r w:rsidR="0003333F">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="154E3F7E">
         <w:t xml:space="preserve"> State Debris Management Plan for additional guidance. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
@@ -3679,51 +3667,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="292C8618" id="Rectangle 871634093" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251662438;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00D52E11">
         <w:t xml:space="preserve">ork with MassDEP Solid Waste Division in advance to ensure debris management sites are </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BE438D" w14:textId="1251E378" w:rsidR="00D05C81" w:rsidRDefault="008F4BDE" w:rsidP="008F4BDE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00D52E11">
         <w:t xml:space="preserve">onsistent with state criteria and can be pre-certified. </w:t>
       </w:r>
@@ -3781,51 +3769,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1338089C">
               <v:rect id="Rectangle 28" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="59038825" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="1F1A73C6">
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r w:rsidR="533747C2">
         <w:t xml:space="preserve">DMS </w:t>
       </w:r>
       <w:r w:rsidR="1F1A73C6">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="533747C2">
         <w:t xml:space="preserve">local </w:t>
       </w:r>
       <w:r w:rsidR="1F1A73C6">
         <w:t>CEM</w:t>
       </w:r>
       <w:r w:rsidR="5008AE53">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="5151F1CB">
@@ -3912,51 +3900,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1217CDE3">
               <v:rect id="Rectangle 29" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1AEAD68B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC7A47">
         <w:t xml:space="preserve">Describe the types of debris operations that will be contracted.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B75D98" w14:textId="7F8E8C99" w:rsidR="00AC7A47" w:rsidRDefault="00AC7A47" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AB4B781" w14:textId="31E37703" w:rsidR="00AC7A47" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -3997,51 +3985,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="439E200D">
               <v:rect id="Rectangle 30" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4D825E3B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B12579">
         <w:t>Describe the process and procedure for acquiring competitively procured contract services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CA30EE" w14:textId="58C3DF9E" w:rsidR="00B12579" w:rsidRDefault="00B12579" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14591045" w14:textId="1B9CB9AD" w:rsidR="00B12579" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -4082,51 +4070,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="52A6381D">
               <v:rect id="Rectangle 31" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2407CE73" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>Identify at least one or more debris contractors that have been prequalified to conduct disaster debris management work.</w:t>
       </w:r>
       <w:r w:rsidR="2AC1D126">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="2AC1D126" w:rsidRPr="3EFFABD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.commbuys.com/bso/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26A11FEE" w14:textId="00F52EEB" w:rsidR="26BDF565" w:rsidRDefault="26BDF565" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
@@ -4214,51 +4202,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="6156A545">
               <v:rect id="Rectangle 32" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E915945" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t xml:space="preserve">Develop a public information strategy to ensure that the </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>public</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t xml:space="preserve"> and media receive accurate and timely information about debris operations</w:t>
       </w:r>
       <w:r w:rsidR="00D62B8B">
         <w:t>, including how to separate, where to place, how to deal with hazardous materials, and assistance available</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069E43E9" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -4278,98 +4266,97 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D96FB2" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20DD1C4D" w14:textId="499E7D3B" w:rsidR="00B12579" w:rsidRDefault="00B12579" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2859C0D0" w14:textId="1A539B4A" w:rsidR="00B12579" w:rsidRDefault="008C7C89" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="2027B645" wp14:editId="3100D75B">
                 <wp:extent cx="123825" cy="133350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="652481247" name="Rectangle 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="123825" cy="133350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="4CEF97B6">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 32" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E915945" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t xml:space="preserve">Identify and outline alternative </w:t>
       </w:r>
       <w:r w:rsidR="4267FC04">
         <w:t>public information</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5EB40C99">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>hannels that can be used</w:t>
       </w:r>
       <w:r w:rsidR="5F7746B8">
@@ -4558,51 +4545,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0A447746">
               <v:rect id="Rectangle 34" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="06833143" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0F84455F">
         <w:t xml:space="preserve">Develop </w:t>
       </w:r>
       <w:r w:rsidR="23F3A276">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>re-scripted</w:t>
       </w:r>
       <w:r w:rsidR="008A6222">
         <w:t>/pre-approved</w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0F84455F">
         <w:t xml:space="preserve">messages for </w:t>
       </w:r>
       <w:r w:rsidR="0086151D">
@@ -4800,51 +4787,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="008985CD" id="Rectangle 1056722014" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251660390;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>funding mechanisms for debris management</w:t>
       </w:r>
       <w:r w:rsidR="6F4BFFE5">
         <w:t xml:space="preserve"> and include in </w:t>
       </w:r>
       <w:r w:rsidR="00AC64EA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="6F4BFFE5">
         <w:t>Debris Management Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FF8D6F" w14:textId="6DAC45AA" w:rsidR="385DFAAE" w:rsidRDefault="385DFAAE" w:rsidP="385DFAAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -4883,51 +4870,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="1BAF36D7">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 35" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="665D2BB4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="3BA1CE25">
         <w:t>Maintain all records</w:t>
       </w:r>
       <w:r w:rsidR="00D62B8B">
         <w:t>, including volunteer hours,</w:t>
       </w:r>
       <w:r w:rsidR="3BA1CE25">
         <w:t xml:space="preserve"> for reimbursement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610D86EF" w14:textId="77777777" w:rsidR="00FE2BE0" w:rsidRDefault="00FE2BE0" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -5204,51 +5191,50 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2762D216" w14:textId="05927D30" w:rsidR="00B12579" w:rsidRDefault="35DF5E61" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26BDF565">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DISASTER DEBRIS RESPONSE CHECKLIST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0974E486" w14:textId="3F0CE100" w:rsidR="00236B0F" w:rsidRPr="00236B0F" w:rsidRDefault="59F7692C" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="691A97B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Response</w:t>
       </w:r>
     </w:p>
@@ -5350,51 +5336,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="73B05E03">
               <v:rect id="Rectangle 41" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="29FE03FC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2BBB098C">
         <w:t>Assess the situation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4828AE" w14:textId="3B5091D0" w:rsidR="00B12579" w:rsidRDefault="00B12579" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D6007C6" w14:textId="53448A0C" w:rsidR="00B12579" w:rsidRDefault="00B12579" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -5422,51 +5408,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="0C2613C1">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 41" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="29FE03FC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="611E8B8C">
         <w:t>Activ</w:t>
       </w:r>
       <w:r w:rsidR="2A81AA4B">
         <w:t>ate</w:t>
       </w:r>
       <w:r w:rsidR="611E8B8C">
         <w:t xml:space="preserve"> the E</w:t>
       </w:r>
       <w:r w:rsidR="00A02D60">
         <w:t xml:space="preserve">mergency </w:t>
       </w:r>
       <w:r w:rsidR="00C3029A">
         <w:t>Operations</w:t>
       </w:r>
       <w:r w:rsidR="00A02D60">
@@ -5534,51 +5520,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="17A74550">
               <v:rect id="Rectangle 42" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="373454C2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0CD8DA18">
         <w:t xml:space="preserve">Consider the following representatives </w:t>
       </w:r>
       <w:r w:rsidR="00031C6B">
         <w:t>to support the EOC</w:t>
       </w:r>
       <w:r w:rsidR="5B93EE4C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A17EB6" w14:textId="0E9742C9" w:rsidR="00B12579" w:rsidRDefault="2BBB098C" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -5788,51 +5774,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1E227096">
               <v:rect id="Rectangle 44" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="22F0A441" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="64C30B4F">
         <w:t xml:space="preserve">In coordination with </w:t>
       </w:r>
       <w:r w:rsidR="22B4B4B2">
         <w:t>local stakeholders</w:t>
       </w:r>
       <w:r w:rsidR="64C30B4F">
         <w:t>, assess the need to activate a DMS(s).</w:t>
       </w:r>
       <w:r w:rsidR="3238768A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53ECAB1F" w14:textId="77777777" w:rsidR="00556FA6" w:rsidRDefault="00556FA6" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
@@ -5868,51 +5854,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="1571A5FB">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 44" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="22F0A441" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="2309CDB3">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="3238768A">
         <w:t xml:space="preserve">otify </w:t>
       </w:r>
       <w:r w:rsidR="2309CDB3">
         <w:t xml:space="preserve">DMS Point of Contact (POC) </w:t>
       </w:r>
       <w:r w:rsidR="3238768A">
         <w:t>that activation is likely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0E04C2" w14:textId="7AD9919D" w:rsidR="005618BF" w:rsidRDefault="005618BF" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -5965,51 +5951,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1F7ADBF3">
               <v:rect id="Rectangle 45" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7562869E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3238768A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If this is an active emergency with no approved/proposed DM site-begin the identification process immediately:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302A46B1" w14:textId="1D4254F1" w:rsidR="005618BF" w:rsidRDefault="005618BF" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7C89">
         <w:tab/>
       </w:r>
@@ -6191,51 +6177,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5E9B6383">
               <v:rect id="Rectangle 46" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4736CAFD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t xml:space="preserve">Issue </w:t>
       </w:r>
       <w:r w:rsidR="00D62B8B">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t xml:space="preserve">ublic </w:t>
       </w:r>
       <w:r w:rsidR="00D62B8B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t>nformation messages about</w:t>
       </w:r>
       <w:r w:rsidR="09313192">
         <w:t xml:space="preserve"> the emergency or disaster as it relates to</w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
@@ -6250,80 +6236,79 @@
     </w:p>
     <w:p w14:paraId="6442BF24" w14:textId="41AE4D8B" w:rsidR="00CB0806" w:rsidRDefault="4848A002" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Debris management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201D9380" w14:textId="36F805D9" w:rsidR="00CB0806" w:rsidRDefault="4848A002" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Debris collection sites/strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64051F56" w14:textId="1435BCFE" w:rsidR="00FE2BE0" w:rsidRDefault="00000000" w:rsidP="00C21FBC">
+    <w:p w14:paraId="64051F56" w14:textId="1435BCFE" w:rsidR="00FE2BE0" w:rsidRDefault="00C21FBC" w:rsidP="00C21FBC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00C21FBC" w:rsidRPr="0075327D">
+        <w:r w:rsidRPr="0075327D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.fema.gov/node/debris-removal-guidelines-graphics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="094C2141" w14:textId="77777777" w:rsidR="00C21FBC" w:rsidRDefault="00C21FBC" w:rsidP="00C21FBC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D08D82D" w14:textId="403CAE89" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73008B3E" wp14:editId="76EAC2AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="123825" cy="133350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="47" name="Rectangle 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="123825" cy="133350"/>
                         </a:xfrm>
@@ -6340,67 +6325,59 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2393600E">
               <v:rect id="Rectangle 47" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="148A63BD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB0806">
-        <w:t xml:space="preserve">Notify MEMA PIO, Mass </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and other information outlets.  </w:t>
+        <w:t xml:space="preserve">Notify MEMA PIO, Mass 2-1-1 and other information outlets.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6213EF0C" w14:textId="5068077F" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3513DC7C" w14:textId="1EF463E0" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9A9E7B" wp14:editId="3FBEC287">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
@@ -6434,51 +6411,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0C4090CC">
               <v:rect id="Rectangle 48" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7088101C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t>Monitor media for rumors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A85DF2" w14:textId="77777777" w:rsidR="00F47AE9" w:rsidRDefault="00F47AE9" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CCD7DC" w14:textId="60C5ACC7" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -6520,51 +6497,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="12ABBA3D">
               <v:rect id="Rectangle 49" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="01B7AABD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t xml:space="preserve">Begin tracking time and resources of </w:t>
       </w:r>
       <w:r w:rsidR="441BF34A">
         <w:t>mun</w:t>
       </w:r>
       <w:r w:rsidR="0572827A">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="441BF34A">
         <w:t xml:space="preserve">cipal </w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t xml:space="preserve">staff, contractors, mutual aid partners, </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>volunteers,</w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
@@ -6623,51 +6600,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7967C26E">
               <v:rect id="Rectangle 50" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="298C7853" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB0806">
         <w:t>Estimate likely damage and develop potential debris collection strategies.</w:t>
       </w:r>
       <w:r w:rsidR="5722B5F4">
         <w:t xml:space="preserve"> Take phot</w:t>
       </w:r>
       <w:r w:rsidR="6EC8E0D2">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="5722B5F4">
         <w:t xml:space="preserve">s/collect </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="5722B5F4">
         <w:t>GPS data</w:t>
       </w:r>
       <w:r w:rsidR="183DBE1D">
@@ -6812,51 +6789,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="290BC0AD">
               <v:rect id="Rectangle 51" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="79EB9EBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB0806">
         <w:t xml:space="preserve">Declare a Local State of Emergency.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597B599C" w14:textId="77777777" w:rsidR="0060022C" w:rsidRDefault="0060022C" w:rsidP="0060022C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="051C60A0" w14:textId="7D5407A9" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="0060022C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -6896,51 +6873,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="77BE7ADF">
               <v:rect id="Rectangle 52" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251753472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="61D7C203" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FB687C" wp14:editId="14E41D30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="123825" cy="133350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="54" name="Rectangle 50"/>
@@ -6967,51 +6944,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="77A1D9C1">
               <v:rect id="Rectangle 54" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0620F2D5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="4028979E">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="4848A002">
         <w:t>Complete Incident Command organizational chart with names and contact numbers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F66218" w14:textId="251DF5EE" w:rsidR="00CB0806" w:rsidRDefault="00CB0806" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097082AE" w14:textId="6013B756" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -7058,51 +7035,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2CADA402">
               <v:rect id="Rectangle 55" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2F49DDFD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB0806">
         <w:t>Continue to collect data on resources and time used for operations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F528CB1" w14:textId="7CEC4AF9" w:rsidR="00CB0806" w:rsidRDefault="00CB0806" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10052926" w14:textId="33DBB875" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -7143,51 +7120,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="73ED7132">
               <v:rect id="Rectangle 56" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5BFA6B10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00501C78">
         <w:t>Conduct</w:t>
       </w:r>
       <w:r w:rsidR="00CB0806">
         <w:t xml:space="preserve"> Damage Assessments, estimate amounts, take photos/collect GPS data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194ADD96" w14:textId="68237CE3" w:rsidR="00CB0806" w:rsidRDefault="00CB0806" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="185659E8" w14:textId="43304E8D" w:rsidR="00CB0806" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7231,51 +7208,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="183AA918">
               <v:rect id="Rectangle 57" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251763712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="20085C06" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="7FAF439E">
         <w:t>Prioritize</w:t>
       </w:r>
       <w:r w:rsidR="42A3EA89">
         <w:t xml:space="preserve"> critical route clearance </w:t>
       </w:r>
       <w:r w:rsidR="008F4BDE">
         <w:t>using “cut</w:t>
       </w:r>
       <w:r w:rsidR="42A3EA89">
         <w:t xml:space="preserve"> and clear”</w:t>
       </w:r>
       <w:r w:rsidR="0FB83DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="42A3EA89">
         <w:t>method.</w:t>
       </w:r>
     </w:p>
@@ -7332,51 +7309,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="524171B8">
               <v:rect id="Rectangle 58" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251765760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7607768B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="1EFFBF41">
         <w:t>As needed, c</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>ontinue to issue press releases and messages to the public regarding debris management</w:t>
       </w:r>
       <w:r w:rsidR="44EE1EE2">
         <w:t xml:space="preserve"> activities</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07051686" w14:textId="693DC481" w:rsidR="00501C78" w:rsidRDefault="00501C78" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A8810D" w14:textId="31F4DD73" w:rsidR="00501C78" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
@@ -7426,51 +7403,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="52A22C2E">
               <v:rect id="Rectangle 59" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251767808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3CB474D7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00501C78">
         <w:t xml:space="preserve">Prioritize access to critical infrastructure and clean up needs.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D844EE0" w14:textId="27D29562" w:rsidR="00501C78" w:rsidRDefault="00501C78" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54B9984F" w14:textId="0C252160" w:rsidR="00501C78" w:rsidRDefault="008C7C89" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -7511,51 +7488,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0774FDF1">
               <v:rect id="Rectangle 60" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5172A703" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidR="16FAFA7A">
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>resource</w:t>
       </w:r>
       <w:r w:rsidR="16FAFA7A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve"> need</w:t>
       </w:r>
       <w:r w:rsidR="16FAFA7A">
         <w:t xml:space="preserve">ed. </w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
@@ -7633,51 +7610,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="51C30186">
               <v:rect id="Rectangle 61" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251771904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3F965398" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="5CC10F6D">
         <w:t xml:space="preserve">Maintain </w:t>
       </w:r>
       <w:r w:rsidR="0AFB5D28">
         <w:t>health, environmental and safety standards</w:t>
       </w:r>
       <w:r w:rsidR="101811A2">
         <w:t xml:space="preserve"> at DMS site</w:t>
       </w:r>
       <w:r w:rsidR="7228A9A7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C26ED81" w14:textId="1FF9C0DF" w:rsidR="26BDF565" w:rsidRDefault="26BDF565" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
@@ -7728,51 +7705,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1C94AD25">
               <v:rect id="Rectangle 62" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0DB099B0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00501C78">
         <w:t>Notify/activate current waste contractors or select new contractors (must follow State/local procurement process)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BED592" w14:textId="0513E855" w:rsidR="00501C78" w:rsidRDefault="00501C78" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67C4B162" w14:textId="195CE3B1" w:rsidR="00501C78" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -7813,51 +7790,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="44F6C71B">
               <v:rect id="Rectangle 63" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251776000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="700F41E8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve">Appoint a </w:t>
       </w:r>
       <w:r w:rsidR="01626C8D">
         <w:t>DMS</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve"> Manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3DE3B6" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C73221" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -7952,51 +7929,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="632B3E68">
               <v:rect id="Rectangle 64" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251778048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7DF7FDA4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve">Begin setting up </w:t>
       </w:r>
       <w:r w:rsidR="6DFC1316">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>DMS with</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve"> a Site Layout Plan.</w:t>
       </w:r>
       <w:r w:rsidR="6DFC1316">
         <w:t xml:space="preserve"> Consider the following when developing a plan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707E5EF2" w14:textId="270EB198" w:rsidR="00501C78" w:rsidRDefault="2E115CD9" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -8211,51 +8188,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="13D210F3">
               <v:rect id="Rectangle 66" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251782144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7DEA53E9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>Label Debris Types/Areas</w:t>
       </w:r>
       <w:r w:rsidR="22B4312B">
         <w:t xml:space="preserve"> at DMS site</w:t>
       </w:r>
       <w:r w:rsidR="416E79FE">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5073A933" w14:textId="3ACB9A6B" w:rsidR="00501C78" w:rsidRDefault="0060022C" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
@@ -8410,51 +8387,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="41721626">
               <v:rect id="Rectangle 65" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251780096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="22FDA10F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="60D62505">
         <w:t>Assign Debris</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve"> Monitors to watch</w:t>
       </w:r>
       <w:r w:rsidR="3734253D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve">count </w:t>
       </w:r>
       <w:r w:rsidR="3505B401">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>nd certify</w:t>
       </w:r>
       <w:r w:rsidR="361893B9">
@@ -8528,51 +8505,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="320CDDEF">
               <v:rect id="Rectangle 67" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251784192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3AFE9B44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>Train Debris staff on NOT acceptable items, safety procedures, data collection, load tickets, truck rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FA55D2" w14:textId="2BBB5C6A" w:rsidR="00501C78" w:rsidRDefault="00501C78" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28239D9F" w14:textId="7A5C4F01" w:rsidR="005F13DD" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -8613,51 +8590,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="6336A590">
               <v:rect id="Rectangle 68" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251786240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="28CE2886" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0FBBFD0B">
         <w:t xml:space="preserve">DMS Manager will </w:t>
       </w:r>
       <w:r w:rsidR="0C7E3F74">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t>nfo</w:t>
       </w:r>
       <w:r w:rsidR="4B600F4C">
         <w:t>rm</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
         <w:t xml:space="preserve"> Incident Command</w:t>
       </w:r>
       <w:r w:rsidR="2D79C959">
         <w:t xml:space="preserve"> and EOC</w:t>
       </w:r>
       <w:r w:rsidR="2E115CD9">
@@ -8705,51 +8682,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="314D1649">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 68" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251786240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="28CE2886" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="72865DEB">
         <w:t xml:space="preserve">EOC will </w:t>
       </w:r>
       <w:r w:rsidR="6974D7C0">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="47258E62">
         <w:t>otify MEMA</w:t>
       </w:r>
       <w:r w:rsidR="697AFC80">
         <w:t xml:space="preserve"> Regional office</w:t>
       </w:r>
       <w:r w:rsidR="47258E62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="60EA4256">
@@ -8820,51 +8797,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7AE4BF71">
               <v:rect id="Rectangle 69" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251788288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="58CA24B9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005F13DD">
         <w:t>Monitor Debris Pick-up Sites for compliance:  separation/recycling standards; hazardous/banned material.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8B6238" w14:textId="0743B3EC" w:rsidR="005F13DD" w:rsidRDefault="005F13DD" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B5A1357" w14:textId="37C7BDB8" w:rsidR="005F13DD" w:rsidRDefault="008C7C89" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -8905,51 +8882,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5A802D5F">
               <v:rect id="Rectangle 70" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251790336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="26DD700D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="47258E62">
         <w:t xml:space="preserve">Work with FEMA’s Damage Assessment Team/MEMA Public Assistance to manage </w:t>
       </w:r>
       <w:r w:rsidR="2C1C425B">
         <w:t>reimbursement claims.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F39770" w14:textId="31055EA8" w:rsidR="005F13DD" w:rsidRDefault="005F13DD" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC95F7C" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09A622C5" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="00B12579">
       <w:pPr>
@@ -8973,51 +8950,50 @@
     </w:p>
     <w:p w14:paraId="7B9C93F3" w14:textId="77777777" w:rsidR="008F4BDE" w:rsidRDefault="008F4BDE" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4B3B6F" w14:textId="560AD608" w:rsidR="00236B0F" w:rsidRPr="00236B0F" w:rsidRDefault="59F7692C" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="691A97B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Recovery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1191BDED" w14:textId="77777777" w:rsidR="00236B0F" w:rsidRDefault="00236B0F" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360D2AFF" w14:textId="54C12ABF" w:rsidR="005F13DD" w:rsidRDefault="005F13DD" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -9084,51 +9060,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2512E60A">
               <v:rect id="Rectangle 71" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="395155AB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="47258E62">
         <w:t>Continue to track all resources</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve"> used:  force account labor, contractors, volunteer time, </w:t>
       </w:r>
       <w:r w:rsidR="2D53F9A1">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEA72EE" w14:textId="77777777" w:rsidR="001B53E3" w:rsidRDefault="001B53E3" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
@@ -9164,51 +9140,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="7C4E7701">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 71" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="395155AB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="2E482418">
         <w:t>Obtain approval from FEMA before clearing private property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5803D8" w14:textId="77777777" w:rsidR="001B53E3" w:rsidRDefault="001B53E3" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52CE434F" w14:textId="424636CC" w:rsidR="001C3E89" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
@@ -9253,51 +9229,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="09DF5703">
               <v:rect id="Rectangle 72" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251794432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="46373242" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>Clear tree/brush</w:t>
       </w:r>
       <w:r w:rsidR="78502038">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>leaners/hangers</w:t>
       </w:r>
       <w:r w:rsidR="456D2C93">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>rights of way</w:t>
       </w:r>
       <w:r w:rsidR="5939FBDD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
@@ -9369,51 +9345,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="12B6AEA6">
               <v:rect id="Rectangle 74" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251798528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="73981374" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001C3E89">
         <w:t>Follow legal process for condemnation and removal on private property; usually when public is threatened.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F973819" w14:textId="475008F9" w:rsidR="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="647515E4" w14:textId="4BFBBF83" w:rsidR="001C3E89" w:rsidRDefault="008C7C89" w:rsidP="00F47AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -9454,51 +9430,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="27623223">
               <v:rect id="Rectangle 75" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251800576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="537AA456" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>Determine/select waste diversion/disposal sites</w:t>
       </w:r>
       <w:r w:rsidR="63726989">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>MassDEP/</w:t>
       </w:r>
       <w:r w:rsidR="4335A412">
         <w:t xml:space="preserve">Local </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Fire approval </w:t>
       </w:r>
       <w:r w:rsidR="63726989">
         <w:t xml:space="preserve">is required </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
@@ -9557,51 +9533,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="271FBC14">
               <v:rect id="Rectangle 76" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251802624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="63251FE2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001C3E89">
         <w:t>Continue to monitor all waste collection sites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC0644E" w14:textId="68D4D2DC" w:rsidR="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2517B9E6" w14:textId="539DE71A" w:rsidR="00993025" w:rsidRDefault="008C7C89" w:rsidP="0060022C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -9642,51 +9618,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="05A25B5A">
               <v:rect id="Rectangle 77" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251804672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="37978116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>Continue to notify and educate public on debris removal and disposal rules/locations</w:t>
       </w:r>
       <w:r w:rsidR="00FE45B2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB7B4D9" w14:textId="77777777" w:rsidR="00F47AE9" w:rsidRDefault="00F47AE9" w:rsidP="0060022C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32CADC9C" w14:textId="00E32539" w:rsidR="001C3E89" w:rsidRDefault="1B5B536E" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -9799,51 +9775,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5E6DAD37">
               <v:rect id="Rectangle 78" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251806720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="05B7B779" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Remove all debris, </w:t>
       </w:r>
       <w:r w:rsidR="50F6BC2F">
         <w:t>cleanup</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve"> site, test soil and groundwater as needed, restore to original condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6A2C02" w14:textId="73271DFE" w:rsidR="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB68E3D" w14:textId="26D5AD45" w:rsidR="001C3E89" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -9890,51 +9866,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2BCD2542">
               <v:rect id="Rectangle 79" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251808768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4AD64FD3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Obtain written MassDEP approval before site is considered </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>closed,</w:t>
       </w:r>
       <w:r w:rsidR="7B4DDD15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">otherwise subject to </w:t>
       </w:r>
       <w:r w:rsidR="322C2867">
         <w:t xml:space="preserve">DEP </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>enforcement.</w:t>
       </w:r>
     </w:p>
@@ -9990,51 +9966,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="4A8115AA">
               <v:rect id="Rectangle 80" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251810816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="59776E52" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Alert public to </w:t>
       </w:r>
       <w:r w:rsidR="0FD501C0">
         <w:t xml:space="preserve">DMS </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>closing and next steps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3847BF46" w14:textId="3381A07F" w:rsidR="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF6E73B" w14:textId="2078E06E" w:rsidR="001C3E89" w:rsidRDefault="008C7C89" w:rsidP="008C7C89">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -10081,51 +10057,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="4E59D71A">
               <v:rect id="Rectangle 81" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251812864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="27FA6685" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Close </w:t>
       </w:r>
       <w:r w:rsidR="0FD501C0">
         <w:t xml:space="preserve">DMS and </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">return </w:t>
       </w:r>
       <w:r w:rsidR="0FD501C0">
         <w:t xml:space="preserve">property </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>to owner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601A5784" w14:textId="6D9C4E3F" w:rsidR="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -10178,51 +10154,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="69E4CC57">
               <v:rect id="Rectangle 82" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251814912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4E19FCCA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Collect all </w:t>
       </w:r>
       <w:r w:rsidR="0FD501C0">
         <w:t xml:space="preserve">DMS </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">data, complete required forms, </w:t>
       </w:r>
       <w:r w:rsidR="0FD501C0">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>apply for reimbursement</w:t>
       </w:r>
       <w:r w:rsidR="4A1C4A6A">
         <w:t xml:space="preserve"> through FEMA Public Assistance Portal, if applicable.</w:t>
       </w:r>
     </w:p>
@@ -10264,51 +10240,51 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="0FD433DD">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 82" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251814912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4E19FCCA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="20FC3449">
         <w:t>Con</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>duct After-Action Review</w:t>
       </w:r>
       <w:r w:rsidR="4D617307">
         <w:t xml:space="preserve"> (AAR)</w:t>
       </w:r>
       <w:r w:rsidR="60D8FA63">
         <w:t xml:space="preserve"> meeting </w:t>
       </w:r>
       <w:r w:rsidR="1A461E7E">
         <w:t>to develop After</w:t>
       </w:r>
       <w:r w:rsidR="756B78D3">
@@ -10373,51 +10349,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="62CF8218">
               <v:rect id="Rectangle 84" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251819008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0EAAB536" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve">Update plans, </w:t>
       </w:r>
       <w:r w:rsidR="406AA545">
         <w:t>policies,</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t xml:space="preserve"> and procedures</w:t>
       </w:r>
       <w:r w:rsidR="4D617307">
         <w:t xml:space="preserve"> based on lessons learned/best practices and AARs</w:t>
       </w:r>
       <w:r w:rsidR="3A576876">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0406C2A1" w14:textId="77777777" w:rsidR="001C3E89" w:rsidRPr="001C3E89" w:rsidRDefault="001C3E89" w:rsidP="00B12579">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -10432,51 +10408,50 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B963AF7" w14:textId="1DF52D84" w:rsidR="26BDF565" w:rsidRDefault="26BDF565" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CA49C6" w14:textId="74D33937" w:rsidR="00993025" w:rsidRDefault="7662798E" w:rsidP="00E342FB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26BDF565">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DISASTER DEBRIS MANAGEMENT MONITORING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F11F387" w14:textId="6EB87894" w:rsidR="00993025" w:rsidRDefault="00993025" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35F6AD64" w14:textId="672AB1A3" w:rsidR="00993025" w:rsidRDefault="00993025" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Debris monitoring is the responsibility of the community.  Communities must monitor debris removal operations </w:t>
       </w:r>
       <w:r w:rsidR="0060022C">
         <w:t>to</w:t>
       </w:r>
       <w:r>
@@ -10569,51 +10544,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1FF25135">
               <v:rect id="Rectangle 39" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251839488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6E792320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DE4CC5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Id</w:t>
       </w:r>
       <w:r w:rsidR="00993025">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>entify staff that will lead the monitoring operations</w:t>
       </w:r>
       <w:r w:rsidR="00AE03C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (force account   </w:t>
@@ -10698,51 +10673,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7532976B">
               <v:rect id="Rectangle 43" style="position:absolute;margin-left:0;margin-top:.95pt;width:9.75pt;height:10.5pt;z-index:251841536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="79AFE316" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAnJOjKdsAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7tJQDExmyIFUfDUWgq9TbNjErI7m2a3&#10;afTXuz3pcd57vPdNuZqtERONvnOsIF0mIIhrpztuFOw+X++fQPiArNE4JgXf5GFVLW5KLLS78Iam&#10;bWhELGFfoII2hKGQ0tctWfRLNxBH78uNFkM8x0bqES+x3BqZJcmjtNhxXGhxoHVLdb89WwWbd22S&#10;g37TvWzSdN9PuP74OSl1dzu/PIMINIe/MFzxIzpUkenozqy9MAriIyGqOYirmT+AOCrIshxkVcr/&#10;8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJyToynbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="08F9457B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Identify how </w:t>
       </w:r>
       <w:r w:rsidR="2DA9C7A1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="08F9457B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> will be trained for the monitoring operations.</w:t>
@@ -10806,51 +10781,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1198A41D">
               <v:rect id="Rectangle 93" style="position:absolute;margin-left:0;margin-top:1.1pt;width:9.75pt;height:10.5pt;z-index:251843584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7774EC5D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAFNdFw9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE70K/w/IEb3aTiNKm2ZRSEAVP/YPg7TX7TEJ238bs&#10;No1+ercnPQ4zzPymWE/WiJEG3zpWkM4TEMSV0y3XCo6H5/sFCB+QNRrHpOCbPKzL2U2BuXYX3tG4&#10;D7WIJexzVNCE0OdS+qohi37ueuLofbrBYohyqKUe8BLLrZFZkjxJiy3HhQZ72jZUdfuzVbB71Sb5&#10;0C+6k3Wavncjbt9+vpS6u502KxCBpvAXhit+RIcyMp3cmbUXRkE8EhRkGYiruXwEcYryIQNZFvI/&#10;fPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFNdFw9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D16B99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>If contractors are used,  the contract must be awarded to a contractor who has no vested interest in the debris removal contract or contractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF0D0DF" w14:textId="1B66BCCB" w:rsidR="00D16B99" w:rsidRDefault="00D16B99" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="158630F7" w14:textId="500A9A71" w:rsidR="00D16B99" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
@@ -10902,51 +10877,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="04294127">
               <v:rect id="Rectangle 94" style="position:absolute;margin-left:0;margin-top:.55pt;width:9.75pt;height:10.5pt;z-index:251845632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="55AD65AB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAHC9H6toAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF7wX/wzKCN7vZQEVjNkUKYsFTqwjeptkxCdmdjdlt&#10;Gv31bk/2OO893vumXM/OionG0HnWoJYZCOLam44bDe9vz7f3IEJENmg9k4YfCrCurhYlFsafeEfT&#10;PjYilXAoUEMb41BIGeqWHIalH4iT9+VHhzGdYyPNiKdU7qzMs+xOOuw4LbQ40Kalut8fnYbd1tjs&#10;07yYXjZKffQTbl5/v7W+uZ6fHkFEmuN/GM74CR2qxHTwRzZBWA3pkZhUBeJsPqxAHDTkuQJZlfIS&#10;vvoDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHC9H6toAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D16B99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Establish a record management system to be implemented for monitoring during the disaster event to include:</w:t>
       </w:r>
       <w:r w:rsidR="760DF79D" w:rsidRPr="691A97B8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> see FEMA Debris Management Guide https:/www.fema.gov/sites/default/files/2020-07/fema_325_public-assistance-debris-mgmt-plan_Guide_6-1-2007.pd</w:t>
       </w:r>
       <w:r w:rsidR="088A765A" w:rsidRPr="691A97B8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">f   </w:t>
@@ -11136,51 +11111,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="06D657CA">
               <v:rect id="Rectangle 95" style="position:absolute;margin-left:0;margin-top:.75pt;width:9.75pt;height:10.5pt;z-index:251847680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="21597055" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAXHG1i9oAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kUNGYTSkFUfDUWgRv0+w0CcnOxuw2&#10;jf56pyc9DW/e8N43xWp2vZpoDK1nA+kiAUVcedtybWD//nz3ACpEZIu9ZzLwTQFW5fVVgbn1Z97S&#10;tIu1khAOORpoYhxyrUPVkMOw8AOxeEc/Oowix1rbEc8S7nqdJcm9dtiyNDQ40KahqtudnIHtq+2T&#10;T/tiO12n6Uc34ebt58uY25t5/QQq0hz/juGCL+hQCtPBn9gG1RuQR6Jsl6Au5qPMg4EsW4IuC/0f&#10;vvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXHG1i9oAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D16B99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Position debris monitors at each point of the operations so the eligible scope of work can be properly documented</w:t>
       </w:r>
       <w:r w:rsidR="00AE03C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (collection, DMS, final disposition).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637E18CF" w14:textId="6DC06997" w:rsidR="00D16B99" w:rsidRDefault="00D16B99" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
@@ -11244,51 +11219,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1C461097">
               <v:rect id="Rectangle 96" style="position:absolute;margin-left:0;margin-top:.7pt;width:9.75pt;height:10.5pt;z-index:251849728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="02A92967" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEAzObJk9sAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRmht3aTUEXTbIoUxIKnVhG8TbPTJGR3Nma3&#10;afTXuz3V47z3eO+bYj1ZI0YafOtYQbpIQBBXTrdcK/h4f5k/gvABWaNxTAp+yMO6vL0pMNfuzDsa&#10;96EWsYR9jgqaEPpcSl81ZNEvXE8cvaMbLIZ4DrXUA55juTUyS5IHabHluNBgT5uGqm5/sgp2W22S&#10;L/2qO1mn6Wc34ubt91up2d30vAIRaArXMFzwIzqUkengTqy9MAriIyGqSxAX8+kexEFBli1BloX8&#10;D1/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPlmiFyAgAA+wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMzmyZPbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="08F9457B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Establish a load ticket system to track the debris from the original collection point to the DMS/final disposition</w:t>
       </w:r>
       <w:r w:rsidR="4EFC0C04" w:rsidRPr="3EFFABD2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidR="4EFC0C04" w:rsidRPr="3EFFABD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
@@ -11355,51 +11330,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7FDFD8C7">
               <v:rect id="Rectangle 97" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251851776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6FA328F3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E342FB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Certify trucks using the following list of requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660CA0C4" w14:textId="6DA7A3FA" w:rsidR="00E342FB" w:rsidRDefault="0466D43C" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11521,51 +11496,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="3F90CA48">
               <v:rect id="Rectangle 98" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251853824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="578C5245" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D16B99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Require debris monitors to submit the following reports:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A73A3C3" w14:textId="36F61AE9" w:rsidR="00D16B99" w:rsidRDefault="08F9457B" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11632,51 +11607,50 @@
     <w:p w14:paraId="2DCF7038" w14:textId="527107D3" w:rsidR="3EFFABD2" w:rsidRDefault="3EFFABD2" w:rsidP="3EFFABD2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBCC51A" w14:textId="59B535DB" w:rsidR="005346DD" w:rsidRDefault="005346DD" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Debris Monitoring Duties and Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DFEAF0" w14:textId="0444C937" w:rsidR="005346DD" w:rsidRDefault="005346DD" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE7F628" w14:textId="3039DE31" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -11719,51 +11693,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="6B28C562">
               <v:rect id="Rectangle 99" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251855872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6FAC7740" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Be familiar with and maintain/implement all safety requirements.</w:t>
       </w:r>
       <w:r w:rsidR="00E342FB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1A6EEB" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -11819,51 +11793,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="65366B9F">
               <v:rect id="Rectangle 100" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251857920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7DA7C22B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Measure and certify truck capacities (recertify on a regular basis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E9B09A" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C461E74" w14:textId="3D1B5944" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -11913,51 +11887,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2326C948">
               <v:rect id="Rectangle 101" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251859968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="67DA01F9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Take photographs of all trucks and trailers used in the debris operation to establish a baseline inventory of equipement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756223CB" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25817DCC" w14:textId="7BA05427" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12007,51 +11981,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="633CF679">
               <v:rect id="Rectangle 102" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251862016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="28D000A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Make unannounced visits to all loading and disposal sites within an assigned area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241A1458" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34981FC5" w14:textId="35A49207" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12101,51 +12075,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="687F09CE">
               <v:rect id="Rectangle 103" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251864064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="54365505" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Complete and physically control load tickets (in monitoring towers and in the field).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CB22B2" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D2B9016" w14:textId="5434F60D" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12195,51 +12169,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="6C2D7468">
               <v:rect id="Rectangle 105" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251868160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1E429473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Validate hazardous trees, including hangers, leaners and stumps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662558F4" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DA356DE" w14:textId="418ACD17" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12289,51 +12263,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="73F4AA30">
               <v:rect id="Rectangle 104" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251866112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="10E917EB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="56ED7DE6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that trucks are accurately credited for their load</w:t>
       </w:r>
       <w:r w:rsidR="28CA7A82">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432F2B48" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -12389,51 +12363,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="50E93754">
               <v:rect id="Rectangle 106" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251870208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="27EA67BF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that trucks are not artificially loaded to maximize reimbursement (e.g., debris is wetted, debris is not compacted).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1C49D0" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58F8DC92" w14:textId="6EF6B518" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12483,51 +12457,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5820BF1B">
               <v:rect id="Rectangle 107" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251872256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="65328FC8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that hazardous waste is not mixed in with loads.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697496D1" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4F8E06" w14:textId="1A5C7393" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12577,51 +12551,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0FD69C80">
               <v:rect id="Rectangle 108" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251874304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="002E57B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005346DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that all debris is removed from trucks at the DMS</w:t>
       </w:r>
       <w:r w:rsidR="00E342FB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F830A55" w14:textId="71304D65" w:rsidR="00AE03C3" w:rsidRDefault="00AE03C3" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -12677,51 +12651,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="275BDD88">
               <v:rect id="Rectangle 109" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251876352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19B2AE49" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AE03C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Oversee debris reduction (burning, chipping).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57601681" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D01171" w14:textId="5B227F71" w:rsidR="005346DD" w:rsidRDefault="001F0A96" w:rsidP="3EFFABD2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -12771,51 +12745,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="57D69930">
               <v:rect id="Rectangle 110" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251878400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="40602838" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="56ED7DE6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Report to the project manager</w:t>
       </w:r>
       <w:r w:rsidR="5FBC1EFF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="56ED7DE6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -12962,51 +12936,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="45DE8E76">
               <v:rect id="Rectangle 114" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251886592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2EEC27D6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0466D43C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that only debris specified in the scope of work is collected and identify work as potentially eligible or ineligible</w:t>
       </w:r>
       <w:r w:rsidR="002620DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D48F8BF" w14:textId="25EE7F0B" w:rsidR="26BDF565" w:rsidRDefault="26BDF565" w:rsidP="26BDF565">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:noProof/>
@@ -13063,51 +13037,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="2ADE5F06">
               <v:rect id="Rectangle 115" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251888640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6B4A6338" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E342FB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure daily loads meet permit requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAFED38" w14:textId="77777777" w:rsidR="00E342FB" w:rsidRDefault="00E342FB" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061B9B6A" w14:textId="75A92414" w:rsidR="00E342FB" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -13157,51 +13131,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="67B102E2">
               <v:rect id="Rectangle 116" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251890688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="47FEBE9F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E342FB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Ensure that work stops immediately in an area where human remains or potential archeological deposits are discovered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFE194A" w14:textId="651CEA12" w:rsidR="00AE03C3" w:rsidRDefault="00AE03C3" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155FFE7A" w14:textId="50E43D38" w:rsidR="00AE03C3" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -13251,51 +13225,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="06BB2DFF">
               <v:rect id="Rectangle 117" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251892736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2370F280" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AE03C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Monitor site development and restoration of the DMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214CAB9A" w14:textId="77777777" w:rsidR="00AE03C3" w:rsidRDefault="00AE03C3" w:rsidP="00993025">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D947A2" w14:textId="788E3709" w:rsidR="00E342FB" w:rsidRPr="005346DD" w:rsidRDefault="001F0A96" w:rsidP="00AE03C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
@@ -13345,51 +13319,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="09F68A3F">
               <v:rect id="Rectangle 118" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251894784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6DBAE9CE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0466D43C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Report to </w:t>
       </w:r>
       <w:r w:rsidR="1465E7C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>DMS</w:t>
       </w:r>
       <w:r w:rsidR="0466D43C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002910B5">
@@ -13716,51 +13690,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1130711C">
               <v:rect id="Rectangle 85" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4475E72A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003973D9">
         <w:t>The site is owned or controlled by municipal or state government.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449FFBA0" w14:textId="77777777" w:rsidR="00FD0C0D" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49D39A4E" w14:textId="16E55897" w:rsidR="003973D9" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -13802,51 +13776,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1B798DBC">
               <v:rect id="Rectangle 86" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251823104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3E20EA3D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003973D9">
         <w:t>The site has easy access, including being near the area of debris generation, easy to enter and exit and near transportation arteries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203CE316" w14:textId="5AE08AEC" w:rsidR="003973D9" w:rsidRDefault="003973D9" w:rsidP="00D05C81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733E67F5" w14:textId="7CC8A396" w:rsidR="003973D9" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -13887,51 +13861,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="354E3E2B">
               <v:rect id="Rectangle 87" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251825152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E603EAA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003973D9">
         <w:t>The site is ready to use as a debris management site without extensive site modifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1ACE92" w14:textId="77777777" w:rsidR="00FD0C0D" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E5A379" w14:textId="41D947C4" w:rsidR="00454F70" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -13973,51 +13947,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="4BFC464B">
               <v:rect id="Rectangle 88" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251827200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4C7D03D0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00454F70">
         <w:t>The debris storage and handling areas would be at least 100 feet from property lines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6ACA60" w14:textId="71E297E5" w:rsidR="00454F70" w:rsidRDefault="00454F70" w:rsidP="00D05C81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CEA0FEC" w14:textId="7301C9F4" w:rsidR="00454F70" w:rsidRDefault="00FD0C0D" w:rsidP="00FD0C0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -14058,51 +14032,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="25F8941B">
               <v:rect id="Rectangle 89" style="position:absolute;margin-left:0;margin-top:-.05pt;width:9.75pt;height:10.5pt;z-index:251829248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="17B65037" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEA8M+ZgNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3Y3BcXGvBQpiIKnVhG8vWafSUj2bcxu&#10;0+ivd3vS4zDDzDfFZna9mngMrReEbGlAsVTetlIjvL0+Lu5AhUhiqffCCN8cYFNeXhSUW3+SHU/7&#10;WKtUIiEnhCbGIdc6VA07Cks/sCTv04+OYpJjre1Ip1Tuer0y5lY7aiUtNDTwtuGq2x8dwu7Z9ubD&#10;PtlO11n23k20ffn5Qry+mh/uQUWe418YzvgJHcrEdPBHsUH1COlIRFhkoM7m+gbUAWFl1qDLQv+H&#10;L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8M+ZgNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00454F70">
         <w:t xml:space="preserve">To the maximum extent possible, the site location minimizes potential environmental and public health impacts, including considering setbacks from public water supplies, surface water bodies and residential dwellings and avoiding areas such as flood plains, drinking water Zone IIs and Areas of Critical </w:t>
       </w:r>
       <w:r w:rsidR="009F68B1">
         <w:t>Environmental Concern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38811D32" w14:textId="4C49E366" w:rsidR="009F68B1" w:rsidRDefault="009F68B1" w:rsidP="00D05C81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A5B0E5" w14:textId="02628A26" w:rsidR="009F68B1" w:rsidRDefault="009F68B1" w:rsidP="00D05C81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>If any of these criteria are not met, please explain why not and how any concerns regarding that criterion would be addressed:</w:t>
       </w:r>
@@ -14238,51 +14212,51 @@
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="6D693412">
               <v:rect id="Rectangle 90" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251831296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2927BD39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009F68B1">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="002F387D">
         <w:t xml:space="preserve">Debris Management Site Plan </w:t>
       </w:r>
       <w:r w:rsidR="009F68B1">
         <w:t>and layout has been prepared that considers the management and operating practices recommended in this guidance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B329412" w14:textId="0E6773F9" w:rsidR="009F68B1" w:rsidRDefault="009F68B1" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252EB1F7" w14:textId="255DEA16" w:rsidR="009F68B1" w:rsidRDefault="009F68B1" w:rsidP="00376719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
@@ -14531,161 +14505,175 @@
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="7F5835B8">
               <v:rect xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rectangle 90" style="position:absolute;margin-left:0;margin-top:0;width:9.75pt;height:10.5pt;z-index:251831296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="window" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2927BD39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz5ZohcgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+O1SY2MA8OGiwJB&#10;EiApcqY1kmcAbaVkj92vL6XxlqSnoj7IpEhxeXyc27ud0WwrMTTOlrx/1eNMWuGqxq5L/vNl+eWG&#10;sxDBVqCdlSXfy8Dvpp8/3bZ+IgeudrqSyCiIDZPWl7yO0U+KIohaGghXzktLRuXQQCQV10WF0FJ0&#10;o4tBr/e1aB1WHp2QIdDtojPyaY6vlBTxUakgI9Mlp9piPjGfq3QW01uYrBF83YhDGfAPVRhoLCU9&#10;hVpABLbB5kMo0wh0wal4JZwpnFKNkLkH6qbfe9fNcw1e5l4InOBPMIX/F1Y8bJ/9ExIMrQ+TQGLq&#10;YqfQpH+qj+0yWPsTWHIXmaDL/mB4MxhzJsjUHw6H4wxmcX7sMcTv0hmWhJIjzSJDBNv7ECkhuR5d&#10;Uq7gdFMtG62zsg9zjWwLNDaaduVazjSESJclX+ZfGh2FePNMW9amyq57NGsBxCelIZJofFXyYNec&#10;gV4TUUXEXMub1wHXq1PW0eh6MB91TjVUsqtl3KPfMXPn/rGK1NUCQt09ySk6npkmEtl1Y0p+kwId&#10;I2mbepaZrgdsztNI0spV+ydk6Dr+Bi+WDSW5J0SeAImw1C4tYXykQ2lHGLiDxFnt8Pff7pM/8Yis&#10;nLW0AITPrw2gJKB/WGLYt/5olDYmK6Px9YAUvLSsLi12Y+aOhtWndfcii8k/6qOo0JlX2tVZykom&#10;sIJyd5M4KPPYLSZtu5CzWXajLfEQ7+2zFyl4winB+7J7BfQHZkWi5IM7LgtM3hGs800vrZttolNN&#10;Zt8ZV5pgUmjD8iwPX4O0wpd69jp/s6Z/AAAA//8DAFBLAwQUAAYACAAAACEArsGFhdoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQdGYTZFCUfDUWgRv0+yYhOzOptlt&#10;Gv313fail4HHe7z3TbGYnBUjDaH1rCGbKRDElTct1xq2H6u7RxAhIhu0nknDDwVYlNdXBebGH3lN&#10;4ybWIpVwyFFDE2OfSxmqhhyGme+Jk/ftB4cxyaGWZsBjKndWzpV6kA5bTgsN9rRsqOo2B6dh/Was&#10;+jKvppN1ln12Iy7ff/da395ML88gIk3xLwxn/IQOZWLa+QObIKyG9Ei83LP3dA9ip2GeKZBlIf+z&#10;lycAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM+WaIXICAAD7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsGFhdoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="4DB698CF" w:rsidRPr="009F68B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Submit to applicable MassDEP Regional Office Solid Waste Chief.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F68B1" w:rsidRPr="009F68B1">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A505ED" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E" w:rsidP="001F0A96">
+    <w:p w14:paraId="5007347C" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E" w:rsidP="001F0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57B362D0" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E" w:rsidP="001F0A96">
+    <w:p w14:paraId="1192504E" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E" w:rsidP="001F0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B2F8DEB" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E">
+    <w:p w14:paraId="150F08B1" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DaunPenh">
+    <w:panose1 w:val="01010101010101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MoolBoran">
+    <w:panose1 w:val="020B0100010101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="691A97B8" w14:paraId="218C6CE2" w14:textId="77777777" w:rsidTr="691A97B8">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7C0A438F" w14:textId="0FCD51A5" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -14702,123 +14690,123 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="58C66AEE" w14:textId="6E9C563C" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B0E3BAB" w14:textId="489990E8" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3583A233" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E" w:rsidP="001F0A96">
+    <w:p w14:paraId="76D0D6FC" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E" w:rsidP="001F0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E6B51DB" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E" w:rsidP="001F0A96">
+    <w:p w14:paraId="246BF7FD" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E" w:rsidP="001F0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A9E3B56" w14:textId="77777777" w:rsidR="001D1A0E" w:rsidRDefault="001D1A0E">
+    <w:p w14:paraId="19F79C98" w14:textId="77777777" w:rsidR="00D8074E" w:rsidRDefault="00D8074E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0DF10096" w14:textId="4E4AF733" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="691A97B8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="691A97B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  Areas of Environmental Concern highlight areas where special management attention is needed to protect important historical, cultural, and scenic values, or fish and wildlife or other natural resources.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1D01896E" w14:textId="73B148AB" w:rsidR="488D6AEC" w:rsidRDefault="488D6AEC" w:rsidP="488D6AEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="488D6AEC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="488D6AEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Per FEMA, Time-and-Material contracts should be limited to a maximum of 70 hours of actual emergency debris clearance work and should be used only after all available local, tribal and State government equipment has been committed.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="691A97B8" w14:paraId="0EC2B33E" w14:textId="77777777" w:rsidTr="691A97B8">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1ADE9F3B" w14:textId="4039A0A8" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -14843,51 +14831,51 @@
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74B32375" w14:textId="4B1FA225" w:rsidR="691A97B8" w:rsidRDefault="691A97B8" w:rsidP="691A97B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A18B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DA07F76"/>
     <w:lvl w:ilvl="0" w:tplc="70F60114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B4F25B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17608,52 +17596,52 @@
   <w:num w:numId="18" w16cid:durableId="1404379141">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1708525343">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="350300129">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1159033133">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1372924387">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1878277747">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1517233076">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057404A"/>
     <w:rsid w:val="000035F8"/>
     <w:rsid w:val="00007A18"/>
@@ -17663,50 +17651,51 @@
     <w:rsid w:val="00045E67"/>
     <w:rsid w:val="00046C45"/>
     <w:rsid w:val="00052832"/>
     <w:rsid w:val="00065997"/>
     <w:rsid w:val="00071731"/>
     <w:rsid w:val="00080135"/>
     <w:rsid w:val="00080CB3"/>
     <w:rsid w:val="00096BE6"/>
     <w:rsid w:val="000A4F4C"/>
     <w:rsid w:val="000A6D15"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B7089"/>
     <w:rsid w:val="000C45AD"/>
     <w:rsid w:val="000E1F7D"/>
     <w:rsid w:val="000F0951"/>
     <w:rsid w:val="000F363F"/>
     <w:rsid w:val="000F3F1D"/>
     <w:rsid w:val="001053FA"/>
     <w:rsid w:val="0010710F"/>
     <w:rsid w:val="00107C42"/>
     <w:rsid w:val="001160B9"/>
     <w:rsid w:val="00120AF3"/>
     <w:rsid w:val="0012372D"/>
     <w:rsid w:val="00124DC1"/>
     <w:rsid w:val="00143C04"/>
+    <w:rsid w:val="0017332B"/>
     <w:rsid w:val="001958C2"/>
     <w:rsid w:val="001A5E03"/>
     <w:rsid w:val="001B53E3"/>
     <w:rsid w:val="001C3E89"/>
     <w:rsid w:val="001C7815"/>
     <w:rsid w:val="001D1A0E"/>
     <w:rsid w:val="001D6B1E"/>
     <w:rsid w:val="001E4EE3"/>
     <w:rsid w:val="001E5C5C"/>
     <w:rsid w:val="001F0A96"/>
     <w:rsid w:val="00215B0F"/>
     <w:rsid w:val="00216EAA"/>
     <w:rsid w:val="002265B6"/>
     <w:rsid w:val="0022736E"/>
     <w:rsid w:val="00233A9A"/>
     <w:rsid w:val="00236B0F"/>
     <w:rsid w:val="002535FA"/>
     <w:rsid w:val="00255857"/>
     <w:rsid w:val="00257EA5"/>
     <w:rsid w:val="002620DF"/>
     <w:rsid w:val="002648C6"/>
     <w:rsid w:val="002666F6"/>
     <w:rsid w:val="002830ED"/>
     <w:rsid w:val="002910B5"/>
     <w:rsid w:val="002A577C"/>
@@ -17874,51 +17863,53 @@
     <w:rsid w:val="00C2388D"/>
     <w:rsid w:val="00C3029A"/>
     <w:rsid w:val="00C37C9C"/>
     <w:rsid w:val="00C42E1B"/>
     <w:rsid w:val="00C56C93"/>
     <w:rsid w:val="00C85107"/>
     <w:rsid w:val="00C931E9"/>
     <w:rsid w:val="00CB0806"/>
     <w:rsid w:val="00CC4CC9"/>
     <w:rsid w:val="00CD337C"/>
     <w:rsid w:val="00CD3E19"/>
     <w:rsid w:val="00CF4BA8"/>
     <w:rsid w:val="00D05B31"/>
     <w:rsid w:val="00D05C81"/>
     <w:rsid w:val="00D16B99"/>
     <w:rsid w:val="00D2108A"/>
     <w:rsid w:val="00D25618"/>
     <w:rsid w:val="00D3774B"/>
     <w:rsid w:val="00D40308"/>
     <w:rsid w:val="00D42A4D"/>
     <w:rsid w:val="00D43374"/>
     <w:rsid w:val="00D51308"/>
     <w:rsid w:val="00D52E11"/>
     <w:rsid w:val="00D62B8B"/>
     <w:rsid w:val="00D67818"/>
+    <w:rsid w:val="00D8074E"/>
     <w:rsid w:val="00DA4911"/>
+    <w:rsid w:val="00DC070B"/>
     <w:rsid w:val="00DC44C3"/>
     <w:rsid w:val="00DC4B67"/>
     <w:rsid w:val="00DE4CC5"/>
     <w:rsid w:val="00DF0918"/>
     <w:rsid w:val="00DF1E15"/>
     <w:rsid w:val="00E17F9F"/>
     <w:rsid w:val="00E20DA8"/>
     <w:rsid w:val="00E31872"/>
     <w:rsid w:val="00E32417"/>
     <w:rsid w:val="00E32AA9"/>
     <w:rsid w:val="00E342FB"/>
     <w:rsid w:val="00E42127"/>
     <w:rsid w:val="00E42F25"/>
     <w:rsid w:val="00E4682A"/>
     <w:rsid w:val="00E95EE1"/>
     <w:rsid w:val="00EB0A9C"/>
     <w:rsid w:val="00EB3428"/>
     <w:rsid w:val="00EC140C"/>
     <w:rsid w:val="00ED0676"/>
     <w:rsid w:val="00EF3FAD"/>
     <w:rsid w:val="00EF537E"/>
     <w:rsid w:val="00EF6BD2"/>
     <w:rsid w:val="00F04A7F"/>
     <w:rsid w:val="00F16E89"/>
     <w:rsid w:val="00F20CE1"/>
@@ -18545,68 +18536,68 @@
     <w:rsid w:val="7CE19369"/>
     <w:rsid w:val="7D7A2C68"/>
     <w:rsid w:val="7DC3BDAA"/>
     <w:rsid w:val="7E039C2B"/>
     <w:rsid w:val="7E2CB72C"/>
     <w:rsid w:val="7E66F664"/>
     <w:rsid w:val="7E814711"/>
     <w:rsid w:val="7EE97BD8"/>
     <w:rsid w:val="7F82B604"/>
     <w:rsid w:val="7FAF439E"/>
     <w:rsid w:val="7FF4379D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="32266F9A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8588986F-7C97-452D-9057-5AB5238FDD27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18960,50 +18951,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC070B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -19216,55 +19228,68 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A7972"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC070B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usace.army.mil/missions/emergencyoperations/disasterimpactmodels.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/debris-management-plan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/node/debris-removal-guidelines-graphics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wrhsac.org/projects-and-initiatives/disaster-debris-management/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/state-debris-management-plan-appendices/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/sample-load-ticket/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/sites/default/files/2020-07/fema_325_public-assistance-debris-mgmt-plan_Guide_6-1-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -19543,276 +19568,149 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...93 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...6 lines deleted...]
-    <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21f01d7f-4442-4f78-81a7-673acdc1a863" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2723c30-6204-4949-b924-d29eb2d07b24" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{776e8c0e-be07-4f75-b41f-291af30808a3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d2723c30-6204-4949-b924-d29eb2d07b24">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -19879,141 +19777,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD18A50-7741-45C0-A457-DA9F043D42D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B170AC-62BA-4BA0-8D7C-71AF545ADE26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{442D65BB-2E31-407A-9C23-CC173FBE0B7A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D76D69-9A68-4618-B7EC-31D930DAB4EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F611ED3-9194-403A-A4D4-EA44E94CD089}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD18A50-7741-45C0-A457-DA9F043D42D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3101</Words>
-  <Characters>17679</Characters>
+  <Words>2831</Words>
+  <Characters>17949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>641</Lines>
+  <Paragraphs>310</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20739</CharactersWithSpaces>
+  <CharactersWithSpaces>20470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Roy, Bonnie (CDA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101005071093A4B60634585D731BADB04A918</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>