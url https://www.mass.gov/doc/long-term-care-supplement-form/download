--- v0 (2025-10-29)
+++ v1 (2026-07-28)
@@ -1,1652 +1,1994 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00C400A0">
-[...12 lines deleted...]
-        <w:t>Home- and Community</w:t>
+    <w:p w14:paraId="7CA2C13E" w14:textId="16412772" w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A16D6">
+        <w:t>Long-Term Care Services and Supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A615481" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do you need long-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>term-care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> services </w:t>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3BCE">
-[...11 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>in a nursing home type facility? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F3ABE3" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, you must answer all questions and fill out all sections of this supplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7915E0D4" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Are you applying for or getting long-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>term-care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> services </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>at home under a Home- and Community-Based Services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (HCBS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575F1C27" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="003E3BCE">
-        <w:t>Yes No</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00011C91">
+        <w:t>Are you applying for or getting long-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E3BCE">
+        <w:t>term-care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E3BCE">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> through Program of All-Inclusive Care for the Elderly (PACE)?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Yes  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="76C7D6D0" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, you need to fill out “Resource Transfers” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>and “Long –Term Care Insurance</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00011C91">
+        <w:t>and “Long –Term Care Insurance”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED7A7E">
+    </w:p>
+    <w:p w14:paraId="6B88D0D0" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please print clearly.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3BCE">
-[...3 lines deleted...]
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00C400A0">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">  If you need more space to finish any section, use a separate sheet of paper (include your name and Social Security number), and attach it to this supplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABFA116" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Applicant/Member Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2493CDFE" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Last name, first name, middle initial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55524CA2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Social Security number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5152C801" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name and address of hospital, nursing facility, or other institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCFB071" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of admission (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0D657" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Were you placed here by another state? Yes No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, what state?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541B81AD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>1. Do you have to pay guardianship expenses for a court-appointed guardian? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A9AEC" w14:textId="61877C07" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Living expenses of the spouse and family members living at home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> (Do not complete this section if you are applying for a Home- and Community-Based Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92105">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or PACE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2617BD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Your spouse living at home may be able to keep some of your income. Fill out the following information about your spouse’s current living expenses. If you do not have a spouse, go to the next section (Resource Transfers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03699CDC" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send proof of your spouse’s current living expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B34651" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Spouse's last name, first name, middle initial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499D5336" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Social Security number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338E2AE4" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>2. How much does your spouse pay each month for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7010325C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Rent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3868E2D7" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Mortgage (principal and interest)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD32FD8" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Homeowner’s/tenant’s insurance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DF2DDD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Real estate taxes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EF3A32" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Required maintenance charge for a condo or co-op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629871DF" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Room and board for assisted living? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D556376" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>3. Does your spouse pay for heat? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD56B7A" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>4. Does your spouse pay for utilities? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5988F758" w14:textId="79EA81CC" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">5. Is a child, parent, and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92105" w:rsidRPr="00E92105">
+        <w:t>sibling</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92105">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>living with your spouse? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7685C481" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out this section. If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Resource Transfers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D08B64" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Send proof of their monthly income before deductions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F803EFD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>deduction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> may be allowed for their maintenance needs. These </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> must be related to you or your spouse, and one of you must claim them as dependents on your federal income tax return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FD4A94" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6122BAFF" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Social Security number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6CC16D" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43451E95" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB30582" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Monthly income before deductions $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E71BB9" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281F7DB2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Social Security number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B25E84F" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584E05F3" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444720A8" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Monthly income before deductions $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BC9DA7" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="009A16D6" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="003E3BCE">
-[...20 lines deleted...]
-        <w:t>Date of admission (mm/</w:t>
+      <w:r w:rsidRPr="009A16D6">
+        <w:t>Resource Transfers (resources include both income and assets)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F8FA98" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>6. In the past 60 months:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB2547C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">a. Has any property that was available or belonged to you or your spouse been transferred into or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77600CE2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">out of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>a trust</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADB3369" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>b. Did you, your spouse, or someone on your behalf transfer income or the right to income? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06501FFC" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>c. Did you, your spouse, or someone on your behalf transfer, change ownership in, give away, or sell any assets, including your home or other real estate? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE7BC0C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>d. Did you, your spouse, or someone on your behalf change the deed or the ownership of any real estate, including creating a life estate, even if the life estate was purchased in another person’s residence? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3725E65C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>e. If you purchased a life estate in another person’s home, did you live in the home for at least one year after you purchased the life estate? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440334A2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>f. Did you, your spouse, or someone on your behalf add another name to the deed of any property you own? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A070331" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">g. Did you, your spouse, or someone on your behalf receive or give anyone a mortgage, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>loan,  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> promissory note on any property or other asset? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A124E90" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>h. Did you, your spouse, or someone on your behalf purchase or in any way change an annuity? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5CA308" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If you answered Yes to any of the questions above, you must fill out the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>following, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> send us proof of this information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE75701" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Description of asset/income</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650186D2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of transfer (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>dd</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>/</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E0EBE" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A84A70" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3CAC76" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount  of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> transfer $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B11BCA" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Description of asset/income </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5283BDAB" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Date of transfer (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-[...1 lines deleted...]
-        <w:t>Were you placed here by another state?</w:t>
+    <w:p w14:paraId="2310262F" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D95A37A" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AD6752" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount of transfer $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07619321" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Description of asset/income</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45560067" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of transfer (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5A37BA" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131898EA" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AF0148" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount of transfer $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D0EA72" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>7. Have you, your spouse, or someone acting on your behalf given a deposit to any health care or residential facility, like an assisted living facility, a continuing care retirement community, or life care community? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BECF3C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, give us the name and address of the facility, the amount of the deposit, answer the following questions, and send us a copy of the contract you signed with the facility and any documents about this deposit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41211700" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name of facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7C2B8D" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Address of facility  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9F7DD1" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA7A3D" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>a. Does the facility still have the deposit? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2062A8" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>b. Did the facility return the deposit? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3475A179" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, give us the name and address of the person who got the deposit from the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC05BA7" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name of person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3188CE17" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68571993" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Real Estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707D18B5" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">The answers to the following questions will be used to decide if: (1) your real estate will be counted as an asset; or (2) a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> will be placed against your real estate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A29BEB6" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> the equity interest in your principal place of residence is over a certain limit, you may be ineligible for payment of long-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>term-care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">our spouse pay each month </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>for:</w:t>
+        <w:t>supports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, unless certain conditions are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E85EF68" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>Rent?</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse own or have a legal interest in your home, including a life estate? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733E57D2" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>Real estate taxes?</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out the following information and answer questions 8 through 15. If </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>Room and board for assisted living?</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...518 lines deleted...]
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, answer question 15 only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BC1AFC" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Name and address of person(s) on ownership papers  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="00640D98" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Description and address of property location  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="196A1DBE" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Type of ownership (Check one.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="1703CB3C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Individual (Fair-market value) $</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="07986A0A" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Tenancy in common (Fair-market value) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="7D28B1DD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Joint tenancy (Fair-market value) $</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="1D3C7271" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Life estate (Fair-market value) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="32FF082F" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Name and address of person(s) on ownership papers  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="7CE9B036" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Description and address of property location  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="2C1A1037" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Type of ownership (Check one.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="7EECC68C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Individual (Fair-market value) $</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="5C89EE61" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Tenancy in common (Fair-market value) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="328AF374" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Joint tenancy (Fair-market value) $</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="17AA786B" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Life estate (Fair-market value) $ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">If yes, </w:t>
+    <w:p w14:paraId="01DA5B18" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>9. Do you have a spouse? Yes No If Yes, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E5605E" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAEB5EA" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B85B297" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>10. Do you have a permanently and totally disabled or blind child? Yes No If Yes, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632129DD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4FE96B" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BA5117" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">11. Do you have a child under </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>fill</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>21</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> old? Yes No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C5A112" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Yes No If yes, </w:t>
+    <w:p w14:paraId="4CC0EE7A" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2089AE57" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF20849" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">12. Do you have a brother or sister with a legal interest in the home who was living in the home for at least one year immediately before your admission to the medical institution? Yes No </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>fill</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C34B9B3" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Do you have a child </w:t>
+    <w:p w14:paraId="1DC4F86C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B0C65" w14:textId="4D1CC4FF" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">13. Do you have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92105" w:rsidRPr="00E92105">
+        <w:t>child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> who has lived in the home for at least the last two years before your admission to the medical institution and has provided care </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>under</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you that allowed you to live in the home? Yes No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E3BCE">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13974B45" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2F61F8" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE4101" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">14. Do you have a dependent relative? Yes No </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
         <w:br/>
-        <w:t xml:space="preserve">If yes, </w:t>
+        <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>fill</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...10 lines deleted...]
-        <w:t>Date of birth (mm/</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A0C25F" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034D657F" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3B6857" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Describe the relationship and the nature of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>the dependency</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411EBC15" w14:textId="0638BA9A" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">15. Do you intend to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>return to your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> home? Yes No (Do not answer this question if you are applying for a Home- and Community-Based Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92105">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53224061" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse own or have a legal interest in other real estate not listed in #7 above? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640C9F67" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, please describe the property and list its address below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534C2E46" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If you need more space, use a separate sheet of paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9816F0" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Long-Term-Care Insurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B4B10E" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>17. Do you or your spouse have long-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>term-care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> insurance? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF944F1" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out this section.   If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Tax Returns).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D6D01B" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send a copy of the policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFA6DB4" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Company name/Policy number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554F80AF" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Policyholder name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6608A1CC" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Effective date (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>dd</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-        <w:t>/</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74340259" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Premium amount $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4AF81C" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Company name/Policy number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791D13AC" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Policyholder name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B88B4F4" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Effective date (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="003E3BCE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7692DE10" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Premium amount $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5DFB87" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Tax Returns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8763A6" w14:textId="5287BEA0" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>18. Did you or your spouse file US income tax returns in the last two years? (Check one.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806D003" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes, both years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6866F4D4" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes, one of these years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CB5EE1" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No, neither year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2503ACDD" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E3BCE">
-[...141 lines deleted...]
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, you must send copies of these returns. If you did not keep copies of one or more of these returns, you must send in a filled-out and signed Form 4506. Form 4506 is included as part of the Long-Term-Care Supplement if you need to use it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190B6CEF" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="003E3BCE">
-[...140 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Sign this supplement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-      <w:r w:rsidRPr="003E3BCE">
+    <w:p w14:paraId="665ECDB6" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>By signing this supplement below, I hereby certify under the pains and penalties of perjury that the submissions and statements I have made in this supplement are true and complete to the best of my knowledge, and I agree to accept and comply with the above rights and responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E06A47E" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> If you are submitting this supplement as an authorized representative, you must submit an Authorized Representative Designation Form (ARD) to us for us to process this application. It is important to complete this form as this is the only way we may speak to you about this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE16CC3" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Signature of applicant/member or authorized representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46163966" w14:textId="77777777" w:rsidR="009A16D6" w:rsidRPr="007737DD" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Print name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13E4A" w:rsidRPr="003E3BCE" w:rsidRDefault="00E13E4A" w:rsidP="00E13E4A">
+    <w:p w14:paraId="7A9426AF" w14:textId="79E15FEB" w:rsidR="003A3AC1" w:rsidRPr="009A16D6" w:rsidRDefault="009A16D6" w:rsidP="009A16D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="003E3BCE">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3AC1" w:rsidRPr="003A3AC1" w:rsidRDefault="003A3AC1" w:rsidP="00655E2E">
-[...17 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="003A3AC1" w:rsidRPr="009A16D6" w:rsidSect="009A16D6">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1170" w:left="1080" w:header="432" w:footer="288" w:gutter="0"/>
+      <w:pgMar w:top="990" w:right="1080" w:bottom="990" w:left="1080" w:header="432" w:footer="138" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D" w:rsidP="008727E9">
+    <w:p w14:paraId="4F4E032C" w14:textId="77777777" w:rsidR="009415E0" w:rsidRDefault="009415E0" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D" w:rsidP="008727E9">
+    <w:p w14:paraId="6D3A9B2B" w14:textId="77777777" w:rsidR="009415E0" w:rsidRDefault="009415E0" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:altName w:val="Source Sans Pro"/>
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro Semibold">
-    <w:panose1 w:val="020B0603030403020204"/>
+  <w:font w:name="Source Sans Pro SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aller">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Minion Pro"/>
-    <w:panose1 w:val="02040503050306020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCAB5E7" w14:textId="77777777" w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D">
+  <w:p w14:paraId="2EB12E45" w14:textId="77777777" w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B40A8E3" w14:textId="77EC989B" w:rsidR="00CC6BD7" w:rsidRPr="003A3AC1" w:rsidRDefault="00CC6BD7" w:rsidP="00CC6BD7">
+    <w:pPr>
+      <w:spacing w:after="360"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003A3AC1">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>LTC-SUPP</w:t>
+    </w:r>
+    <w:r w:rsidR="009A16D6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>_2026-03</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D" w:rsidP="008727E9">
+    <w:p w14:paraId="794EFEFB" w14:textId="77777777" w:rsidR="009415E0" w:rsidRDefault="009415E0" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B14D0D" w:rsidRDefault="00B14D0D" w:rsidP="008727E9">
+    <w:p w14:paraId="0E83EAE4" w14:textId="77777777" w:rsidR="009415E0" w:rsidRDefault="009415E0" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00655E2E" w:rsidRDefault="00655E2E" w:rsidP="00655E2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A1D6E81" w14:textId="77777777" w:rsidR="00655E2E" w:rsidRDefault="00655E2E" w:rsidP="00655E2E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E3BCE">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Please note. This document has been formatted for use with screen readers.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="96F01F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004D3D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A98E1C36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1715,51 +2057,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B54FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E4FA48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -1807,51 +2149,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="075461BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA26DBC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1920,51 +2262,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CCE603D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B29A3628"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2033,51 +2375,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B91C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED80F854"/>
     <w:lvl w:ilvl="0" w:tplc="7F7C1974">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2145,51 +2487,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="158306A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85FCB06C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2258,51 +2600,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17B82AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5F0AA26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2371,51 +2713,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EA29D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BB042F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E42E99A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2485,51 +2827,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB0650E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49640A6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2598,51 +2940,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F372C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C610F6B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="151C1A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -2711,51 +3053,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC619F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="932C6EBE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2824,51 +3166,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FFD5AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23E0B8FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2910,51 +3252,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25945ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA82FF56"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2999,51 +3341,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C41653E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6360B51A"/>
     <w:lvl w:ilvl="0" w:tplc="151C1A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3088,51 +3430,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E577920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F10E94A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1646" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3201,51 +3543,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5966" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3161064E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16842878"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3314,51 +3656,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327851D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27A65694"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3427,51 +3769,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="335B6327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28E2AC2C"/>
     <w:lvl w:ilvl="0" w:tplc="5FC2E90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3547,51 +3889,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FE2A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26722736"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3660,51 +4002,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35471CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBF23D9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3773,51 +4115,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="359D7B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FDEC2F0"/>
     <w:lvl w:ilvl="0" w:tplc="147AEC50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3886,51 +4228,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36383185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFB0E44E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -3999,51 +4341,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391D46A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68C6CE4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -4117,51 +4459,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C456FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D80EF54"/>
     <w:lvl w:ilvl="0" w:tplc="5FC2E90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -4237,51 +4579,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CAE2368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7483F1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4350,51 +4692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420E645C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBE218C0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4463,51 +4805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44023CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6088DAE2"/>
     <w:lvl w:ilvl="0" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5FC2E90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -4580,51 +4922,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44246A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9FC9F4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4693,51 +5035,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="477B0FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F9423F0"/>
     <w:lvl w:ilvl="0" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07C2F56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -4813,51 +5155,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48EB2BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3080E958"/>
     <w:lvl w:ilvl="0" w:tplc="B50C41CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-12"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4930,51 +5272,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49086C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC3E597C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5043,51 +5385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49D10E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25FA6B4E"/>
     <w:lvl w:ilvl="0" w:tplc="147AEC50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5156,51 +5498,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7B2857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="371CA1D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5269,51 +5611,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D447885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05C0FEB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -5358,51 +5700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FBD496B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E32E924"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5471,51 +5813,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="529E50FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33EAF0DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5584,51 +5926,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546142D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D56C3F4C"/>
     <w:lvl w:ilvl="0" w:tplc="B50C41CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-12"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5701,51 +6043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5977713F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A38DE02"/>
     <w:lvl w:ilvl="0" w:tplc="93106916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="237" w:hanging="101"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="231F20"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0F0CBEEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -5819,51 +6161,51 @@
     <w:lvl w:ilvl="7" w:tplc="19F8868A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7611" w:hanging="101"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F8F69C08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8664" w:hanging="101"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE84815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A38788A"/>
     <w:lvl w:ilvl="0" w:tplc="7F7C1974">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5931,51 +6273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CC11E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C94D8B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6044,51 +6386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEA68DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62A8631A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6157,51 +6499,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74227DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05248304"/>
     <w:lvl w:ilvl="0" w:tplc="D574787E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="bulletlist"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6271,51 +6613,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B7B6A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="068430B8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6384,51 +6726,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1707A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5F4DBA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6497,51 +6839,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F7C059E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E6A8744"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6610,216 +6952,218 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="28770468">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1257715903">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="125660217">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1056977778">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="350424427">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="696588318">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="622811041">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2016956978">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="393433948">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1736051965">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="211044038">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="360013682">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1921137207">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1623222854">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="853619160">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1438333415">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1120759310">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1159425467">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="863135568">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1281108152">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1740595955">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1161239957">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1637442746">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="891384164">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1935167370">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="468743200">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="239222538">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1639456417">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="507721576">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="532886211">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1874880379">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1924413119">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1126846941">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="723019439">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="157615604">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="272203394">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1814903266">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1870681921">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1302081518">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1834686832">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1261721437">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="238255122">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1936356808">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1967079260">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="503786817">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="213010425">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142935"/>
     <w:rsid w:val="00000F2D"/>
     <w:rsid w:val="00005515"/>
     <w:rsid w:val="00006B9E"/>
     <w:rsid w:val="00010925"/>
     <w:rsid w:val="00011C91"/>
     <w:rsid w:val="00015228"/>
     <w:rsid w:val="0002033E"/>
     <w:rsid w:val="00034791"/>
     <w:rsid w:val="000353A9"/>
     <w:rsid w:val="0003641D"/>
     <w:rsid w:val="00043085"/>
     <w:rsid w:val="000459C1"/>
     <w:rsid w:val="00046B45"/>
     <w:rsid w:val="00047A07"/>
     <w:rsid w:val="00055763"/>
     <w:rsid w:val="00057734"/>
     <w:rsid w:val="00062BE6"/>
     <w:rsid w:val="00063CE6"/>
     <w:rsid w:val="000663C3"/>
     <w:rsid w:val="000702BE"/>
     <w:rsid w:val="00072A87"/>
     <w:rsid w:val="00075490"/>
@@ -6827,55 +7171,57 @@
     <w:rsid w:val="00076865"/>
     <w:rsid w:val="00080484"/>
     <w:rsid w:val="00080AAE"/>
     <w:rsid w:val="00085D3D"/>
     <w:rsid w:val="00095595"/>
     <w:rsid w:val="00096808"/>
     <w:rsid w:val="000A0849"/>
     <w:rsid w:val="000A0C7C"/>
     <w:rsid w:val="000A311D"/>
     <w:rsid w:val="000A36CD"/>
     <w:rsid w:val="000A463E"/>
     <w:rsid w:val="000C1658"/>
     <w:rsid w:val="000C1C16"/>
     <w:rsid w:val="000C20F5"/>
     <w:rsid w:val="000D0D68"/>
     <w:rsid w:val="000D15DE"/>
     <w:rsid w:val="000D1B13"/>
     <w:rsid w:val="000E08ED"/>
     <w:rsid w:val="000E315B"/>
     <w:rsid w:val="000E5B07"/>
     <w:rsid w:val="000E63BA"/>
     <w:rsid w:val="000F2BE3"/>
     <w:rsid w:val="000F40A2"/>
     <w:rsid w:val="000F432D"/>
     <w:rsid w:val="000F447B"/>
+    <w:rsid w:val="000F4BD6"/>
     <w:rsid w:val="000F6F6D"/>
     <w:rsid w:val="000F7633"/>
     <w:rsid w:val="001012A1"/>
     <w:rsid w:val="00102BE4"/>
     <w:rsid w:val="00105B05"/>
+    <w:rsid w:val="00106787"/>
     <w:rsid w:val="00113952"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00120827"/>
     <w:rsid w:val="00134F9C"/>
     <w:rsid w:val="0013515A"/>
     <w:rsid w:val="001414A4"/>
     <w:rsid w:val="00142935"/>
     <w:rsid w:val="00147792"/>
     <w:rsid w:val="00151FE3"/>
     <w:rsid w:val="001530A5"/>
     <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00155AD2"/>
     <w:rsid w:val="00157EBA"/>
     <w:rsid w:val="00162614"/>
     <w:rsid w:val="00170993"/>
     <w:rsid w:val="00172C8F"/>
     <w:rsid w:val="00175F48"/>
     <w:rsid w:val="00180C56"/>
     <w:rsid w:val="00185169"/>
     <w:rsid w:val="001856D5"/>
     <w:rsid w:val="001A45F5"/>
     <w:rsid w:val="001B4B50"/>
     <w:rsid w:val="001B501B"/>
     <w:rsid w:val="001C04D5"/>
     <w:rsid w:val="001C1AEE"/>
@@ -6886,113 +7232,114 @@
     <w:rsid w:val="001D7A60"/>
     <w:rsid w:val="001E008F"/>
     <w:rsid w:val="001E0D12"/>
     <w:rsid w:val="001E4A33"/>
     <w:rsid w:val="001F0743"/>
     <w:rsid w:val="001F326C"/>
     <w:rsid w:val="001F4155"/>
     <w:rsid w:val="001F49CB"/>
     <w:rsid w:val="00200CC2"/>
     <w:rsid w:val="00205737"/>
     <w:rsid w:val="00206622"/>
     <w:rsid w:val="00207C43"/>
     <w:rsid w:val="00216CA9"/>
     <w:rsid w:val="00217CB0"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="002246DF"/>
     <w:rsid w:val="00226D30"/>
     <w:rsid w:val="00232EA3"/>
     <w:rsid w:val="0023496E"/>
     <w:rsid w:val="002358A9"/>
     <w:rsid w:val="00236C12"/>
     <w:rsid w:val="00245961"/>
     <w:rsid w:val="00246753"/>
     <w:rsid w:val="00255D0E"/>
     <w:rsid w:val="00262414"/>
+    <w:rsid w:val="00262F7F"/>
     <w:rsid w:val="00264129"/>
     <w:rsid w:val="00266149"/>
     <w:rsid w:val="00267CDF"/>
     <w:rsid w:val="00283850"/>
     <w:rsid w:val="0028661D"/>
     <w:rsid w:val="00292683"/>
     <w:rsid w:val="00292DF8"/>
     <w:rsid w:val="00294C55"/>
     <w:rsid w:val="002A2FAC"/>
     <w:rsid w:val="002A5070"/>
     <w:rsid w:val="002A6CB7"/>
     <w:rsid w:val="002A6EBE"/>
-    <w:rsid w:val="002A73DD"/>
     <w:rsid w:val="002B71C9"/>
     <w:rsid w:val="002C4F67"/>
     <w:rsid w:val="002D21E5"/>
     <w:rsid w:val="002D357A"/>
     <w:rsid w:val="002D57A1"/>
     <w:rsid w:val="002D5B64"/>
     <w:rsid w:val="002D5EC6"/>
     <w:rsid w:val="002E431D"/>
     <w:rsid w:val="002E5842"/>
     <w:rsid w:val="002E6C1A"/>
     <w:rsid w:val="002F14F4"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F2B68"/>
     <w:rsid w:val="003003F4"/>
     <w:rsid w:val="00300657"/>
     <w:rsid w:val="0030338B"/>
     <w:rsid w:val="00305B84"/>
     <w:rsid w:val="00307B99"/>
     <w:rsid w:val="00307DF3"/>
     <w:rsid w:val="00313FB3"/>
     <w:rsid w:val="00316EA9"/>
     <w:rsid w:val="00320D35"/>
     <w:rsid w:val="00323B0D"/>
     <w:rsid w:val="00324583"/>
     <w:rsid w:val="0033179D"/>
     <w:rsid w:val="00332CF4"/>
     <w:rsid w:val="00334095"/>
     <w:rsid w:val="00335104"/>
     <w:rsid w:val="00340603"/>
     <w:rsid w:val="00340891"/>
     <w:rsid w:val="00342A7C"/>
     <w:rsid w:val="00344836"/>
     <w:rsid w:val="0034723C"/>
     <w:rsid w:val="00353452"/>
     <w:rsid w:val="00357495"/>
     <w:rsid w:val="00357741"/>
     <w:rsid w:val="00360501"/>
     <w:rsid w:val="00361829"/>
     <w:rsid w:val="00361831"/>
     <w:rsid w:val="00361B96"/>
     <w:rsid w:val="003655D9"/>
     <w:rsid w:val="00373319"/>
     <w:rsid w:val="00373390"/>
     <w:rsid w:val="00377048"/>
     <w:rsid w:val="00380D14"/>
     <w:rsid w:val="00387285"/>
     <w:rsid w:val="0039059B"/>
     <w:rsid w:val="00390665"/>
     <w:rsid w:val="00392F76"/>
     <w:rsid w:val="00393CE3"/>
+    <w:rsid w:val="0039631F"/>
     <w:rsid w:val="003A13BC"/>
     <w:rsid w:val="003A3AC1"/>
     <w:rsid w:val="003A444B"/>
     <w:rsid w:val="003A4D9E"/>
     <w:rsid w:val="003A6E9B"/>
     <w:rsid w:val="003B54E3"/>
     <w:rsid w:val="003B6632"/>
     <w:rsid w:val="003B7195"/>
     <w:rsid w:val="003C018F"/>
     <w:rsid w:val="003C70D4"/>
     <w:rsid w:val="003D16BA"/>
     <w:rsid w:val="003D3925"/>
     <w:rsid w:val="003D528A"/>
     <w:rsid w:val="003D6409"/>
     <w:rsid w:val="003D6FEC"/>
     <w:rsid w:val="003E3BCE"/>
     <w:rsid w:val="003E63D7"/>
     <w:rsid w:val="003E6C36"/>
     <w:rsid w:val="003F09E5"/>
     <w:rsid w:val="003F35DD"/>
     <w:rsid w:val="00400FDD"/>
     <w:rsid w:val="004023ED"/>
     <w:rsid w:val="00403545"/>
     <w:rsid w:val="00404D7E"/>
     <w:rsid w:val="00410F03"/>
@@ -7109,50 +7456,51 @@
     <w:rsid w:val="00642946"/>
     <w:rsid w:val="00642B87"/>
     <w:rsid w:val="00645AA5"/>
     <w:rsid w:val="0064713B"/>
     <w:rsid w:val="00647A73"/>
     <w:rsid w:val="00651E59"/>
     <w:rsid w:val="00655E2E"/>
     <w:rsid w:val="00661574"/>
     <w:rsid w:val="0066377B"/>
     <w:rsid w:val="00671441"/>
     <w:rsid w:val="00672360"/>
     <w:rsid w:val="00673F8F"/>
     <w:rsid w:val="00675E54"/>
     <w:rsid w:val="006808C8"/>
     <w:rsid w:val="00682274"/>
     <w:rsid w:val="00687865"/>
     <w:rsid w:val="00687BD1"/>
     <w:rsid w:val="00691264"/>
     <w:rsid w:val="00693507"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A213E"/>
     <w:rsid w:val="006A3200"/>
     <w:rsid w:val="006A49B7"/>
     <w:rsid w:val="006A54F9"/>
     <w:rsid w:val="006C3B81"/>
+    <w:rsid w:val="006C5888"/>
     <w:rsid w:val="006C655B"/>
     <w:rsid w:val="006C75F9"/>
     <w:rsid w:val="006C7EB6"/>
     <w:rsid w:val="006E0F74"/>
     <w:rsid w:val="006E1DD6"/>
     <w:rsid w:val="006E23CF"/>
     <w:rsid w:val="006E3A59"/>
     <w:rsid w:val="006E41C0"/>
     <w:rsid w:val="006E6045"/>
     <w:rsid w:val="006E6B7E"/>
     <w:rsid w:val="006E709A"/>
     <w:rsid w:val="006F1C44"/>
     <w:rsid w:val="006F4196"/>
     <w:rsid w:val="006F524D"/>
     <w:rsid w:val="006F7017"/>
     <w:rsid w:val="007070BD"/>
     <w:rsid w:val="007121E1"/>
     <w:rsid w:val="00715F38"/>
     <w:rsid w:val="007179C0"/>
     <w:rsid w:val="00720E7E"/>
     <w:rsid w:val="00721CA7"/>
     <w:rsid w:val="00724260"/>
     <w:rsid w:val="007255F3"/>
     <w:rsid w:val="00725ADD"/>
     <w:rsid w:val="007266F9"/>
@@ -7181,210 +7529,222 @@
     <w:rsid w:val="00773C6C"/>
     <w:rsid w:val="007771E3"/>
     <w:rsid w:val="007778C5"/>
     <w:rsid w:val="00782061"/>
     <w:rsid w:val="00782786"/>
     <w:rsid w:val="00785ECE"/>
     <w:rsid w:val="007863B0"/>
     <w:rsid w:val="007868C4"/>
     <w:rsid w:val="00792DB6"/>
     <w:rsid w:val="0079316E"/>
     <w:rsid w:val="00793A0E"/>
     <w:rsid w:val="00795664"/>
     <w:rsid w:val="00796B84"/>
     <w:rsid w:val="007A1810"/>
     <w:rsid w:val="007A287B"/>
     <w:rsid w:val="007A3039"/>
     <w:rsid w:val="007A5441"/>
     <w:rsid w:val="007A5898"/>
     <w:rsid w:val="007A6079"/>
     <w:rsid w:val="007A6D87"/>
     <w:rsid w:val="007A73C6"/>
     <w:rsid w:val="007B48DF"/>
     <w:rsid w:val="007B680C"/>
     <w:rsid w:val="007C3B12"/>
     <w:rsid w:val="007D3845"/>
+    <w:rsid w:val="007D474A"/>
     <w:rsid w:val="007D6083"/>
     <w:rsid w:val="007D62D7"/>
     <w:rsid w:val="007F3ABD"/>
     <w:rsid w:val="007F7FDD"/>
+    <w:rsid w:val="0080134C"/>
     <w:rsid w:val="00803F50"/>
+    <w:rsid w:val="00804496"/>
     <w:rsid w:val="00807353"/>
     <w:rsid w:val="008074A0"/>
     <w:rsid w:val="0081084E"/>
     <w:rsid w:val="00811399"/>
     <w:rsid w:val="00811CBB"/>
     <w:rsid w:val="008162A4"/>
     <w:rsid w:val="00820885"/>
     <w:rsid w:val="00822988"/>
     <w:rsid w:val="00822E52"/>
     <w:rsid w:val="00823CE3"/>
     <w:rsid w:val="00825BD2"/>
     <w:rsid w:val="00830B57"/>
     <w:rsid w:val="008346D9"/>
     <w:rsid w:val="00841AD7"/>
     <w:rsid w:val="008470A7"/>
     <w:rsid w:val="0084783C"/>
     <w:rsid w:val="0085057B"/>
     <w:rsid w:val="00850868"/>
     <w:rsid w:val="008511D4"/>
     <w:rsid w:val="008564A0"/>
     <w:rsid w:val="00860234"/>
     <w:rsid w:val="00865A1B"/>
     <w:rsid w:val="008676D4"/>
     <w:rsid w:val="008727E9"/>
     <w:rsid w:val="00874E1B"/>
     <w:rsid w:val="0087511A"/>
     <w:rsid w:val="00882A39"/>
     <w:rsid w:val="00883985"/>
     <w:rsid w:val="00884E61"/>
     <w:rsid w:val="00886FA0"/>
     <w:rsid w:val="00887C41"/>
     <w:rsid w:val="00892966"/>
     <w:rsid w:val="0089507D"/>
     <w:rsid w:val="008A4FB8"/>
     <w:rsid w:val="008A78C7"/>
     <w:rsid w:val="008A7CF7"/>
     <w:rsid w:val="008B3608"/>
     <w:rsid w:val="008B4E3B"/>
     <w:rsid w:val="008C39DF"/>
     <w:rsid w:val="008C435A"/>
     <w:rsid w:val="008D0047"/>
     <w:rsid w:val="008D0D33"/>
     <w:rsid w:val="008D47D3"/>
+    <w:rsid w:val="008D5EBE"/>
     <w:rsid w:val="008D67A8"/>
     <w:rsid w:val="008E1CB6"/>
     <w:rsid w:val="008E4C82"/>
     <w:rsid w:val="008F0268"/>
     <w:rsid w:val="008F23DC"/>
     <w:rsid w:val="008F2521"/>
     <w:rsid w:val="008F39CD"/>
     <w:rsid w:val="008F4974"/>
     <w:rsid w:val="008F4EF2"/>
     <w:rsid w:val="009035E3"/>
     <w:rsid w:val="00904721"/>
     <w:rsid w:val="00906430"/>
     <w:rsid w:val="009071B4"/>
     <w:rsid w:val="0091543E"/>
     <w:rsid w:val="009176DC"/>
     <w:rsid w:val="00923B89"/>
     <w:rsid w:val="0092729E"/>
     <w:rsid w:val="00932920"/>
     <w:rsid w:val="00933182"/>
     <w:rsid w:val="0093401F"/>
     <w:rsid w:val="0093455C"/>
     <w:rsid w:val="009361D5"/>
+    <w:rsid w:val="009415E0"/>
     <w:rsid w:val="009423FD"/>
     <w:rsid w:val="00942B98"/>
     <w:rsid w:val="0094389E"/>
     <w:rsid w:val="009468E8"/>
     <w:rsid w:val="00950377"/>
     <w:rsid w:val="00954C8B"/>
     <w:rsid w:val="00956CC2"/>
     <w:rsid w:val="00961301"/>
     <w:rsid w:val="00961622"/>
     <w:rsid w:val="00962638"/>
     <w:rsid w:val="009638EF"/>
     <w:rsid w:val="00964514"/>
     <w:rsid w:val="00964969"/>
     <w:rsid w:val="00967A47"/>
     <w:rsid w:val="00967F86"/>
+    <w:rsid w:val="00970B72"/>
     <w:rsid w:val="009724F0"/>
     <w:rsid w:val="00973AD1"/>
     <w:rsid w:val="00974FFA"/>
     <w:rsid w:val="00976066"/>
     <w:rsid w:val="009815F0"/>
     <w:rsid w:val="00981F01"/>
+    <w:rsid w:val="0098234E"/>
     <w:rsid w:val="00982D8A"/>
     <w:rsid w:val="00987338"/>
     <w:rsid w:val="00993F59"/>
     <w:rsid w:val="00997F18"/>
+    <w:rsid w:val="009A16D6"/>
     <w:rsid w:val="009B2AD4"/>
     <w:rsid w:val="009B5EE5"/>
     <w:rsid w:val="009C3652"/>
     <w:rsid w:val="009C66CC"/>
     <w:rsid w:val="009C6DA0"/>
     <w:rsid w:val="009E4751"/>
     <w:rsid w:val="009E6946"/>
     <w:rsid w:val="009F079B"/>
     <w:rsid w:val="009F2D63"/>
     <w:rsid w:val="00A033E9"/>
     <w:rsid w:val="00A04663"/>
     <w:rsid w:val="00A07DDB"/>
     <w:rsid w:val="00A1023C"/>
     <w:rsid w:val="00A25A42"/>
     <w:rsid w:val="00A27020"/>
     <w:rsid w:val="00A31576"/>
+    <w:rsid w:val="00A33EA3"/>
     <w:rsid w:val="00A354B3"/>
     <w:rsid w:val="00A423BC"/>
     <w:rsid w:val="00A437A1"/>
     <w:rsid w:val="00A43AD2"/>
     <w:rsid w:val="00A4477F"/>
     <w:rsid w:val="00A46035"/>
     <w:rsid w:val="00A50C28"/>
     <w:rsid w:val="00A512FE"/>
     <w:rsid w:val="00A51C73"/>
+    <w:rsid w:val="00A5215D"/>
     <w:rsid w:val="00A52D39"/>
     <w:rsid w:val="00A56A4F"/>
     <w:rsid w:val="00A57FEB"/>
     <w:rsid w:val="00A60F01"/>
     <w:rsid w:val="00A624BD"/>
     <w:rsid w:val="00A63A73"/>
     <w:rsid w:val="00A6424C"/>
     <w:rsid w:val="00A65592"/>
     <w:rsid w:val="00A67512"/>
     <w:rsid w:val="00A70637"/>
     <w:rsid w:val="00A75B98"/>
     <w:rsid w:val="00A763F0"/>
     <w:rsid w:val="00A80601"/>
     <w:rsid w:val="00A8165D"/>
     <w:rsid w:val="00A85307"/>
     <w:rsid w:val="00A861D4"/>
+    <w:rsid w:val="00A95631"/>
     <w:rsid w:val="00AA0BF1"/>
     <w:rsid w:val="00AA4006"/>
     <w:rsid w:val="00AA553C"/>
     <w:rsid w:val="00AA6FBE"/>
     <w:rsid w:val="00AB1A4A"/>
     <w:rsid w:val="00AB555E"/>
     <w:rsid w:val="00AC0390"/>
     <w:rsid w:val="00AC615C"/>
     <w:rsid w:val="00AC6E76"/>
     <w:rsid w:val="00AD0FCF"/>
     <w:rsid w:val="00AD2540"/>
     <w:rsid w:val="00AD7985"/>
     <w:rsid w:val="00AE739C"/>
     <w:rsid w:val="00AF2119"/>
     <w:rsid w:val="00AF3584"/>
     <w:rsid w:val="00B012D3"/>
     <w:rsid w:val="00B14CD2"/>
     <w:rsid w:val="00B14D0D"/>
     <w:rsid w:val="00B17346"/>
     <w:rsid w:val="00B33707"/>
     <w:rsid w:val="00B43772"/>
     <w:rsid w:val="00B5050B"/>
     <w:rsid w:val="00B50F4B"/>
     <w:rsid w:val="00B521E4"/>
+    <w:rsid w:val="00B5285B"/>
     <w:rsid w:val="00B568D4"/>
     <w:rsid w:val="00B57F75"/>
     <w:rsid w:val="00B62365"/>
     <w:rsid w:val="00B639F6"/>
     <w:rsid w:val="00B64AEF"/>
     <w:rsid w:val="00B8228C"/>
     <w:rsid w:val="00B82FCE"/>
     <w:rsid w:val="00B84503"/>
     <w:rsid w:val="00B84DB8"/>
     <w:rsid w:val="00B86B43"/>
     <w:rsid w:val="00B90470"/>
     <w:rsid w:val="00BA0898"/>
     <w:rsid w:val="00BA4089"/>
     <w:rsid w:val="00BB123B"/>
     <w:rsid w:val="00BC0A5B"/>
     <w:rsid w:val="00BC29DB"/>
     <w:rsid w:val="00BC3552"/>
     <w:rsid w:val="00BC3E8B"/>
     <w:rsid w:val="00BC4FEB"/>
     <w:rsid w:val="00BC591A"/>
     <w:rsid w:val="00BC74CA"/>
     <w:rsid w:val="00BD2397"/>
     <w:rsid w:val="00BD443D"/>
     <w:rsid w:val="00BD7D00"/>
     <w:rsid w:val="00BE04A7"/>
@@ -7404,50 +7764,51 @@
     <w:rsid w:val="00C3093B"/>
     <w:rsid w:val="00C319B6"/>
     <w:rsid w:val="00C31F7A"/>
     <w:rsid w:val="00C32D2F"/>
     <w:rsid w:val="00C33181"/>
     <w:rsid w:val="00C33EDB"/>
     <w:rsid w:val="00C400A0"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C46DCE"/>
     <w:rsid w:val="00C47520"/>
     <w:rsid w:val="00C52E43"/>
     <w:rsid w:val="00C549FC"/>
     <w:rsid w:val="00C6108E"/>
     <w:rsid w:val="00C62307"/>
     <w:rsid w:val="00C65526"/>
     <w:rsid w:val="00C7119E"/>
     <w:rsid w:val="00C745AA"/>
     <w:rsid w:val="00C8246C"/>
     <w:rsid w:val="00C91A95"/>
     <w:rsid w:val="00C93EF6"/>
     <w:rsid w:val="00C93F68"/>
     <w:rsid w:val="00CA3D82"/>
     <w:rsid w:val="00CB024B"/>
     <w:rsid w:val="00CB0251"/>
     <w:rsid w:val="00CC1396"/>
+    <w:rsid w:val="00CC6BD7"/>
     <w:rsid w:val="00CC6DBF"/>
     <w:rsid w:val="00CC7837"/>
     <w:rsid w:val="00CD14CD"/>
     <w:rsid w:val="00CD45C4"/>
     <w:rsid w:val="00CD5D7C"/>
     <w:rsid w:val="00CD7103"/>
     <w:rsid w:val="00CD73F6"/>
     <w:rsid w:val="00CE0467"/>
     <w:rsid w:val="00CE7D10"/>
     <w:rsid w:val="00CF1ADD"/>
     <w:rsid w:val="00CF1B30"/>
     <w:rsid w:val="00CF221A"/>
     <w:rsid w:val="00CF3EDB"/>
     <w:rsid w:val="00CF557C"/>
     <w:rsid w:val="00CF5A38"/>
     <w:rsid w:val="00CF684E"/>
     <w:rsid w:val="00D03048"/>
     <w:rsid w:val="00D037A3"/>
     <w:rsid w:val="00D04C46"/>
     <w:rsid w:val="00D05F62"/>
     <w:rsid w:val="00D077C9"/>
     <w:rsid w:val="00D10798"/>
     <w:rsid w:val="00D14ED0"/>
     <w:rsid w:val="00D15563"/>
     <w:rsid w:val="00D157C1"/>
@@ -7473,75 +7834,79 @@
     <w:rsid w:val="00D672FE"/>
     <w:rsid w:val="00D74DF4"/>
     <w:rsid w:val="00D75BDD"/>
     <w:rsid w:val="00D75D72"/>
     <w:rsid w:val="00D765CB"/>
     <w:rsid w:val="00D77600"/>
     <w:rsid w:val="00D7767E"/>
     <w:rsid w:val="00D80EB8"/>
     <w:rsid w:val="00D81826"/>
     <w:rsid w:val="00D94832"/>
     <w:rsid w:val="00DA01AF"/>
     <w:rsid w:val="00DA7D84"/>
     <w:rsid w:val="00DB41AB"/>
     <w:rsid w:val="00DB4BFD"/>
     <w:rsid w:val="00DC1C61"/>
     <w:rsid w:val="00DC61D4"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DC7DEB"/>
     <w:rsid w:val="00DD0E2A"/>
     <w:rsid w:val="00DD4873"/>
     <w:rsid w:val="00DD70C1"/>
     <w:rsid w:val="00DE0A1A"/>
     <w:rsid w:val="00DE5C26"/>
     <w:rsid w:val="00DE7355"/>
     <w:rsid w:val="00DF003F"/>
+    <w:rsid w:val="00DF248D"/>
     <w:rsid w:val="00DF4216"/>
     <w:rsid w:val="00DF5600"/>
+    <w:rsid w:val="00E02A33"/>
     <w:rsid w:val="00E02EC9"/>
     <w:rsid w:val="00E05814"/>
     <w:rsid w:val="00E13E4A"/>
     <w:rsid w:val="00E144D2"/>
     <w:rsid w:val="00E201E4"/>
     <w:rsid w:val="00E24448"/>
     <w:rsid w:val="00E30AF8"/>
     <w:rsid w:val="00E33B4F"/>
     <w:rsid w:val="00E4227B"/>
     <w:rsid w:val="00E43429"/>
     <w:rsid w:val="00E53938"/>
     <w:rsid w:val="00E55110"/>
     <w:rsid w:val="00E61675"/>
     <w:rsid w:val="00E71CEE"/>
     <w:rsid w:val="00E84FEC"/>
     <w:rsid w:val="00E862C7"/>
+    <w:rsid w:val="00E92105"/>
     <w:rsid w:val="00E945E9"/>
     <w:rsid w:val="00E97072"/>
     <w:rsid w:val="00EA17C9"/>
     <w:rsid w:val="00EA29DE"/>
     <w:rsid w:val="00EA44A2"/>
     <w:rsid w:val="00EA6485"/>
     <w:rsid w:val="00EB283C"/>
+    <w:rsid w:val="00EB2DB7"/>
     <w:rsid w:val="00EC3371"/>
     <w:rsid w:val="00EC3D52"/>
     <w:rsid w:val="00EC63B6"/>
     <w:rsid w:val="00EC71D3"/>
     <w:rsid w:val="00ED3127"/>
     <w:rsid w:val="00ED463D"/>
     <w:rsid w:val="00ED5E98"/>
     <w:rsid w:val="00ED782E"/>
     <w:rsid w:val="00ED7A7E"/>
     <w:rsid w:val="00ED7D54"/>
     <w:rsid w:val="00EE132F"/>
     <w:rsid w:val="00EE6903"/>
     <w:rsid w:val="00EF2661"/>
     <w:rsid w:val="00EF4278"/>
     <w:rsid w:val="00EF4971"/>
     <w:rsid w:val="00EF5BC8"/>
     <w:rsid w:val="00F00435"/>
     <w:rsid w:val="00F02728"/>
     <w:rsid w:val="00F06D97"/>
     <w:rsid w:val="00F15888"/>
     <w:rsid w:val="00F232C7"/>
     <w:rsid w:val="00F2628F"/>
     <w:rsid w:val="00F27313"/>
     <w:rsid w:val="00F27D9D"/>
     <w:rsid w:val="00F3098E"/>
@@ -7581,270 +7946,488 @@
     <w:rsid w:val="00FE4693"/>
     <w:rsid w:val="00FE48AD"/>
     <w:rsid w:val="00FE506A"/>
     <w:rsid w:val="00FE5431"/>
     <w:rsid w:val="00FE6FD8"/>
     <w:rsid w:val="00FF3B6E"/>
     <w:rsid w:val="00FF41E9"/>
     <w:rsid w:val="00FF41F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7EB01D90"/>
+  <w15:docId w15:val="{0288B56A-FB16-4E26-A11C-13A80274BB52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...144 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00715F38"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00715F38"/>
+    <w:rsid w:val="009A16D6"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="240"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C400A0"/>
+    <w:rsid w:val="009A16D6"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="120"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C400A0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="271" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
@@ -7980,71 +8563,68 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00715F38"/>
+    <w:rsid w:val="009A16D6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C400A0"/>
+    <w:rsid w:val="009A16D6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C400A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00715F38"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
@@ -8469,51 +9049,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHead">
     <w:name w:val="SubHead"/>
     <w:basedOn w:val="body2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="body-semibold">
     <w:name w:val="body-semi bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Source Sans Pro Semibold" w:hAnsi="Source Sans Pro Semibold" w:cs="Source Sans Pro Semibold"/>
+      <w:rFonts w:ascii="Source Sans Pro SemiBold" w:hAnsi="Source Sans Pro SemiBold" w:cs="Source Sans Pro SemiBold"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyHEADER1">
     <w:name w:val="Body HEADER 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE274C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:right="720"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aller" w:hAnsi="Aller" w:cs="Aller"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F7962"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
@@ -9221,1682 +9801,52 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00153A97"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00153A97"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1628 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="104925855">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="439951861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10913,51 +9863,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1503158095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11210,78 +10160,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{294479DF-779D-4022-8CA0-0AA10D17CE28}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA44B225-ECCD-45E4-933C-81996AA9A1AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7661</Characters>
+  <Pages>5</Pages>
+  <Words>1357</Words>
+  <Characters>7741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8987</CharactersWithSpaces>
+  <CharactersWithSpaces>9080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>