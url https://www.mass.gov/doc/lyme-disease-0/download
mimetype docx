--- v0 (2026-02-01)
+++ v1 (2026-08-08)
@@ -1,4935 +1,598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="7F9A102E" w14:textId="7A68925D" w:rsidR="004A3765" w:rsidRPr="00572137" w:rsidRDefault="2C3C4946" w:rsidP="00572137">
-[...725 lines deleted...]
-        <w:ind w:right="540"/>
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE4637">
+    </w:p>
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Early stage (days to weeks):</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BE4637">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Treatment during the early stage prevents later, more serious problems.</w:t>
+        <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00BE4637">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Later stages (weeks to years):</w:t>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Lyme Disease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DD4540" w14:textId="77777777" w:rsidR="00F323B2" w:rsidRDefault="00F323B2" w:rsidP="007B0CB6">
-[...5 lines deleted...]
-        <w:ind w:left="720" w:right="540"/>
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01E3B4BC" w14:textId="13AED991" w:rsidR="00572137" w:rsidRDefault="006E483D" w:rsidP="007B0CB6">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="5D4DFC5A">
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:ind w:left="720" w:right="540"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...255 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prevention begins with you! </w:t>
-[...546 lines deleted...]
-        <w:t xml:space="preserve">After spending time in an area likely to have ticks, check yourself, your </w:t>
+        <w:t xml:space="preserve">Deer ticks </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>children</w:t>
-[...152 lines deleted...]
-        <w:t xml:space="preserve"> grasp it close to your skin and pull straight out with steady pressure.</w:t>
+        <w:t>are tiny insects that live in low brush and can spread Lyme disease in a small percentage of the people they bite. Use bug repellant with DEET whenever out jn such areas to keep these pests and others away. Wear a long-sleeved shirt, long pants, socks and a hat if you are in tick country. When you get home, carefully check yourself and the person you support for ticks. And don’t panic! Generally, a Lyme disease carrying tick usually has to be attached for at least 24 hour s to spread the disease. Ticks can be difficult to kill so it is best to flush them whenever possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A1052" w14:textId="77777777" w:rsidR="00795176" w:rsidRPr="003D617E" w:rsidRDefault="00795176" w:rsidP="00795176">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:right="540"/>
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F"/>
+    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9A1053" w14:textId="7B15CEFD" w:rsidR="00795176" w:rsidRPr="00FD6F66" w:rsidRDefault="00795176" w:rsidP="00DF31B2">
-[...534 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="00B57A6F" w:rsidSect="00B57A6F">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1620" w:right="720" w:bottom="1440" w:left="1080" w:header="1440" w:footer="1008" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...378 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="3166588D"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="349E40A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BBFAD63E"/>
+    <w:tmpl w:val="BC84AE22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...849 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1594438143">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="75"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...13 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...5 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00793F7D"/>
-[...119 lines deleted...]
-    <w:rsid w:val="7A1D064C"/>
+    <w:rsidRoot w:val="00B57A6F"/>
+    <w:rsid w:val="00B57A6F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:uiCompat97To2003/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F9A102E"/>
-  <w15:docId w15:val="{4B4A7D72-AC9D-4DCA-918D-562AA2611E7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...35 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...275 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...55 lines deleted...]
-  <w:pixelsPerInch w:val="72"/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/tick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/tick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/tick" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4963,86 +626,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5173,385 +834,59 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...313 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal_Wordconv</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...5 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <Pages>1</Pages>
+  <Words>96</Words>
+  <Characters>548</Characters>
+  <Application>Microsoft Office Outlook</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Massachusetts Department of Public Health</Company>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6672</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>                                                         Lyme Disease</dc:title>
   <dc:subject/>
-  <dc:creator>Sheila Erimez</dc:creator>
+  <dc:creator>soxx</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>