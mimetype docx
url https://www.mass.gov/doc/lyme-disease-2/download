--- v0 (2026-06-23)
+++ v1 (2026-08-17)
@@ -1,892 +1,3929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B57A6F" w:rsidRDefault="00B57A6F">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="5266135A" w14:textId="534EFD17" w:rsidR="001730C9" w:rsidRPr="00E81AA9" w:rsidRDefault="00246348" w:rsidP="00246348">
+      <w:pPr>
+        <w:pStyle w:val="DPHHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31DA6EAD" wp14:editId="632A03F1">
+                <wp:extent cx="6019800" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6019800" cy="1200150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="005994"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve">Massachusetts </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B05EA0">
+                              <w:t>Department</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve"> of Public Health</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71D22536" w14:textId="1014EA2A" w:rsidR="00246348" w:rsidRPr="00361BB6" w:rsidRDefault="00361BB6" w:rsidP="008F12B2">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Lyme dis</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D3348">
+                              <w:t>ease</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="31DA6EAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:474pt;height:94.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHrnS4DgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqdqxR02l0DCGN&#10;gTT4AY7jNBaOz5zdJuXXc3a6rhpviDxYvtz583fffV7fjL1hB4Veg614Mcs5U1ZCo+2u4j++37+7&#10;5swHYRthwKqKH5XnN5u3b9aDK9UcOjCNQkYg1peDq3gXgiuzzMtO9cLPwClLyRawF4FC3GUNioHQ&#10;e5PN8/wqGwAbhyCV9/T3bkryTcJvWyXD17b1KjBTceIW0oppreOabdai3KFwnZYnGuIfWPRCW7r0&#10;DHUngmB71H9B9VoieGjDTEKfQdtqqVIP1E2Rv+rmqRNOpV5IHO/OMvn/BysfD0/uG7IwfoCRBpia&#10;8O4B5E/PLGw7YXfqFhGGTomGLi6iZNngfHk6GqX2pY8g9fAFGhqy2AdIQGOLfVSF+mSETgM4nkVX&#10;Y2CSfl7lxeo6p5SkXEEzLZZpLJkon4879OGTgp7FTcWRpprgxeHBh0hHlM8l8TYPRjf32pgU4K7e&#10;GmQHER2QL1erRergVZmxbKj4ajlfJmQL8XwyR68DOdTovuJEk77JM1GOj7ZJJUFoM+2JibEnfaIk&#10;kzhhrEcqjDrV0BxJKYTJifRyaNMB/uZsIBdW3P/aC1Scmc+W1F4Vi0W0bQoWy/dzCvAyU19mhJUE&#10;VfHA2bTdhmT1qIOFW5pKq5NeL0xOXMldScbTS4j2vYxT1ct73fwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIA/982gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow4lQBLiVFUl&#10;hMSNwoGjE29+hL1OY7cNb8/ChV5WGs1o9ptyMzsrTjiFwZOC21UCAqnxZqBOwcf7800GIkRNRltP&#10;qOAbA2yqxVWpC+PP9IanfewEl1AotII+xrGQMjQ9Oh1WfkRir/WT05Hl1Ekz6TOXOyvXSfIgnR6I&#10;P/R6xF2Pzdf+6BQ81ra16e7g5jzdxuHls717vZdKXS/n7ROIiHP8D8MvPqNDxUy1P5IJwirgIfHv&#10;spenGcuaQ1megKxKeUlf/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHrnS4DgIAAPcD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCIA/982gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" fillcolor="#005994" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve">Massachusetts </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B05EA0">
+                        <w:t>Department</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve"> of Public Health</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71D22536" w14:textId="1014EA2A" w:rsidR="00246348" w:rsidRPr="00361BB6" w:rsidRDefault="00361BB6" w:rsidP="008F12B2">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Lyme dis</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D3348">
+                        <w:t>ease</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2919D6" w14:textId="712B5FFF" w:rsidR="001730C9" w:rsidRPr="00B176CF" w:rsidRDefault="00CD0599" w:rsidP="00E23F67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What is </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t>Lyme disease</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75755">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D809746" w14:textId="3DBF7C9A" w:rsidR="008C452B" w:rsidRPr="00316BA5" w:rsidRDefault="00316BA5" w:rsidP="00FA06C3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316BA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lyme disease is caused by bacteria (germs) that are spread by infected black-legged (deer) ticks.  Both people and animals can have Lyme disease. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611571" w:rsidRPr="00316BA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A25313F" w14:textId="14B7E766" w:rsidR="00E81AA9" w:rsidRDefault="00CD0599" w:rsidP="00A16310">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r>
+        <w:t>spread?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787CCA1D" w14:textId="6DF16890" w:rsidR="00C414A3" w:rsidRDefault="00573DB2" w:rsidP="00071F01">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lyme disease is spread by the bite of an infected black-legged tick.  The tick usually must be attached to a person for at least 24 hours before it can spread the germ.  Black-legged ticks in Massachusetts can also carry the germs that cause babesiosis, human granulocytic anaplasmosis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Powassan virus disease, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Borrelia miyamotoi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>infection.  These ticks </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are capable of spreading</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> more than one type of germ in a single bite.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132085AD" w14:textId="77777777" w:rsidR="00573DB2" w:rsidRDefault="00573DB2" w:rsidP="00071F01">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F53EFD" w14:textId="02C4EE7E" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
+        <w:t xml:space="preserve">What are the symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t>Lyme disease</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75755">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3C4E20" w14:textId="495DEADA" w:rsidR="0067029E" w:rsidRPr="0067029E" w:rsidRDefault="0067029E" w:rsidP="0067029E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Lyme Disease</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Early stage (days to weeks):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> The most common early symptom is a rash (erythema migrans) where the tick was attached.  It often, but not always, starts as a small red area that spreads outward, clearing up in the center so it looks like a donut. Flu-like symptoms, such as fever, headache, stiff neck, sore and aching muscles and joints, fatigue and swollen glands may also occur. Even though these symptoms may go away by themselves without medical treatment, some people will get the rash again in other places on their bodies, and many will experience more serious problems.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treatment during the early stage prevents later, more serious problems.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E0D98" w14:textId="77777777" w:rsidR="0067029E" w:rsidRPr="0067029E" w:rsidRDefault="0067029E" w:rsidP="0067029E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AC769B" w14:textId="77777777" w:rsidR="0067029E" w:rsidRPr="0067029E" w:rsidRDefault="0067029E" w:rsidP="0067029E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>Later stages (weeks to years):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> If untreated, people with Lyme disease can develop late-stage symptoms even if they never had a rash. The joints, nervous system and heart are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>most commonly affected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114EF1DA" w14:textId="77777777" w:rsidR="0067029E" w:rsidRPr="0067029E" w:rsidRDefault="0067029E" w:rsidP="0067029E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA0EDFF" w14:textId="77777777" w:rsidR="0067029E" w:rsidRPr="002020FC" w:rsidRDefault="0067029E" w:rsidP="002020FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002020FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>About 60% of people with untreated Lyme disease get arthritis in their knees, elbows and/or wrists.  The arthritis can move from joint to joint and become chronic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5271EC3F" w14:textId="77777777" w:rsidR="0067029E" w:rsidRPr="0067029E" w:rsidRDefault="0067029E" w:rsidP="0067029E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE510E8" w14:textId="4EED74F5" w:rsidR="0067029E" w:rsidRPr="00493133" w:rsidRDefault="0067029E" w:rsidP="00493133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493133">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Many people who don’t get treatment develop nervous system problems.  These problems include meningitis (an inflammation of the membranes covering the brain and spinal cord), facial weakness (Bell’s palsy) or other problems with nerves of the head, and weakness or pain (or both) in the hands, arms, feet and/or legs.  These symptoms can last for months, often shifting between mild and severe. The heart also can be affected in Lyme disease, with slowing down of the heart rate and fainting.  The effect on the heart can be early or late. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B11B181" w14:textId="77777777" w:rsidR="008B3D66" w:rsidRPr="00CD0599" w:rsidRDefault="008B3D66" w:rsidP="00CD0599"/>
+    <w:p w14:paraId="7B696F3D" w14:textId="3B6F8F4E" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
+        <w:t xml:space="preserve">How soon do symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appear?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626B42AF" w14:textId="45EE1D6F" w:rsidR="00DC6180" w:rsidRDefault="0067029E" w:rsidP="00562A8C">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067029E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Symptoms of early Lyme disease, described below, usually begin to appear from 3 to 30 days after being bitten by an infected tick.  If untreated, symptoms of late Lyme disease may occur from weeks to years after the initial infection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAF3B6C" w14:textId="77777777" w:rsidR="0067029E" w:rsidRDefault="0067029E" w:rsidP="00562A8C">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADCE085" w14:textId="3E457C04" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00724F62">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnosed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D98A42" w14:textId="3844333A" w:rsidR="000E61BA" w:rsidRPr="00BB46B6" w:rsidRDefault="00BB46B6" w:rsidP="000E61BA">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB46B6">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r w:rsidR="000E61BA" w:rsidRPr="00BB46B6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is diagnosed through laboratory testing including molecular </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4E0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PCR) </w:t>
+      </w:r>
+      <w:r w:rsidR="000E61BA" w:rsidRPr="00BB46B6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and/or serologic tests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2012398F" w14:textId="77777777" w:rsidR="007D40AE" w:rsidRDefault="007D40AE" w:rsidP="004B3CF4">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3755FA79" w14:textId="1D4886E5" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r>
+        <w:t>treated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC61F3" w14:textId="08695714" w:rsidR="002D7A74" w:rsidRDefault="00477803" w:rsidP="00FF53A3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477803">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>People who are diagnosed with Lyme disease can be treated with antibiotics.  Prompt treatment during the early stage of the disease prevents later, more serious problems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337632CA" w14:textId="77777777" w:rsidR="00477803" w:rsidRDefault="00477803" w:rsidP="00FF53A3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CE9B40" w14:textId="2077E1D3" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where does </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t xml:space="preserve">Lyme disease </w:t>
+      </w:r>
+      <w:r>
+        <w:t>occur?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A46919C" w14:textId="4345B61C" w:rsidR="001930AF" w:rsidRDefault="00573DB2" w:rsidP="005D4B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>In the United States, Lyme disease most commonly occurs in the Northeast and mid-Atlantic regions and in the upper Midwest. In Massachusetts, Lyme disease occurs throughout the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A712EA7" w14:textId="77777777" w:rsidR="00573DB2" w:rsidRPr="00573DB2" w:rsidRDefault="00573DB2" w:rsidP="005D4B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FB6493" w14:textId="6D1870B5" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is there a seasonality (time of year) one is more likely to get </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t>Lyme disease</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEB6F46" w14:textId="1CBF9946" w:rsidR="00A41D6E" w:rsidRDefault="00573DB2" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lyme disease can occur </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>any time ticks are active</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.  Young ticks (nymphs) are most active during the warm weather months between May and July. Adult ticks are most active during the fall and spring but may also be out searching for a host any time that temperatures are above freezing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337662CD" w14:textId="77777777" w:rsidR="00573DB2" w:rsidRDefault="00573DB2" w:rsidP="00CD0599"/>
+    <w:p w14:paraId="222D82E5" w14:textId="77777777" w:rsidR="00623018" w:rsidRDefault="00623018" w:rsidP="00623018">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>How can you prevent Lyme disease?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C07855" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Deer ticks </w:t>
+        </w:rPr>
+        <w:t>Prevention begins with you!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Take steps to reduce your chances of being bitten by any tick. Ticks are most active during warm weather, late spring through fall. However, ticks can be out any time that temperatures are above freezing. Ticks cling to vegetation and are most numerous in brushy, wooded, or grassy habitats. When you are outside in an area likely to have ticks (e.g., brushy, wooded, or grassy places), follow these simple steps to protect yourself and your loved ones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD52F65" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRPr="00AC5F2D" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t xml:space="preserve">EPA registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>tick repellents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6987F959" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRPr="00AC5F2D" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Products with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00B57A6F" w:rsidSect="00B57A6F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DEET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used on skin. Repellents containing DEET should not be used on children less than 2 months of age and should be used in concentrations no higher than 30% on older children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2075CC5C" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>permethrin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> products on items such as clothing, shoes, bed nets and camping gear. Permethrin should not be applied to skin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622DB704" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">Other repellents, such as picaridin, oil of lemon eucalyptus and IR 3535, have also been found to provide protection against ticks. More information on choosing a repellent and how to use repellents safely is included on the DPH Public Health Fact Sheet on Tick Repellents at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>mass.gov/DPH/Ticks</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED30D3E" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>Wear long, light-colored pants tucked into socks or boots, and a long-sleeved shirt. This will help keep ticks away from your skin and help you spot a tick on your clothing faster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AFAF81" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>Stay on trails when walking or hiking, avoiding the edge habitat where ticks are likely to be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BECD99A" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRPr="00AC5F2D" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>Talk to your veterinarian about tick control options (tick collars, repellents) for your pets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2864DECF" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C47A53" w14:textId="77777777" w:rsidR="00DB22CD" w:rsidRPr="003620A7" w:rsidRDefault="00DB22CD" w:rsidP="00DB22CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">After spending time in an area likely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ticks, check yourself, your children, and pets for ticks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young ticks, called nymphs, are the size of a poppy seed. Adult ticks are the size of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>a sesame seed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Both nymph and adult ticks can </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>spread</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; however, nymphs are more of a concern. They are aggressive feeders and so tiny that it can be difficult to see them on the body unless you look carefully. When doing a tick check, remember that ticks </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>like</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003620A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> places that are warm and moist. Always check the back of the knees, armpits, groin, scalp, back of the neck and behind the ears. If you find a tick attached to your body, remove it as soon as possible using fine-point tweezers. Do not squeeze or twist the tick’s body, instead grasp it close to your skin and pull straight out with steady pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B2F7D5" w14:textId="77777777" w:rsidR="00623018" w:rsidRDefault="00623018" w:rsidP="00623018">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DAA263" w14:textId="77777777" w:rsidR="00623018" w:rsidRDefault="00623018" w:rsidP="00623018">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00163DE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Know the symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03329">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lyme disease as described in this fact sheet.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163DE6">
+        <w:t>If you have been someplace likely to have ticks and develop symptoms of any disease carried by ticks, see your health care provider right away.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E947B0C" w14:textId="77777777" w:rsidR="00623018" w:rsidRDefault="00623018" w:rsidP="00623018">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C0BD1C" w14:textId="3083B8A6" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00DC6180">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where can I get more information on </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3348">
+        <w:t>Lyme disease</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783DCE75" w14:textId="77777777" w:rsidR="001D48B9" w:rsidRDefault="001D48B9" w:rsidP="001D48B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For questions about your own health,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact your health care provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76264DFF" w14:textId="77777777" w:rsidR="001D48B9" w:rsidRDefault="001D48B9" w:rsidP="001D48B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For questions about diseases spread by ticks,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact DPH at (617) 983-6800 or online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>mass.gov/DPH/Ticks</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. You may also contact your local Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220F432C" w14:textId="4AA735A6" w:rsidR="00DC6180" w:rsidRDefault="001D48B9" w:rsidP="001D48B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Health effects of pesticides,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> DPH, Bureau of Climate and Environmental Health at (617) 624-5757.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DC6180" w:rsidSect="00246348">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="40C6AFB3" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724" w:rsidP="00E81AA9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214F33A8" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724"/>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="45012C00" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724" w:rsidP="00E81AA9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5901DA09" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Avenir Next">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77EFF744" w14:textId="22FE04D7" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060C81FA" wp14:editId="116C250C">
+          <wp:extent cx="1143000" cy="560552"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1785813470" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1402178820" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1157006" cy="567421"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3BE0AC10" w14:textId="77777777" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="76D12D06" w14:textId="2BB67C84" w:rsidR="00E81AA9" w:rsidRPr="006E1ABE" w:rsidRDefault="00E81AA9" w:rsidP="00E81AA9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006E1ABE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:id w:val="1167129491"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="154DFB65" w14:textId="77777777" w:rsidR="00B53B6B" w:rsidRDefault="00B53B6B"/>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1DC53065" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724" w:rsidP="00E81AA9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DE5647" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724"/>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1C5F5221" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724" w:rsidP="00E81AA9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDE8E0A" w14:textId="77777777" w:rsidR="00C40724" w:rsidRDefault="00C40724"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:nsid w:val="349E40A3"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="057E74CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC84AE22"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="12A461D4"/>
+    <w:lvl w:ilvl="0" w:tplc="64740FC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numbers"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2446390C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36387224"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
-[...2 lines deleted...]
-      <w:lvlText w:val="%3."/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
-[...2 lines deleted...]
-      <w:lvlText w:val="%6."/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
-[...2 lines deleted...]
-      <w:lvlText w:val="%9."/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A5211E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E788C06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C466F5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19260A62"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC11C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E816D6"/>
+    <w:lvl w:ilvl="0" w:tplc="7D4E8CCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullets"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="950362460">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="992224991">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="329063715">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...23 lines deleted...]
-    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1647078613">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="683896240">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...20 lines deleted...]
-    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B57A6F"/>
-    <w:rsid w:val="00B57A6F"/>
+    <w:rsidRoot w:val="001730C9"/>
+    <w:rsid w:val="000121B2"/>
+    <w:rsid w:val="000149D1"/>
+    <w:rsid w:val="00017069"/>
+    <w:rsid w:val="00022863"/>
+    <w:rsid w:val="00031DB6"/>
+    <w:rsid w:val="00046CB2"/>
+    <w:rsid w:val="00052F23"/>
+    <w:rsid w:val="00071F01"/>
+    <w:rsid w:val="00087FB2"/>
+    <w:rsid w:val="000A7FB6"/>
+    <w:rsid w:val="000B5483"/>
+    <w:rsid w:val="000E1F29"/>
+    <w:rsid w:val="000E61BA"/>
+    <w:rsid w:val="000F5252"/>
+    <w:rsid w:val="00100381"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rsid w:val="00192E68"/>
+    <w:rsid w:val="001930AF"/>
+    <w:rsid w:val="001D3348"/>
+    <w:rsid w:val="001D48B9"/>
+    <w:rsid w:val="001F4C9F"/>
+    <w:rsid w:val="002020FC"/>
+    <w:rsid w:val="00246348"/>
+    <w:rsid w:val="002914E1"/>
+    <w:rsid w:val="002D5D2C"/>
+    <w:rsid w:val="002D7A74"/>
+    <w:rsid w:val="00303FFF"/>
+    <w:rsid w:val="00316BA5"/>
+    <w:rsid w:val="00320DE8"/>
+    <w:rsid w:val="003214A6"/>
+    <w:rsid w:val="00325ADB"/>
+    <w:rsid w:val="00350F94"/>
+    <w:rsid w:val="003611D7"/>
+    <w:rsid w:val="00361BB6"/>
+    <w:rsid w:val="0036267D"/>
+    <w:rsid w:val="003D37C5"/>
+    <w:rsid w:val="003F0615"/>
+    <w:rsid w:val="003F1AC1"/>
+    <w:rsid w:val="003F5968"/>
+    <w:rsid w:val="004222B1"/>
+    <w:rsid w:val="00477803"/>
+    <w:rsid w:val="00483507"/>
+    <w:rsid w:val="0048366D"/>
+    <w:rsid w:val="00493133"/>
+    <w:rsid w:val="004A430B"/>
+    <w:rsid w:val="004B3CF4"/>
+    <w:rsid w:val="005050D0"/>
+    <w:rsid w:val="00512EDE"/>
+    <w:rsid w:val="005168E9"/>
+    <w:rsid w:val="00540FED"/>
+    <w:rsid w:val="005413E9"/>
+    <w:rsid w:val="005613C8"/>
+    <w:rsid w:val="00562A8C"/>
+    <w:rsid w:val="00567A12"/>
+    <w:rsid w:val="00573DB2"/>
+    <w:rsid w:val="005C01A8"/>
+    <w:rsid w:val="005D4B66"/>
+    <w:rsid w:val="00611571"/>
+    <w:rsid w:val="00623018"/>
+    <w:rsid w:val="00654F6C"/>
+    <w:rsid w:val="0067029E"/>
+    <w:rsid w:val="006A5C5E"/>
+    <w:rsid w:val="006D04C2"/>
+    <w:rsid w:val="006E1ABE"/>
+    <w:rsid w:val="00724F62"/>
+    <w:rsid w:val="007D40AE"/>
+    <w:rsid w:val="0082772F"/>
+    <w:rsid w:val="00843FAE"/>
+    <w:rsid w:val="008524C2"/>
+    <w:rsid w:val="008B3D66"/>
+    <w:rsid w:val="008C452B"/>
+    <w:rsid w:val="008F12B2"/>
+    <w:rsid w:val="00906575"/>
+    <w:rsid w:val="0091710F"/>
+    <w:rsid w:val="00923826"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rsid w:val="00981BEA"/>
+    <w:rsid w:val="009F25BC"/>
+    <w:rsid w:val="009F62AB"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rsid w:val="00A26910"/>
+    <w:rsid w:val="00A31371"/>
+    <w:rsid w:val="00A41D6E"/>
+    <w:rsid w:val="00A51346"/>
+    <w:rsid w:val="00A75755"/>
+    <w:rsid w:val="00A842FC"/>
+    <w:rsid w:val="00AA0C56"/>
+    <w:rsid w:val="00AA162E"/>
+    <w:rsid w:val="00AB23CA"/>
+    <w:rsid w:val="00AC64EF"/>
+    <w:rsid w:val="00AF47DB"/>
+    <w:rsid w:val="00AF4E0D"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rsid w:val="00B5219C"/>
+    <w:rsid w:val="00B53B6B"/>
+    <w:rsid w:val="00B65CC3"/>
+    <w:rsid w:val="00B70C01"/>
+    <w:rsid w:val="00B961F4"/>
+    <w:rsid w:val="00BA770F"/>
+    <w:rsid w:val="00BB46B6"/>
+    <w:rsid w:val="00BD6916"/>
+    <w:rsid w:val="00C16AED"/>
+    <w:rsid w:val="00C20509"/>
+    <w:rsid w:val="00C40724"/>
+    <w:rsid w:val="00C414A3"/>
+    <w:rsid w:val="00CA0EB4"/>
+    <w:rsid w:val="00CD0599"/>
+    <w:rsid w:val="00CF03CB"/>
+    <w:rsid w:val="00CF5BF6"/>
+    <w:rsid w:val="00D3381C"/>
+    <w:rsid w:val="00DB22CD"/>
+    <w:rsid w:val="00DC0315"/>
+    <w:rsid w:val="00DC6180"/>
+    <w:rsid w:val="00E23F67"/>
+    <w:rsid w:val="00E27590"/>
+    <w:rsid w:val="00E43DB5"/>
+    <w:rsid w:val="00E63F1A"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rsid w:val="00E82538"/>
+    <w:rsid w:val="00EA69A1"/>
+    <w:rsid w:val="00EC192D"/>
+    <w:rsid w:val="00ED4B11"/>
+    <w:rsid w:val="00F03329"/>
+    <w:rsid w:val="00F26920"/>
+    <w:rsid w:val="00F57555"/>
+    <w:rsid w:val="00F76976"/>
+    <w:rsid w:val="00FA06C3"/>
+    <w:rsid w:val="00FF53A3"/>
+    <w:rsid w:val="199C8CF6"/>
+    <w:rsid w:val="37441534"/>
+    <w:rsid w:val="3B464435"/>
+    <w:rsid w:val="3FD00186"/>
+    <w:rsid w:val="5D1950AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:uiCompat97To2003/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="530DE851"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E2D993F5-8018-B64A-A2E9-2F5FD3268A51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:ind w:right="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="1E5A91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00923826"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:aliases w:val="Subtle Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00923826"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:aliases w:val="Intense Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:aliases w:val="Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DPHHeading">
+    <w:name w:val="DPH Heading"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
+    <w:name w:val="Bullets"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="60"/>
+      <w:ind w:left="720" w:right="360" w:hanging="288"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81AA9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="Strong - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
+    <w:name w:val="Numbers"/>
+    <w:basedOn w:val="Bullets"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA06C3"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA06C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00071F01"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00071F01"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/ticks" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/ticks" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b989c9e8-0042-4e92-9a88-96965a4c4229" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="701e6493-544e-44bf-a998-856e7bb87d72">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029224CF10765AB439D731CA6C1326BED" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5de00dbf9cc3c1edaaba1c52ba7c2ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="701e6493-544e-44bf-a998-856e7bb87d72" xmlns:ns3="b989c9e8-0042-4e92-9a88-96965a4c4229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="168f649b55b3881cde3bdc97fa49e7b2" ns2:_="" ns3:_="">
+    <xsd:import namespace="701e6493-544e-44bf-a998-856e7bb87d72"/>
+    <xsd:import namespace="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="701e6493-544e-44bf-a998-856e7bb87d72" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b989c9e8-0042-4e92-9a88-96965a4c4229" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f314aa32-458e-4d0e-a849-c229af7c425c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b989c9e8-0042-4e92-9a88-96965a4c4229">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{771F3629-9D1F-40AD-B00F-D250A2195868}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
+    <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C832B83B-C06F-4D02-9E10-B99D6D874A76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE231B0C-FEAD-4BED-A9A4-A7AD5224FD41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
+    <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal_Wordconv</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...5 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <Pages>4</Pages>
+  <Words>965</Words>
+  <Characters>5502</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>6455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>                                                         Lyme Disease</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>soxx</dc:creator>
+  <dc:creator>Troche, Carlos (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010029224CF10765AB439D731CA6C1326BED</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>