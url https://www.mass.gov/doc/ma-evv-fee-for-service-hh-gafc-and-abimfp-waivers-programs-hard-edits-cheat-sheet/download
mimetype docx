--- v0 (2026-05-13)
+++ v1 (2026-08-25)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24EB9C80" w14:textId="0F7D628F" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -61,128 +65,144 @@
         <w:t xml:space="preserve">Hard </w:t>
       </w:r>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Edits </w:t>
       </w:r>
       <w:r w:rsidR="728416BA" w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cheat Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EB9C81" w14:textId="2FCA4D5F" w:rsidR="00496ED2" w:rsidRDefault="47796A3C" w:rsidP="5B8BA68F">
+    <w:p w14:paraId="24EB9C81" w14:textId="65C3B292" w:rsidR="00496ED2" w:rsidRDefault="47796A3C" w:rsidP="24F5C407">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B8BA68F">
+      <w:r w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This guide is intended for Massachusetts provider agencies in scope for Electronic Visit Verification (EVV) and impacted by the EVV Soft Edits go-live as of October 2025</w:t>
       </w:r>
-      <w:r w:rsidR="33EA9672" w:rsidRPr="5B8BA68F">
+      <w:r w:rsidR="33EA9672" w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the hard edits go-live scheduled for July 2026</w:t>
+        <w:t xml:space="preserve"> and the hard edits go-live scheduled for </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8BA68F">
+      <w:r w:rsidR="3ED12CEB" w:rsidRPr="24F5C407">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="33EA9672" w:rsidRPr="24F5C407">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, including Fee-For-Service (FFS) providers in Home Health (HH), Group Adult Foster Care (GAFC), and Acquired Brain Injury (ABI) and Moving Forward Plan (MFP) Waiver programs</w:t>
       </w:r>
-      <w:r w:rsidR="2DC60594" w:rsidRPr="5B8BA68F">
+      <w:r w:rsidR="2DC60594" w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in which MassHealth (MAHEA) is the payer. This guide is not targeted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="2DC60594" w:rsidRPr="5B8BA68F">
+      <w:r w:rsidR="2DC60594" w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="2DC60594" w:rsidRPr="5B8BA68F">
+      <w:r w:rsidR="2DC60594" w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Managed Care Entities (MCEs) or Aging Services Access Points (ASAPs) at this time</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8BA68F">
+      <w:r w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. This guide outlines how to review claims for errors and examples of what codes may be visible on </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="5B8BA68F">
+      <w:r w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the Remittance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="5B8BA68F">
+      <w:r w:rsidRPr="24F5C407">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advice (RA). Provider agencies will want to identify claims not successfully matched to EVV records and take appropriate corrective action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47463F1D" w14:textId="5BA0A82D" w:rsidR="51B55687" w:rsidRDefault="51B55687" w:rsidP="5B8BA68F">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The EVV claims matching process ensures that claims submitted for EVV services are validated against verified EVV visit transactions. The State’s claims system matches claims against criteria before deciding to pay/deny a claim.  For MA EVV services, the matching process compares critical data elements which includes: </w:t>
       </w:r>
@@ -336,991 +356,979 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Visit submission date is received prior to the claim</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="663"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="653"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="2062"/>
+        <w:gridCol w:w="1319"/>
+        <w:gridCol w:w="1485"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="1635"/>
-        <w:gridCol w:w="3800"/>
+        <w:gridCol w:w="2940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CA3" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CA3" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FFCB345" w14:textId="6296307F" w:rsidR="31931D1F" w:rsidRDefault="4F32114F" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pay or No Pay</w:t>
             </w:r>
-            <w:r w:rsidR="00BCD3DB" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="00BCD3DB" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6406C0E5" w14:textId="7F12356A" w:rsidR="71B0AD66" w:rsidRDefault="11931743" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Visit to Claim </w:t>
             </w:r>
-            <w:r w:rsidR="0B9315E4" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="0B9315E4" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Match or No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EB9C9E" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Edit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EB9C9F" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Edit Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EOB Health Care Claim Status Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adjustment Reason Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remark Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AF030C" w14:textId="01630DD3" w:rsidR="04A74AB5" w:rsidRDefault="04A74AB5" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MA EVV</w:t>
             </w:r>
-            <w:r w:rsidR="44B9A019" w:rsidRPr="440A626B">
+            <w:r w:rsidR="44B9A019" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Provider Agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="03F71292" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="03F71292" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Next Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CAB" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CAB" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2516A0A2" w14:textId="7D456D79" w:rsidR="609FC89D" w:rsidRDefault="27181122" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="691CFC42" w14:textId="44198408" w:rsidR="5E7F244F" w:rsidRDefault="5A6C1CCF" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA4" w14:textId="37409BDF" w:rsidR="00496ED2" w:rsidRDefault="6AF687D8" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E01">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidR="3D073090" w:rsidRPr="00255E01">
-[...19 lines deleted...]
-            <w:r w:rsidR="47796A3C" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="3D073090" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5: </w:t>
+            </w:r>
+            <w:r w:rsidR="47796A3C" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EVV Claim matches EVV Visit </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CA5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The EVV units cover the claim detail.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CA7" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA8" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>20 – ACCEPTED FOR PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CA9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">193 – ORIGINAL PAYMENT DECISION IS BEING MAINTAINED. UPON REVIEW, IT WAS </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DETERMINED THAT THIS CLAIM WAS PROCESSED PROPERLY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CAA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">N883 - ALERT: PROCEESSED </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ACCORDING TO STATE LAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="572570D0" w14:textId="57CDCEE9" w:rsidR="2A569703" w:rsidRDefault="2A569703" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>No further</w:t>
             </w:r>
-            <w:r w:rsidR="1AC87EED" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="1AC87EED" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>action required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CB7" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CB7" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25AB0AC7" w14:textId="790421E7" w:rsidR="7656FBF7" w:rsidRDefault="52C9278F" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="061D722D" w14:textId="4418588F" w:rsidR="08CD1A2A" w:rsidRDefault="4C9BBE67" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CAC" w14:textId="082D0E07" w:rsidR="00496ED2" w:rsidRDefault="45A675C4" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4C25">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidR="2E2F6FF2" w:rsidRPr="008A4C25">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="2E2F6FF2" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="7862051A" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="7862051A" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EVV Visit Units Less Than EVV Claim Units</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CAD" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24EB9CAE" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -1333,143 +1341,143 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CAF" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The EVV units are less than the billed units and do not cover the detail lines.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CB0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CB1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CB2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF53C0">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>272</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- COVERAGE/PROGRAM GUIDELINES WERE NOT MET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CB3" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24EB9CB4" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1480,435 +1488,435 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CB5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N820: EVV SYSTEM UNITS DO NOT MEET REQUIREMENTS OF VISIT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EB9CB6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18BE8CC7" w14:textId="23FF35CD" w:rsidR="6D75AE15" w:rsidRDefault="6D75AE15" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigate to your </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="206AA177" w14:textId="021C8FAF" w:rsidR="6D75AE15" w:rsidRDefault="6D75AE15" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Search for the visit corresponding to the claim in question in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="713F52EE" w14:textId="7471BFC2" w:rsidR="1D7DB423" w:rsidRDefault="1D7DB423" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the claim needs updating:</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B05F85E" w14:textId="3AA11144" w:rsidR="1D7DB423" w:rsidRDefault="1D7DB423" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383FD846" w14:textId="169C9D5B" w:rsidR="1D7DB423" w:rsidRDefault="1D7DB423" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the visit needs updating</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1356CEDD" w14:textId="1B5239B9" w:rsidR="6D75AE15" w:rsidRDefault="6D75AE15" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter and/or update the </w:t>
             </w:r>
-            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">visit units in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV or your Alt EVV portal</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="2D5F9CBD" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to ensure proper matching to the claim units</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1297378D" w14:textId="39EEBC88" w:rsidR="5B8BA68F" w:rsidRDefault="6322EA69" w:rsidP="440A626B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CBD" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CBD" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35B9CB8A" w14:textId="0619F21A" w:rsidR="42DB2F7D" w:rsidRDefault="54520256" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4403E57F" w14:textId="7F89B52D" w:rsidR="653E452F" w:rsidRDefault="075412AC" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CB8" w14:textId="67E6C84A" w:rsidR="00496ED2" w:rsidRDefault="24BAE51A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B217B8">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="24F5C407">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2107</w:t>
             </w:r>
             <w:r w:rsidRPr="5B8BA68F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="24AE04A8" w:rsidRPr="5B8BA68F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EVV UNTS &gt; UNITS ALLOWED</w:t>
             </w:r>
             <w:r w:rsidR="24AE04A8" w:rsidRPr="5B8BA68F">
               <w:rPr>
@@ -1926,1457 +1934,2772 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CB9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:t>The EVV units are more than enough to cover the billed units.</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EVV units are more than </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>enough to cover the billed units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CBA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:t>20- ACCEPTED FOR PROCESSING</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">20- ACCEPTED </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>FOR PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CBB" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:t>193 – ORIGINAL PAYMENT DECISION IS BEING MAINTAINED. UPON REVIEW, IT WAS DETERMINED THAT THIS CLAIM WAS PROCESSED PROPERLY.</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">193 – ORIGINAL PAYMENT DECISION IS BEING MAINTAINED. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UPON REVIEW, IT WAS DETERMINED THAT THIS CLAIM WAS PROCESSED PROPERLY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CBC" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...5 lines deleted...]
-              <w:t>N883 - ALERT: PROCEESSED ACCORDING TO STATE LAW</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">N883 - ALERT: PROCEESSED </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ACCORDING TO STATE LAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="494C7488" w14:textId="5248DEBC" w:rsidR="588C69ED" w:rsidRDefault="588C69ED" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No further action required</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C655963" w14:textId="27F162D6" w:rsidR="5B8BA68F" w:rsidRDefault="5B8BA68F" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30D40E8F" w14:textId="6FC6D66B" w:rsidR="5B8BA68F" w:rsidRDefault="5B8BA68F" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CC7" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CC7" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E3F807A" w14:textId="5F36577D" w:rsidR="0E67B704" w:rsidRDefault="5994EF6C" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="7E3F807A" w14:textId="5F36577D" w:rsidR="0E67B704" w:rsidRDefault="5994EF6C" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A10A281" w14:textId="6BAB6C49" w:rsidR="1DF9C8F1" w:rsidRDefault="42490A51" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="3A10A281" w14:textId="6BAB6C49" w:rsidR="1DF9C8F1" w:rsidRDefault="42490A51" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24EB9CBE" w14:textId="0C4FCAB7" w:rsidR="00496ED2" w:rsidRDefault="45A675C4" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CBE" w14:textId="0C4FCAB7" w:rsidR="00496ED2" w:rsidRDefault="45A675C4" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DC4">
-[...19 lines deleted...]
-            <w:r w:rsidR="7862051A" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2108: </w:t>
+            </w:r>
+            <w:r w:rsidR="7862051A" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No EVV Visit Found to match the EVV Claim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24EB9CBF" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CBF" w14:textId="1879EF03" w:rsidR="00496ED2" w:rsidRDefault="10B53783" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> found.</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure code does not match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24EB9CC0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CC0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24EB9CC1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CC1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24EB9CC2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CC2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24EB9CC3" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="271D353B" w14:textId="1F1B2021" w:rsidR="00496ED2" w:rsidRDefault="6AF253E6" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DC4">
-[...18 lines deleted...]
-          <w:p w14:paraId="24EB9CC4" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLAN PROCEDURES NOT FOLLOWED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EB9CC4" w14:textId="12898247" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24EB9CC5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="24EB9CC5" w14:textId="0903E9DB" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...8 lines deleted...]
-          <w:p w14:paraId="24EB9CC6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N821</w:t>
+            </w:r>
+            <w:r w:rsidR="713F8448" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="713F8448" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="713F8448" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1130)</w:t>
+            </w:r>
+            <w:r w:rsidR="713F8448" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- ELECTRONIC VISIT VERIFICATION SYSTEM VISIT NOT FOUND.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EB9CC6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72C9D61C" w14:textId="6D603AF1" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="72C9D61C" w14:textId="6D603AF1" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigate to your </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E270115" w14:textId="1E3EC0D1" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="3E270115" w14:textId="1E3EC0D1" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Search for the visit in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A4A2EE" w14:textId="7471BFC2" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="5909AA70" w14:textId="5CC0371B" w:rsidR="7D4E4CDE" w:rsidRDefault="7D4E4CDE" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verify the </w:t>
+            </w:r>
+            <w:r w:rsidR="686FE437" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">visit exists and, if so, that the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>procedure code (HCPCS code) on the claim matches the procedure code listed on the visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684FEA40" w14:textId="443C5F1D" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the claim needs updating:</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C79F1AF" w14:textId="4F24BEBE" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="2C79F1AF" w14:textId="4B934FA9" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17368DE0" w14:textId="184E5AA3" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="17368DE0" w14:textId="184E5AA3" w:rsidR="72E11729" w:rsidRDefault="72E11729" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the visit needs updating</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FBF1FC" w14:textId="12240FF4" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="5B8BA68F">
+          <w:p w14:paraId="5ADC22E3" w14:textId="0D1F89F9" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...58 lines deleted...]
-          <w:p w14:paraId="5ADC22E3" w14:textId="5C653B2E" w:rsidR="12C48F82" w:rsidRDefault="12C48F82" w:rsidP="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is a visit associated with the claim, </w:t>
+            </w:r>
+            <w:r w:rsidR="6329001C" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ensure the visit </w:t>
+            </w:r>
+            <w:r w:rsidR="0BE7710B" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has the correct procedure code, </w:t>
+            </w:r>
+            <w:r w:rsidR="6329001C" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>no listed exceptions</w:t>
+            </w:r>
+            <w:r w:rsidR="0383404F" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="6329001C" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and is in a verified status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AFF5C1" w14:textId="6D3F3923" w:rsidR="5B8BA68F" w:rsidRDefault="7FC9885C" w:rsidP="07EE1BFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...36 lines deleted...]
-              <w:t>Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes</w:t>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Once the visit in question has been updated to a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>“Verified” status, then the claim can be resubmitted through current processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CCD" w14:textId="77777777" w:rsidTr="440A626B">
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CCD" w14:textId="77777777" w:rsidTr="07EE1BFB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5475D506" w14:textId="4702071C" w:rsidR="5003B655" w:rsidRDefault="758715A6" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="016F3D84" w14:textId="12B4050B" w:rsidR="3EF8A9D9" w:rsidRDefault="59298E9D" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CC8" w14:textId="4C96CBE5" w:rsidR="00496ED2" w:rsidRDefault="7CBB9D74" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE126C">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidR="46A5A8D0" w:rsidRPr="00BE126C">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="46A5A8D0" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="7862051A" w:rsidRPr="5B8BA68F">
+            <w:r w:rsidR="7862051A" w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EVV visit to EVV Claim Mismatch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CC9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">At least one of the 6 required visit elements </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> matching. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CCA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CCB" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754B9D">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>272</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- COVERAGE/PROGRAM GUIDELINES WERE NOT MET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EB9CCC" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N820: EVV SYSTEM UNITS DO NOT MEET REQUIREMENTS OF VISIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="736A3031" w14:textId="6D603AF1" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigate to your </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="269499BC" w14:textId="1E3EC0D1" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Search for the visit in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66F69437" w14:textId="7471BFC2" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the claim needs updating:</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CC6E1F6" w14:textId="5063CB10" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A0C566" w14:textId="184E5AA3" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>If the visit needs updating</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361B5191" w14:textId="017A07B4" w:rsidR="307C553D" w:rsidRDefault="307C553D" w:rsidP="440A626B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="440A626B">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If there is no visit associated with the claim in the EVV system, create or send a visit </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="440A626B">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="440A626B">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the service rendered for this claim</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B59EC8" w14:textId="5C653B2E" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If there is a visit associated with the claim, ensure the visit has no listed exceptions and is in a verified status</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2101906E" w14:textId="6FFE6F5E" w:rsidR="4E2EDC95" w:rsidRDefault="4E2EDC95" w:rsidP="5B8BA68F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B8BA68F">
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="24F5C407" w14:paraId="2BBCB81F" w14:textId="77777777" w:rsidTr="07EE1BFB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C86802A" w14:textId="4702071C" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>No Pay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B753AFC" w14:textId="12B4050B" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FD27D35" w14:textId="3042867E" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="1F99F366" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: EVV </w:t>
+            </w:r>
+            <w:r w:rsidR="174C9721" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PIDSL NOT EVV REGISTERED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DB9951D" w14:textId="6BBCCB4B" w:rsidR="174C9721" w:rsidRDefault="174C9721" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provider ID does not match.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="287E77E5" w14:textId="77777777" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="301AF366" w14:textId="706CE5F0" w:rsidR="24F5C407" w:rsidRDefault="5A0F01F8" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PLAN PROCEDURES NOT FOLLOWED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FC8A6F" w14:textId="2D7BFA2B" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E997CF7" w14:textId="67022083" w:rsidR="24F5C407" w:rsidRDefault="04AF2BA3" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N824</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: ELECTRONIC VISIT VERIFICATION (EVV) DATA MUST BE SUBMITTED THROUGH EVV VENDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64317CC3" w14:textId="0EAF5D0C" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3863" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BC98A73" w14:textId="6D603AF1" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigate to your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F49C98" w14:textId="1E3EC0D1" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Search for the visit in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B013ABC" w14:textId="40BD4889" w:rsidR="4BBB81F5" w:rsidRDefault="4BBB81F5" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Verify the provider ID on the claim matches the provider ID on the visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68442E41" w14:textId="7471BFC2" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the claim needs updating:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D12B0E9" w14:textId="5063CB10" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322F1F0D" w14:textId="184E5AA3" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the visit needs updating</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704F14B9" w14:textId="017A07B4" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is no visit associated with the claim in the EVV system, create or send a visit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the service rendered for this claim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6D3109" w14:textId="5C653B2E" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If there is a visit associated with the claim, ensure the visit has no listed exceptions and is in a verified status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7C212C" w14:textId="6FFE6F5E" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="24F5C407" w14:paraId="0758290F" w14:textId="77777777" w:rsidTr="07EE1BFB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="005AAFCF" w14:textId="4702071C" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>No Pay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6373F3C9" w14:textId="12B4050B" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24F7F514" w14:textId="6CEB194D" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2128: EVV PROVIDER/MEMBER MISMATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36C9AF3B" w14:textId="1762A677" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient ID does not match.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B81EFA2" w14:textId="77777777" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="388B0046" w14:textId="706CE5F0" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PLAN PROCEDURES NOT FOLLOWED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="090A8156" w14:textId="5C2EC587" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="257" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N819:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PATIENT NOT ENROLLED IN ELECTRONIC VISIT VERIFICATION SYSTEM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A62EA4C" w14:textId="659F1DC2" w:rsidR="07EE1BFB" w:rsidRDefault="07EE1BFB" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3863" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EE5351C" w14:textId="6D603AF1" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigate to your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7832CD0B" w14:textId="1E3EC0D1" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Search for the visit in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F98AE4F" w14:textId="28CE48EC" w:rsidR="664DCDBA" w:rsidRDefault="51FF131A" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Verify the visit exists and, if so, that</w:t>
+            </w:r>
+            <w:r w:rsidR="664DCDBA" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the patient ID on the claim matches the patient ID on the visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EAD96A" w14:textId="7471BFC2" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the claim needs updating:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1229DFEF" w14:textId="5063CB10" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2445AB8A" w14:textId="184E5AA3" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the visit needs updating</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6625727E" w14:textId="00BDB9B7" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If there is a visit associated with the claim, ensure the visit has</w:t>
+            </w:r>
+            <w:r w:rsidR="0E1B161B" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the correct patient ID,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no</w:t>
+            </w:r>
+            <w:r w:rsidR="061CAD08" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listed exceptions</w:t>
+            </w:r>
+            <w:r w:rsidR="1A637219" w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="07EE1BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and is in a verified status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738A7E6A" w14:textId="6FFE6F5E" w:rsidR="24F5C407" w:rsidRDefault="24F5C407" w:rsidP="07EE1BFB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="07EE1BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0909B90D" w14:textId="70A9720D" w:rsidR="1E0FD8BB" w:rsidRDefault="29911A3E" w:rsidP="5B8BA68F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note: This indicates pay or no pay based on the MA EVV edit and may not reflect the overall claim disposition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EB9CE6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3409,98 +4732,99 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Learn More About EVV Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EB9CE9" w14:textId="53539104" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mass.gov-EVV Agency Based Providers: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:anchor="more-about-sandata-technologies-">
+      <w:hyperlink r:id="rId10" w:anchor="more-about-sandata-technologies-">
         <w:r w:rsidRPr="5B8BA68F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="467886"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>mass.gov/info-details/electronic-visit-verification-for-agency-based-providers#more-about-sandata-technologies-  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24EB9CEA" w14:textId="28BD6743" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="5B8BA68F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Massachusetts EVV related i</w:t>
       </w:r>
       <w:r w:rsidRPr="5B8BA68F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="3D3B41E7" w:rsidRPr="5B8BA68F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Massachusetts (EOHHS) Resources</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24EB9CEB" w14:textId="7CEA77A7" w:rsidR="00496ED2" w:rsidRDefault="7862051A" w:rsidP="0F8B6208">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F8B6208">
@@ -3513,51 +4837,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Questions?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C9AFB9" w14:textId="6C659CAB" w:rsidR="4A857BF6" w:rsidRDefault="55A5A914" w:rsidP="4A857BF6">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="080BCB18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need assistance with general MA EVV policy related questions, please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="080BCB18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>EVVfeedback@Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="080BCB18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B78C5E6" w14:textId="40F2B737" w:rsidR="080BCB18" w:rsidRDefault="080BCB18" w:rsidP="080BCB18">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3605,51 +4929,51 @@
       </w:r>
       <w:r w:rsidR="54AE6A2F" w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (844) 368-5184</w:t>
       </w:r>
       <w:r w:rsidR="08A3F832" w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="54AE6A2F" w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidR="54AE6A2F" w:rsidRPr="0F8B6208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>support@masshealthltss.com</w:t>
         </w:r>
         <w:r w:rsidR="3A20CD05" w:rsidRPr="0F8B6208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74F0CEAB" w14:textId="5B8979D6" w:rsidR="0F8B6208" w:rsidRDefault="0F8B6208" w:rsidP="0F8B6208">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3676,51 +5000,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need technical assistance with the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sandata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system or the Alt EVV interface, please contact Customer Support at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="6F0475FE" w:rsidRPr="0F8B6208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Contact and Support | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="6F0475FE" w:rsidRPr="0F8B6208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>HHAeXchange</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="6F0475FE" w:rsidRPr="0F8B6208">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:sz w:val="20"/>
@@ -3803,170 +5127,172 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>511</w:t>
       </w:r>
       <w:r w:rsidR="4116DD43" w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0F8B6208">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0164.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00496ED2">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FE44719" w14:textId="77777777" w:rsidR="00255762" w:rsidRDefault="00255762">
+    <w:p w14:paraId="3CAA6665" w14:textId="77777777" w:rsidR="000D182A" w:rsidRDefault="000D182A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CB153FE" w14:textId="77777777" w:rsidR="00255762" w:rsidRDefault="00255762">
+    <w:p w14:paraId="255E6E7C" w14:textId="77777777" w:rsidR="000D182A" w:rsidRDefault="000D182A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4320"/>
       <w:gridCol w:w="4320"/>
@@ -4001,64 +5327,64 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4320" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1838E970" w14:textId="35614EF0" w:rsidR="5B8BA68F" w:rsidRDefault="5B8BA68F" w:rsidP="5B8BA68F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5DB77226" w14:textId="20D560B8" w:rsidR="5B8BA68F" w:rsidRDefault="5B8BA68F" w:rsidP="5B8BA68F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB3B4D4" w14:textId="77777777" w:rsidR="00255762" w:rsidRDefault="00255762">
+    <w:p w14:paraId="2987627F" w14:textId="77777777" w:rsidR="000D182A" w:rsidRDefault="000D182A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F74D885" w14:textId="77777777" w:rsidR="00255762" w:rsidRDefault="00255762">
+    <w:p w14:paraId="5A384101" w14:textId="77777777" w:rsidR="000D182A" w:rsidRDefault="000D182A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0435281B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDF0043A"/>
     <w:lvl w:ilvl="0" w:tplc="7F6A6FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -5754,103 +7080,102 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1022973207">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1557544276">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1539851879">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="801656422">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="998582115">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="597252771">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496ED2"/>
     <w:rsid w:val="00001FCA"/>
     <w:rsid w:val="00014870"/>
     <w:rsid w:val="00026308"/>
     <w:rsid w:val="0002748D"/>
     <w:rsid w:val="00043405"/>
     <w:rsid w:val="000467C6"/>
     <w:rsid w:val="00057791"/>
     <w:rsid w:val="000642BC"/>
     <w:rsid w:val="00067F6C"/>
     <w:rsid w:val="00083D77"/>
     <w:rsid w:val="00090050"/>
     <w:rsid w:val="0009038F"/>
     <w:rsid w:val="000C09C5"/>
+    <w:rsid w:val="000D182A"/>
     <w:rsid w:val="000F61EF"/>
     <w:rsid w:val="001012E4"/>
     <w:rsid w:val="001049A0"/>
     <w:rsid w:val="00113523"/>
     <w:rsid w:val="00114998"/>
     <w:rsid w:val="001256BD"/>
     <w:rsid w:val="00141A9B"/>
+    <w:rsid w:val="00147A58"/>
     <w:rsid w:val="001510DD"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00190103"/>
-    <w:rsid w:val="001D5E0F"/>
     <w:rsid w:val="001D7766"/>
     <w:rsid w:val="001E646D"/>
+    <w:rsid w:val="00226443"/>
     <w:rsid w:val="00253DB2"/>
-    <w:rsid w:val="00255762"/>
     <w:rsid w:val="00255E01"/>
     <w:rsid w:val="00256DBE"/>
     <w:rsid w:val="00257148"/>
     <w:rsid w:val="002874F7"/>
     <w:rsid w:val="002E4CDB"/>
     <w:rsid w:val="00307288"/>
     <w:rsid w:val="00320943"/>
     <w:rsid w:val="00343FED"/>
     <w:rsid w:val="00371032"/>
     <w:rsid w:val="00383858"/>
     <w:rsid w:val="003F4F47"/>
     <w:rsid w:val="004238BE"/>
     <w:rsid w:val="00431465"/>
     <w:rsid w:val="00431FEB"/>
     <w:rsid w:val="00444CED"/>
     <w:rsid w:val="00486318"/>
     <w:rsid w:val="00487A38"/>
     <w:rsid w:val="00494818"/>
     <w:rsid w:val="004969AA"/>
     <w:rsid w:val="00496ED2"/>
     <w:rsid w:val="004A4F52"/>
     <w:rsid w:val="004C0B04"/>
     <w:rsid w:val="004D3590"/>
     <w:rsid w:val="004E3F8B"/>
     <w:rsid w:val="0050764B"/>
@@ -5861,357 +7186,417 @@
     <w:rsid w:val="00595519"/>
     <w:rsid w:val="00595FFE"/>
     <w:rsid w:val="005A423A"/>
     <w:rsid w:val="005B63A2"/>
     <w:rsid w:val="005C71FF"/>
     <w:rsid w:val="005D155E"/>
     <w:rsid w:val="00654975"/>
     <w:rsid w:val="006562A9"/>
     <w:rsid w:val="0066512F"/>
     <w:rsid w:val="006743B7"/>
     <w:rsid w:val="006900F4"/>
     <w:rsid w:val="00697E66"/>
     <w:rsid w:val="006D0650"/>
     <w:rsid w:val="006D6931"/>
     <w:rsid w:val="006F448D"/>
     <w:rsid w:val="0071299F"/>
     <w:rsid w:val="007146B2"/>
     <w:rsid w:val="00723FFA"/>
     <w:rsid w:val="00732173"/>
     <w:rsid w:val="00754B9D"/>
     <w:rsid w:val="007616F4"/>
     <w:rsid w:val="007901A2"/>
     <w:rsid w:val="007D2C81"/>
     <w:rsid w:val="007D4EAF"/>
     <w:rsid w:val="007F7782"/>
+    <w:rsid w:val="00850A6C"/>
     <w:rsid w:val="0085111E"/>
     <w:rsid w:val="0085388A"/>
     <w:rsid w:val="00857FA5"/>
     <w:rsid w:val="008672EE"/>
     <w:rsid w:val="008702D4"/>
     <w:rsid w:val="00871B54"/>
     <w:rsid w:val="0087493C"/>
     <w:rsid w:val="008A4C25"/>
     <w:rsid w:val="008C30EE"/>
     <w:rsid w:val="008D39C7"/>
     <w:rsid w:val="008E4268"/>
     <w:rsid w:val="008F6E7D"/>
     <w:rsid w:val="00912B48"/>
     <w:rsid w:val="009232CB"/>
     <w:rsid w:val="00932DCE"/>
     <w:rsid w:val="009475DE"/>
     <w:rsid w:val="009873E8"/>
-    <w:rsid w:val="009D0626"/>
     <w:rsid w:val="009E3EAC"/>
     <w:rsid w:val="00A25C36"/>
     <w:rsid w:val="00A3639A"/>
     <w:rsid w:val="00A51B87"/>
     <w:rsid w:val="00A57A65"/>
     <w:rsid w:val="00A67ED6"/>
     <w:rsid w:val="00A701C9"/>
     <w:rsid w:val="00A91D1B"/>
     <w:rsid w:val="00A931A9"/>
     <w:rsid w:val="00AA0C9A"/>
+    <w:rsid w:val="00AF47C8"/>
     <w:rsid w:val="00AF4CE9"/>
     <w:rsid w:val="00AF72DF"/>
     <w:rsid w:val="00B217B8"/>
     <w:rsid w:val="00B47B78"/>
     <w:rsid w:val="00B47FD5"/>
     <w:rsid w:val="00B6383E"/>
     <w:rsid w:val="00B82950"/>
     <w:rsid w:val="00B95959"/>
     <w:rsid w:val="00BA6DEA"/>
     <w:rsid w:val="00BCD3DB"/>
     <w:rsid w:val="00BD351E"/>
     <w:rsid w:val="00BD6244"/>
     <w:rsid w:val="00BE126C"/>
     <w:rsid w:val="00BF3187"/>
     <w:rsid w:val="00C25BCC"/>
     <w:rsid w:val="00C33A0E"/>
     <w:rsid w:val="00C62688"/>
     <w:rsid w:val="00C76238"/>
     <w:rsid w:val="00CB6240"/>
     <w:rsid w:val="00CE2DAE"/>
     <w:rsid w:val="00CF32C7"/>
     <w:rsid w:val="00D20DE5"/>
     <w:rsid w:val="00D31EAB"/>
     <w:rsid w:val="00D85280"/>
     <w:rsid w:val="00DB0905"/>
     <w:rsid w:val="00DE0300"/>
     <w:rsid w:val="00DE2A50"/>
     <w:rsid w:val="00DE76CD"/>
     <w:rsid w:val="00DF5439"/>
     <w:rsid w:val="00E4502F"/>
     <w:rsid w:val="00E458E1"/>
     <w:rsid w:val="00E967C4"/>
     <w:rsid w:val="00EA66F8"/>
     <w:rsid w:val="00ED2B97"/>
     <w:rsid w:val="00EF53C0"/>
     <w:rsid w:val="00F204D8"/>
     <w:rsid w:val="00F34DC4"/>
     <w:rsid w:val="00F60ED1"/>
     <w:rsid w:val="00F70471"/>
     <w:rsid w:val="00F7680D"/>
     <w:rsid w:val="00FE6930"/>
     <w:rsid w:val="010A97C4"/>
     <w:rsid w:val="018F8202"/>
     <w:rsid w:val="0238C2A7"/>
     <w:rsid w:val="02807FC4"/>
     <w:rsid w:val="0354F828"/>
+    <w:rsid w:val="0383404F"/>
     <w:rsid w:val="03894F1B"/>
     <w:rsid w:val="03955905"/>
     <w:rsid w:val="03F71292"/>
     <w:rsid w:val="04A74AB5"/>
+    <w:rsid w:val="04AF2BA3"/>
+    <w:rsid w:val="0533D9A0"/>
     <w:rsid w:val="05375758"/>
+    <w:rsid w:val="061CAD08"/>
     <w:rsid w:val="0683D13C"/>
+    <w:rsid w:val="0738A682"/>
     <w:rsid w:val="075412AC"/>
+    <w:rsid w:val="07A4FF48"/>
+    <w:rsid w:val="07EE1BFB"/>
     <w:rsid w:val="080BCB18"/>
+    <w:rsid w:val="08247A85"/>
     <w:rsid w:val="08A3F832"/>
     <w:rsid w:val="08CD1A2A"/>
+    <w:rsid w:val="096EEF21"/>
+    <w:rsid w:val="09A1ED5D"/>
     <w:rsid w:val="0ACB44C7"/>
     <w:rsid w:val="0AE295B8"/>
     <w:rsid w:val="0B2C69BF"/>
     <w:rsid w:val="0B3890E8"/>
     <w:rsid w:val="0B9315E4"/>
+    <w:rsid w:val="0BE7710B"/>
     <w:rsid w:val="0C4FBA11"/>
+    <w:rsid w:val="0E1B161B"/>
+    <w:rsid w:val="0E1F4CA4"/>
     <w:rsid w:val="0E67B704"/>
     <w:rsid w:val="0F8B6208"/>
     <w:rsid w:val="1083DA9B"/>
+    <w:rsid w:val="10B53783"/>
+    <w:rsid w:val="10DA7F22"/>
     <w:rsid w:val="115435A6"/>
+    <w:rsid w:val="1188770D"/>
     <w:rsid w:val="11931743"/>
     <w:rsid w:val="11991864"/>
     <w:rsid w:val="12C48F82"/>
     <w:rsid w:val="1318F6FD"/>
+    <w:rsid w:val="140E03B6"/>
     <w:rsid w:val="147A63AE"/>
     <w:rsid w:val="147D796D"/>
+    <w:rsid w:val="149E57E3"/>
     <w:rsid w:val="15BD3D62"/>
     <w:rsid w:val="15D97EC1"/>
     <w:rsid w:val="1685BF23"/>
     <w:rsid w:val="17053D12"/>
+    <w:rsid w:val="174C9721"/>
     <w:rsid w:val="17B4EA23"/>
     <w:rsid w:val="18A94177"/>
     <w:rsid w:val="18B6D5A3"/>
+    <w:rsid w:val="1A637219"/>
     <w:rsid w:val="1AC87EED"/>
     <w:rsid w:val="1B99A9D3"/>
     <w:rsid w:val="1C7CCC97"/>
     <w:rsid w:val="1CDBF421"/>
     <w:rsid w:val="1D18296A"/>
     <w:rsid w:val="1D2D51BD"/>
     <w:rsid w:val="1D7DB423"/>
     <w:rsid w:val="1DF9C8F1"/>
     <w:rsid w:val="1E0FD8BB"/>
+    <w:rsid w:val="1F99F366"/>
     <w:rsid w:val="20515813"/>
     <w:rsid w:val="206C0653"/>
     <w:rsid w:val="20B93AF6"/>
     <w:rsid w:val="20C1E889"/>
+    <w:rsid w:val="2113B3D9"/>
     <w:rsid w:val="215521B6"/>
     <w:rsid w:val="21B0F9D9"/>
+    <w:rsid w:val="21FA1511"/>
     <w:rsid w:val="22E26CEF"/>
+    <w:rsid w:val="2335E96D"/>
+    <w:rsid w:val="23AA2FAB"/>
     <w:rsid w:val="241690FA"/>
     <w:rsid w:val="243E7ECA"/>
     <w:rsid w:val="24AE04A8"/>
     <w:rsid w:val="24BAE51A"/>
     <w:rsid w:val="24C71CDE"/>
+    <w:rsid w:val="24D233D9"/>
+    <w:rsid w:val="24F5C407"/>
+    <w:rsid w:val="24FB11AC"/>
     <w:rsid w:val="2574B1A1"/>
     <w:rsid w:val="2580AA4F"/>
     <w:rsid w:val="268E4EFB"/>
+    <w:rsid w:val="270B3D7F"/>
     <w:rsid w:val="27181122"/>
     <w:rsid w:val="2735D218"/>
     <w:rsid w:val="282EA8FD"/>
     <w:rsid w:val="2836B26E"/>
     <w:rsid w:val="29213227"/>
     <w:rsid w:val="29911A3E"/>
     <w:rsid w:val="2A4F9E52"/>
     <w:rsid w:val="2A569703"/>
     <w:rsid w:val="2C10CD97"/>
     <w:rsid w:val="2CFFFBB8"/>
     <w:rsid w:val="2D5F9CBD"/>
     <w:rsid w:val="2DC60594"/>
     <w:rsid w:val="2E2F6FF2"/>
     <w:rsid w:val="2F3289C8"/>
     <w:rsid w:val="2F8043C3"/>
     <w:rsid w:val="2FE77CB3"/>
     <w:rsid w:val="307C553D"/>
     <w:rsid w:val="31931D1F"/>
     <w:rsid w:val="32377B79"/>
     <w:rsid w:val="33EA9672"/>
     <w:rsid w:val="33F79DB9"/>
     <w:rsid w:val="35761E7F"/>
     <w:rsid w:val="359D751F"/>
     <w:rsid w:val="365D8539"/>
     <w:rsid w:val="386038FF"/>
     <w:rsid w:val="388905E2"/>
     <w:rsid w:val="38B1424A"/>
     <w:rsid w:val="3A20CD05"/>
     <w:rsid w:val="3ACEE2EA"/>
     <w:rsid w:val="3AF663A4"/>
     <w:rsid w:val="3B42B4E0"/>
     <w:rsid w:val="3BB4BD5F"/>
     <w:rsid w:val="3C0391E2"/>
     <w:rsid w:val="3CAD7A89"/>
     <w:rsid w:val="3D073090"/>
     <w:rsid w:val="3D3B41E7"/>
     <w:rsid w:val="3D3FA61C"/>
     <w:rsid w:val="3D9DA60D"/>
     <w:rsid w:val="3DCDA204"/>
     <w:rsid w:val="3E13B17A"/>
+    <w:rsid w:val="3ED12CEB"/>
     <w:rsid w:val="3EF8A9D9"/>
     <w:rsid w:val="40C19238"/>
     <w:rsid w:val="4116DD43"/>
+    <w:rsid w:val="41AB1BD3"/>
     <w:rsid w:val="41F37780"/>
     <w:rsid w:val="42490A51"/>
     <w:rsid w:val="42B18CC8"/>
     <w:rsid w:val="42DB2F7D"/>
     <w:rsid w:val="440A626B"/>
     <w:rsid w:val="445C7FB8"/>
     <w:rsid w:val="4498EBA6"/>
     <w:rsid w:val="44AB3F08"/>
     <w:rsid w:val="44B9A019"/>
     <w:rsid w:val="45A675C4"/>
+    <w:rsid w:val="4633E874"/>
+    <w:rsid w:val="4649A68E"/>
     <w:rsid w:val="46A5A8D0"/>
     <w:rsid w:val="471D791B"/>
     <w:rsid w:val="47796A3C"/>
     <w:rsid w:val="47A321A6"/>
     <w:rsid w:val="4812F9E7"/>
+    <w:rsid w:val="495DC779"/>
     <w:rsid w:val="49FBC5D9"/>
     <w:rsid w:val="4A3CBA3D"/>
     <w:rsid w:val="4A857BF6"/>
     <w:rsid w:val="4AD1717C"/>
+    <w:rsid w:val="4BBB81F5"/>
     <w:rsid w:val="4C835268"/>
     <w:rsid w:val="4C9BBE67"/>
+    <w:rsid w:val="4DAD1B43"/>
+    <w:rsid w:val="4DE45034"/>
+    <w:rsid w:val="4E03D4A0"/>
     <w:rsid w:val="4E2EDC95"/>
+    <w:rsid w:val="4E65095A"/>
     <w:rsid w:val="4F32114F"/>
     <w:rsid w:val="4FD61583"/>
     <w:rsid w:val="5003B655"/>
+    <w:rsid w:val="501B53AD"/>
     <w:rsid w:val="502F546B"/>
     <w:rsid w:val="504298E2"/>
     <w:rsid w:val="512E5ABD"/>
     <w:rsid w:val="5134E015"/>
+    <w:rsid w:val="51A00B57"/>
     <w:rsid w:val="51B55687"/>
+    <w:rsid w:val="51FF131A"/>
+    <w:rsid w:val="525CE8B3"/>
     <w:rsid w:val="52C9278F"/>
     <w:rsid w:val="54520256"/>
     <w:rsid w:val="54AE6A2F"/>
     <w:rsid w:val="5500B9C4"/>
     <w:rsid w:val="55443497"/>
     <w:rsid w:val="55A5A914"/>
     <w:rsid w:val="55EC5306"/>
     <w:rsid w:val="560404EB"/>
     <w:rsid w:val="560A3958"/>
     <w:rsid w:val="56236078"/>
     <w:rsid w:val="5649AD5D"/>
     <w:rsid w:val="565A5612"/>
     <w:rsid w:val="56FB7430"/>
     <w:rsid w:val="57DCB493"/>
     <w:rsid w:val="588C69ED"/>
     <w:rsid w:val="58B658A5"/>
     <w:rsid w:val="58C21ABB"/>
     <w:rsid w:val="59298E9D"/>
     <w:rsid w:val="5994EF6C"/>
+    <w:rsid w:val="5A0F01F8"/>
     <w:rsid w:val="5A6C1CCF"/>
     <w:rsid w:val="5B03E6EB"/>
     <w:rsid w:val="5B22EB53"/>
     <w:rsid w:val="5B5433C7"/>
     <w:rsid w:val="5B76E15D"/>
     <w:rsid w:val="5B8BA68F"/>
     <w:rsid w:val="5C620249"/>
     <w:rsid w:val="5D37EE70"/>
     <w:rsid w:val="5E5BDAD1"/>
     <w:rsid w:val="5E7F244F"/>
     <w:rsid w:val="5F5D2397"/>
+    <w:rsid w:val="605004C8"/>
     <w:rsid w:val="609FC89D"/>
     <w:rsid w:val="62EF87E8"/>
     <w:rsid w:val="6322EA69"/>
     <w:rsid w:val="6329001C"/>
     <w:rsid w:val="6406039D"/>
     <w:rsid w:val="64984EBF"/>
     <w:rsid w:val="653E452F"/>
     <w:rsid w:val="656E15F6"/>
+    <w:rsid w:val="664DCDBA"/>
     <w:rsid w:val="6718B004"/>
+    <w:rsid w:val="686FE437"/>
     <w:rsid w:val="689CB17A"/>
+    <w:rsid w:val="68AEDD0E"/>
+    <w:rsid w:val="694E3E1A"/>
     <w:rsid w:val="697AFAD8"/>
+    <w:rsid w:val="6A5CDD34"/>
     <w:rsid w:val="6AE4EB24"/>
+    <w:rsid w:val="6AF253E6"/>
     <w:rsid w:val="6AF687D8"/>
     <w:rsid w:val="6C2858EA"/>
     <w:rsid w:val="6CE11D78"/>
     <w:rsid w:val="6D75AE15"/>
     <w:rsid w:val="6DC416F7"/>
     <w:rsid w:val="6E0906FF"/>
     <w:rsid w:val="6E64F830"/>
     <w:rsid w:val="6E66BEA6"/>
     <w:rsid w:val="6F0475FE"/>
+    <w:rsid w:val="710A2E73"/>
     <w:rsid w:val="7125977B"/>
+    <w:rsid w:val="713F8448"/>
     <w:rsid w:val="716742FD"/>
     <w:rsid w:val="71B0AD66"/>
     <w:rsid w:val="72056C95"/>
     <w:rsid w:val="728416BA"/>
     <w:rsid w:val="72B39744"/>
     <w:rsid w:val="72C9FF1E"/>
     <w:rsid w:val="72E11729"/>
     <w:rsid w:val="7398853C"/>
     <w:rsid w:val="73D32921"/>
     <w:rsid w:val="74A725E1"/>
     <w:rsid w:val="74B76EE3"/>
     <w:rsid w:val="75538CF7"/>
     <w:rsid w:val="758715A6"/>
+    <w:rsid w:val="75BCBDC6"/>
     <w:rsid w:val="7600AE5A"/>
+    <w:rsid w:val="7654B323"/>
     <w:rsid w:val="7656FBF7"/>
     <w:rsid w:val="76BE271B"/>
     <w:rsid w:val="774D1DF5"/>
     <w:rsid w:val="7862051A"/>
     <w:rsid w:val="79220149"/>
     <w:rsid w:val="792DA5F8"/>
     <w:rsid w:val="7938A0FF"/>
     <w:rsid w:val="7C6C12E1"/>
     <w:rsid w:val="7CBB9D74"/>
+    <w:rsid w:val="7D4E4CDE"/>
+    <w:rsid w:val="7DFDE7B2"/>
+    <w:rsid w:val="7E1A5E41"/>
     <w:rsid w:val="7E5456F7"/>
     <w:rsid w:val="7FC03911"/>
     <w:rsid w:val="7FC9885C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24EB9C80"/>
+  <w15:docId w15:val="{271C6CF7-EDF9-4D5E-BB8D-31D715586C0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -7425,51 +8810,51 @@
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Resources.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/electronic-visit-verification-for-agency-based-providers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Support/Support-SD.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@masshealthltss.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EVVfeedback@Mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@masshealthltss.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EVVfeedback@Mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Resources.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/electronic-visit-verification-for-agency-based-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Support/Support-SD.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7743,81 +9128,379 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7762c3a9-ab35-44c6-8914-f861b4cf378c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD1CEBE7911D9A4E96055987E3D2D700" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d06f5daab323c3c59a348e533a1d781">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7762c3a9-ab35-44c6-8914-f861b4cf378c" xmlns:ns3="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5800117f9e0e1cf707e9aabf23ede17e" ns2:_="" ns3:_="">
+    <xsd:import namespace="7762c3a9-ab35-44c6-8914-f861b4cf378c"/>
+    <xsd:import namespace="c08fe399-b18c-4be5-ad6b-b37a7ff993ce"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7762c3a9-ab35-44c6-8914-f861b4cf378c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9b23abcc-3c39-4882-b3bb-8b2a56962bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c08fe399-b18c-4be5-ad6b-b37a7ff993ce">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84CE97DA-899C-4394-BF67-30AADCCE2CDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c08fe399-b18c-4be5-ad6b-b37a7ff993ce"/>
+    <ds:schemaRef ds:uri="7762c3a9-ab35-44c6-8914-f861b4cf378c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9151052F-8C83-4F29-8E48-3199CC4C7101}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F2AB96F-110E-4AFF-910E-6270C26C1809}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7762c3a9-ab35-44c6-8914-f861b4cf378c"/>
+    <ds:schemaRef ds:uri="c08fe399-b18c-4be5-ad6b-b37a7ff993ce"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
   <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5866</Characters>
+  <Pages>7</Pages>
+  <Words>1342</Words>
+  <Characters>7652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6882</CharactersWithSpaces>
+  <CharactersWithSpaces>8977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD1CEBE7911D9A4E96055987E3D2D700</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>