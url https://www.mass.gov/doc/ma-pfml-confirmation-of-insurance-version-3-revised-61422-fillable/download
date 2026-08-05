--- v0 (2025-12-05)
+++ v1 (2026-08-05)
@@ -1,8108 +1,1164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A4CB786" w14:textId="77777777" w:rsidR="000B10A1" w:rsidRDefault="000B10A1" w:rsidP="000B10A1">
+    <w:p w14:paraId="4710F3DB" w14:textId="0D8EEBEF" w:rsidR="002A696F" w:rsidRPr="00CF7CCC" w:rsidRDefault="00315CE1" w:rsidP="00CF7CCC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="361" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7CCC">
+        <w:t>Massachusetts Paid Family and Medical Leave Confirmation of Insurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9AF1EB" w14:textId="1C802B85" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r w:rsidRPr="00315CE1">
+        <w:t>The purpose of this document is to provide verification of insurance coverage to support a request for private plan exemption from the Massachusetts Department of Family and Medical Leave (DFML) for the provision of paid leave benefits under M.G.L. c. 175M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A815222" w14:textId="41FDC17D" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>INSURANCE CARRIER INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309D8515" w14:textId="44C32BA0" w:rsidR="00315CE1" w:rsidRPr="00D37494" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r w:rsidRPr="00D37494">
+        <w:t>Insurance carrier name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9AB1D7" w14:textId="2241C168" w:rsidR="00315CE1" w:rsidRPr="00D37494" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37494">
+        <w:t>Insurance carrier point of contact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E124FBC" w14:textId="22A3F0D9" w:rsidR="00315CE1" w:rsidRPr="00D37494" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r w:rsidRPr="00D37494">
+        <w:t>Contact name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2738C940" w14:textId="45EE8243" w:rsidR="00315CE1" w:rsidRPr="00D37494" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r w:rsidRPr="00D37494">
+        <w:t xml:space="preserve">Contact email: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9A78DF" w14:textId="7DE87073" w:rsidR="00315CE1" w:rsidRPr="00D37494" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r w:rsidRPr="00D37494">
+        <w:t>Contact phone number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7296E8F4" w14:textId="2ACEA72B" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="005E02BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>POLICY INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FFE7DA" w14:textId="49039C31" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>Policy effective date</w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t xml:space="preserve">(MM/DD/YYYY): </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8EFAA2" w14:textId="5568ECED" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>Policy anniversary date</w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t>(MM/DD):_____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E95259B" w14:textId="0E6D6CE6" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>Coverage type (family plus medical, family only, or medical only):</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732A6578" w14:textId="4FE8A75E" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t xml:space="preserve">Policy form number: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C176A8B" w14:textId="1F9BDE33" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>SERF number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27726">
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09634F67" w14:textId="2E4506FD" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="005E02BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>COVERED BUSINESS ENTITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B79D28" w14:textId="1A32835A" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>If there are multiple covered business entities, list information for each covered business entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CA419" w14:textId="77777777" w:rsidR="00D27726" w:rsidRDefault="00D27726" w:rsidP="00D27726">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457028F3" w14:textId="77777777" w:rsidR="00D27726" w:rsidRDefault="00D27726" w:rsidP="00D27726">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B91D1CB" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D63B37" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AA8E3D" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5B437B" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53049687" w14:textId="77777777" w:rsidR="00D27726" w:rsidRDefault="00D27726" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720F95CD" w14:textId="77777777" w:rsidR="00D27726" w:rsidRDefault="00D27726" w:rsidP="00D27726">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647BC31B" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A554FA9" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DDBD18" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B46BBB7" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FB4DF8" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EAE301" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153591AC" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282D5D5B" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F634585" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9FE445" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326CF286" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A0C03F" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9C18D1" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D70A682" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B0A84F" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E82DB5" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000BE512" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635F8D7F" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2557A19A" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F3AF80" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA07C8C" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0851258D" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765F3D81" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC768B6" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093DA745" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041A12F2" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77558595" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C63494" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22608F0A" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:pPr>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Business name: ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5C317F" w14:textId="77777777" w:rsidR="0069083D" w:rsidRDefault="0069083D" w:rsidP="0069083D">
+      <w:r>
+        <w:t>Employer identification number:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9EC21F" w14:textId="77777777" w:rsidR="005E02BE" w:rsidRDefault="005E02BE" w:rsidP="005E02BE">
+      <w:r>
+        <w:t>Coverage effective date (MM/DD/YYYY): ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083F8288" w14:textId="77777777" w:rsidR="00F43DF5" w:rsidRPr="00120E64" w:rsidRDefault="00F43DF5" w:rsidP="00F43DF5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5519 lines deleted...]
-          <w:b/>
           <w:i/>
-        </w:rPr>
-[...355 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>____________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C10172" w:rsidRPr="00A4207F">
+      </w:pPr>
+      <w:r w:rsidRPr="00120E64">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>______</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A4207F">
+        <w:t xml:space="preserve">*If you have </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A4207F">
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E64">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A4207F">
+        <w:t xml:space="preserve"> businesses </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A4207F">
+        <w:t xml:space="preserve">than the space above </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E64">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Signature</w:t>
-[...31 lines deleted...]
-        <w:tab/>
+        <w:t>you may attach a document to include all remaining businesses The document must include the business name, employer identification number, and coverage effective date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8F44A1" w14:textId="77777777" w:rsidR="00D37494" w:rsidRDefault="00D37494" w:rsidP="00D37494"/>
+    <w:p w14:paraId="0BE2ADE3" w14:textId="77777777" w:rsidR="00D37494" w:rsidRDefault="00D37494" w:rsidP="00D37494"/>
+    <w:p w14:paraId="59ADB64B" w14:textId="7018241E" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ACKNOWLEDGEMENT OF EMPLOYER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72851DD9" w14:textId="134A3F5B" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t xml:space="preserve">The Employer acknowledges and understands that they must submit an exemption application through </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2527">
+        <w:t xml:space="preserve">the PFML employer portal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under each unique Employer Identification Number (EIN) that is covered by the policy. The exemption application must be submitted the quarter prior to the policy effective or renewal date. If the employer submits the exemption application after the policy effective or renewal date the employer must submit a formal request to backdate the exemption to the policy effective or renewal date or the employer will be liable for PFML contributions during the period, they were not approved for an exemption by the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D70617" w14:textId="77777777" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>The Employer acknowledges and understands if this plan is not in force on the exemption effective date, the Employer will be responsible for PFML contributions retroactive to the effective date of the exemption, and furthermore, the Employer may not collect retroactive contributions from employees to satisfy this requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E2943C" w14:textId="2F9D3E7A" w:rsidR="00315CE1" w:rsidRDefault="00315CE1" w:rsidP="00D37494">
+      <w:r>
+        <w:t>The Employer acknowledges and understands that if it is approved for a medical leave only exemption, it does not alleviate it of its obligation to remit family leave contributions to the Family and Employment Security Trust Fund (“Trust Fund”). Similarly, if it is approved for a family leave only exemption, it does not alleviate it of its obligation to remit medical leave contributions to the Trust Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792004BF" w14:textId="34A38656" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name of Employer:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF460D0" w14:textId="12F1EB76" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature of employer’s duly authorized representative:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406C55FA" w14:textId="06236CC7" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
         <w:t>Date</w:t>
       </w:r>
-    </w:p>
-[...248 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E02BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permEnd w:id="739208210"/>
-[...221 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="005E02BE">
+        <w:t xml:space="preserve">(MM/DD/YYYY): </w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4216D904" w14:textId="5A427221" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B4EE71" w14:textId="70B89405" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537AFFF6" w14:textId="7DD13C91" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name of Insurer:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328C8B2A" w14:textId="1028EA45" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Signature of insurer’s duly authorized representative:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031471C">
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552905F0" w14:textId="0BA39C41" w:rsidR="0031471C" w:rsidRDefault="0031471C" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
         <w:t>Date</w:t>
       </w:r>
-    </w:p>
-[...337 lines deleted...]
-    <w:p w14:paraId="446CB3A8" w14:textId="0595212A" w:rsidR="00184B36" w:rsidRPr="00464E9E" w:rsidRDefault="0084233D" w:rsidP="0084233D">
+      <w:r w:rsidR="005E02BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E02BE">
+        <w:t xml:space="preserve">(MM/DD/YYYY): </w:t>
+      </w:r>
+      <w:r>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D5ADF1" w14:textId="77777777" w:rsidR="0031471C" w:rsidRDefault="0031471C" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7EC3A8" w14:textId="77777777" w:rsidR="0031471C" w:rsidRDefault="0031471C" w:rsidP="0031471C">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title: _____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C664789" w14:textId="77777777" w:rsidR="00AF2527" w:rsidRDefault="00AF2527" w:rsidP="00D37494"/>
+    <w:p w14:paraId="0C130932" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>INSTRUCTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DD4886" w14:textId="19C6E720" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
-      <w:r w:rsidR="00F06567">
-[...27 lines deleted...]
-    <w:p w14:paraId="66995703" w14:textId="4977AA80" w:rsidR="00AC65B8" w:rsidRPr="00464E9E" w:rsidRDefault="00AC65B8" w:rsidP="0084233D">
+      <w:r w:rsidRPr="001A237E">
+        <w:t xml:space="preserve">MA PFML </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1005A">
+        <w:t>Confirmation of Insurance with your insurance carrier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A237E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The form must be complete and signed by the employer and insurance carrier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E243E5C" w14:textId="6653D347" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="4496F208" w14:textId="1D29FCF9" w:rsidR="00CF7D30" w:rsidRPr="00464E9E" w:rsidRDefault="00CF7D30" w:rsidP="00AC65B8">
+      </w:pPr>
+      <w:r>
+        <w:t>Submit an exemption request through the PFML employer portal. This step must be completed for each unique Employer Identification Number (EIN) covered under the policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F78F8EF" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1606FB20" w14:textId="77777777" w:rsidR="00505FCF" w:rsidRPr="00464E9E" w:rsidRDefault="00505FCF" w:rsidP="00505FCF">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Log into </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E53299">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the PFML employer portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53299">
+        <w:t>paidleave.mass.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2B46C" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If you do not already have an account, you will need to create an employer leave administrator account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40009E00" w14:textId="2007CD18" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once logged into your account, complete the exemption request application and attach the completed MA PFML </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1005A">
+        <w:t xml:space="preserve">Confirmation of Insurance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at the end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BA4F1F" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRPr="0040257A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00464E9E">
+      <w:r w:rsidRPr="0040257A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Once logged into your account, locate your paid family and medical leave account panel.</w:t>
-[...8 lines deleted...]
-        </w:numPr>
+        <w:t>Exemption request application periods based on policy effective/renewal date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A5264" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...93 lines deleted...]
-        <w:t>Exemption applications periods based on policy effective/renewal date</w:t>
+        <w:t>- PFML exemption request dates by quarter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Exemption Request Dates"/>
+        <w:tblDescription w:val="Lists effective/renewal dates and enrollment open and close dates for PFML exemption requests"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3008"/>
+        <w:gridCol w:w="3116"/>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D6526" w14:paraId="33C1989D" w14:textId="77777777" w:rsidTr="00C4050B">
+      <w:tr w:rsidR="00E1005A" w14:paraId="7C294E41" w14:textId="77777777" w:rsidTr="007827B6">
         <w:trPr>
-          <w:trHeight w:val="537"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB189D2" w14:textId="6C8BC55E" w:rsidR="005D6526" w:rsidRPr="00B86BFA" w:rsidRDefault="005D6526" w:rsidP="002D7571">
+          <w:p w14:paraId="1FB7C988" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRPr="0040257A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B86BFA">
+            <w:r w:rsidRPr="0040257A">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy effective/renewal date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="5C011481" w14:textId="74634D53" w:rsidR="005D6526" w:rsidRPr="00B86BFA" w:rsidRDefault="005604B4" w:rsidP="002D7571">
+          <w:p w14:paraId="68BB1BFA" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRPr="0040257A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B86BFA">
+            <w:r w:rsidRPr="0040257A">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exemption </w:t>
-[...10 lines deleted...]
-              <w:t>application enrollment opens</w:t>
+              <w:t>Exemption application enrollment opens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="307C8330" w14:textId="5926DD37" w:rsidR="005D6526" w:rsidRPr="00B86BFA" w:rsidRDefault="00E0516B" w:rsidP="002D7571">
+          <w:p w14:paraId="6D2D4126" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRPr="0040257A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B86BFA">
+            <w:r w:rsidRPr="0040257A">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exemption application </w:t>
-[...10 lines deleted...]
-              <w:t>enrollment closes</w:t>
+              <w:t>Exemption application enrollment closes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6526" w14:paraId="0707D511" w14:textId="77777777" w:rsidTr="0015429A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E1005A" w14:paraId="5D61EDBC" w14:textId="77777777" w:rsidTr="000E17AC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25088026" w14:textId="6647F7D2" w:rsidR="005D6526" w:rsidRDefault="005477E1" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="57AC12C4" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>January 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522905B9" w14:textId="39D6B5B4" w:rsidR="005D6526" w:rsidRDefault="005604B4" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7F58CC7B" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>October 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACD74D5" w14:textId="7A35EFA9" w:rsidR="005D6526" w:rsidRDefault="005604B4" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0CA97E60" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>December 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6526" w14:paraId="189CEF3C" w14:textId="77777777" w:rsidTr="0015429A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E1005A" w14:paraId="66E497C8" w14:textId="77777777" w:rsidTr="000E17AC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52859DCE" w14:textId="54B3945F" w:rsidR="005D6526" w:rsidRDefault="005604B4" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10EA1C5E" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>April 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B03BD40" w14:textId="7BFCA822" w:rsidR="005D6526" w:rsidRDefault="005604B4" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="004EF82D" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>January 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09804327" w14:textId="38A53D6C" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="70938866" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>March 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6526" w14:paraId="50471065" w14:textId="77777777" w:rsidTr="0015429A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E1005A" w14:paraId="4C850141" w14:textId="77777777" w:rsidTr="000E17AC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57928FE3" w14:textId="7396E260" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6A9FBD14" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA6CF0F" w14:textId="6898F123" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D2597EA" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>April 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="166232E4" w14:textId="1D289A85" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="764191D8" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>June 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6526" w14:paraId="0B44543C" w14:textId="77777777" w:rsidTr="0015429A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E1005A" w14:paraId="72D019D4" w14:textId="77777777" w:rsidTr="000E17AC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514CDC0A" w14:textId="62DE685F" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="258E0922" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>October 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA25450" w14:textId="688C9C88" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5501341E" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A892B06" w14:textId="70594848" w:rsidR="005D6526" w:rsidRDefault="00067F6E" w:rsidP="002D7571">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A3949C7" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="000E17AC">
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>September 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B669882" w14:textId="77777777" w:rsidR="000544FC" w:rsidRDefault="000544FC" w:rsidP="00D55A62">
-[...26 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="44DF24B2" w14:textId="54C39D94" w:rsidR="00AF2527" w:rsidRPr="00315CE1" w:rsidRDefault="00AF2527" w:rsidP="00D37494"/>
+    <w:sectPr w:rsidR="00AF2527" w:rsidRPr="00315CE1">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1170" w:right="1080" w:bottom="180" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B20E675" w14:textId="77777777" w:rsidR="00935D12" w:rsidRDefault="00935D12" w:rsidP="003124D1">
+    <w:p w14:paraId="44779101" w14:textId="77777777" w:rsidR="009A3157" w:rsidRDefault="009A3157" w:rsidP="00E1005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="572FDEB4" w14:textId="77777777" w:rsidR="00935D12" w:rsidRDefault="00935D12" w:rsidP="003124D1">
+    <w:p w14:paraId="12FDBE1A" w14:textId="77777777" w:rsidR="009A3157" w:rsidRDefault="009A3157" w:rsidP="00E1005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...67 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39073FA2" w14:textId="0A8E66CA" w:rsidR="0082079E" w:rsidRPr="00DC3367" w:rsidRDefault="0082079E" w:rsidP="00BD77D0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73DBE0D0" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRPr="00E1005A" w:rsidRDefault="00E1005A" w:rsidP="00E1005A">
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E1005A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>MA PFML Confirmation of Insurance v. 4 | REVISED MAY 2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="429B0EF8" w14:textId="77777777" w:rsidR="00E1005A" w:rsidRDefault="00E1005A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC3367">
-[...310 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55FF3A6F" w14:textId="77777777" w:rsidR="00935D12" w:rsidRDefault="00935D12" w:rsidP="003124D1">
+    <w:p w14:paraId="1760A44D" w14:textId="77777777" w:rsidR="009A3157" w:rsidRDefault="009A3157" w:rsidP="00E1005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="109DF975" w14:textId="77777777" w:rsidR="00935D12" w:rsidRDefault="00935D12" w:rsidP="003124D1">
+    <w:p w14:paraId="1FD18DB4" w14:textId="77777777" w:rsidR="009A3157" w:rsidRDefault="009A3157" w:rsidP="00E1005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D569BA"/>
+    <w:nsid w:val="5F923A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AFB09426"/>
-    <w:lvl w:ilvl="0" w:tplc="E7983574">
+    <w:tmpl w:val="0734B7BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -8122,1706 +1178,161 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...1183 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1965034255">
+  <w:num w:numId="1" w16cid:durableId="127477667">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:applyBreakingRules/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00847617"/>
-[...383 lines deleted...]
-    <w:rsid w:val="73384C6D"/>
+    <w:rsidRoot w:val="00315CE1"/>
+    <w:rsid w:val="00121625"/>
+    <w:rsid w:val="00166AD6"/>
+    <w:rsid w:val="001B6BE7"/>
+    <w:rsid w:val="002A696F"/>
+    <w:rsid w:val="0031471C"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rsid w:val="003D2C9E"/>
+    <w:rsid w:val="005E02BE"/>
+    <w:rsid w:val="006211C8"/>
+    <w:rsid w:val="0069083D"/>
+    <w:rsid w:val="00760936"/>
+    <w:rsid w:val="007827B6"/>
+    <w:rsid w:val="009A3157"/>
+    <w:rsid w:val="00A62390"/>
+    <w:rsid w:val="00AF2527"/>
+    <w:rsid w:val="00AF3E13"/>
+    <w:rsid w:val="00CF7CCC"/>
+    <w:rsid w:val="00D14480"/>
+    <w:rsid w:val="00D27726"/>
+    <w:rsid w:val="00D37494"/>
+    <w:rsid w:val="00E06E28"/>
+    <w:rsid w:val="00E1005A"/>
+    <w:rsid w:val="00E3225A"/>
+    <w:rsid w:val="00F43DF5"/>
+    <w:rsid w:val="00FC6C4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11697376"/>
-  <w15:docId w15:val="{1BED3B17-DC46-4726-B45E-91CA2FF3EB5D}"/>
+  <w14:docId w14:val="21AB3D29"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AE999134-CAC2-46CF-A2FB-8D5CF4A182CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="30"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9842,51 +1353,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10156,872 +1667,734 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6EC2"/>
+    <w:rsid w:val="00D37494"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0052540C"/>
+    <w:rsid w:val="00315CE1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="50"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F45194"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="35"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="50"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="35"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="71"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="71"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="35"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="35"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00847617"/>
+    <w:rsid w:val="00315CE1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
       <w:i/>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...20 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
       <w:i/>
-      <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...65 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00315CE1"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...78 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003124D1"/>
+    <w:rsid w:val="00E1005A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003124D1"/>
+    <w:rsid w:val="00E1005A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Angsana New"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003124D1"/>
+    <w:rsid w:val="00E1005A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003124D1"/>
-[...2 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00E1005A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Angsana New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00187E84"/>
-[...41 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+    <w:rsid w:val="00E1005A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00FF68A9"/>
+    <w:rsid w:val="00E1005A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00115B5E"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00126395"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E1005A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...270 lines deleted...]
-      <w:szCs w:val="24"/>
+    <w:rPr>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...66 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Jasmine.Crafts\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Desktop\paidleave.mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11029,54 +2402,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11246,80 +2619,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05286ca71d860fe014574755141b8e7f" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d27a1803de8f993d158091370e140cf2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d1ebce5219341720dc45ccc5ed50d0e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a3922e2-8481-48ec-a87a-5090973b07da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -11353,50 +2726,72 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MovetoInterviewStage" ma:index="17" nillable="true" ma:displayName="Move to Interview Stage" ma:default="1" ma:format="Dropdown" ma:internalName="MovetoInterviewStage">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="25" nillable="true" ma:displayName="Note" ma:description="Maybe" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -11495,324 +2890,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
     <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...33 lines deleted...]
-    <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Note xmlns="0a3922e2-8481-48ec-a87a-5090973b07da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEA0B77-76C9-4A45-8AAB-B27E20EA3E32}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D439B6D-E546-44FC-917D-A0302E649437}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03BD79B-6F89-4586-BBFA-65142B7D4A10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D09583A-0AAF-4B4D-8804-1681B502970F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="94af8256-0b25-46a6-8dd3-25945d505288"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516103CE-9174-455F-9A62-6AD753C6E8DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3591</Characters>
+  <Pages>5</Pages>
+  <Words>1284</Words>
+  <Characters>7321</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>V. 3</vt:lpstr>
+      <vt:lpstr>PFML Confirmation of Insurance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4213</CharactersWithSpaces>
+  <CharactersWithSpaces>8588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...128 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>V. 3</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Gasson, Kristina A. (DFML)</dc:creator>
+  <dc:title>PFML Confirmation of Insurance</dc:title>
+  <dc:subject/>
+  <dc:creator>Crafts, Jasmine (DFML)</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010092A775729DB113468DFE53EF5E4A1154</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
-[...7 lines deleted...]
-  </property>
 </Properties>
 </file>