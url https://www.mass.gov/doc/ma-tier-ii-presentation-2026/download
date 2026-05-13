--- v0 (2026-01-31)
+++ v1 (2026-05-13)
@@ -1,34 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -37,81 +40,82 @@
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="285" r:id="rId16"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="278" r:id="rId6"/>
+    <p:sldId id="281" r:id="rId7"/>
+    <p:sldId id="283" r:id="rId8"/>
+    <p:sldId id="282" r:id="rId9"/>
+    <p:sldId id="270" r:id="rId10"/>
+    <p:sldId id="279" r:id="rId11"/>
+    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="275" r:id="rId13"/>
+    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="272" r:id="rId15"/>
+    <p:sldId id="280" r:id="rId16"/>
+    <p:sldId id="276" r:id="rId17"/>
+    <p:sldId id="277" r:id="rId18"/>
+    <p:sldId id="285" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7315200" cy="9601200"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -213,645 +217,1215 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{36543A4B-BEB4-4EF3-9239-8FEED42BEC4E}" v="36" dt="2026-01-06T13:46:52.335"/>
+    <p1510:client id="{7CB445D1-76A7-A44C-8337-4D79DB6516CF}" v="128" dt="2026-04-26T13:03:02.035"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="94604" autoAdjust="0"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34583" autoAdjust="0"/>
+    <p:restoredTop sz="86438" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="870" y="114"/>
+        <p:origin x="240" y="752"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="81" d="100"/>
           <a:sy n="81" d="100"/>
         </p:scale>
         <p:origin x="3864" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:55:21.062" v="5907" actId="20577"/>
+    <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:03:02.035" v="129" actId="962"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T18:33:19.802" v="4870" actId="1076"/>
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:58:50.383" v="77" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2420617553" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:00:17.326" v="2490" actId="20577"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:58:50.383" v="77" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2420617553" sldId="257"/>
             <ac:spMk id="4" creationId="{FF7DC802-4323-1E1D-94BA-E629BD28B5AE}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2025-12-16T15:31:19.305" v="2162" actId="2711"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:55:02.741" v="63" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2420617553" sldId="257"/>
+            <ac:spMk id="5" creationId="{E10E941A-D332-C4F0-8ECB-6AA61932C9AD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:58:33.456" v="74" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2420617553" sldId="257"/>
             <ac:spMk id="9" creationId="{EA7F1ACC-3D83-F751-9076-9A5233C5F5F9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T18:33:19.802" v="4870" actId="1076"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:53:40.506" v="62" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2420617553" sldId="257"/>
             <ac:picMk id="3" creationId="{8FFBC050-E710-2E0F-B6AC-FC16975A2901}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:53:30.091" v="61" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2420617553" sldId="257"/>
+            <ac:picMk id="11" creationId="{6131860D-EC54-F5F2-A914-1C67425920A1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:24:50.650" v="2507"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:45.321" v="89" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3530070680" sldId="270"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2025-12-16T19:17:01.606" v="2484" actId="20577"/>
-[...7 lines deleted...]
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:24:50.650" v="2507"/>
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:38.878" v="86" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3530070680" sldId="270"/>
             <ac:spMk id="4" creationId="{3FE8308D-187F-160C-41E2-786BBEDB8DEA}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:22:29.707" v="2492" actId="20577"/>
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:40.820" v="87" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3530070680" sldId="270"/>
-            <ac:spMk id="15" creationId="{23B6B5C1-8738-D1E9-5206-78D2B92CB15B}"/>
+            <ac:spMk id="5" creationId="{7688DCDA-47A7-1B4A-5621-6F5F24737895}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:45.321" v="89" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3530070680" sldId="270"/>
+            <ac:picMk id="12" creationId="{6CEF5302-0EBC-FFE9-A3A0-AEE8D65EA91D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:42.654" v="88" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3530070680" sldId="270"/>
+            <ac:cxnSpMk id="7" creationId="{5A673B3D-FA83-7CA0-7548-0D38C7D21387}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:58:13.374" v="4179" actId="1076"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:48.562" v="113" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="811186076" sldId="272"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2025-12-16T16:07:28.841" v="2237" actId="20577"/>
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:33.817" v="109" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="811186076" sldId="272"/>
-            <ac:spMk id="2" creationId="{A43E4F86-A3FB-A05A-1B33-7B0E3CB74577}"/>
+            <ac:spMk id="4" creationId="{0340D467-5E5C-3161-55C1-B84898C05E0A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:58:05.369" v="4178" actId="1076"/>
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:35.411" v="110" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:spMk id="5" creationId="{EB9643B1-0496-2B98-D092-0A5CC10C562B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:48.562" v="113" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:picMk id="9" creationId="{5E6A4B36-5627-012A-5338-311A2F267D70}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:40.449" v="112" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:picMk id="12" creationId="{A4C19B8D-BF91-A7A2-3894-B5B1F90618A8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:37.378" v="111" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:cxnSpMk id="7" creationId="{751BCF4F-10E6-7C7D-E819-31693E9CA4A8}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:24.695" v="108" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3581676950" sldId="274"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:02.677" v="103" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:spMk id="4" creationId="{F5F1DA36-3C2B-8EA8-4EF1-4B7816A2AFF2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:03.774" v="104" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:spMk id="5" creationId="{41BB6DA4-B93B-B0AD-13E5-0808F9AB594B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:24.695" v="108" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:picMk id="8" creationId="{89ADD335-85BF-F44F-F276-2996FC229226}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:13.004" v="106" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:picMk id="12" creationId="{A0796744-9FF2-CA6B-387B-114DC3BC030D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:01:05.034" v="105" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:cxnSpMk id="7" creationId="{7D2A5425-70CD-DCB6-E7CA-68A892FC0E79}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:53.749" v="102" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3283573447" sldId="275"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:48.695" v="99" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3283573447" sldId="275"/>
+            <ac:spMk id="4" creationId="{7DCDA849-6C23-4760-58B1-2FF4D569D512}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:49.900" v="100" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3283573447" sldId="275"/>
+            <ac:spMk id="5" creationId="{9D347B90-05D9-909A-DAB2-44089E7542BE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:53.749" v="102" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3283573447" sldId="275"/>
+            <ac:picMk id="12" creationId="{20D0272C-0DC2-A1A1-C136-1D1C742BD106}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:50.950" v="101" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3283573447" sldId="275"/>
+            <ac:cxnSpMk id="7" creationId="{05216333-F8C6-D1F6-5CBD-F1659C0B3622}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:35.123" v="121" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1548262406" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:30.878" v="118" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1548262406" sldId="276"/>
+            <ac:spMk id="4" creationId="{CF90A43B-B9C1-BF31-799F-F618FA50C910}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:32.721" v="119" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1548262406" sldId="276"/>
+            <ac:spMk id="5" creationId="{E68FB371-539A-EC77-9BA4-B6628DB0EFBA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:35.123" v="121" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1548262406" sldId="276"/>
+            <ac:picMk id="12" creationId="{3AFFDD07-A5C3-3F91-C915-F70C1A6CF73A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:34.090" v="120" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1548262406" sldId="276"/>
+            <ac:cxnSpMk id="7" creationId="{2F45E161-F366-BD92-FC5A-2182BE1F4048}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:53.156" v="125" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="199778701" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:52:13.109" v="48" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="199778701" sldId="277"/>
+            <ac:spMk id="2" creationId="{C551788E-C1F1-8BF1-AA11-36EDAD60F509}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:50.327" v="122" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="199778701" sldId="277"/>
+            <ac:spMk id="4" creationId="{D037C7B8-F89C-C29C-46A1-EB71AE938083}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:51.418" v="123" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="199778701" sldId="277"/>
+            <ac:spMk id="5" creationId="{03E607C8-64D7-936C-C394-15C73832FC3B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:53.156" v="125" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="199778701" sldId="277"/>
+            <ac:picMk id="12" creationId="{D3B3D467-B4F1-743E-77A6-2DFD023E7FFD}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:52.202" v="124" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="199778701" sldId="277"/>
+            <ac:cxnSpMk id="7" creationId="{A267F83F-87FB-C6A0-4F9F-AF0EFB8143DB}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:56:23.366" v="69" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3998867157" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:55:47.250" v="64" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3998867157" sldId="278"/>
+            <ac:spMk id="4" creationId="{24392723-B42B-9C40-FFC1-BD074D21AC48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:55:57.764" v="65" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3998867157" sldId="278"/>
+            <ac:spMk id="5" creationId="{D3AA55FB-67A3-7812-9ADC-91EA048549B9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:56:23.366" v="69" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3998867157" sldId="278"/>
+            <ac:picMk id="12" creationId="{9E964EE3-E07B-71E8-7B34-4CC89C3B194A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:56:05.049" v="66" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3998867157" sldId="278"/>
+            <ac:cxnSpMk id="7" creationId="{C366EC46-E48D-8945-29B5-D0B0F63D70BF}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:03.473" v="93" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="465397136" sldId="279"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:59.477" v="90" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="465397136" sldId="279"/>
+            <ac:spMk id="4" creationId="{EC8E7661-D619-9120-B5BC-2C44D8A4DDEE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:00.340" v="91" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="465397136" sldId="279"/>
+            <ac:spMk id="5" creationId="{54F4A9AA-B3D7-3FED-296B-F76C484AB237}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:03.473" v="93" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="465397136" sldId="279"/>
+            <ac:picMk id="12" creationId="{996D9824-9E26-5CC6-DC4F-A7789A2A70E2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:01.586" v="92" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="465397136" sldId="279"/>
+            <ac:cxnSpMk id="7" creationId="{685BDF4E-F620-78C0-38B3-7BA01725789A}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:11.958" v="117" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3938304253" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:07.072" v="114" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3938304253" sldId="280"/>
+            <ac:spMk id="4" creationId="{DA942171-45D5-6BCF-9B79-3EAEEF99E66D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:07.967" v="115" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3938304253" sldId="280"/>
+            <ac:spMk id="5" creationId="{A6A93C12-3584-3796-D0BD-8120D260CAA1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:11.958" v="117" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3938304253" sldId="280"/>
+            <ac:picMk id="12" creationId="{39AF29C6-B38B-7341-70FF-879B5ED68781}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:09.087" v="116" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3938304253" sldId="280"/>
+            <ac:cxnSpMk id="7" creationId="{54EE0868-229B-1DF4-8505-A1A4301613EB}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:57:25.648" v="73" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2022226174" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:51:14.489" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:spMk id="2" creationId="{2BB129DF-8ACA-CD08-1798-CE156294F1C6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:57:17.610" v="70" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:spMk id="4" creationId="{8A6E9A96-4B52-657D-FD8B-DD53AE393214}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:57:19.055" v="71" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:spMk id="5" creationId="{A1652448-82C5-8C9B-64E2-2B4937419889}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:57:25.648" v="73" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:picMk id="12" creationId="{004A0EE1-1467-DEEE-3B5A-D63E6C29D225}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:57:20.539" v="72" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:cxnSpMk id="7" creationId="{FBE2B18D-A09C-941C-148C-AC2D7D6DBD5D}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:28.664" v="85" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3387720418" sldId="282"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:51:42.407" v="38" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:spMk id="2" creationId="{1DDC96C6-922D-E943-83CC-B745D4772933}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:23.125" v="82" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:spMk id="4" creationId="{DCF87C25-3702-0030-DF80-C7E514F3E657}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:24.416" v="83" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:spMk id="5" creationId="{3E2F8D4E-138B-2FEB-BCC4-CB8E68E20350}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:28.664" v="85" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:picMk id="12" creationId="{A4642C48-5E8A-CF1F-C20C-961A91E46F45}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:25.385" v="84" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:cxnSpMk id="7" creationId="{73F4B407-1984-6E47-8686-879840C6B440}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:12.201" v="81" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="177743815" sldId="283"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:05.918" v="78" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="177743815" sldId="283"/>
+            <ac:spMk id="4" creationId="{38685F92-F5FB-E003-F541-7D14EF16F315}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:07.339" v="79" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="177743815" sldId="283"/>
+            <ac:spMk id="5" creationId="{34759534-BC38-D67A-1430-4587CC2FB735}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:12.201" v="81" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="177743815" sldId="283"/>
+            <ac:picMk id="12" creationId="{E2A2D750-6928-638A-A90C-F3372F234619}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:59:09.200" v="80" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="177743815" sldId="283"/>
+            <ac:cxnSpMk id="7" creationId="{A8778994-4969-32FB-6687-94819BF33441}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:32.627" v="98" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4166793204" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:19.544" v="94" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:spMk id="4" creationId="{CBC7271F-55F8-59D0-468B-21438D246E30}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:21.106" v="95" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:spMk id="5" creationId="{2E57D0A2-7318-B913-E989-8BEC01F62A0E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:32.627" v="98" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:picMk id="6" creationId="{F3F27404-9B3A-9626-96FA-392421C1E39D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:26.757" v="97" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:picMk id="12" creationId="{E934C511-7B4B-C2CF-1DEB-8320917187A5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:00:23.190" v="96" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:cxnSpMk id="7" creationId="{1C4C37D8-DC02-D173-CCE9-10B3E5C85E01}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:03:02.035" v="129" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="217218446" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:52:17.670" v="57" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:spMk id="2" creationId="{E3B22DAD-4F17-C915-F27E-44B7B7E42DC0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:02:59.239" v="126" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:spMk id="4" creationId="{54691BC8-1744-D240-FBD1-273B38E03DD7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:03:00.200" v="127" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:spMk id="5" creationId="{56CB3174-75A0-FD0C-1AD1-C4B1246B72B7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T12:52:07.306" v="39" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:spMk id="15" creationId="{503138E3-132B-6014-22AE-933F11657865}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:03:02.035" v="129" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:picMk id="12" creationId="{AA51C3A0-C7ED-8B73-ECEB-E557808548A5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T13:03:01.004" v="128" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:cxnSpMk id="7" creationId="{804DB73F-375C-CE0A-ADDF-898C646BAFBD}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:09.278" v="77" actId="962"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:20.534" v="3" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2420617553" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:20.534" v="3" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2420617553" sldId="257"/>
+            <ac:picMk id="3" creationId="{8FFBC050-E710-2E0F-B6AC-FC16975A2901}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:04.022" v="1" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2420617553" sldId="257"/>
+            <ac:picMk id="11" creationId="{6131860D-EC54-F5F2-A914-1C67425920A1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:37.578" v="25" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3530070680" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:37.578" v="25" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3530070680" sldId="270"/>
+            <ac:picMk id="12" creationId="{6CEF5302-0EBC-FFE9-A3A0-AEE8D65EA91D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:35.847" v="23" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3530070680" sldId="270"/>
+            <ac:cxnSpMk id="7" creationId="{5A673B3D-FA83-7CA0-7548-0D38C7D21387}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:42.557" v="61" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="811186076" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:33.974" v="59" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="811186076" sldId="272"/>
             <ac:spMk id="3" creationId="{86944D2E-5E7A-AE37-A196-C3C2B6F65003}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:25:49.485" v="2518"/>
-[...7 lines deleted...]
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:58:01.119" v="4177" actId="1076"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:42.557" v="61" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="811186076" sldId="272"/>
             <ac:spMk id="8" creationId="{F86A8CF5-F192-60A2-47F4-3827B3793C56}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:57:52.327" v="4175" actId="1076"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:06.011" v="55" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="811186076" sldId="272"/>
             <ac:picMk id="6" creationId="{7460A43D-5FF9-5D48-B6B7-30F48E265AD1}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:57:56.574" v="4176" actId="1076"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:21.208" v="57" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="811186076" sldId="272"/>
             <ac:picMk id="9" creationId="{5E6A4B36-5627-012A-5338-311A2F267D70}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:50.624" v="53" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:picMk id="12" creationId="{A4C19B8D-BF91-A7A2-3894-B5B1F90618A8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:48.541" v="51" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="811186076" sldId="272"/>
+            <ac:cxnSpMk id="7" creationId="{751BCF4F-10E6-7C7D-E819-31693E9CA4A8}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:27:03.294" v="2524" actId="1076"/>
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:42.711" v="49" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3581676950" sldId="274"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...22 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:27:03.294" v="2524" actId="1076"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:42.711" v="49" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3581676950" sldId="274"/>
             <ac:picMk id="8" creationId="{89ADD335-85BF-F44F-F276-2996FC229226}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:32.144" v="47" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:picMk id="12" creationId="{A0796744-9FF2-CA6B-387B-114DC3BC030D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:30.294" v="45" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3581676950" sldId="274"/>
+            <ac:cxnSpMk id="7" creationId="{7D2A5425-70CD-DCB6-E7CA-68A892FC0E79}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:25:38.054" v="2516" actId="1076"/>
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:27.460" v="43" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3283573447" sldId="275"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:27.460" v="43" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3283573447" sldId="275"/>
-            <ac:spMk id="2" creationId="{4CBBC5CF-90E7-ED5E-A186-89E01554B635}"/>
-[...17 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="12" creationId="{20D0272C-0DC2-A1A1-C136-1D1C742BD106}"/>
+          </ac:picMkLst>
+        </pc:picChg>
         <pc:cxnChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:25:25.588" v="2514" actId="1076"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:25.526" v="41" actId="962"/>
           <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3283573447" sldId="275"/>
             <ac:cxnSpMk id="7" creationId="{05216333-F8C6-D1F6-5CBD-F1659C0B3622}"/>
           </ac:cxnSpMkLst>
         </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T18:03:33.889" v="4869" actId="33524"/>
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:59.691" v="69" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1548262406" sldId="276"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:59.691" v="69" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1548262406" sldId="276"/>
-            <ac:spMk id="2" creationId="{DCDEFB8B-034C-E76A-4731-8DD263791D15}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{3AFFDD07-A5C3-3F91-C915-F70C1A6CF73A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:57.475" v="67" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1548262406" sldId="276"/>
-            <ac:spMk id="4" creationId="{CF90A43B-B9C1-BF31-799F-F618FA50C910}"/>
-[...9 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{2F45E161-F366-BD92-FC5A-2182BE1F4048}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:47:18.838" v="5150" actId="1076"/>
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:04.180" v="73" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="199778701" sldId="277"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:04.180" v="73" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="199778701" sldId="277"/>
-            <ac:spMk id="4" creationId="{D037C7B8-F89C-C29C-46A1-EB71AE938083}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{D3B3D467-B4F1-743E-77A6-2DFD023E7FFD}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:02.708" v="71" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="199778701" sldId="277"/>
-            <ac:spMk id="15" creationId="{302F7F46-6CB0-F6E9-BAEB-AC5FD203F09C}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{A267F83F-87FB-C6A0-4F9F-AF0EFB8143DB}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:55:21.062" v="5907" actId="20577"/>
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:49.431" v="7" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3998867157" sldId="278"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:49.431" v="7" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3998867157" sldId="278"/>
-            <ac:spMk id="2" creationId="{F7A67053-4A7A-DBB4-A1E8-FE01A4FBEB55}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{9E964EE3-E07B-71E8-7B34-4CC89C3B194A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:29.930" v="5" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3998867157" sldId="278"/>
-            <ac:spMk id="4" creationId="{24392723-B42B-9C40-FFC1-BD074D21AC48}"/>
-[...9 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{C366EC46-E48D-8945-29B5-D0B0F63D70BF}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp add mod ord">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:24:56.827" v="2508"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:42.929" v="29" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="465397136" sldId="279"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:42.929" v="29" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="465397136" sldId="279"/>
-            <ac:spMk id="2" creationId="{8472E6DF-F9A9-6785-7ADC-9A5EF45FD983}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{996D9824-9E26-5CC6-DC4F-A7789A2A70E2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:41.428" v="27" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="465397136" sldId="279"/>
-            <ac:spMk id="4" creationId="{EC8E7661-D619-9120-B5BC-2C44D8A4DDEE}"/>
-[...9 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{685BDF4E-F620-78C0-38B3-7BA01725789A}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T18:02:15.496" v="4609" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:51.424" v="65" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3938304253" sldId="280"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:51.424" v="65" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3938304253" sldId="280"/>
-            <ac:spMk id="2" creationId="{6F728F4E-2F5B-C5D1-59B4-8ECDB6288E94}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{39AF29C6-B38B-7341-70FF-879B5ED68781}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:13:49.658" v="63" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3938304253" sldId="280"/>
-            <ac:spMk id="4" creationId="{DA942171-45D5-6BCF-9B79-3EAEEF99E66D}"/>
-[...9 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{54EE0868-229B-1DF4-8505-A1A4301613EB}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:33:13.878" v="4974" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:55.762" v="11" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2022226174" sldId="281"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...24 lines deleted...]
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:38:13.645" v="3540" actId="21"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:55.762" v="11" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2022226174" sldId="281"/>
-            <ac:picMk id="6" creationId="{10524880-27B7-72DE-F9FB-F25B96FC45CE}"/>
+            <ac:picMk id="12" creationId="{004A0EE1-1467-DEEE-3B5A-D63E6C29D225}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:10:53.879" v="9" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2022226174" sldId="281"/>
+            <ac:cxnSpMk id="7" creationId="{FBE2B18D-A09C-941C-148C-AC2D7D6DBD5D}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:51:40.814" v="4174" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:30.579" v="21" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3387720418" sldId="282"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...24 lines deleted...]
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:38:32.787" v="3545" actId="14100"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:30.579" v="21" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3387720418" sldId="282"/>
             <ac:picMk id="6" creationId="{10524880-27B7-72DE-F9FB-F25B96FC45CE}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:19.779" v="19" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:picMk id="12" creationId="{A4642C48-5E8A-CF1F-C20C-961A91E46F45}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:17.662" v="17" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3387720418" sldId="282"/>
+            <ac:cxnSpMk id="7" creationId="{73F4B407-1984-6E47-8686-879840C6B440}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod ord">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-05T17:50:48.731" v="4167" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:14.578" v="15" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="177743815" sldId="283"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:14.578" v="15" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="177743815" sldId="283"/>
-            <ac:spMk id="2" creationId="{5761494F-0314-757F-E393-C9143141C5C3}"/>
-[...4 lines deleted...]
-          <ac:spMkLst>
+            <ac:picMk id="12" creationId="{E2A2D750-6928-638A-A90C-F3372F234619}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:12.346" v="13" actId="962"/>
+          <ac:cxnSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="177743815" sldId="283"/>
-            <ac:spMk id="4" creationId="{38685F92-F5FB-E003-F541-7D14EF16F315}"/>
-[...9 lines deleted...]
-        </pc:spChg>
+            <ac:cxnSpMk id="7" creationId="{A8778994-4969-32FB-6687-94819BF33441}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp add mod ord">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:40:27.651" v="5051" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:21.229" v="39" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4166793204" sldId="284"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:36:33.448" v="4996" actId="20577"/>
-[...7 lines deleted...]
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:39:17.054" v="5040" actId="5793"/>
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:00.879" v="35" actId="962"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4166793204" sldId="284"/>
             <ac:spMk id="15" creationId="{5E411EF9-3CEF-2D85-F2BC-CC9FF0DA0FDD}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:40:15.563" v="5047" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:11.327" v="37" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4166793204" sldId="284"/>
             <ac:picMk id="6" creationId="{F3F27404-9B3A-9626-96FA-392421C1E39D}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:40:27.651" v="5051" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:12:21.229" v="39" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4166793204" sldId="284"/>
             <ac:picMk id="9" creationId="{45E069EC-AE50-B9E7-09AE-B5E966F5CD77}"/>
           </ac:picMkLst>
         </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:49.545" v="33" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:picMk id="12" creationId="{E934C511-7B4B-C2CF-1DEB-8320917187A5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:11:47.562" v="31" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4166793204" sldId="284"/>
+            <ac:cxnSpMk id="7" creationId="{1C4C37D8-DC02-D173-CCE9-10B3E5C85E01}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-        <pc:chgData name="Castle, Kimberly (CDA)" userId="a516a7be-9b31-44af-8192-a15a65df6697" providerId="ADAL" clId="{81249E21-3DCA-42F8-A41D-BDCF7101CCDE}" dt="2026-01-06T13:48:13.501" v="5233" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:09.278" v="77" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="217218446" sldId="285"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:09.278" v="77" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="217218446" sldId="285"/>
-            <ac:spMk id="15" creationId="{503138E3-132B-6014-22AE-933F11657865}"/>
-[...1 lines deleted...]
-        </pc:spChg>
+            <ac:picMk id="12" creationId="{AA51C3A0-C7ED-8B73-ECEB-E557808548A5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:14:07.322" v="75" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="217218446" sldId="285"/>
+            <ac:cxnSpMk id="7" creationId="{804DB73F-375C-CE0A-ADDF-898C646BAFBD}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -900,51 +1474,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="0"/>
             <a:ext cx="3169920" cy="481727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96661" tIns="48331" rIns="96661" bIns="48331" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{75B2150A-BCE8-4592-9028-268EC78A025B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777875" y="1200150"/>
             <a:ext cx="5759450" cy="3240088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3104,51 +3678,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F937A3C3-5255-BDF8-839C-D4CB47454954}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E7C9160E-04D2-4E00-9229-278C7DF90C19}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01F7099D-DAAA-7E35-F6C9-CC9612B5319C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3305,51 +3879,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4295289-37D7-9589-35E6-5298712A3D00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B2CE4834-2CBB-43EF-AA53-ABA19DCE06C0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{557CB0FF-9FF9-5CCF-49E3-27E1CCB5881A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3516,51 +4090,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7405F429-A7D0-A64E-85F5-C5B7AD145D95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BEE797A8-1EF9-4CFD-B772-9C1188863EE8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01974B7D-8955-65C8-3D69-F6670567FA10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3717,51 +4291,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E802EB40-999C-FAE9-49BB-8D295A4C506E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{005C68FE-8472-4819-9D33-8651CBF1E5EB}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B1D5368-7B02-32F5-3D2C-3016CFE2AF53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3995,51 +4569,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E13B313C-C256-8B05-A747-E6E1585874F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{249EF069-D2FF-4CE7-82BA-C6FB271CB674}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A6CE3D8-85E1-6F2A-F243-0B528ACF82FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4263,51 +4837,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7833AB9-ED28-DCC3-9DD5-3258F0A4E1D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C83D4E0-8C4D-4EF3-81B1-D9A85CD7C51C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{192623BF-95D9-0D4B-1ECD-642194C71FC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4678,51 +5252,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC221055-647B-D385-1C40-78BDF8985CC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3D9526AC-620A-446F-A359-944BE65D5AC7}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D79405E-93F9-88DD-444B-BCD61377E33D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4822,51 +5396,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7048354-3850-B2DC-7756-C783C7198E75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A2212900-778F-4D1F-9D61-9CC30ED4BE8D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BEDE68A-6F75-673A-5FF5-2157895D7283}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4938,51 +5512,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{569DF684-1408-79A6-4ACB-6FA3F4313ED8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7E8836A1-63E0-4608-90C2-37C63E44D7DB}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62EEFC2B-8FFF-8B90-6983-303B920D9F80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5252,51 +5826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E06F42-07B0-7244-7205-A709AB337C39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0DC1EAEF-05C6-4B13-A1FD-01CB42F437C7}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B55B08-E921-949F-E004-D8478B609C5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5543,51 +6117,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8EEA17B-F117-1AC6-FBC0-7985C5B698F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D21B9EF3-E777-45B6-9454-0852B26914B7}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6ADF24E-3DC4-32DD-EBB4-94881A46F079}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5791,51 +6365,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{437522B6-0C1C-47C2-894B-5D69FAAF3E6C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/6/2026</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5205207A-C6F0-99E4-EE3A-4D3627C26C14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -6272,234 +6846,303 @@
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...109 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10" descr="A outline of a state&#10;&#10;Description automatically generated">
+          <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6131860D-EC54-F5F2-A914-1C67425920A1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="15000"/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2542760" y="92695"/>
             <a:ext cx="7077490" cy="4174435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Subtitle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7F1ACC-3D83-F751-9076-9A5233C5F5F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="711200" y="4287838"/>
+            <a:ext cx="10760075" cy="1614487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Massachusetts Tier II Reporting</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="Graphical user interface, text&#10;&#10;Description automatically generated">
+          <p:cNvPr id="3" name="Picture 2" descr="Massachusetts SERC&#10;State Emergency Response Commission">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FFBC050-E710-2E0F-B6AC-FC16975A2901}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3003681" y="1254761"/>
             <a:ext cx="4819391" cy="925151"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E10E941A-D332-C4F0-8ECB-6AA61932C9AD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF7DC802-4323-1E1D-94BA-E629BD28B5AE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Massachusetts SERC 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2420617553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE256F93-952F-6A32-BB57-3A47EA51CF37}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -6560,152 +7203,164 @@
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Guidance</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F1DA36-3C2B-8EA8-4EF1-4B7816A2AFF2}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41BB6DA4-B93B-B0AD-13E5-0808F9AB594B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2A5425-70CD-DCB6-E7CA-68A892FC0E79}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0796744-9FF2-CA6B-387B-114DC3BC030D}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -6825,51 +7480,51 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>      </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>                         					</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>screenshot of website</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7">
+          <p:cNvPr id="8" name="Picture 7" descr="Learn about Tier II Reporting to the SERC">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89ADD335-85BF-F44F-F276-2996FC229226}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6476823" y="2086719"/>
             <a:ext cx="4958459" cy="3630441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -6938,210 +7593,222 @@
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>             MA Tier II Support</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0340D467-5E5C-3161-55C1-B84898C05E0A}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9643B1-0496-2B98-D092-0A5CC10C562B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{751BCF4F-10E6-7C7D-E819-31693E9CA4A8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C19B8D-BF91-A7A2-3894-B5B1F90618A8}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
+          <p:cNvPr id="6" name="Picture 5" descr="How to find the EPCRA/TIER II Help Desk">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7460A43D-5FF9-5D48-B6B7-30F48E265AD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6410325" y="1786051"/>
             <a:ext cx="4943475" cy="1323975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8">
+          <p:cNvPr id="9" name="Picture 8" descr="How to find the EPCRA / Tier II Help desk from the log in page.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6A4B36-5627-012A-5338-311A2F267D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1185845" y="2561781"/>
             <a:ext cx="4210050" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -7162,51 +7829,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5177559" y="5758841"/>
             <a:ext cx="1627946" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>Screenshots of website</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Oval 2">
+          <p:cNvPr id="3" name="Oval 2" descr="Click here for EPCRA/Tier II Help Desk">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86944D2E-5E7A-AE37-A196-C3C2B6F65003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8465767" y="2300562"/>
             <a:ext cx="2852755" cy="469063"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="22225">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7214,51 +7881,51 @@
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Oval 7">
+          <p:cNvPr id="8" name="Oval 7" descr="Click here for EPCRA/Tier II Help Desk">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F86A8CF5-F192-60A2-47F4-3827B3793C56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2018327" y="4998275"/>
             <a:ext cx="2815627" cy="377064"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="22225">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7349,152 +8016,164 @@
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>             MA Tier II Support Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA942171-45D5-6BCF-9B79-3EAEEF99E66D}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A93C12-3584-3796-D0BD-8120D260CAA1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54EE0868-229B-1DF4-8505-A1A4301613EB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39AF29C6-B38B-7341-70FF-879B5ED68781}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -7755,152 +8434,164 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Quick Reference</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF90A43B-B9C1-BF31-799F-F618FA50C910}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68FB371-539A-EC77-9BA4-B6628DB0EFBA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F45E161-F366-BD92-FC5A-2182BE1F4048}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFFDD07-A5C3-3F91-C915-F70C1A6CF73A}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -8094,164 +8785,176 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="1084984"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>              Contacts</a:t>
+              <a:t>              Contacts (1 of 2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D037C7B8-F89C-C29C-46A1-EB71AE938083}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03E607C8-64D7-936C-C394-15C73832FC3B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A267F83F-87FB-C6A0-4F9F-AF0EFB8143DB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3B3D467-B4F1-743E-77A6-2DFD023E7FFD}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -8384,164 +9087,176 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="1084984"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>              Contacts</a:t>
+              <a:t>              Contacts (2 of 2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54691BC8-1744-D240-FBD1-273B38E03DD7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56CB3174-75A0-FD0C-1AD1-C4B1246B72B7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804DB73F-375C-CE0A-ADDF-898C646BAFBD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA51C3A0-C7ED-8B73-ECEB-E557808548A5}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -8551,54 +9266,50 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{503138E3-132B-6014-22AE-933F11657865}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2044390"/>
             <a:ext cx="10515600" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Tier II support email: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Tier2@mass.gov</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
               <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
               <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
@@ -8747,152 +9458,164 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Massachusetts Tier II Reporting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24392723-B42B-9C40-FFC1-BD074D21AC48}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3AA55FB-67A3-7812-9ADC-91EA048549B9}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C366EC46-E48D-8945-29B5-D0B0F63D70BF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E964EE3-E07B-71E8-7B34-4CC89C3B194A}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -9051,164 +9774,176 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="1084984"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>             Users</a:t>
+              <a:t>             New Users</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6E9A96-4B52-657D-FD8B-DD53AE393214}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1652448-82C5-8C9B-64E2-2B4937419889}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE2B18D-A09C-941C-148C-AC2D7D6DBD5D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004A0EE1-1467-DEEE-3B5A-D63E6C29D225}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -9425,152 +10160,164 @@
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>             Users</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38685F92-F5FB-E003-F541-7D14EF16F315}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34759534-BC38-D67A-1430-4587CC2FB735}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8778994-4969-32FB-6687-94819BF33441}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A2D750-6928-638A-A90C-F3372F234619}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -9749,192 +10496,204 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="1084984"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>             Users</a:t>
+              <a:t>             Users (Account Details)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF87C25-3702-0030-DF80-C7E514F3E657}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E2F8D4E-138B-2FEB-BCC4-CB8E68E20350}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73F4B407-1984-6E47-8686-879840C6B440}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4642C48-5E8A-CF1F-C20C-961A91E46F45}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="6" name="Picture 5" descr="User Account Details page">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10524880-27B7-72DE-F9FB-F25B96FC45CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1196447" y="1811812"/>
             <a:ext cx="7083953" cy="4423888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -10008,152 +10767,164 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Annual Reporting </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FE8308D-187F-160C-41E2-786BBEDB8DEA}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7688DCDA-47A7-1B4A-5621-6F5F24737895}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A673B3D-FA83-7CA0-7548-0D38C7D21387}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CEF5302-0EBC-FFE9-A3A0-AEE8D65EA91D}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -10391,152 +11162,164 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Annual Reports</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8E7661-D619-9120-B5BC-2C44D8A4DDEE}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F4A9AA-B3D7-3FED-296B-F76C484AB237}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{685BDF4E-F620-78C0-38B3-7BA01725789A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{996D9824-9E26-5CC6-DC4F-A7789A2A70E2}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
@@ -10732,274 +11515,286 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> List of Lists</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBC7271F-55F8-59D0-468B-21438D246E30}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E57D0A2-7318-B913-E989-8BEC01F62A0E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C4C37D8-DC02-D173-CCE9-10B3E5C85E01}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E934C511-7B4B-C2CF-1DEB-8320917187A5}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="Table&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="6" name="Picture 5" descr="Consolidated List of Chemicals (By Name)">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F27404-9B3A-9626-96FA-392421C1E39D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1642441" y="1783450"/>
             <a:ext cx="8907118" cy="2019590"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14" descr="Consolidated List of Chemicals (By Name)">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E411EF9-3CEF-2D85-F2BC-CC9FF0DA0FDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2207491"/>
+            <a:ext cx="10515600" cy="1061829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
+              <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
+              <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8" descr="Table&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="9" name="Picture 8" descr="Consolidated List of Chemicals (By Name)">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E069EC-AE50-B9E7-09AE-B5E966F5CD77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1712315" y="3803040"/>
             <a:ext cx="8564170" cy="1428949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -11079,151 +11874,163 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>             </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Open Sans" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Open Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Exporting Reports</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DCDA849-6C23-4760-58B1-2FF4D569D512}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Massachusetts SERC 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D347B90-05D9-909A-DAB2-44089E7542BE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33AE0B89-639F-43EF-A2BD-CD2CD6DE652E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05216333-F8C6-D1F6-5CBD-F1659C0B3622}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1450110"/>
             <a:ext cx="10515600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="101600">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20D0272C-0DC2-A1A1-C136-1D1C742BD106}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="305265"/>
             <a:ext cx="1446686" cy="1446686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -11924,101 +12731,375 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00C6EE7-CB8B-41BF-9675-928C0D02872A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E3B651-9084-4E2C-9A0C-6457442D7627}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F0E603-C9E8-4637-988C-FBA0E6AA78BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1223</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>1237</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>161</Paragraphs>
   <Slides>15</Slides>
   <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr> Massachusetts Tier II Reporting</vt:lpstr>
       <vt:lpstr>             Massachusetts Tier II Reporting</vt:lpstr>
+      <vt:lpstr>             New Users</vt:lpstr>
       <vt:lpstr>             Users</vt:lpstr>
-      <vt:lpstr>             Users</vt:lpstr>
-      <vt:lpstr>             Users</vt:lpstr>
+      <vt:lpstr>             Users (Account Details)</vt:lpstr>
       <vt:lpstr>             Annual Reporting </vt:lpstr>
       <vt:lpstr>             Annual Reports</vt:lpstr>
       <vt:lpstr>              List of Lists</vt:lpstr>
       <vt:lpstr>             Exporting Reports</vt:lpstr>
       <vt:lpstr>             Guidance </vt:lpstr>
       <vt:lpstr>             MA Tier II Support</vt:lpstr>
       <vt:lpstr>             MA Tier II Support Team</vt:lpstr>
       <vt:lpstr>             Quick Reference</vt:lpstr>
-      <vt:lpstr>              Contacts</vt:lpstr>
-      <vt:lpstr>              Contacts</vt:lpstr>
+      <vt:lpstr>              Contacts (1 of 2)</vt:lpstr>
+      <vt:lpstr>              Contacts (2 of 2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>                 </dc:title>
   <dc:creator>Castle, Kimberly (CDA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>