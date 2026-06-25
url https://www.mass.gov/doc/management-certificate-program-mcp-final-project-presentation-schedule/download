--- v0 (2025-10-26)
+++ v1 (2026-06-25)
@@ -1,1666 +1,2058 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EMulinare\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC28EDD2-DB52-4C4A-9E2A-AC6A9FD360AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B95E9F2D-EA93-4E56-9198-E240ED3E2F20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{96C3B87D-02E8-4680-9C9A-9F7168BE1053}"/>
+    <workbookView xWindow="-28920" yWindow="3930" windowWidth="29040" windowHeight="15720" xr2:uid="{51223B7E-DE07-44B7-B588-B862D182BAB1}"/>
   </bookViews>
   <sheets>
     <sheet name="MCP-FinalProjectPresentationSch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MCP-FinalProjectPresentationSch'!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MCP-FinalProjectPresentationSch'!$A$1:$J$109</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="369">
-[...1 lines deleted...]
-    <t>Training Start Date</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="442">
+  <si>
+    <t>Presentation Date</t>
   </si>
   <si>
     <t>Presentation Time</t>
   </si>
   <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
     <t>Secretariat</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
-    <t>Department</t>
-[...5 lines deleted...]
-    <t>Project Title</t>
+    <t xml:space="preserve">Project Title:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Group or Invidiual Project:   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Secretariat:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agency:  </t>
+  </si>
+  <si>
+    <t>Tuesday, April 14</t>
+  </si>
+  <si>
+    <t>Tastery</t>
+  </si>
+  <si>
+    <t>Reed Jr.</t>
+  </si>
+  <si>
+    <t>EOHHS</t>
+  </si>
+  <si>
+    <t>EHS</t>
+  </si>
+  <si>
+    <t>From Intake to resolution-Case Management system that Works</t>
+  </si>
+  <si>
+    <t>Individual</t>
   </si>
   <si>
     <t>Executive Office of Health and Human Services</t>
   </si>
   <si>
-    <t>EHS</t>
-[...14 lines deleted...]
-    <t>Department of Public Health - Shattuck Hospital</t>
+    <t>Executive Office of Health and Human Services - EHS</t>
+  </si>
+  <si>
+    <t>Peggy</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
+    <t>DPH IT: Application Accessibility Compliance Initiative</t>
+  </si>
+  <si>
+    <t>Diane</t>
+  </si>
+  <si>
+    <t>Loud</t>
+  </si>
+  <si>
+    <t>You CAN Get There From Here: Developing Learning Pathways</t>
+  </si>
+  <si>
+    <t>Brittany</t>
+  </si>
+  <si>
+    <t>Kenny Gomes</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>"Don't do the crime if you can't pay the fine" - Holding Health Plans Accountable</t>
+  </si>
+  <si>
+    <t>MassHealth - MH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rosa </t>
+  </si>
+  <si>
+    <t>Crespo</t>
+  </si>
+  <si>
+    <t>DTA</t>
+  </si>
+  <si>
+    <t>From Error to Excellence: A Behavioral and Communication Approach to Case Quality</t>
+  </si>
+  <si>
+    <t>Department of Transitional Assistance - DTA</t>
+  </si>
+  <si>
+    <t>ORI</t>
+  </si>
+  <si>
+    <t>Office for Refugees and Immigrants - ORI</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Dodge</t>
+  </si>
+  <si>
+    <t>EOANF</t>
+  </si>
+  <si>
+    <t>BSH</t>
+  </si>
+  <si>
+    <t>The Minutemen Initiative - Protecting the State House in a moments notice</t>
+  </si>
+  <si>
+    <t>Executive Office of Administration and Finance</t>
+  </si>
+  <si>
+    <t>Bureau of the State House - BSH</t>
+  </si>
+  <si>
+    <t>Caitlin</t>
+  </si>
+  <si>
+    <t>Rowley</t>
+  </si>
+  <si>
+    <t>EOHLC</t>
+  </si>
+  <si>
+    <t>DHS</t>
+  </si>
+  <si>
+    <t>Reenvisioning Contractor Management: Improving Family Outcomes in the Emergency Assistance Shelter Program</t>
+  </si>
+  <si>
+    <t>Executive Office of Housing and Livable Communities</t>
+  </si>
+  <si>
+    <t>Division of Housing Stabilization - DHS</t>
+  </si>
+  <si>
+    <t>Charlene</t>
+  </si>
+  <si>
+    <t>Stawicki</t>
+  </si>
+  <si>
+    <t>EOLWD</t>
+  </si>
+  <si>
+    <t>DUA</t>
+  </si>
+  <si>
+    <t>Full Board Readiness Initiative</t>
+  </si>
+  <si>
+    <t>Executive Office of Labor and Workforce Development</t>
+  </si>
+  <si>
+    <t>Department of Unemployment - DUA</t>
+  </si>
+  <si>
+    <t>Keith</t>
+  </si>
+  <si>
+    <t>Fitts</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Democratizing Data at LWD</t>
+  </si>
+  <si>
+    <t>Secretariat Information Technology - IT</t>
+  </si>
+  <si>
+    <t>Tracey</t>
+  </si>
+  <si>
+    <t>Borrelli</t>
+  </si>
+  <si>
+    <t>EOPSS</t>
+  </si>
+  <si>
+    <t>DOC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Growing Together: A Professional Learning Community for Engagement and Retention </t>
+  </si>
+  <si>
+    <t>Executive Office of Public Safety and Security</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Correction - DOC </t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Berry</t>
+  </si>
+  <si>
+    <t>MADOT</t>
+  </si>
+  <si>
+    <t>DOT</t>
+  </si>
+  <si>
+    <r>
+      <t>Knowledge in Motion</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Massachusetts Department of Transportation</t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Transportation - DOT</t>
+  </si>
+  <si>
+    <t>Stephanie A</t>
+  </si>
+  <si>
+    <t>Santana</t>
+  </si>
+  <si>
+    <t>Manager Training Series Framework</t>
+  </si>
+  <si>
+    <t>Wednesday, April 15</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Hohmann</t>
+  </si>
+  <si>
+    <t>DCP</t>
+  </si>
+  <si>
+    <t>Better Resources for better Bid Document Reviews</t>
+  </si>
+  <si>
+    <t>Division of Capital Asset Management and Maintenance - DCP</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Calderon</t>
+  </si>
+  <si>
+    <t>EOEEA</t>
+  </si>
+  <si>
+    <t>EEA</t>
+  </si>
+  <si>
+    <t>Advancing Fiscal Stewardship Through Procurement Centralization</t>
+  </si>
+  <si>
+    <t>Executive Office of Energy and Environmental Affairs</t>
+  </si>
+  <si>
+    <t>Executive Office of Energy and Environmental Affairs - EEA</t>
+  </si>
+  <si>
+    <t>Ann-Marie</t>
+  </si>
+  <si>
+    <t>Daley</t>
+  </si>
+  <si>
+    <t>Dash Cam - Finance</t>
+  </si>
+  <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
+    <t>Feeney</t>
+  </si>
+  <si>
+    <t>DOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">How to Handle Taxpayer/Customer Harassment and Abuse </t>
+  </si>
+  <si>
+    <t>Department of Revenue - DOR</t>
+  </si>
+  <si>
+    <t>Eduarda</t>
+  </si>
+  <si>
+    <t>Rocha Da Fonseca</t>
   </si>
   <si>
     <t>DPH</t>
   </si>
   <si>
-    <t>Panock, Craig</t>
-[...171 lines deleted...]
-    <t>Executive Office of Public Safety &amp; Security</t>
+    <t>A comprehensive wound management program</t>
+  </si>
+  <si>
+    <t>Department of Public Health - DPH</t>
+  </si>
+  <si>
+    <t>Lily</t>
+  </si>
+  <si>
+    <t>Kuo</t>
+  </si>
+  <si>
+    <t>Streamlining Internal Procedures Third Party Vendors Risk Assessment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yves </t>
+  </si>
+  <si>
+    <t>Lamitie</t>
+  </si>
+  <si>
+    <t>MBY</t>
+  </si>
+  <si>
+    <t>Consumer Feedback Enhancement Project</t>
+  </si>
+  <si>
+    <t>MassAbility - MBY</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Zuppa</t>
+  </si>
+  <si>
+    <t>Exit Ready: A Standard Exit Readiness Assessment. (Turning early insight into coordinated system response)</t>
+  </si>
+  <si>
+    <t>Grenier</t>
   </si>
   <si>
     <t>EPS</t>
   </si>
   <si>
-    <t>Keshkamat, Chandan</t>
-[...143 lines deleted...]
-    <t>Department of Conservation and Recreation</t>
+    <t>Building Relationships/Client Retention</t>
+  </si>
+  <si>
+    <t>Executive Office of Public Safety and Security - EPS</t>
+  </si>
+  <si>
+    <t>Cheyane</t>
+  </si>
+  <si>
+    <t>Goodrich</t>
+  </si>
+  <si>
+    <t>RMV</t>
+  </si>
+  <si>
+    <t>Click-Don't Panic</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Registry of Motor Vehicles - RMV</t>
+  </si>
+  <si>
+    <t>Rosvelyn</t>
+  </si>
+  <si>
+    <t>Ramos Adames</t>
+  </si>
+  <si>
+    <t>Quick, no panic!</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Nixon</t>
+  </si>
+  <si>
+    <t>EOED</t>
+  </si>
+  <si>
+    <t>DOS</t>
+  </si>
+  <si>
+    <t>Open Reports: Annual Municipal Data Transparency</t>
+  </si>
+  <si>
+    <t>Executive Office of Economic Development</t>
+  </si>
+  <si>
+    <t>Division of Standards - DOS</t>
+  </si>
+  <si>
+    <t>Thursday, April 16</t>
+  </si>
+  <si>
+    <t>Leah</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>EOE</t>
+  </si>
+  <si>
+    <t>DESE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Em)bracing Impact: Rolling out a System for Strategically Collecting and Assessing Student Impact </t>
+  </si>
+  <si>
+    <t>Executive Office of Education</t>
+  </si>
+  <si>
+    <t>Department of Elementary and Secondary Education - DESE</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Zorich</t>
+  </si>
+  <si>
+    <t>(Em)bracing Impact: Rolling out a System for Strategically Collecting and Assessing Student Impact </t>
+  </si>
+  <si>
+    <t>Susannah</t>
+  </si>
+  <si>
+    <t>Hatch</t>
+  </si>
+  <si>
+    <t>DOER</t>
+  </si>
+  <si>
+    <t>Improving DOER's Employee Onboarding Experience</t>
+  </si>
+  <si>
+    <t>Department of Energy Resources - DOER</t>
+  </si>
+  <si>
+    <t>Francesca</t>
+  </si>
+  <si>
+    <t>Bagangan</t>
+  </si>
+  <si>
+    <t>DEP</t>
+  </si>
+  <si>
+    <t>If we have data, let's look at data. If we have opinions, let's go with mine. PowerBI Financial Reporting</t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Environmental Protection - DEP</t>
+  </si>
+  <si>
+    <t>Yesenia</t>
+  </si>
+  <si>
+    <t>De Los Santos</t>
+  </si>
+  <si>
+    <t>The Compliance Crew Guide</t>
+  </si>
+  <si>
+    <t>Glenda</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One Team, Many Skills! </t>
+  </si>
+  <si>
+    <t>Executive Office of Housing and Livable Communities - EOHLC</t>
+  </si>
+  <si>
+    <t>Marlice</t>
+  </si>
+  <si>
+    <t>Leitao</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Noyes</t>
+  </si>
+  <si>
+    <t>Cross-Team Collaboration &amp; Changing System Needs: How to Rapid Adjust the Emergency Assistance Family Shelter Portfolio</t>
+  </si>
+  <si>
+    <t>Myles</t>
+  </si>
+  <si>
+    <t>Dias</t>
+  </si>
+  <si>
+    <t>The Crashboard</t>
+  </si>
+  <si>
+    <t>Nilesh</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
+    <t>EOPSS Application HUB - How to know if my application is down or not fully functional?</t>
+  </si>
+  <si>
+    <t>Goyer</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>POL - Streamlining Onboarding</t>
+  </si>
+  <si>
+    <t>Department of State Police - POL</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Mattis</t>
+  </si>
+  <si>
+    <t>Avoiding the Question: Using FAQs to give time back</t>
+  </si>
+  <si>
+    <t>Tuesday, April 21</t>
+  </si>
+  <si>
+    <t>Bonnie</t>
+  </si>
+  <si>
+    <t>Borch-Rote</t>
+  </si>
+  <si>
+    <t>SDO</t>
+  </si>
+  <si>
+    <t>Certification Collaboration!</t>
+  </si>
+  <si>
+    <t>Supplier Diversity Office - SDO</t>
+  </si>
+  <si>
+    <t>Janice</t>
+  </si>
+  <si>
+    <t>Little</t>
+  </si>
+  <si>
+    <t>Building an Efficient Financial Tool</t>
+  </si>
+  <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
+    <t>Carpenter</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>Rhonda</t>
+  </si>
+  <si>
+    <t>Cummings</t>
+  </si>
+  <si>
+    <t>DOC Staff Wellness Initiative</t>
+  </si>
+  <si>
+    <t>Department of Correction - DOC</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>We are still working on a title!</t>
+  </si>
+  <si>
+    <t>Gus</t>
+  </si>
+  <si>
+    <t>Fallah</t>
+  </si>
+  <si>
+    <t>DDS</t>
+  </si>
+  <si>
+    <t>One-Page Strategic Plan Initiative</t>
+  </si>
+  <si>
+    <t>Department of Developmental Services - DDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neline </t>
+  </si>
+  <si>
+    <t>Sanon</t>
+  </si>
+  <si>
+    <t>Aniela</t>
+  </si>
+  <si>
+    <t>LaTraverse</t>
+  </si>
+  <si>
+    <t>Building Bridges, Not Barriers: A Cross-Agency Strategy for Transitional-Aged Youth</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Aguiar</t>
+  </si>
+  <si>
+    <t>Bringing BOH into the Digital World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amy </t>
+  </si>
+  <si>
+    <t>Greenwood</t>
+  </si>
+  <si>
+    <t>OCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mapping the Process: Standard Operating Procedures as a Tool for Interagency Success (Working Title!) </t>
+  </si>
+  <si>
+    <t>Office of Community Development - OCD</t>
+  </si>
+  <si>
+    <t>Wednesday, April 22</t>
+  </si>
+  <si>
+    <t>Lindsay</t>
+  </si>
+  <si>
+    <t>Corcoran</t>
+  </si>
+  <si>
+    <t>Align in Action: Communications Strategy for DOC’s Five-Year Strategic Plan</t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>Boisse</t>
+  </si>
+  <si>
+    <t>Tabby Time!</t>
+  </si>
+  <si>
+    <t>Kaitlin</t>
+  </si>
+  <si>
+    <t>Mullen</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>Magloire</t>
+  </si>
+  <si>
+    <t>OLA Ready: A Six-Week Onboarding Framework for Coherence, Capacity, and Consistency</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>MEPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEPA Inbox and Completeness Review Revamp: Faster, Smarter, More Efficient </t>
+  </si>
+  <si>
+    <t>Massachusetts Environmental Policy Act Office - MEPA</t>
+  </si>
+  <si>
+    <t>Fabiano</t>
+  </si>
+  <si>
+    <t>Angelo</t>
+  </si>
+  <si>
+    <t>ORI Communications Network: Structuring and Managing a Collaborative Network to Strengthen Positive Narratives about Immigrants and Refugees</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Powers</t>
+  </si>
+  <si>
+    <t>EOTSS</t>
+  </si>
+  <si>
+    <t>Empowerment Through Communication: The TSS Tech Connect Initiative</t>
+  </si>
+  <si>
+    <t>Executive Office of Technology Services and Security</t>
+  </si>
+  <si>
+    <t>Executive Office of Technology Services and Security - EOTSS</t>
+  </si>
+  <si>
+    <t>Thursday, April 23</t>
+  </si>
+  <si>
+    <t>Sheila</t>
+  </si>
+  <si>
+    <t>Gallagher</t>
+  </si>
+  <si>
+    <t>HRD</t>
+  </si>
+  <si>
+    <t>Legal Prep Without the Paper Chase</t>
+  </si>
+  <si>
+    <t>Human Resource Division - HRD</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Geskey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADH Access Point: A Centralized Resource for Adult Day Health Information and Engagement </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gallagher </t>
+  </si>
+  <si>
+    <t>AGE</t>
+  </si>
+  <si>
+    <t>Cross-Program Map of Shared Functions to Identify Duplication &amp; Unlock Opportunities for Shared Services</t>
+  </si>
+  <si>
+    <t>Executive Office of Aging &amp; Independence - AGE</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>McGorty</t>
+  </si>
+  <si>
+    <t>The Continued Safety and Operation of State Run Group Homes</t>
+  </si>
+  <si>
+    <t>Kaitlyn</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>DMH</t>
+  </si>
+  <si>
+    <t>Security Personnel Uniformity: A Statewide Approach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Mental Health - DMH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pinal </t>
+  </si>
+  <si>
+    <t>SPHL</t>
+  </si>
+  <si>
+    <t>Quality Culture by the people, for the people</t>
+  </si>
+  <si>
+    <t>Department of Public Health - DPH, MA State Public Health Laboratory- SPHL</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Barkley</t>
+  </si>
+  <si>
+    <t>OLTSS</t>
+  </si>
+  <si>
+    <t>Unlocking LTSS Insights</t>
+  </si>
+  <si>
+    <t>Office of Long Term Services and Supports - OLTSS</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>The Dashboard</t>
+  </si>
+  <si>
+    <t>John (Jack)</t>
+  </si>
+  <si>
+    <t>Dillon</t>
+  </si>
+  <si>
+    <t>MPTC</t>
+  </si>
+  <si>
+    <t>How Educational Learning Pods (ELP's) lead to better communication skills amongst police recruits</t>
+  </si>
+  <si>
+    <t>Municipal Police Training Committee - MPTC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silvia </t>
+  </si>
+  <si>
+    <t>Mejia Suarez</t>
+  </si>
+  <si>
+    <t>LIB</t>
+  </si>
+  <si>
+    <t>Special Collections Initiative: Enhancement of our Spatial Integrity</t>
+  </si>
+  <si>
+    <t>State Library of Massachusetts - LIB</t>
+  </si>
+  <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>DOL</t>
+  </si>
+  <si>
+    <t>We Own Process, They Own Progress</t>
+  </si>
+  <si>
+    <t>Division of Occupational Licensure - DOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chloe </t>
+  </si>
+  <si>
+    <t>Gotsis</t>
   </si>
   <si>
     <t>DCR</t>
   </si>
   <si>
-    <t>Wolberg, Ilyse</t>
-[...689 lines deleted...]
-    <t>Department of Agricultural Resources</t>
+    <t>Expanding DCR's Reach to Non-English Speaking Communities</t>
+  </si>
+  <si>
+    <t>Department of Conservation and Recreation - DCR</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Roy</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Sanidas</t>
+  </si>
+  <si>
+    <t>Moving Onboarding to the 21st Century</t>
+  </si>
+  <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t>O'Malley</t>
+  </si>
+  <si>
+    <t>OET</t>
+  </si>
+  <si>
+    <t>Powering Collaboration: A Shared Materials Hub for the Office of Energy Transformation</t>
+  </si>
+  <si>
+    <t>Office of Energy Transformation - OET</t>
+  </si>
+  <si>
+    <t>Tuesday, April 28</t>
+  </si>
+  <si>
+    <t>Elischia</t>
+  </si>
+  <si>
+    <t>Fludd</t>
+  </si>
+  <si>
+    <t>Good Grief, Not Another Meeting! Reducing Advocate Fatigue in DOER Engagement Processes</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>New Processes For A New Division</t>
+  </si>
+  <si>
+    <t>Winton</t>
+  </si>
+  <si>
+    <t>Pitcoff</t>
   </si>
   <si>
     <t>AGR</t>
   </si>
   <si>
-    <t>LaScola, Taryn</t>
-[...248 lines deleted...]
-    <t>A Legislative Affairs Portal: Keeping the Organization Informed and Aligned</t>
+    <t>Reconsidering MDAR's Grant Programs</t>
+  </si>
+  <si>
+    <t>Department of Agricultural Resources - AGR</t>
+  </si>
+  <si>
+    <t>Oluwafemi</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Restraint Reduction</t>
+  </si>
+  <si>
+    <t>Department of Mental Health - DMH</t>
+  </si>
+  <si>
+    <t>Coogan</t>
+  </si>
+  <si>
+    <t>Time Savers</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Walsh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tracking ACOMCO Directed Payments Compliance: Reducing Administrative Burden and Increasing Quality </t>
+  </si>
+  <si>
+    <t>Liane</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Executive Office of Education - EOE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richards </t>
+  </si>
+  <si>
+    <t>Reentry by Design: The Mattis Strategy for greater Public Safety and to reduced recidivism</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>Dunham</t>
+  </si>
+  <si>
+    <t>Data Detox - Designing Data Requests Efficiently</t>
+  </si>
+  <si>
+    <t>Kris</t>
+  </si>
+  <si>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t>Empathy at the Intersection: Experiential Onboarding Model</t>
+  </si>
+  <si>
+    <t>Jaclyn</t>
+  </si>
+  <si>
+    <t>Youngblood</t>
+  </si>
+  <si>
+    <t>Tarley</t>
+  </si>
+  <si>
+    <t>Sumner</t>
+  </si>
+  <si>
+    <t>First Things First</t>
+  </si>
+  <si>
+    <t>Wednesday, April 29</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>EEA SERVs the Outdoors</t>
+  </si>
+  <si>
+    <t>Devin</t>
+  </si>
+  <si>
+    <t>Splaine</t>
+  </si>
+  <si>
+    <t>Staying the Course: A Practical Aftercare Guide for Addiction Support</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashley </t>
+  </si>
+  <si>
+    <t>Sproul</t>
+  </si>
+  <si>
+    <t>Consistency is Key! - Standardizing Restraint and Seclusion Debrief Forms</t>
+  </si>
+  <si>
+    <t>McCann</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>[TBD - still refining!]</t>
+  </si>
+  <si>
+    <t>Division of Insurance - DOI</t>
+  </si>
+  <si>
+    <t>Kristyn</t>
+  </si>
+  <si>
+    <t>DEEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Building Civic Community Around Shared Product Management Practices  </t>
+  </si>
+  <si>
+    <t>Department of Early Education &amp; Care - DEEC</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Wong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Building Civic Community Around Shared Product Management Practices </t>
+  </si>
+  <si>
+    <t>Avalon</t>
+  </si>
+  <si>
+    <t>McLaren</t>
+  </si>
+  <si>
+    <t>DPHRA</t>
+  </si>
+  <si>
+    <t>Department of Public Housing and Rental Assitance - DPHRA</t>
+  </si>
+  <si>
+    <t>Meaghan</t>
+  </si>
+  <si>
+    <t>Brady-Mullaly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exit &amp; Reapply: A Sprint to Develop and Execute Cross Team Process Flows </t>
+  </si>
+  <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Ferguson</t>
+  </si>
+  <si>
+    <t>MassDOT First Mile Experience</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derek </t>
+  </si>
+  <si>
+    <t>Krevat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From Plan to the Pavement: A Massachusetts Transportation Safety Resource Library </t>
+  </si>
+  <si>
+    <t>Anya</t>
+  </si>
+  <si>
+    <t>Rochussen</t>
+  </si>
+  <si>
+    <t>Either "We're Doing 15 in a 45! - Time to go Green" or "The next train to 'better processes' is now arriving"</t>
+  </si>
+  <si>
+    <t>Thursday, April 30</t>
+  </si>
+  <si>
+    <t>Andra</t>
+  </si>
+  <si>
+    <t>Deaconn</t>
+  </si>
+  <si>
+    <t>A&amp;F</t>
+  </si>
+  <si>
+    <t>Making Government More Transparent</t>
+  </si>
+  <si>
+    <t>Executive Office for Administration and Finance - A&amp;F</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Arrison-Bishop</t>
+  </si>
+  <si>
+    <t>MOTT</t>
+  </si>
+  <si>
+    <t>Bringing the Agency In House</t>
+  </si>
+  <si>
+    <t>Massachusetts Office of Travel and Tourism - MOTT</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Blanda</t>
+  </si>
+  <si>
+    <t>OCABR</t>
+  </si>
+  <si>
+    <t>Turning Chaos into Clarity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Office of Consumer Affairs and Business Regulation - OCABR </t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Ambrose</t>
+  </si>
+  <si>
+    <t>High School Behind Bars: A Second Chance Story</t>
+  </si>
+  <si>
+    <t>Cassandra</t>
+  </si>
+  <si>
+    <t>Speed</t>
+  </si>
+  <si>
+    <t>EVS Supervisor Leadership Development and Mentorship Initiative at WRCH</t>
+  </si>
+  <si>
+    <t>Muny</t>
+  </si>
+  <si>
+    <t>Mejia</t>
+  </si>
+  <si>
+    <t>Speak Without Speaking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">April </t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>Reducing Administrative Requirements to Support Members Receiving Therapist Services</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Helm</t>
+  </si>
+  <si>
+    <t>DFML</t>
+  </si>
+  <si>
+    <t>Where are my keys?</t>
+  </si>
+  <si>
+    <t>Department of Family and Medical Leave - DFML</t>
+  </si>
+  <si>
+    <t>Katon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Price is Not Right: A Comprehensive Guide to Operationalizing an Unfunded Mandate </t>
+  </si>
+  <si>
+    <t>Executive Office of Labor and Workforce Development - EOLWD</t>
+  </si>
+  <si>
+    <t>Cory</t>
+  </si>
+  <si>
+    <t>Ahonen</t>
+  </si>
+  <si>
+    <t>EOVS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transforming Veterans Services Through Unified Case Management </t>
+  </si>
+  <si>
+    <t>Executive Office of Veteran Services</t>
+  </si>
+  <si>
+    <t>Executive Office of Veterans Services - EOVS</t>
+  </si>
+  <si>
+    <t>Gina</t>
+  </si>
+  <si>
+    <t>Rada</t>
+  </si>
+  <si>
+    <t>Laxmi</t>
+  </si>
+  <si>
+    <t>Iyer</t>
+  </si>
+  <si>
+    <t>CHIA</t>
+  </si>
+  <si>
+    <t>“Ctrl Alt Work” - Rebooting how we track work schedules—automated and awesome.</t>
+  </si>
+  <si>
+    <t>Independents</t>
+  </si>
+  <si>
+    <t>Center for Health Information and Analysis - CHIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marie (Dova) </t>
+  </si>
+  <si>
+    <t>Romelus</t>
+  </si>
+  <si>
+    <t>Shirley</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>DOT Highway Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Managing a hybrid schedule in state government </t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Transportation - DOT Highway Division</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...3 lines deleted...]
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <name val="Aptos"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Aptos"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF009900"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.89999084444715716"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFDAF2D0"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFAD9C6"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFDAE9F8"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1934,2625 +2326,3655 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44CEF71C-76AF-442F-83B0-23B929886F87}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ABECACE-0A75-44F4-B6AD-693565A24C14}">
   <sheetPr>
-    <outlinePr summaryBelow="0"/>
+    <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
-  <dimension ref="A1:J76"/>
+  <dimension ref="A1:K127"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B34" sqref="B34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A37" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C59" sqref="C59:J59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="26" style="34" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9" style="7"/>
+    <col min="1" max="1" width="20.7265625" style="77" customWidth="1"/>
+    <col min="2" max="2" width="19.6328125" customWidth="1"/>
+    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="4" max="4" width="18.26953125" customWidth="1"/>
+    <col min="5" max="6" width="9.54296875" style="78" customWidth="1"/>
+    <col min="7" max="7" width="99" customWidth="1"/>
+    <col min="8" max="8" width="14.453125" style="77" customWidth="1"/>
+    <col min="9" max="9" width="34.81640625" customWidth="1"/>
+    <col min="10" max="10" width="54.08984375" style="51" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="5" customFormat="1" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D1" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="7">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="27"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="84" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="85">
+        <v>0.625</v>
+      </c>
+      <c r="C8" s="86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="14">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="31">
+        <v>0.47361111111111109</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="H14" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" s="35" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="37">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="41" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16" s="28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C18" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="43" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="G19" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="21" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="G21" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="G23" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="H23" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J23" s="28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="G24" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="H24" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="J25" s="28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="45">
+        <v>0.47291666666666665</v>
+      </c>
+      <c r="C26" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="D26" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="E26" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="F26" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="J26" s="50" t="s">
+        <v>136</v>
+      </c>
+      <c r="K26" s="51"/>
+    </row>
+    <row r="27" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B27" s="7">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C27" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D27" s="52" t="s">
+        <v>139</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="I27" s="52" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27" s="53" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B28" s="14">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="G28" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="H28" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="J28" s="21" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="G29" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="H29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="J29" s="21" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="J30" s="21" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C32" s="43" t="s">
+        <v>161</v>
+      </c>
+      <c r="D32" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="H32" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I32" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="J32" s="28" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="55" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="E33" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="H33" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" s="21" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>168</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="H34" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J34" s="20" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E35" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="G35" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H35" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I35" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J35" s="28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="G36" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="H36" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I36" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J36" s="28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" s="14">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="H37" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J37" s="28" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" s="45">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C38" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="D38" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E38" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F38" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="J38" s="50" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="58" t="s">
+        <v>183</v>
+      </c>
+      <c r="B39" s="37">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C39" s="59" t="s">
+        <v>184</v>
+      </c>
+      <c r="D39" s="59" t="s">
+        <v>185</v>
+      </c>
+      <c r="E39" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="G39" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="H39" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="J39" s="60" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B40" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="H40" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J40" s="21" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B41" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="H41" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J41" s="21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F42" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G42" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="H42" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I42" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J42" s="28" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C43" s="18" t="s">
+        <v>199</v>
+      </c>
+      <c r="D43" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G43" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="H43" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I43" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="J43" s="28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="G44" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="H44" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J44" s="20" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="G45" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="H45" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I45" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" s="20" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="E46" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="H46" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="H47" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" s="45">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C48" s="46" t="s">
+        <v>215</v>
+      </c>
+      <c r="D48" s="46" t="s">
+        <v>216</v>
+      </c>
+      <c r="E48" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="F48" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>218</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="J48" s="50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" s="37">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C49" s="59" t="s">
+        <v>221</v>
+      </c>
+      <c r="D49" s="59" t="s">
+        <v>222</v>
+      </c>
+      <c r="E49" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="H49" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="J49" s="60" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B50" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G50" s="18" t="s">
+        <v>226</v>
+      </c>
+      <c r="H50" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J50" s="28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G51" s="18" t="s">
+        <v>226</v>
+      </c>
+      <c r="H51" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J51" s="28" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G52" s="18" t="s">
+        <v>226</v>
+      </c>
+      <c r="H52" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J52" s="28" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C53" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D53" s="54" t="s">
+        <v>232</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="G53" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="J53" s="64" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>236</v>
+      </c>
+      <c r="G54" s="29" t="s">
+        <v>237</v>
+      </c>
+      <c r="H54" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J54" s="21" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="E55" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="H55" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="63" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C56" s="46" t="s">
+        <v>242</v>
+      </c>
+      <c r="D56" s="46" t="s">
+        <v>243</v>
+      </c>
+      <c r="E56" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="F56" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="G56" s="46" t="s">
+        <v>245</v>
+      </c>
+      <c r="H56" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="46" t="s">
+        <v>246</v>
+      </c>
+      <c r="J56" s="50" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B57" s="37">
+        <v>0.37708333333333333</v>
+      </c>
+      <c r="C57" s="59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D57" s="59" t="s">
+        <v>250</v>
+      </c>
+      <c r="E57" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>251</v>
+      </c>
+      <c r="G57" s="38" t="s">
+        <v>252</v>
+      </c>
+      <c r="H57" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="J57" s="60" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" s="14">
+        <v>0.38472222222222224</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="E58" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="18" t="s">
+        <v>256</v>
+      </c>
+      <c r="H58" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" s="14">
+        <v>0.3923611111111111</v>
+      </c>
+      <c r="C59" s="54"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="15"/>
+      <c r="J59" s="21"/>
+    </row>
+    <row r="60" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B60" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="G60" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" s="21" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="66" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B61" s="14">
+        <v>0.40763888888888888</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="G61" s="18" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" s="20" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B62" s="14">
+        <v>0.41527777777777802</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="G62" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="H62" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" s="21" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" s="14">
+        <v>0.422916666666667</v>
+      </c>
+      <c r="C63" s="18" t="s">
+        <v>269</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="G63" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="H63" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I63" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" s="28" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B64" s="14">
+        <v>0.43055555555555602</v>
+      </c>
+      <c r="C64" s="43" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" s="43" t="s">
+        <v>274</v>
+      </c>
+      <c r="E64" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="G64" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" s="20" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" s="67" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" s="14">
+        <v>0.43055555555555602</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="G65" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J65" s="20" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B66" s="14">
+        <v>0.44583333333333403</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="E66" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F66" s="17" t="s">
+        <v>283</v>
+      </c>
+      <c r="G66" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J66" s="20" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="14">
+        <v>0.453472222222222</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>288</v>
+      </c>
+      <c r="G67" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="H67" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="J67" s="21" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" s="14">
+        <v>0.46111111111111103</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="E68" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="F68" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="G68" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="H68" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="J68" s="21" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" s="14">
+        <v>0.46875</v>
+      </c>
+      <c r="C69" s="54" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" s="54" t="s">
+        <v>296</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F69" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="G69" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="H69" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I69" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="J69" s="64" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" s="14">
+        <v>0.46875</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F70" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="G70" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J70" s="21" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B71" s="14">
+        <v>0.484027777777778</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="E71" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>297</v>
+      </c>
+      <c r="G71" s="18" t="s">
+        <v>304</v>
+      </c>
+      <c r="H71" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J71" s="21" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B72" s="45">
+        <v>0.49166666666666697</v>
+      </c>
+      <c r="C72" s="49" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" s="49" t="s">
+        <v>306</v>
+      </c>
+      <c r="E72" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="F72" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="G72" s="46" t="s">
+        <v>308</v>
+      </c>
+      <c r="H72" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="J72" s="69" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="58" t="s">
+        <v>310</v>
+      </c>
+      <c r="B73" s="37">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C73" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="D73" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="E73" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="F73" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G73" s="38" t="s">
+        <v>313</v>
+      </c>
+      <c r="H73" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I73" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="J73" s="72" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B74" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="E74" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F74" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="G74" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="H74" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J74" s="21" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="E75" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="F75" s="17" t="s">
+        <v>319</v>
+      </c>
+      <c r="G75" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="H75" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="J75" s="21" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B76" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C76" s="54" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" s="54" t="s">
+        <v>323</v>
+      </c>
+      <c r="E76" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="G76" s="18" t="s">
         <v>324</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="H76" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J76" s="73" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="20" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="9">
+    <row r="77" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B77" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="E77" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="H77" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="87" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" s="85">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C78" s="86" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" s="86" t="s">
+        <v>329</v>
+      </c>
+      <c r="E78" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="88" t="s">
+        <v>27</v>
+      </c>
+      <c r="G78" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E79" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F79" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="G79" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="H79" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="E80" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F80" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G80" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="H80" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J80" s="28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C81" s="43" t="s">
+        <v>337</v>
+      </c>
+      <c r="D81" s="43" t="s">
+        <v>338</v>
+      </c>
+      <c r="E81" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F81" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G81" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="H81" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="J81" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>341</v>
+      </c>
+      <c r="E82" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F82" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G82" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="H82" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I82" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="J82" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G83" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I83" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J83" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="63" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" s="45">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C84" s="49" t="s">
+        <v>345</v>
+      </c>
+      <c r="D84" s="49" t="s">
+        <v>346</v>
+      </c>
+      <c r="E84" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="F84" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="G84" s="46" t="s">
+        <v>347</v>
+      </c>
+      <c r="H84" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="J84" s="69" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="58" t="s">
+        <v>348</v>
+      </c>
+      <c r="B85" s="37">
         <v>0.38194444444444442</v>
       </c>
-      <c r="C2" s="10" t="s">
-[...25 lines deleted...]
-      <c r="B3" s="9">
+      <c r="C85" s="38" t="s">
+        <v>349</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>350</v>
+      </c>
+      <c r="E85" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="G85" s="38" t="s">
+        <v>351</v>
+      </c>
+      <c r="H85" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="J85" s="41" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="67" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B86" s="14">
         <v>0.38958333333333334</v>
       </c>
-      <c r="C3" s="10" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="10" t="s">
+      <c r="C86" s="54" t="s">
+        <v>352</v>
+      </c>
+      <c r="D86" s="54" t="s">
+        <v>353</v>
+      </c>
+      <c r="E86" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="13" t="s">
+      <c r="F86" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="G86" s="18" t="s">
+        <v>354</v>
+      </c>
+      <c r="H86" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="B4" s="9">
+      <c r="J86" s="21" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" s="14">
         <v>0.3972222222222222</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...25 lines deleted...]
-      <c r="B5" s="9">
+      <c r="C87" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="E87" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="G87" s="18" t="s">
+        <v>357</v>
+      </c>
+      <c r="H87" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J87" s="21" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" s="14">
         <v>0.40486111111111112</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...25 lines deleted...]
-      <c r="B6" s="9">
+      <c r="C88" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="E88" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="F88" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="G88" s="18" t="s">
+        <v>360</v>
+      </c>
+      <c r="H88" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="J88" s="21" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B89" s="14">
         <v>0.41249999999999998</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...54 lines deleted...]
-      <c r="B8" s="15">
+      <c r="C89" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E89" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F89" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="G89" s="18" t="s">
+        <v>364</v>
+      </c>
+      <c r="H89" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I89" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="J89" s="21" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C90" s="43" t="s">
+        <v>366</v>
+      </c>
+      <c r="D90" s="43" t="s">
+        <v>367</v>
+      </c>
+      <c r="E90" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F90" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="G90" s="18" t="s">
+        <v>368</v>
+      </c>
+      <c r="H90" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="J90" s="21" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B91" s="14">
         <v>0.42777777777777776</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="10" t="s">
+      <c r="C91" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="E91" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F91" s="17" t="s">
+        <v>371</v>
+      </c>
+      <c r="G91" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="H91" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J91" s="21" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B92" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C92" s="43" t="s">
+        <v>373</v>
+      </c>
+      <c r="D92" s="43" t="s">
+        <v>374</v>
+      </c>
+      <c r="E92" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F92" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="29" t="s">
+        <v>375</v>
+      </c>
+      <c r="H92" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="J92" s="28" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="E93" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F93" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G93" s="18" t="s">
+        <v>378</v>
+      </c>
+      <c r="H93" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J93" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="B94" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="E94" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F94" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G94" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J94" s="28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="63" t="s">
+        <v>348</v>
+      </c>
+      <c r="B95" s="45">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C95" s="49" t="s">
+        <v>382</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>383</v>
+      </c>
+      <c r="E95" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F95" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="G95" s="46" t="s">
+        <v>384</v>
+      </c>
+      <c r="H95" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="J95" s="50" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="58" t="s">
+        <v>385</v>
+      </c>
+      <c r="B96" s="37">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C96" s="59" t="s">
+        <v>386</v>
+      </c>
+      <c r="D96" s="59" t="s">
+        <v>387</v>
+      </c>
+      <c r="E96" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="12" t="s">
+      <c r="F96" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="G96" s="38" t="s">
+        <v>389</v>
+      </c>
+      <c r="H96" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="H8" s="13" t="s">
-[...19 lines deleted...]
-      <c r="E9" s="11" t="s">
+      <c r="J96" s="60" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B97" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="E97" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="F97" s="17" t="s">
+        <v>393</v>
+      </c>
+      <c r="G97" s="18" t="s">
+        <v>394</v>
+      </c>
+      <c r="H97" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="J97" s="21" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B98" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C98" s="18" t="s">
+        <v>396</v>
+      </c>
+      <c r="D98" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="E98" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="F98" s="17" t="s">
+        <v>398</v>
+      </c>
+      <c r="G98" s="18" t="s">
+        <v>399</v>
+      </c>
+      <c r="H98" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="J98" s="28" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B99" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="E99" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="F99" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="G99" s="18" t="s">
+        <v>403</v>
+      </c>
+      <c r="H99" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="J99" s="21" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="E100" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="G100" s="18" t="s">
+        <v>406</v>
+      </c>
+      <c r="H100" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" s="20" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B101" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="E101" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G101" s="18" t="s">
+        <v>409</v>
+      </c>
+      <c r="H101" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J101" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="E102" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="G102" s="18" t="s">
+        <v>412</v>
+      </c>
+      <c r="H102" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J102" s="20" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B103" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="E103" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="F9" s="10" t="s">
-[...95 lines deleted...]
-      <c r="I12" s="13" t="s">
+      <c r="F103" s="17" t="s">
+        <v>415</v>
+      </c>
+      <c r="G103" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J103" s="21" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="75" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B104" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="E104" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F104" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G104" s="18" t="s">
+        <v>419</v>
+      </c>
+      <c r="H104" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J104" s="21" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B105" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="E105" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="F105" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="G105" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="H105" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="J105" s="20" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="42" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B106" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C106" s="18" t="s">
+        <v>427</v>
+      </c>
+      <c r="D106" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="E106" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="F106" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="G106" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="H106" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I106" s="18" t="s">
+        <v>425</v>
+      </c>
+      <c r="J106" s="28" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C107" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="D107" s="18" t="s">
+        <v>430</v>
+      </c>
+      <c r="E107" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="F107" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="G107" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="H107" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I107" s="18" t="s">
+        <v>433</v>
+      </c>
+      <c r="J107" s="76" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="61" t="s">
+        <v>385</v>
+      </c>
+      <c r="B108" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="E108" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="F108" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="G108" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="H108" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="J108" s="21" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A109" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="B109" s="45">
+        <v>0.48125000000000001</v>
+      </c>
+      <c r="C109" s="46" t="s">
+        <v>437</v>
+      </c>
+      <c r="D109" s="46" t="s">
+        <v>438</v>
+      </c>
+      <c r="E109" s="47" t="s">
         <v>72</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I13" s="13" t="s">
+      <c r="F109" s="47" t="s">
+        <v>439</v>
+      </c>
+      <c r="G109" s="46" t="s">
+        <v>440</v>
+      </c>
+      <c r="H109" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I109" s="46" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1828 lines deleted...]
-      </c>
+      <c r="J109" s="50" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="77"/>
+      <c r="C114" s="79"/>
+      <c r="D114" s="79"/>
+      <c r="G114"/>
+      <c r="H114" s="77"/>
+      <c r="I114"/>
+      <c r="J114" s="51"/>
+    </row>
+    <row r="115" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="77"/>
+      <c r="C115" s="79"/>
+      <c r="D115" s="79"/>
+      <c r="G115"/>
+      <c r="H115" s="77"/>
+      <c r="I115"/>
+      <c r="J115" s="51"/>
+    </row>
+    <row r="118" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="77"/>
+      <c r="C118" s="79"/>
+      <c r="D118" s="79"/>
+      <c r="E118" s="80"/>
+      <c r="F118" s="80"/>
+      <c r="G118"/>
+      <c r="H118" s="77"/>
+      <c r="I118" s="81"/>
+      <c r="J118" s="51"/>
+    </row>
+    <row r="119" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="82"/>
+      <c r="C119" s="83"/>
+      <c r="D119" s="83"/>
+      <c r="G119"/>
+      <c r="H119" s="82"/>
+      <c r="I119"/>
+      <c r="J119" s="51"/>
+    </row>
+    <row r="121" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="82"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="42"/>
+      <c r="G121"/>
+      <c r="H121" s="82"/>
+      <c r="I121"/>
+      <c r="J121" s="51"/>
+    </row>
+    <row r="122" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="77"/>
+      <c r="C122"/>
+      <c r="D122"/>
+      <c r="G122"/>
+      <c r="H122" s="77"/>
+      <c r="I122"/>
+      <c r="J122" s="51"/>
+    </row>
+    <row r="123" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="77"/>
+      <c r="C123" s="79"/>
+      <c r="D123" s="79"/>
+      <c r="G123"/>
+      <c r="H123" s="77"/>
+      <c r="I123"/>
+      <c r="J123" s="51"/>
+    </row>
+    <row r="124" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="77"/>
+      <c r="C124" s="79"/>
+      <c r="D124" s="79"/>
+      <c r="G124"/>
+      <c r="H124" s="77"/>
+      <c r="I124"/>
+      <c r="J124" s="51"/>
+    </row>
+    <row r="125" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="77"/>
+      <c r="C125" s="79"/>
+      <c r="D125" s="79"/>
+      <c r="G125"/>
+      <c r="H125" s="77"/>
+      <c r="I125"/>
+      <c r="J125" s="51"/>
+    </row>
+    <row r="126" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="77"/>
+      <c r="C126" s="79"/>
+      <c r="D126" s="79"/>
+      <c r="G126"/>
+      <c r="H126" s="77"/>
+      <c r="I126"/>
+      <c r="J126" s="51"/>
+    </row>
+    <row r="127" spans="1:10" s="78" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="77"/>
+      <c r="C127" s="79"/>
+      <c r="D127" s="79"/>
+      <c r="G127"/>
+      <c r="H127" s="77"/>
+      <c r="I127"/>
+      <c r="J127" s="51"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I1" xr:uid="{44CEF71C-76AF-442F-83B0-23B929886F87}"/>
+  <autoFilter ref="A1:J109" xr:uid="{F2B379F4-0CE8-4329-B293-BDD07B8F0ADD}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
-</file>
-[...315 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MCP-FinalProjectPresentationSch</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mulinare, Erica (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>