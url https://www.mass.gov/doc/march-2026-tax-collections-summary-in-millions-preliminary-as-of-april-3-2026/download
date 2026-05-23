--- v0 (2026-04-04)
+++ v1 (2026-05-23)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dor-bos3\groups\leap\Revenue Reports\Monthly\FY2026\March 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Desktop\2026 remediated end-of-month\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBBDE00E-0A37-4077-876B-DB68C2AF5F48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF73154E-D6A0-478F-9F84-03379BAD953B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
     <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
     <definedName name="_NM">[3]WHT_M!#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
     <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
     <definedName name="b">[4]!UpdateEndofMonth</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
     <definedName name="Base_Change_Pct">#REF!</definedName>
@@ -84,51 +85,51 @@
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
     <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
     <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
     <definedName name="OpenFootnote">[4]!OpenFootnote</definedName>
     <definedName name="OpenNonBus" localSheetId="0">[4]!OpenNonBus</definedName>
     <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$18</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
@@ -169,81 +170,75 @@
     <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A20" i="3" l="1"/>
+  <c r="A18" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
-    <t>Sales &amp; Use</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
     <t xml:space="preserve">Corporate &amp; Business - Total </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>March 2026 Tax Collections Summary (in $ millions)</t>
@@ -264,62 +259,64 @@
     <t>03/26 v. 03/25 % Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual Collections</t>
   </si>
   <si>
     <t>03/26 YTD v. 03/25 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD v. 03/25 YTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>Preliminary as of April 3, 2026</t>
+  </si>
+  <si>
+    <t>Tax Collections</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
@@ -342,250 +339,464 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="43" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
+    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{09CEADD9-136D-4FF1-BF22-FF05AD9C5897}"/>
+    <cellStyle name="Heading 1" xfId="5" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="6" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{81851EFC-380A-47C6-940B-BEA2711C31E7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="8">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\Stpl\Baer\Taxunit\Rv\Annest\FY2010\Cash%20Flow\For%20Feb%202010%20Cashflow%20-%20FY10%20Benchmarks%20-%201-7-10%20Revenue%20Estimate-adjusted.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\stpl\baer\TAXUNIT\RV\EOM\FY20\Jun-20\Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\EOM\FY04\04-06\June2004ws.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\Annest\FY2004\1-15-04%20Consensus%20Agreement\FY04%20Benchmarks-1-04%20Consensus-final.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\DB\TAX\TAX.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\leap\Revenue%20Reports\Monthly\FY2026\March%202026\March2026RevenueTable.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="March2026RevenueTable.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\leap\Revenue%20Reports\Monthly\FY2026\March%202026\March2026RevenueTable.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\leap\Revenue%20Reports\Monthly\FY2026\March%202026\March2026RevenueTable.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Refund Runs"/>
       <sheetName val="Quarterly Withholding"/>
       <sheetName val="Commonwealth Withholding"/>
       <sheetName val="Check DIFF"/>
       <sheetName val="FY06-7-8-9 Baseline Adj"/>
       <sheetName val="Summary"/>
       <sheetName val="Public Benchmarks"/>
       <sheetName val="Monthly Tax Collections"/>
       <sheetName val="FY05 Annual Benchmark"/>
       <sheetName val="1 Time Tax Cut-Fed Code Update"/>
       <sheetName val="1 Time Amnesty Spill"/>
       <sheetName val="1 Time Sherwin Williams"/>
       <sheetName val="1 Time Inheritance Spill"/>
       <sheetName val="1 Time FY04 REIT OverpayRefunds"/>
       <sheetName val="Rev Incr-Section 179  One-Time"/>
       <sheetName val="Cap Gains Shift From FY04"/>
       <sheetName val="Cap Gains Shift Into FY05"/>
       <sheetName val="DepDays"/>
       <sheetName val="1-7 vs. 10-15 Benchmark"/>
@@ -844,53 +1055,50 @@
       <sheetData sheetId="102"/>
       <sheetData sheetId="103"/>
       <sheetData sheetId="104"/>
       <sheetData sheetId="105"/>
       <sheetData sheetId="106"/>
       <sheetData sheetId="107"/>
       <sheetData sheetId="108"/>
       <sheetData sheetId="109"/>
       <sheetData sheetId="110"/>
       <sheetData sheetId="111"/>
       <sheetData sheetId="112"/>
       <sheetData sheetId="113"/>
       <sheetData sheetId="114"/>
       <sheetData sheetId="115"/>
       <sheetData sheetId="116"/>
       <sheetData sheetId="117"/>
       <sheetData sheetId="118"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Instruction"/>
       <sheetName val="One-timers-Certified only"/>
       <sheetName val="One-timers-All"/>
       <sheetName val="Revmemo Table-Old"/>
       <sheetName val="Revmemo Table-New"/>
       <sheetName val="Revmemo Table-NewNew"/>
       <sheetName val="Diff"/>
       <sheetName val="B"/>
       <sheetName val="Table-New Format"/>
       <sheetName val="baseline"/>
       <sheetName val="Monthly Baseline Adjustments"/>
       <sheetName val="FY20 Benchmarks"/>
       <sheetName val="Cash-Credit"/>
       <sheetName val="BAERmonthly"/>
       <sheetName val="input"/>
       <sheetName val="PRESS"/>
       <sheetName val="WHT_M"/>
       <sheetName val="db-mr2"/>
       <sheetName val="db-mr1"/>
       <sheetName val="Convention Center &amp; other_pc"/>
       <sheetName val="Module1"/>
       <sheetName val="Compatibility Report"/>
@@ -949,53 +1157,50 @@
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="TAX-2-10-04"/>
       <sheetName val="Module1"/>
       <sheetName val="7.79-10.03"/>
       <sheetName val="TY-FY - Sent"/>
       <sheetName val="FY 55-62"/>
       <sheetName val="TAX 63-79"/>
       <sheetName val="TAX 80-00"/>
       <sheetName val="TAX 01-20 "/>
       <sheetName val="Tax04aft"/>
       <sheetName val="TAX 02-Current"/>
       <sheetName val="Cash Credit"/>
       <sheetName val="Bus-cash credit"/>
       <sheetName val="SOS-Deeds"/>
       <sheetName val="FYTotals 71-00"/>
       <sheetName val="Jul79-Oct98"/>
       <sheetName val="FY TOTALS"/>
       <sheetName val="CY TOTALS"/>
       <sheetName val=" CY Quarter Totals"/>
       <sheetName val="CY qtr 63-79"/>
       <sheetName val="YA % Change"/>
       <sheetName val="Mth 1998-1999"/>
       <sheetName val="Cigarette Packs"/>
       <sheetName val="TAX-2-10-04.XLS"/>
     </sheetNames>
@@ -1215,50 +1420,82 @@
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="d"/>
       <sheetName val="Table-New Format-inc. Benchmark"/>
       <sheetName val="Table-New Format-no Bench "/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="7">
           <cell r="B7">
             <v>2109.5796763900003</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29" t="str">
             <v xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.0 in March 2026 and $26.8 million in FY26 year-to-date. </v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D5021ADA-3E84-416A-AA3C-A879CE302709}" name="Table1" displayName="Table1" ref="A4:K17" totalsRowShown="0" headerRowDxfId="4" tableBorderDxfId="7" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A4:K17" xr:uid="{D5021ADA-3E84-416A-AA3C-A879CE302709}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{0DA0351B-2052-4016-82FE-135452F689E3}" name="Tax Collections"/>
+    <tableColumn id="2" xr3:uid="{EF0BF15D-F655-4F42-A469-227C923BF2EE}" name="03/26 Actual Collections"/>
+    <tableColumn id="3" xr3:uid="{0B48F69B-4024-4806-B99A-382AD4980A1E}" name="03/26 v. 03/25 $ Fav/(Unfav)"/>
+    <tableColumn id="4" xr3:uid="{A2255765-D787-4FDF-A3B4-28B27BC0F7B0}" name="03/26 v. 03/25 % Fav/(Unfav)" dataDxfId="6" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{0E696711-DF1E-4DF5-8918-8532716156C6}" name="03/26 Actual v. Benchmark $ Fav/(Unfav)"/>
+    <tableColumn id="6" xr3:uid="{6CFDA655-8E38-4A9A-85B8-14CD008CFE8E}" name="03/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{FEAE4461-FDEF-43D3-8140-DEB9478BCEB3}" name="03/26 YTD Actual Collections"/>
+    <tableColumn id="8" xr3:uid="{7B5EFB8F-DE87-405C-BB2B-CCEDBA5BDC02}" name="03/26 YTD v. 03/25 YTD $ Fav/(Unfav)" dataDxfId="3"/>
+    <tableColumn id="9" xr3:uid="{191F1D7C-7E4D-4B89-A4BF-F09B8CDC39A5}" name="03/26 YTD v. 03/25 YTD % Fav/(Unfav)" dataDxfId="2" dataCellStyle="Percent"/>
+    <tableColumn id="10" xr3:uid="{3CC5AFE6-447B-448F-9CAA-F65D5390BFB7}" name="03/26 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{76008204-F785-49E2-8D18-7B84C6EDE8EA}" name="03/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="0" dataCellStyle="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1513,681 +1750,655 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:X26"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.5" style="30" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9" style="30"/>
+    <col min="1" max="1" width="28.5" style="23" customWidth="1"/>
+    <col min="2" max="2" width="14" style="23" customWidth="1"/>
+    <col min="3" max="3" width="14.75" style="23" customWidth="1"/>
+    <col min="4" max="5" width="14.83203125" style="23" customWidth="1"/>
+    <col min="6" max="6" width="15" style="23" customWidth="1"/>
+    <col min="7" max="7" width="15.6640625" style="23" customWidth="1"/>
+    <col min="8" max="8" width="16" style="23" customWidth="1"/>
+    <col min="9" max="9" width="16.75" style="23" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="23" customWidth="1"/>
+    <col min="11" max="11" width="15.83203125" style="23" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="33"/>
-[...11 lines deleted...]
-      <c r="K1" s="33"/>
+      <c r="A1" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
     </row>
     <row r="2" spans="1:11" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="36"/>
-[...11 lines deleted...]
-      <c r="K2" s="36"/>
+      <c r="A2" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
     </row>
     <row r="3" spans="1:11" s="3" customFormat="1" ht="42.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="34"/>
-[...12 lines deleted...]
-      <c r="K3" s="34"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" s="4" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="13"/>
+      <c r="A4" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="B4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="F4" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="G4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="H4" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="I4" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="J4" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="K4" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="31"/>
-[...8 lines deleted...]
-      <c r="K5" s="9"/>
+      <c r="B5" s="10">
+        <v>2109.5796763900003</v>
+      </c>
+      <c r="C5" s="11">
+        <v>121.10398132000023</v>
+      </c>
+      <c r="D5" s="12">
+        <v>6.0902922585501867E-2</v>
+      </c>
+      <c r="E5" s="11">
+        <v>48.201085637972028</v>
+      </c>
+      <c r="F5" s="12">
+        <v>2.3382936959865971E-2</v>
+      </c>
+      <c r="G5" s="10">
+        <v>15330.529651819998</v>
+      </c>
+      <c r="H5" s="32">
+        <v>848.97935440999572</v>
+      </c>
+      <c r="I5" s="33">
+        <v>5.8624894225712432E-2</v>
+      </c>
+      <c r="J5" s="32">
+        <v>159.22784834962476</v>
+      </c>
+      <c r="K5" s="33">
+        <v>1.0495331937382068E-2</v>
+      </c>
     </row>
-    <row r="6" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10">
-        <v>2109.5796763900003</v>
+        <v>129.3078897</v>
       </c>
       <c r="C6" s="11">
-        <v>121.10398132000023</v>
+        <v>23.066918760000007</v>
       </c>
       <c r="D6" s="12">
-        <v>6.0902922585501867E-2</v>
+        <v>0.21711886248693207</v>
       </c>
       <c r="E6" s="11">
-        <v>48.201085637972028</v>
+        <v>21.080047336121481</v>
       </c>
       <c r="F6" s="12">
-        <v>2.3382936959865971E-2</v>
+        <v>0.19477471670595764</v>
       </c>
       <c r="G6" s="10">
-        <v>15330.529651819998</v>
-[...11 lines deleted...]
-        <v>1.0495331937382068E-2</v>
+        <v>3544.7506131500004</v>
+      </c>
+      <c r="H6" s="32">
+        <v>370.62890248000031</v>
+      </c>
+      <c r="I6" s="33">
+        <v>0.1167658131174079</v>
+      </c>
+      <c r="J6" s="32">
+        <v>485.71327496604863</v>
+      </c>
+      <c r="K6" s="33">
+        <v>0.15877977980301489</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
-        <v>129.3078897</v>
+        <v>704.06189922000021</v>
       </c>
       <c r="C7" s="11">
-        <v>23.066918760000007</v>
+        <v>141.45090337000011</v>
       </c>
       <c r="D7" s="12">
-        <v>0.21711886248693207</v>
+        <v>0.25141866123020618</v>
       </c>
       <c r="E7" s="11">
-        <v>21.080047336121481</v>
+        <v>146.89175268274778</v>
       </c>
       <c r="F7" s="12">
-        <v>0.19477471670595764</v>
+        <v>0.26363895049952502</v>
       </c>
       <c r="G7" s="10">
-        <v>3544.7506131500004</v>
-[...11 lines deleted...]
-        <v>0.15877977980301489</v>
+        <v>1708.9082463600002</v>
+      </c>
+      <c r="H7" s="32">
+        <v>110.45389562000014</v>
+      </c>
+      <c r="I7" s="33">
+        <v>6.9100437912953727E-2</v>
+      </c>
+      <c r="J7" s="32">
+        <v>164.87041558050373</v>
+      </c>
+      <c r="K7" s="33">
+        <v>0.10677874096988289</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="10">
-[...27 lines deleted...]
-        <v>0.10677874096988289</v>
+      <c r="B8" s="28">
+        <v>-701.33275825999999</v>
+      </c>
+      <c r="C8" s="13">
+        <v>-99.115758260000007</v>
+      </c>
+      <c r="D8" s="14">
+        <v>-0.1645847896356297</v>
+      </c>
+      <c r="E8" s="13">
+        <v>-69.976089953296537</v>
+      </c>
+      <c r="F8" s="14">
+        <v>-0.11083448305214259</v>
+      </c>
+      <c r="G8" s="28">
+        <v>-2061.9037979200002</v>
+      </c>
+      <c r="H8" s="34">
+        <v>-123.34794492000037</v>
+      </c>
+      <c r="I8" s="35">
+        <v>-6.3628780532226634E-2</v>
+      </c>
+      <c r="J8" s="34">
+        <v>1.5969806785324181</v>
+      </c>
+      <c r="K8" s="35">
+        <v>7.7391813712667412E-4</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="37">
-[...27 lines deleted...]
-        <v>7.7391813712667412E-4</v>
+      <c r="B9" s="10">
+        <v>132.03703066000026</v>
+      </c>
+      <c r="C9" s="13">
+        <v>65.40206387000012</v>
+      </c>
+      <c r="D9" s="14">
+        <v>0.9814976583707844</v>
+      </c>
+      <c r="E9" s="13">
+        <v>97.99571006557278</v>
+      </c>
+      <c r="F9" s="14">
+        <v>2.8787282148394255</v>
+      </c>
+      <c r="G9" s="10">
+        <v>3191.75506159</v>
+      </c>
+      <c r="H9" s="34">
+        <v>357.73485317999985</v>
+      </c>
+      <c r="I9" s="35">
+        <v>0.1262287587499962</v>
+      </c>
+      <c r="J9" s="34">
+        <v>652.18067122508455</v>
+      </c>
+      <c r="K9" s="35">
+        <v>0.25680707511441381</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="10">
-[...27 lines deleted...]
-        <v>0.25680707511441381</v>
+      <c r="B10" s="16">
+        <v>2241.6167070500005</v>
+      </c>
+      <c r="C10" s="17">
+        <v>186.50604519000035</v>
+      </c>
+      <c r="D10" s="18">
+        <v>9.0752312588948877E-2</v>
+      </c>
+      <c r="E10" s="17">
+        <v>146.19679570354447</v>
+      </c>
+      <c r="F10" s="18">
+        <v>6.9769689078502006E-2</v>
+      </c>
+      <c r="G10" s="16">
+        <v>18522.284713409997</v>
+      </c>
+      <c r="H10" s="36">
+        <v>1206.7142075899937</v>
+      </c>
+      <c r="I10" s="37">
+        <v>6.9689543707751378E-2</v>
+      </c>
+      <c r="J10" s="36">
+        <v>811.40851957471023</v>
+      </c>
+      <c r="K10" s="37">
+        <v>4.5814137634655319E-2</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="17">
-[...27 lines deleted...]
-        <v>4.5814137634655319E-2</v>
+      <c r="B11" s="10">
+        <v>471.06681339999989</v>
+      </c>
+      <c r="C11" s="11">
+        <v>18.29725824719992</v>
+      </c>
+      <c r="D11" s="12">
+        <v>4.0411856404578679E-2</v>
+      </c>
+      <c r="E11" s="11">
+        <v>19.013662318944853</v>
+      </c>
+      <c r="F11" s="12">
+        <v>4.2060678646913409E-2</v>
+      </c>
+      <c r="G11" s="10">
+        <v>5101.9904795644006</v>
+      </c>
+      <c r="H11" s="32">
+        <v>57.485949378401529</v>
+      </c>
+      <c r="I11" s="33">
+        <v>1.1395757310635605E-2</v>
+      </c>
+      <c r="J11" s="32">
+        <v>86.864929480297178</v>
+      </c>
+      <c r="K11" s="33">
+        <v>1.7320589208148628E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="7" t="s">
+    <row r="12" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="20"/>
-[...8 lines deleted...]
-      <c r="K12" s="21"/>
+      <c r="B12" s="10">
+        <v>126.24761162999998</v>
+      </c>
+      <c r="C12" s="11">
+        <v>9.0534776599999844</v>
+      </c>
+      <c r="D12" s="12">
+        <v>7.7251969474150847E-2</v>
+      </c>
+      <c r="E12" s="11">
+        <v>2.0752255836853806E-2</v>
+      </c>
+      <c r="F12" s="12">
+        <v>1.6440443769055307E-4</v>
+      </c>
+      <c r="G12" s="10">
+        <v>1228.4380122500002</v>
+      </c>
+      <c r="H12" s="32">
+        <v>17.019981600000165</v>
+      </c>
+      <c r="I12" s="33">
+        <v>1.4049635360692049E-2</v>
+      </c>
+      <c r="J12" s="32">
+        <v>-41.071269824281899</v>
+      </c>
+      <c r="K12" s="33">
+        <v>-3.2352083127091875E-2</v>
+      </c>
     </row>
     <row r="13" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="10">
-        <v>471.06681339999989</v>
+        <v>114.86637754999998</v>
       </c>
       <c r="C13" s="11">
-        <v>18.29725824719992</v>
-[...2 lines deleted...]
-        <v>4.0411856404578679E-2</v>
+        <v>14.458894419999993</v>
+      </c>
+      <c r="D13" s="14">
+        <v>0.1440021596924177</v>
       </c>
       <c r="E13" s="11">
-        <v>19.013662318944853</v>
-[...2 lines deleted...]
-        <v>4.2060678646913409E-2</v>
+        <v>11.380733490522118</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0.10997403160559253</v>
       </c>
       <c r="G13" s="10">
-        <v>5101.9904795644006</v>
-[...11 lines deleted...]
-        <v>1.7320589208148628E-2</v>
+        <v>819.06417259000011</v>
+      </c>
+      <c r="H13" s="32">
+        <v>-46.898224649999861</v>
+      </c>
+      <c r="I13" s="35">
+        <v>-5.4157345399146815E-2</v>
+      </c>
+      <c r="J13" s="32">
+        <v>-30.819052793454034</v>
+      </c>
+      <c r="K13" s="35">
+        <v>-3.6262691006224951E-2</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="10">
-[...27 lines deleted...]
-        <v>-3.2352083127091875E-2</v>
+      <c r="B14" s="16">
+        <v>712.18080257999986</v>
+      </c>
+      <c r="C14" s="17">
+        <v>41.809630327200011</v>
+      </c>
+      <c r="D14" s="9">
+        <v>6.2367882238577851E-2</v>
+      </c>
+      <c r="E14" s="17">
+        <v>30.415148065303811</v>
+      </c>
+      <c r="F14" s="9">
+        <v>4.461232076431651E-2</v>
+      </c>
+      <c r="G14" s="16">
+        <v>7149.4926644044008</v>
+      </c>
+      <c r="H14" s="36">
+        <v>27.607706328401036</v>
+      </c>
+      <c r="I14" s="38">
+        <v>3.8764605846510819E-3</v>
+      </c>
+      <c r="J14" s="36">
+        <v>14.974606862560904</v>
+      </c>
+      <c r="K14" s="38">
+        <v>2.0988953622075946E-3</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="4" t="s">
+    <row r="15" spans="1:11" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="19">
+        <v>1218.8513386100001</v>
+      </c>
+      <c r="C15" s="8">
+        <v>-47.355769029999919</v>
+      </c>
+      <c r="D15" s="20">
+        <v>-3.7399702421717737E-2</v>
+      </c>
+      <c r="E15" s="21">
+        <v>-103.04079703189177</v>
+      </c>
+      <c r="F15" s="20">
+        <v>-7.7949474282829168E-2</v>
+      </c>
+      <c r="G15" s="19">
+        <v>2819.5104397599998</v>
+      </c>
+      <c r="H15" s="39">
+        <v>-383.24198540999987</v>
+      </c>
+      <c r="I15" s="40">
+        <v>-0.11966019677267364</v>
+      </c>
+      <c r="J15" s="41">
+        <v>-418.79252865589569</v>
+      </c>
+      <c r="K15" s="40">
+        <v>-0.12932469035186028</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="10">
-[...27 lines deleted...]
-        <v>-3.6262691006224951E-2</v>
+      <c r="B16" s="19">
+        <v>182.61435902300005</v>
+      </c>
+      <c r="C16" s="8">
+        <v>-17.19181059099995</v>
+      </c>
+      <c r="D16" s="20">
+        <v>-8.6042441152905005E-2</v>
+      </c>
+      <c r="E16" s="21">
+        <v>-9.8937524761413442</v>
+      </c>
+      <c r="F16" s="20">
+        <v>-5.1393951138445776E-2</v>
+      </c>
+      <c r="G16" s="19">
+        <v>2168.5700230842494</v>
+      </c>
+      <c r="H16" s="39">
+        <v>129.2889138507494</v>
+      </c>
+      <c r="I16" s="40">
+        <v>6.3399260290968387E-2</v>
+      </c>
+      <c r="J16" s="41">
+        <v>245.27664574782602</v>
+      </c>
+      <c r="K16" s="40">
+        <v>0.12752950155088175</v>
       </c>
     </row>
-    <row r="16" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="16" t="s">
+    <row r="17" spans="1:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="17">
-[...27 lines deleted...]
-        <v>2.0988953622075946E-3</v>
+      <c r="B17" s="16">
+        <v>4355.2632072630013</v>
+      </c>
+      <c r="C17" s="17">
+        <v>163.76809589620098</v>
+      </c>
+      <c r="D17" s="18">
+        <v>3.9071522582021574E-2</v>
+      </c>
+      <c r="E17" s="17">
+        <v>63.677394260816072</v>
+      </c>
+      <c r="F17" s="18">
+        <v>1.4837730628126589E-2</v>
+      </c>
+      <c r="G17" s="16">
+        <v>30659.857840658646</v>
+      </c>
+      <c r="H17" s="36">
+        <v>980.36884235914113</v>
+      </c>
+      <c r="I17" s="37">
+        <v>3.3031863938604591E-2</v>
+      </c>
+      <c r="J17" s="36">
+        <v>652.86724352919919</v>
+      </c>
+      <c r="K17" s="37">
+        <v>2.1757171596929626E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...105 lines deleted...]
-      <c r="A20" s="35" t="str">
+    <row r="18" spans="1:24" s="22" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="26" t="str">
         <f>[7]d!$A$29</f>
         <v xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.0 in March 2026 and $26.8 million in FY26 year-to-date. </v>
       </c>
-      <c r="B20" s="35"/>
-[...21 lines deleted...]
-      <c r="X20" s="4"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
     </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="L24" s="23" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.9" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>