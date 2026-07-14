--- v1 (2026-05-23)
+++ v2 (2026-07-14)
@@ -1,225 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Desktop\2026 remediated end-of-month\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sweeneya\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF73154E-D6A0-478F-9F84-03379BAD953B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72F50A8C-1035-4752-B9D2-DFAC545F7EBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
+    <workbookView xWindow="30615" yWindow="1965" windowWidth="19185" windowHeight="11265" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...7 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
+    <definedName name="_3_Year_Ave_of_Tot">#REF!</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
-    <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
-    <definedName name="_NM">[3]WHT_M!#REF!</definedName>
+    <definedName name="_mn16">#REF!</definedName>
+    <definedName name="_NM">#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
-    <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
-    <definedName name="b">[4]!UpdateEndofMonth</definedName>
+    <definedName name="b" localSheetId="0">#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
     <definedName name="Base_Change_Pct">#REF!</definedName>
-    <definedName name="Base_Quarterly_Pct_Chg">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="Base_Quarterly_Pct_Chg">#REF!</definedName>
     <definedName name="Baseline___of_Total">#REF!</definedName>
     <definedName name="Benchmark_Deposit_Day_Processing_Adjustments">#REF!</definedName>
     <definedName name="bt">#REF!</definedName>
     <definedName name="Cash_Flow">#REF!</definedName>
     <definedName name="Combine_FY08___FY09_Other_One_Timers">#REF!</definedName>
     <definedName name="Combine_FY09_and_FY10_Other_One_Timers">#REF!</definedName>
-    <definedName name="CUTS_Increases">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="CUTS_Increases">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="Deposit_Day_and_Processing_Adjustments">#REF!</definedName>
     <definedName name="FY08___Month___of_FY08_Total">#REF!</definedName>
     <definedName name="FY08_Base_After_Adj_for_FY05_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY08_Base_After_Subtracting_One_Time_Revenues_from_Retroactive_Tax_Increases___Adjusting_for_Tax_Law_Timing_Shifts__Use_for_Baseline_Growth_Calculation__Though_Not_Creation_of_Benchmarks">#REF!</definedName>
     <definedName name="FY08_Baseline_Change_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY08_Baseline_One_Time_Events">#REF!</definedName>
     <definedName name="FY08_Monthly___Growth_From_FY06_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="FY08_Monthly_Actual">#REF!</definedName>
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
-    <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
-    <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="FY92B">#REF!</definedName>
+    <definedName name="Grand_Total_Adj_to_Baseline">#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
-    <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
-[...2 lines deleted...]
-    <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
+    <definedName name="OpenFootnote" localSheetId="0">#REF!</definedName>
+    <definedName name="OpenFootnote">#REF!</definedName>
+    <definedName name="OpenNonBus" localSheetId="0">#REF!</definedName>
+    <definedName name="OpenNonBus">#REF!</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$18</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
     <definedName name="Reconcile_Total_for_Budget">#REF!</definedName>
     <definedName name="Reconcile_Ttl_Dept">#REF!</definedName>
     <definedName name="Reconcile_UI">#REF!</definedName>
     <definedName name="Reconcile_WH">#REF!</definedName>
     <definedName name="Remove_FY08_One_Time_Events_from_FY09_Base__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="Shifts_in_FY08_Due_to_Tax_Increases">#REF!</definedName>
     <definedName name="Shifts_in_FY08_Due_to_Timing_of_Tax_Law_Changes__Zero_Sum">#REF!</definedName>
-    <definedName name="shiftsum2" localSheetId="0">[4]!shiftsum2</definedName>
-    <definedName name="shiftsum2">[4]!shiftsum2</definedName>
+    <definedName name="shiftsum2" localSheetId="0">#REF!</definedName>
+    <definedName name="shiftsum2">#REF!</definedName>
     <definedName name="Tax_Cuts">#REF!</definedName>
     <definedName name="Tax_Increases">#REF!</definedName>
     <definedName name="Total_Adj_to_Baseline">#REF!</definedName>
     <definedName name="Total_Current_Year_Adjustments">#REF!</definedName>
     <definedName name="Total_Current_Yr_Adj_Adj_to_Baseline_from_Shifts_Due_to_FY06_Tax_Increases__FY07_Tax_Increases__Cuts_and_Processing">#REF!</definedName>
-    <definedName name="TOTALS">'[6]TAX 80-00'!#REF!</definedName>
-[...16 lines deleted...]
-    <definedName name="WSYTD93">'[6]TAX 80-00'!#REF!</definedName>
+    <definedName name="TOTALS">#REF!</definedName>
+    <definedName name="TOTFY89">#REF!</definedName>
+    <definedName name="TOTFY90">#REF!</definedName>
+    <definedName name="TOTFY91">#REF!</definedName>
+    <definedName name="TOTFY92">#REF!</definedName>
+    <definedName name="TWELVE92">#REF!</definedName>
+    <definedName name="TWELVE93">#REF!</definedName>
+    <definedName name="UpdateEndofMonth" localSheetId="0">#REF!</definedName>
+    <definedName name="UpdateEndofMonth">#REF!</definedName>
+    <definedName name="WSFY90">#REF!</definedName>
+    <definedName name="WSFY91">#REF!</definedName>
+    <definedName name="WSTOTFY89">#REF!</definedName>
+    <definedName name="WSTOTFY90">#REF!</definedName>
+    <definedName name="WSTOTFY91">#REF!</definedName>
+    <definedName name="WSYTD90">#REF!</definedName>
+    <definedName name="WSYTD91">#REF!</definedName>
+    <definedName name="WSYTD92">#REF!</definedName>
+    <definedName name="WSYTD93">#REF!</definedName>
     <definedName name="YTD">#REF!</definedName>
     <definedName name="YTD_Net_Collections">#REF!</definedName>
-    <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
+    <definedName name="YTD90">#REF!</definedName>
+    <definedName name="YTD91">#REF!</definedName>
+    <definedName name="YTD92">#REF!</definedName>
+    <definedName name="YTD93">#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
@@ -262,50 +239,53 @@
     <t>03/26 Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual Collections</t>
   </si>
   <si>
     <t>03/26 YTD v. 03/25 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD v. 03/25 YTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>03/26 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>Preliminary as of April 3, 2026</t>
   </si>
   <si>
     <t>Tax Collections</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.0 in March 2026 and $26.8 million in FY26 year-to-date. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -628,75 +608,50 @@
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...23 lines deleted...]
-      <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -710,784 +665,114 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...694 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D5021ADA-3E84-416A-AA3C-A879CE302709}" name="Table1" displayName="Table1" ref="A4:K17" totalsRowShown="0" headerRowDxfId="4" tableBorderDxfId="7" headerRowCellStyle="Normal_Revmemo Table">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D5021ADA-3E84-416A-AA3C-A879CE302709}" name="Table1" displayName="Table1" ref="A4:K17" totalsRowShown="0" headerRowDxfId="7" tableBorderDxfId="6" headerRowCellStyle="Normal_Revmemo Table">
   <autoFilter ref="A4:K17" xr:uid="{D5021ADA-3E84-416A-AA3C-A879CE302709}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="11">
     <tableColumn id="1" xr3:uid="{0DA0351B-2052-4016-82FE-135452F689E3}" name="Tax Collections"/>
     <tableColumn id="2" xr3:uid="{EF0BF15D-F655-4F42-A469-227C923BF2EE}" name="03/26 Actual Collections"/>
     <tableColumn id="3" xr3:uid="{0B48F69B-4024-4806-B99A-382AD4980A1E}" name="03/26 v. 03/25 $ Fav/(Unfav)"/>
-    <tableColumn id="4" xr3:uid="{A2255765-D787-4FDF-A3B4-28B27BC0F7B0}" name="03/26 v. 03/25 % Fav/(Unfav)" dataDxfId="6" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{A2255765-D787-4FDF-A3B4-28B27BC0F7B0}" name="03/26 v. 03/25 % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
     <tableColumn id="5" xr3:uid="{0E696711-DF1E-4DF5-8918-8532716156C6}" name="03/26 Actual v. Benchmark $ Fav/(Unfav)"/>
-    <tableColumn id="6" xr3:uid="{6CFDA655-8E38-4A9A-85B8-14CD008CFE8E}" name="03/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="6" xr3:uid="{6CFDA655-8E38-4A9A-85B8-14CD008CFE8E}" name="03/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="4" dataCellStyle="Percent"/>
     <tableColumn id="7" xr3:uid="{FEAE4461-FDEF-43D3-8140-DEB9478BCEB3}" name="03/26 YTD Actual Collections"/>
     <tableColumn id="8" xr3:uid="{7B5EFB8F-DE87-405C-BB2B-CCEDBA5BDC02}" name="03/26 YTD v. 03/25 YTD $ Fav/(Unfav)" dataDxfId="3"/>
     <tableColumn id="9" xr3:uid="{191F1D7C-7E4D-4B89-A4BF-F09B8CDC39A5}" name="03/26 YTD v. 03/25 YTD % Fav/(Unfav)" dataDxfId="2" dataCellStyle="Percent"/>
     <tableColumn id="10" xr3:uid="{3CC5AFE6-447B-448F-9CAA-F65D5390BFB7}" name="03/26 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="1"/>
     <tableColumn id="11" xr3:uid="{76008204-F785-49E2-8D18-7B84C6EDE8EA}" name="03/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="0" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1762,51 +1047,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="K17" sqref="A3:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.5" style="23" customWidth="1"/>
     <col min="2" max="2" width="14" style="23" customWidth="1"/>
     <col min="3" max="3" width="14.75" style="23" customWidth="1"/>
     <col min="4" max="5" width="14.83203125" style="23" customWidth="1"/>
     <col min="6" max="6" width="15" style="23" customWidth="1"/>
     <col min="7" max="7" width="15.6640625" style="23" customWidth="1"/>
     <col min="8" max="8" width="16" style="23" customWidth="1"/>
     <col min="9" max="9" width="16.75" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.83203125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
@@ -2316,53 +1601,52 @@
         <v>3.9071522582021574E-2</v>
       </c>
       <c r="E17" s="17">
         <v>63.677394260816072</v>
       </c>
       <c r="F17" s="18">
         <v>1.4837730628126589E-2</v>
       </c>
       <c r="G17" s="16">
         <v>30659.857840658646</v>
       </c>
       <c r="H17" s="36">
         <v>980.36884235914113</v>
       </c>
       <c r="I17" s="37">
         <v>3.3031863938604591E-2</v>
       </c>
       <c r="J17" s="36">
         <v>652.86724352919919</v>
       </c>
       <c r="K17" s="37">
         <v>2.1757171596929626E-2</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="22" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="26" t="str">
-[...1 lines deleted...]
-        <v xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.0 in March 2026 and $26.8 million in FY26 year-to-date. </v>
+      <c r="A18" s="26" t="s">
+        <v>29</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
     </row>