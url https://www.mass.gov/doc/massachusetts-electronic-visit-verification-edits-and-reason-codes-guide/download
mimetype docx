--- v0 (2026-05-13)
+++ v1 (2026-08-25)
@@ -1,3666 +1,4104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C80" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C80" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Electronic Visit Verification (EVV) Edits and Reason Codes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidP="3CAD7A89" w:rsidRDefault="0085388A" w14:paraId="24EB9C81" w14:textId="6633B15F">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w14:paraId="24EB9C81" w14:textId="6633B15F" w:rsidR="00496ED2" w:rsidRDefault="5B03E6EB" w:rsidP="3CAD7A89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>This guide is intended for Massachusetts provider agencies in scope for Electronic Visit Verification (EVV) and impacted by the EVV Soft Edits go-live as of October 2025, including Fee-For-Service (FFS) providers in Home Health (HH), Group Adult Foster Care (GAFC), and Acquired Brain Injury (ABI) and Moving Forward Plan (MFP) Waiver programs</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="0C4FBA11">
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> claims do not have matching EVV visit records.</w:t>
+      <w:r w:rsidR="0C4FBA11" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which MassHealth (MAHEA) is the payer. This guide is not targeted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0C4FBA11" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0C4FBA11" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Managed Care Entities (MCEs) or Aging Services Access Points (ASAPs) at this time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This guide outlines what to do prior to claims submissions to ensure all necessary EVV data elements are collected and available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>match to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims. Then the guide outlines how to review claims for errors and examples of what codes may be visible on the Remittance Advice (RA). Provider agencies will want to identify claims not successfully matched to EVV records and take appropriate corrective action.</w:t>
+      </w:r>
+      <w:r w:rsidR="15D97EC1" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is critical for provider agencies to prepare for when hard edits are implemented, which will result in claims denial if the submitted claims do not have matching EVV visit records.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C82" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C82" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to Claims Submission </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C83" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C83" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Prior to submitting claims, it is important to ensure that the necessary EVV data has been collected and is available to match to claims. This section includes checklists to help ensure you’re collecting all necessary points of data and how to review your EVV to ensure they are available to match to claims. </w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to submitting claims, it is important to ensure that the necessary EVV data has been collected and is available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>match to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims. This section includes checklists to help ensure you’re collecting all necessary points of data and how to review your EVV to ensure they are available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>match to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C84" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C84" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. Collect EVV Required Data Elements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C85" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C85" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-        <w:t>All visits, whether verified in the state-sponsored EVV system, Sandata, or an Alternate EVV vendor, will be sent to the EVV data aggregator. Providers are required to provide all six elements of the Centers for Medicare &amp; Medicaid Services (CMS) EVV requirements:</w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All visits, whether verified in the state-sponsored EVV system, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, or an Alternate EVV vendor, will be sent to the EVV data aggregator. Providers are required to provide all six elements of the Centers for Medicare &amp; Medicaid Services (CMS) EVV requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C86" w14:textId="77777777">
-[...126 lines deleted...]
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C8D" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C86" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Ensure visits in the Sandata Provider Portal or Aggregator are in a “Verified” status.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Members who receive services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C8E" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C87" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>Log into the Sandata Provider Portal or Aggregator to review visit data. Set the “Filter by Visits” setting to filter by “All Exceptions” to see the visits that are not yet “Verified.” Red or orange dots are exceptions that signify a point of data is missing, and the visit needs to be corrected.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Provider employees who provide services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C8F" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C88" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Fix Visits/Verify Visits: </w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Specific services provided</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C90" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p w:rsidR="00496ED2" w:rsidP="3D9DA60D" w:rsidRDefault="0085388A" w14:paraId="24EB9C92" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C89" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Service locations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4A3CBA3D" w:rsidP="3D9DA60D" w:rsidRDefault="4A3CBA3D" w14:paraId="5C7E6ADF" w14:textId="3B44B967">
-[...183 lines deleted...]
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C93" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C8A" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Service dates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C94" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C8B" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Beginning and end times of service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C8C" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Detail Visit Status Report </w:t>
-[...5 lines deleted...]
-        <w:t>to view visit statuses</w:t>
+        <w:t>2. Address Exceptions and Verify Visits</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C95" w14:textId="77777777">
-[...94 lines deleted...]
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9A" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C8D" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pull Remittance Advice (RA)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> - pull your RA to review your claims and edits.</w:t>
+        <w:t>Verify Visits:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensure visits in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider Portal or Aggregator are in a “Verified” status.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9B" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C8E" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Search RA for Explanation of Benefits (EOB) </w:t>
+        <w:t xml:space="preserve">Search for Exceptions: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Log into the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider Portal or Aggregator to review visit data. Set the “Filter by Visits” setting to filter by “All Exceptions” to see the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>visits that are not yet “Verified.” Red or orange dots are exceptions that signify a point of data is missing, and the visit needs to be corrected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9C" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C8F" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix Visits/Verify Visits: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C90" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Review claims where a visit did not match, indicated by EOB 784. You will want to look for claims where Electronic Visit Verification Criteria Does Not Match as designated by EOB 784. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EVV:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Click on the red or orange dot to view the exceptions tab. Follow the on-screen instructions to enter or correct the missing points of data. Once you have saved the corrected visit, scroll to the right to ensure that under “Visit Status,” the visit is listed as “Verified.” If the visit status is “Incomplete,” then the record is missing EVV Data and will not be able to match to a claim. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9D" w14:textId="77777777">
+    <w:p w14:paraId="24EB9C91" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Using an Alt EVV Vendor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the missing information in your vendor’s system so that it is updated in the Data Aggregator. Visits must be updated in your vendor’s solution and sent again to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C92" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="3D9DA60D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirm visits are “Verified” and updated: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search for exceptions and ensure that all visits are “Verified”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7E6ADF" w14:textId="3B44B967" w:rsidR="4A3CBA3D" w:rsidRDefault="4A3CBA3D" w:rsidP="3D9DA60D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="215521B6" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the definitions for verified visit status can be found below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BFEDB6" w14:textId="7EDDA27D" w:rsidR="3AF663A4" w:rsidRDefault="3AF663A4" w:rsidP="3D9DA60D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>: The visit has no exceptions. A visit in this status is eligible to be returned for claims validation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BD8A00" w14:textId="21C2C1FD" w:rsidR="3AF663A4" w:rsidRDefault="3AF663A4" w:rsidP="3D9DA60D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Auto-Verified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An Auto-Verified Visit is defined </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> having the 6 required Cures Act elements captured electronically when an </w:t>
+      </w:r>
+      <w:r w:rsidR="5F5D2397" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>mployee clocks in and clocks out of their visit. An Auto-Verified Visit is not manually entered or edited after the fact by the Provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAFB5B7" w14:textId="5B363422" w:rsidR="3AF663A4" w:rsidRDefault="3AF663A4" w:rsidP="3D9DA60D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Manually Verified:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A visit that was manually entered into the EVV system by the </w:t>
+      </w:r>
+      <w:r w:rsidR="147D796D" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>rovider or edited after the fact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C93" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tips</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C94" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detail Visit Status Report </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>to view visit statuses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C95" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit Exception Report </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to view exceptions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C96" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>After Claims Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C97" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>This section covers how you can review your claims to see which claims did not have the necessary EVV data, why they didn't match, and how to address EVV errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C98" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Review Claims for Error</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C99" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An EVV claim matches when an EVV-required claim is submitted and there is a verified EVV visit in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Sandata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data Aggregator that matches the 6 CMS required data elements at the time of claim submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C9A" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pull Remittance Advice (RA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - pull your RA to review your claims and edits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C9B" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search RA for Explanation of Benefits (EOB) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C9C" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Review claims where a visit did not match, indicated by EOB 784. You will want to look for claims where Electronic Visit Verification Criteria Does Not Match as designated by EOB 784. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9C9D" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Refer to the table below to determine the scenario that most closely aligns with your situation and identify the appropriate Reason Code(s) to apply for the edit.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="880"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1982"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="2247"/>
+        <w:gridCol w:w="1388"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="1777"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CA3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CA3" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="31931D1F" w:rsidP="3D9DA60D" w:rsidRDefault="31931D1F" w14:paraId="0FFCB345" w14:textId="43C4C9D4">
+          <w:p w14:paraId="0FFCB345" w14:textId="6296307F" w:rsidR="31931D1F" w:rsidRDefault="21B0F9D9" w:rsidP="3D9DA60D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="31931D1F">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="18B6D5A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pay or No Pay</w:t>
+            </w:r>
+            <w:r w:rsidR="6E66BEA6" w:rsidRPr="18B6D5A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="71B0AD66" w:rsidP="3CAD7A89" w:rsidRDefault="71B0AD66" w14:paraId="6406C0E5" w14:textId="7F12356A">
+          <w:p w14:paraId="6406C0E5" w14:textId="7F12356A" w:rsidR="71B0AD66" w:rsidRDefault="71B0AD66" w:rsidP="3CAD7A89">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="71B0AD66">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visit to Claim </w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="2CFFFBB8">
-[...13 lines deleted...]
-              <w:t>Match</w:t>
+            <w:r w:rsidR="2CFFFBB8" w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Match or No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9E" w14:textId="77777777">
+          <w:p w14:paraId="24EB9C9E" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Edit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9C9F" w14:textId="77777777">
+          <w:p w14:paraId="24EB9C9F" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Edit Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA0" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EOB Health Care Claim Status Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA1" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Adjustment Reason Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA2" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Remark Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CAB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CAB" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="609FC89D" w:rsidP="3D9DA60D" w:rsidRDefault="609FC89D" w14:paraId="2516A0A2" w14:textId="7D456D79">
+          <w:p w14:paraId="2516A0A2" w14:textId="7D456D79" w:rsidR="609FC89D" w:rsidRDefault="609FC89D" w:rsidP="3D9DA60D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="609FC89D">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5E7F244F" w:rsidP="3CAD7A89" w:rsidRDefault="5E7F244F" w14:paraId="691CFC42" w14:textId="44198408">
+          <w:p w14:paraId="691CFC42" w14:textId="44198408" w:rsidR="5E7F244F" w:rsidRDefault="5E7F244F" w:rsidP="3CAD7A89">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CAD7A89" w:rsidR="5E7F244F">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3CAD7A89">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00B47B78" w14:paraId="24EB9CA4" w14:textId="37409BDF">
+          <w:p w14:paraId="24EB9CA4" w14:textId="37409BDF" w:rsidR="00496ED2" w:rsidRDefault="41F37780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="41F37780">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="6DC416F7">
-[...19 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="6DC416F7" w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">5: </w:t>
+            </w:r>
+            <w:r w:rsidR="5B03E6EB" w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">EVV Claim matches EVV Visit </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA5" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA6" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>The EVV units cover the claim detail.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CA7" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA7" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA8" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA8" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>20 – ACCEPTED FOR PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CA9" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CA9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-              <w:t>PROCESSED PROPERLY.</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>193 – ORIGINAL PAYMENT DECISION IS BEING MAINTAINED. UPON REVIEW, IT WAS DETERMINED THAT THIS CLAIM WAS PROCESSED PROPERLY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CAA" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CAA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
               <w:t>N883 - ALERT: PROCEESSED ACCORDING TO STATE LAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CB7" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CB7" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="7656FBF7" w:rsidP="3D9DA60D" w:rsidRDefault="7656FBF7" w14:paraId="25AB0AC7" w14:textId="790421E7">
+          <w:p w14:paraId="25AB0AC7" w14:textId="790421E7" w:rsidR="7656FBF7" w:rsidRDefault="7656FBF7" w:rsidP="3D9DA60D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="7656FBF7">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="08CD1A2A" w:rsidP="3CAD7A89" w:rsidRDefault="08CD1A2A" w14:paraId="061D722D" w14:textId="4418588F">
+          <w:p w14:paraId="061D722D" w14:textId="4418588F" w:rsidR="08CD1A2A" w:rsidRDefault="08CD1A2A" w:rsidP="3CAD7A89">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CAD7A89" w:rsidR="08CD1A2A">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3CAD7A89">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="006D0650" w14:paraId="24EB9CAC" w14:textId="082D0E07">
+          <w:p w14:paraId="24EB9CAC" w14:textId="082D0E07" w:rsidR="00496ED2" w:rsidRDefault="006D0650">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="006D0650">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="5C620249">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="5C620249" w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="006D0650">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="0085388A" w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>EVV Visit Units Less Than EVV Claim Units</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CAD" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CAD" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CAE" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CAE" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CAF" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CAF" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>The EVV units are less than the billed units and do not cover the detail lines.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CB0" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CB1" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CB2" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>272- COVERAGE/PROGRAM GUIDELINES WERE NOT MET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CB3" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB3" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CB4" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB4" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CB5" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>N820: EVV SYSTEM UNITS DO NOT MEET REQUIREMENTS OF VISIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CB6" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="00496ED2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CBD" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CBD" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="42DB2F7D" w:rsidP="3D9DA60D" w:rsidRDefault="42DB2F7D" w14:paraId="35B9CB8A" w14:textId="0619F21A">
+          <w:p w14:paraId="35B9CB8A" w14:textId="0619F21A" w:rsidR="42DB2F7D" w:rsidRDefault="42DB2F7D" w:rsidP="3D9DA60D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="42DB2F7D">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="653E452F" w:rsidP="3CAD7A89" w:rsidRDefault="653E452F" w14:paraId="4403E57F" w14:textId="7F89B52D">
+          <w:p w14:paraId="4403E57F" w14:textId="7F89B52D" w:rsidR="653E452F" w:rsidRDefault="653E452F" w:rsidP="3CAD7A89">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CAD7A89" w:rsidR="653E452F">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3CAD7A89">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidP="560404EB" w:rsidRDefault="006D0650" w14:paraId="24EB9CB8" w14:textId="67E6C84A">
+          <w:p w14:paraId="24EB9CB8" w14:textId="67E6C84A" w:rsidR="00496ED2" w:rsidRDefault="561AAD1B" w:rsidP="560404EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="359D751F">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">2107: </w:t>
             </w:r>
-            <w:r w:rsidR="5649AD5D">
-[...27 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="5E943D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EVV UNTS &gt; UNITS ALLOWED</w:t>
+            </w:r>
+            <w:r w:rsidR="5E943D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CB9" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CB9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>The EVV units are more than enough to cover the billed units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CBA" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CBA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>20- ACCEPTED FOR PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CBB" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CBB" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>193 – ORIGINAL PAYMENT DECISION IS BEING MAINTAINED. UPON REVIEW, IT WAS DETERMINED THAT THIS CLAIM WAS PROCESSED PROPERLY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CBC" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CBC" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>N883 - ALERT: PROCEESSED ACCORDING TO STATE LAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CC7" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CC7" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0E67B704" w:rsidP="3D9DA60D" w:rsidRDefault="0E67B704" w14:paraId="7E3F807A" w14:textId="5F36577D">
+          <w:p w14:paraId="7E3F807A" w14:textId="5F36577D" w:rsidR="0E67B704" w:rsidRDefault="0E67B704" w:rsidP="3D9DA60D">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="0E67B704">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3D9DA60D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1DF9C8F1" w:rsidP="3CAD7A89" w:rsidRDefault="1DF9C8F1" w14:paraId="3A10A281" w14:textId="6BAB6C49">
+          <w:p w14:paraId="3A10A281" w14:textId="6BAB6C49" w:rsidR="1DF9C8F1" w:rsidRDefault="1DF9C8F1" w:rsidP="3CAD7A89">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CAD7A89" w:rsidR="1DF9C8F1">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="3CAD7A89">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="006D0650" w14:paraId="24EB9CBE" w14:textId="0C4FCAB7">
+          <w:p w14:paraId="6C417392" w14:textId="0547D079" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>No EVV Visit Found to match the EVV Claim</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2108: No EVV Visit Found to match the EVV Claim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CBF" w14:textId="77777777">
+          <w:p w14:paraId="3EF041AA" w14:textId="72FF53AC" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>The EVV visit not found.</w:t>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure code does not match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CC0" w14:textId="77777777">
+          <w:p w14:paraId="78161D16" w14:textId="695E5629" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CC1" w14:textId="77777777">
+          <w:p w14:paraId="6A2DD0EA" w14:textId="773AB905" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CC2" w14:textId="77777777">
+          <w:p w14:paraId="752B7730" w14:textId="5DAA9339" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CC3" w14:textId="77777777">
+          <w:p w14:paraId="0E2A061A" w14:textId="0BE0B3EF" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>272- COVERAGE/PROGRAM GUIDELINES WERE NOT MET</w:t>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) - PLAN PROCEDURES NOT FOLLOWED</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CC4" w14:textId="77777777">
+          <w:p w14:paraId="46583956" w14:textId="11031FB7" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CC5" w14:textId="77777777">
+          <w:p w14:paraId="7F411622" w14:textId="2F077CFD" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>N821- ELECTRONIC VISIT VERIFICATION SYSTEM VISIT NOT FOUND.</w:t>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>N821 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1130) - ELECTRONIC VISIT VERIFICATION SYSTEM VISIT NOT FOUND.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00496ED2" w14:paraId="24EB9CC6" w14:textId="77777777">
+          <w:p w14:paraId="77F30F61" w14:textId="19DEE0A9" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496ED2" w:rsidTr="3D9DA60D" w14:paraId="24EB9CCD" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00496ED2" w14:paraId="24EB9CCD" w14:textId="77777777" w:rsidTr="77607041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5003B655" w:rsidP="3D9DA60D" w:rsidRDefault="5003B655" w14:paraId="5475D506" w14:textId="4702071C">
+          <w:p w14:paraId="5475D506" w14:textId="4702071C" w:rsidR="5003B655" w:rsidRDefault="70BFB4A7" w:rsidP="77607041">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="5003B655">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No Pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3EF8A9D9" w:rsidP="3CAD7A89" w:rsidRDefault="3EF8A9D9" w14:paraId="016F3D84" w14:textId="12B4050B">
+          <w:p w14:paraId="016F3D84" w14:textId="12B4050B" w:rsidR="3EF8A9D9" w:rsidRDefault="0F4B5F29" w:rsidP="77607041">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3CAD7A89" w:rsidR="3EF8A9D9">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>No Match</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="00732173" w14:paraId="24EB9CC8" w14:textId="4C96CBE5">
+          <w:p w14:paraId="24EB9CC8" w14:textId="4C96CBE5" w:rsidR="00496ED2" w:rsidRDefault="1840119B" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="00732173">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="72B39744">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="454C729A" w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="00732173">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="0085388A" w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>EVV visit to EVV Claim Mismatch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1455" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CC9" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CC9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">At least one of the 6 required visit elements not matching. </w:t>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At least one of the 6 required visit elements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> matching. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CCA" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CCA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CCB" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CCB" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>272- COVERAGE/PROGRAM GUIDELINES WERE NOT MET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CCC" w14:textId="77777777">
+          <w:p w14:paraId="24EB9CCC" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="77607041">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>N820: EVV SYSTEM UNITS DO NOT MEET REQUIREMENTS OF VISIT</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="77607041" w14:paraId="35324436" w14:textId="77777777" w:rsidTr="77607041">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF4CC2F" w14:textId="59771E01" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No Pay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="250AFB65" w14:textId="0BC82145" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C251F43" w14:textId="2986A6D2" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2127: EVV PIDSL NOT EVV REGISTERED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CDFDE4F" w14:textId="48B740A9" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Provider ID does not match.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C81B835" w14:textId="7CF221F0" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="168F9079" w14:textId="6349B1A5" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) - PLAN PROCEDURES NOT FOLLOWED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D81D2E9" w14:textId="2AA8EC42" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3395B896" w14:textId="2636BD40" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>N824: ELECTRONIC VISIT VERIFICATION (EVV) DATA MUST BE SUBMITTED THROUGH EVV VENDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE1C601" w14:textId="7BDD4F28" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="77607041" w14:paraId="30D8A3B2" w14:textId="77777777" w:rsidTr="77607041">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2678E53C" w14:textId="441F29E5" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No Pay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0469CC1F" w14:textId="42267566" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0089D1F6" w14:textId="4530342C" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2128: EVV PROVIDER/MEMBER MISMATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B866731" w14:textId="4FAF3287" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Patient ID does not match.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="348684A3" w14:textId="5EF83BC7" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>784- ELECTRONIC VISIT VERIFICATION CRITERIA DO NOT MATCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="335D45B9" w14:textId="5BE1AD57" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>95 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 198) - PLAN PROCEDURES NOT FOLLOWED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27498A7A" w14:textId="1F2A4258" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="257" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="77607041">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>N819: PATIENT NOT ENROLLED IN ELECTRONIC VISIT VERIFICATION SYSTEM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E44CA19" w14:textId="43108CB7" w:rsidR="77607041" w:rsidRDefault="77607041" w:rsidP="77607041">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CCE" w14:textId="77777777">
+    <w:p w14:paraId="0909B90D" w14:textId="70A9720D" w:rsidR="1E0FD8BB" w:rsidRDefault="1E0FD8BB" w:rsidP="18B6D5A3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18B6D5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18B6D5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note: This indicates pay or no pay based on the MA EVV edit and may not reflect the overall claim disposition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB9CCE" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Understand why the claim did not match to a visit/posted an error </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CCF" w14:textId="54B00F15">
+    <w:p w14:paraId="24EB9CCF" w14:textId="54B00F15" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Log into the </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Sandata</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portal or Aggregator to verify that a visit is present and has a visit status of “Verified”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD0" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD0" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">If the visit is not present or is not “Verified,” the claim will post EOB 784. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD1" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD1" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>If a data element does not match, the claim will post EOB 784.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD2" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD2" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">If the visit is present, verified, and matches the claim detail exactly, the claim will post EOB 20. </w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the visit is present, verified, and matches the claim </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exactly, the claim will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>post</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EOB 20. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD3" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD3" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Determine if the claim or visit needs to be updated</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD4" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD4" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>If the claim needs to be updated, then update the claim using current processes and resubmit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0085388A" w:rsidP="47A321A6" w:rsidRDefault="0085388A" w14:paraId="0CC223FE" w14:textId="7CC8E563">
+    <w:p w14:paraId="0CC223FE" w14:textId="7CC8E563" w:rsidR="0085388A" w:rsidRDefault="0085388A" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">If the visit needs to be updated, then follow the below steps in the next section. </w:t>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the visit needs to be updated, then follow the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>below steps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the next section. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20B93AF6" w:rsidP="3D9DA60D" w:rsidRDefault="20B93AF6" w14:paraId="3BA386DF" w14:textId="317CEADE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3BA386DF" w14:textId="317CEADE" w:rsidR="20B93AF6" w:rsidRDefault="20B93AF6" w:rsidP="3D9DA60D">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> elements that does not have an associated claim, providers may need to resubmit the claim through current processes and/or confirm the visit submission date is received prior to the claim.</w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: If there is an EVV record submitted with all 6 CMS required elements that does not have an associated claim, providers may need to resubmit the claim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through current processes and/or confirm the visit submission date is received prior to the claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD6" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conduct Visit Maintenance for Visits Related Errors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD7" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CD7" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>This section covers how you can update your visits with correct information that will allow claims identified in the previous step to match. Make sure to first identify the point of data that is incorrect and needs to be updated.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CD8" w14:textId="4A433180">
+    <w:p w14:paraId="24EB9CD8" w14:textId="4A433180" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>For claims that have EOB 784:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="4CEA6532" w14:textId="0F03FC6E">
+    <w:p w14:paraId="4CEA6532" w14:textId="0F03FC6E" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Navigate to your </w:t>
       </w:r>
-      <w:r w:rsidRPr="47A321A6" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Sandata</w:t>
       </w:r>
-      <w:r w:rsidRPr="47A321A6" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> EVV or Aggregator platform  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="61696BCC" w14:textId="5D02882D">
+    <w:p w14:paraId="61696BCC" w14:textId="5D02882D" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Search for the visit in the Visit Maintenance section or pull the Detail Visit Maintenance Report </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="01BD75CB" w14:textId="31E0A8A0">
+    <w:p w14:paraId="01BD75CB" w14:textId="58D29BA5" w:rsidR="57DCB493" w:rsidRDefault="7C8059FB" w:rsidP="77607041">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">If there is no visit associated with the claim, create a visit by clicking Create a Call which is used to create a manual call </w:t>
       </w:r>
+      <w:r w:rsidR="5AC848FB" w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>for the service rendered for this claim</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="5EFA6655" w14:textId="36D79FD5">
+    <w:p w14:paraId="5EFA6655" w14:textId="36D79FD5" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">If there is a visit associated with the claim, view any listed exceptions associated with the visit and confirm the visit submission date is received prior to the claim </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="33B9230A" w14:textId="64960847">
+    <w:p w14:paraId="33B9230A" w14:textId="64960847" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...38 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check that the visit contains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
-      <w:r w:rsidRPr="47A321A6" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 6 CMS required elements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="5BC3EBE0" w14:textId="46D92A06">
+    <w:p w14:paraId="5BC3EBE0" w14:textId="46D92A06" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> on the claim </w:t>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure the client, Provider Medicaid ID, units, and service code are the same as is submitted on the claim </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="670FC5B0" w14:textId="253ECC4B">
+    <w:p w14:paraId="670FC5B0" w14:textId="253ECC4B" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter and/or update the missing information in </w:t>
       </w:r>
-      <w:r w:rsidRPr="47A321A6" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Sandata</w:t>
       </w:r>
-      <w:r w:rsidRPr="47A321A6" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="47A321A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> EVV or your Alt EVV portal </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="57DCB493" w:rsidP="47A321A6" w:rsidRDefault="57DCB493" w14:paraId="4E52A63D" w14:textId="53DBDBAA">
+    <w:p w14:paraId="4E52A63D" w14:textId="53DBDBAA" w:rsidR="57DCB493" w:rsidRDefault="57DCB493" w:rsidP="47A321A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...28 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Once you have saved the corrected visit, ensure under "Visit Status" the visit is listed as "Verified</w:t>
+      </w:r>
+      <w:r w:rsidR="3DCDA204" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="57DCB493">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="24C71CDE">
-[...11 lines deleted...]
-        <w:t>If the visit status is “Incomplete, In Process, or Omit,” then the record is missing EVV data and will not be able to match to a claim.</w:t>
+      <w:r w:rsidR="24C71CDE" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the visit status is “Incomplete, In Process, or Omit,” then the record is missing EVV data and will not be able to match to a claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1B99A9D3" w:rsidP="3D9DA60D" w:rsidRDefault="1B99A9D3" w14:paraId="02FCFFF7" w14:textId="400D6F98">
+    <w:p w14:paraId="02FCFFF7" w14:textId="400D6F98" w:rsidR="1B99A9D3" w:rsidRDefault="1B99A9D3" w:rsidP="3D9DA60D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="471D791B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidR="471D791B" w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Visits that are auto verified and manually verified are eligible to be returned for claims validation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE4" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CE4" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rebilling or Reprocessing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE5" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CE5" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the visit in question has been updated to a “Verified” status, then the claim can be resubmitted through current processes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE6" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CE6" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Support Resources &amp; Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE7" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w14:paraId="24EB9CE7" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learn More About EVV Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE8" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CE8" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mass.gov-EVV Agency Based Providers: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
+      <w:hyperlink r:id="rId7" w:anchor="more-about-sandata-technologies-" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>mass.gov/info-details/electronic-visit-verification-for-agency-based-providers#more-about-sandata-technologies-  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CE9" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CE9" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">EVV Required List of Service Codes: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CEA" w14:textId="77777777">
+    <w:p w14:paraId="24EB9CEA" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Massachusetts EVV related information: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>https://sandata.zendesk.com/hc/en-us/sections/27189880884883-Massachusetts-EOHHS  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CEB" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w14:paraId="24EB9CEB" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CEC" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="24EB9CEC" w14:textId="77AC5661" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="77607041">
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need assistance with your Remittance Advice or claim processing, please contact </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth at </w:t>
+      </w:r>
+      <w:r w:rsidR="1B4DB3BF" w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(844) 368-5184 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="77607041">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>provider@masshealthquestions.com.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="77607041">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidP="3D9DA60D" w:rsidRDefault="0085388A" w14:paraId="24EB9CED" w14:textId="442BCDCD">
-[...27 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="24EB9CED" w14:textId="442BCDCD" w:rsidR="00496ED2" w:rsidRDefault="0085388A" w:rsidP="3D9DA60D">
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you need technical assistance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sandata</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> system or the Alt EVV interface, please contact Customer Support at </w:t>
       </w:r>
-      <w:hyperlink r:id="Rcc3bcad4bef74ae8">
-        <w:r w:rsidRPr="3D9DA60D" w:rsidR="792DA5F8">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="792DA5F8" w:rsidRPr="3D9DA60D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
-          <w:t>Contact and Support | HHAeXchange Knowledge Base</w:t>
+          <w:t xml:space="preserve">Contact and Support | </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="792DA5F8" w:rsidRPr="3D9DA60D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          </w:rPr>
+          <w:t>HHAeXchange</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="792DA5F8" w:rsidRPr="3D9DA60D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Knowledge Base</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3D9DA60D" w:rsidR="0085388A">
-[...4 lines deleted...]
-        <w:t>.  You may also call the Customer Support line at 833.511.0164.  </w:t>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  You may also call the Customer Support line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3D9DA60D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 833.511.0164.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496ED2" w:rsidRDefault="0085388A" w14:paraId="24EB9CEE" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w14:paraId="24EB9CEE" w14:textId="77777777" w:rsidR="00496ED2" w:rsidRDefault="0085388A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need assistance with general MA EVV policy related questions, please email </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>EVVfeedback@Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00496ED2">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0085388A" w:rsidRDefault="0085388A" w14:paraId="24EB9C84" w14:textId="77777777">
+    <w:p w14:paraId="5319A282" w14:textId="77777777" w:rsidR="003937AE" w:rsidRDefault="003937AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0085388A" w:rsidRDefault="0085388A" w14:paraId="24EB9C86" w14:textId="77777777">
+    <w:p w14:paraId="4ECFB232" w14:textId="77777777" w:rsidR="003937AE" w:rsidRDefault="003937AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3720,189 +4158,77 @@
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0085388A" w:rsidRDefault="0085388A" w14:paraId="24EB9C80" w14:textId="77777777">
+    <w:p w14:paraId="4D8C458A" w14:textId="77777777" w:rsidR="003937AE" w:rsidRDefault="003937AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0085388A" w:rsidRDefault="0085388A" w14:paraId="24EB9C82" w14:textId="77777777">
+    <w:p w14:paraId="5E7D2E9E" w14:textId="77777777" w:rsidR="003937AE" w:rsidRDefault="003937AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="13">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F8490A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A300A09E"/>
     <w:styleLink w:val="LFO14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -4030,50 +4356,163 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D40A11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7666A54A"/>
+    <w:lvl w:ilvl="0" w:tplc="9DD0D1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F8DCBB60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F69097A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="899A506C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BD98F1C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="90628826">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C1C8A1E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="79A0738A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E71017E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DD255D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="370ACB80"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -4133,51 +4572,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37962B43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2246DB2"/>
     <w:styleLink w:val="LFO17"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4197,51 +4636,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422F5937"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B002E9F4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -4301,51 +4740,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="437B1094"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="440E4312"/>
     <w:styleLink w:val="LFO18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4365,51 +4804,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49237D9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="66A0640C"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -4469,51 +4908,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB2CF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD42294E"/>
     <w:styleLink w:val="LFO15"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -4535,51 +4974,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A7327F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E6A4208"/>
     <w:styleLink w:val="LFO19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4599,51 +5038,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60D17DFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60CE5A22"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -4703,51 +5142,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="665049A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D632E0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4789,64 +5228,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79FA2F83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6C2488A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -4894,51 +5333,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DDE09F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1E43A8E"/>
     <w:styleLink w:val="LFO13"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -4960,424 +5399,455 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="14">
+  <w:num w:numId="1" w16cid:durableId="262953820">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1543515682">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1543515682">
+  <w:num w:numId="3" w16cid:durableId="888883973">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1815102579">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1807770018">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1195920621">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1622761045">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="903104272">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1022973207">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1557544276">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1539851879">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="801656422">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="888883973">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1807770018">
+  <w:num w:numId="13" w16cid:durableId="998582115">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1195920621">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="903104272">
+  <w:num w:numId="14" w16cid:durableId="597252771">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496ED2"/>
     <w:rsid w:val="00001FCA"/>
     <w:rsid w:val="00026308"/>
     <w:rsid w:val="0002748D"/>
     <w:rsid w:val="00043405"/>
     <w:rsid w:val="000467C6"/>
     <w:rsid w:val="00067F6C"/>
     <w:rsid w:val="00083D77"/>
     <w:rsid w:val="00090050"/>
     <w:rsid w:val="000C09C5"/>
     <w:rsid w:val="000F61EF"/>
     <w:rsid w:val="001049A0"/>
     <w:rsid w:val="00114998"/>
     <w:rsid w:val="001256BD"/>
     <w:rsid w:val="00141A9B"/>
     <w:rsid w:val="001510DD"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00190103"/>
     <w:rsid w:val="001D7766"/>
     <w:rsid w:val="001E646D"/>
     <w:rsid w:val="00253DB2"/>
     <w:rsid w:val="00256DBE"/>
     <w:rsid w:val="00257148"/>
     <w:rsid w:val="002874F7"/>
     <w:rsid w:val="00307288"/>
     <w:rsid w:val="00320943"/>
     <w:rsid w:val="00343FED"/>
     <w:rsid w:val="00383858"/>
+    <w:rsid w:val="003937AE"/>
     <w:rsid w:val="003F4F47"/>
     <w:rsid w:val="004238BE"/>
     <w:rsid w:val="00431465"/>
+    <w:rsid w:val="00472E30"/>
     <w:rsid w:val="00486318"/>
     <w:rsid w:val="00487A38"/>
     <w:rsid w:val="00494818"/>
     <w:rsid w:val="004969AA"/>
     <w:rsid w:val="00496ED2"/>
     <w:rsid w:val="004A4F52"/>
     <w:rsid w:val="004C0B04"/>
     <w:rsid w:val="004D3590"/>
     <w:rsid w:val="004E3F8B"/>
     <w:rsid w:val="0050764B"/>
     <w:rsid w:val="00565B92"/>
     <w:rsid w:val="00573F59"/>
     <w:rsid w:val="005855CA"/>
     <w:rsid w:val="00595519"/>
     <w:rsid w:val="00595FFE"/>
     <w:rsid w:val="005A423A"/>
     <w:rsid w:val="005B63A2"/>
     <w:rsid w:val="005C71FF"/>
     <w:rsid w:val="005D155E"/>
+    <w:rsid w:val="005F11B7"/>
     <w:rsid w:val="00654975"/>
     <w:rsid w:val="006562A9"/>
     <w:rsid w:val="0066512F"/>
     <w:rsid w:val="006743B7"/>
     <w:rsid w:val="006900F4"/>
     <w:rsid w:val="006D0650"/>
     <w:rsid w:val="006D6931"/>
     <w:rsid w:val="006F448D"/>
     <w:rsid w:val="0071299F"/>
     <w:rsid w:val="007146B2"/>
     <w:rsid w:val="00723FFA"/>
     <w:rsid w:val="00732173"/>
     <w:rsid w:val="007901A2"/>
     <w:rsid w:val="007D2C81"/>
     <w:rsid w:val="007F7782"/>
     <w:rsid w:val="0085388A"/>
     <w:rsid w:val="008672EE"/>
     <w:rsid w:val="008702D4"/>
+    <w:rsid w:val="00870F9F"/>
     <w:rsid w:val="00871B54"/>
     <w:rsid w:val="0087493C"/>
     <w:rsid w:val="008C30EE"/>
     <w:rsid w:val="008D39C7"/>
     <w:rsid w:val="008E4268"/>
     <w:rsid w:val="008F6E7D"/>
     <w:rsid w:val="00932DCE"/>
     <w:rsid w:val="009475DE"/>
     <w:rsid w:val="009E3EAC"/>
     <w:rsid w:val="00A25C36"/>
     <w:rsid w:val="00A3639A"/>
     <w:rsid w:val="00A51B87"/>
     <w:rsid w:val="00A57A65"/>
     <w:rsid w:val="00A701C9"/>
     <w:rsid w:val="00A91D1B"/>
     <w:rsid w:val="00A931A9"/>
     <w:rsid w:val="00AA0C9A"/>
+    <w:rsid w:val="00AA1B94"/>
+    <w:rsid w:val="00AF47C8"/>
     <w:rsid w:val="00AF4CE9"/>
     <w:rsid w:val="00AF72DF"/>
     <w:rsid w:val="00B47B78"/>
     <w:rsid w:val="00B47FD5"/>
     <w:rsid w:val="00B82950"/>
     <w:rsid w:val="00B95959"/>
     <w:rsid w:val="00BA6DEA"/>
     <w:rsid w:val="00BD6244"/>
     <w:rsid w:val="00BF3187"/>
     <w:rsid w:val="00C25BCC"/>
     <w:rsid w:val="00C33A0E"/>
     <w:rsid w:val="00C62688"/>
     <w:rsid w:val="00C76238"/>
     <w:rsid w:val="00CB6240"/>
     <w:rsid w:val="00CF32C7"/>
     <w:rsid w:val="00D20DE5"/>
     <w:rsid w:val="00D31EAB"/>
     <w:rsid w:val="00D85280"/>
     <w:rsid w:val="00DB0905"/>
     <w:rsid w:val="00DE2A50"/>
     <w:rsid w:val="00DF5439"/>
     <w:rsid w:val="00E4502F"/>
     <w:rsid w:val="00E458E1"/>
     <w:rsid w:val="00E967C4"/>
     <w:rsid w:val="00F204D8"/>
     <w:rsid w:val="00F60ED1"/>
     <w:rsid w:val="00FE6930"/>
     <w:rsid w:val="010A97C4"/>
     <w:rsid w:val="0238C2A7"/>
     <w:rsid w:val="08CD1A2A"/>
     <w:rsid w:val="0B2C69BF"/>
     <w:rsid w:val="0B3890E8"/>
     <w:rsid w:val="0C4FBA11"/>
     <w:rsid w:val="0E67B704"/>
+    <w:rsid w:val="0F4B5F29"/>
     <w:rsid w:val="115435A6"/>
     <w:rsid w:val="11991864"/>
+    <w:rsid w:val="13962838"/>
     <w:rsid w:val="147D796D"/>
     <w:rsid w:val="15D97EC1"/>
+    <w:rsid w:val="1840119B"/>
     <w:rsid w:val="18A94177"/>
+    <w:rsid w:val="18B6D5A3"/>
+    <w:rsid w:val="1B4DB3BF"/>
     <w:rsid w:val="1B99A9D3"/>
     <w:rsid w:val="1DF9C8F1"/>
+    <w:rsid w:val="1E0FD8BB"/>
     <w:rsid w:val="20515813"/>
     <w:rsid w:val="206C0653"/>
     <w:rsid w:val="20B93AF6"/>
     <w:rsid w:val="215521B6"/>
+    <w:rsid w:val="21B0F9D9"/>
     <w:rsid w:val="24C71CDE"/>
     <w:rsid w:val="268E4EFB"/>
     <w:rsid w:val="2836B26E"/>
     <w:rsid w:val="2CFFFBB8"/>
+    <w:rsid w:val="2F3289C8"/>
     <w:rsid w:val="2FE77CB3"/>
     <w:rsid w:val="31931D1F"/>
     <w:rsid w:val="359D751F"/>
+    <w:rsid w:val="374DD4AD"/>
     <w:rsid w:val="388905E2"/>
     <w:rsid w:val="38B1424A"/>
     <w:rsid w:val="3ACEE2EA"/>
     <w:rsid w:val="3AF663A4"/>
+    <w:rsid w:val="3B42B4E0"/>
     <w:rsid w:val="3BB4BD5F"/>
     <w:rsid w:val="3C0391E2"/>
     <w:rsid w:val="3CAD7A89"/>
     <w:rsid w:val="3D9DA60D"/>
     <w:rsid w:val="3DCDA204"/>
     <w:rsid w:val="3EF8A9D9"/>
     <w:rsid w:val="41F37780"/>
     <w:rsid w:val="42DB2F7D"/>
+    <w:rsid w:val="441451DF"/>
     <w:rsid w:val="445C7FB8"/>
     <w:rsid w:val="44AB3F08"/>
+    <w:rsid w:val="454C729A"/>
     <w:rsid w:val="471D791B"/>
     <w:rsid w:val="47A321A6"/>
     <w:rsid w:val="49FBC5D9"/>
     <w:rsid w:val="4A3CBA3D"/>
+    <w:rsid w:val="4E680B66"/>
     <w:rsid w:val="5003B655"/>
     <w:rsid w:val="502F546B"/>
     <w:rsid w:val="5134E015"/>
     <w:rsid w:val="5500B9C4"/>
     <w:rsid w:val="55443497"/>
     <w:rsid w:val="55EC5306"/>
     <w:rsid w:val="560404EB"/>
+    <w:rsid w:val="561AAD1B"/>
     <w:rsid w:val="5649AD5D"/>
     <w:rsid w:val="565A5612"/>
     <w:rsid w:val="57DCB493"/>
+    <w:rsid w:val="5AC848FB"/>
     <w:rsid w:val="5B03E6EB"/>
     <w:rsid w:val="5B5433C7"/>
     <w:rsid w:val="5C620249"/>
     <w:rsid w:val="5D37EE70"/>
     <w:rsid w:val="5E5BDAD1"/>
     <w:rsid w:val="5E7F244F"/>
+    <w:rsid w:val="5E943D19"/>
     <w:rsid w:val="5F5D2397"/>
     <w:rsid w:val="609FC89D"/>
     <w:rsid w:val="653E452F"/>
+    <w:rsid w:val="66CF97C1"/>
     <w:rsid w:val="689CB17A"/>
     <w:rsid w:val="6CE11D78"/>
     <w:rsid w:val="6DC416F7"/>
     <w:rsid w:val="6E64F830"/>
+    <w:rsid w:val="6E66BEA6"/>
+    <w:rsid w:val="6F9B263D"/>
+    <w:rsid w:val="70BFB4A7"/>
     <w:rsid w:val="716742FD"/>
     <w:rsid w:val="71B0AD66"/>
     <w:rsid w:val="72056C95"/>
+    <w:rsid w:val="7257780E"/>
     <w:rsid w:val="72B39744"/>
     <w:rsid w:val="7398853C"/>
     <w:rsid w:val="7656FBF7"/>
     <w:rsid w:val="76BE271B"/>
+    <w:rsid w:val="77607041"/>
     <w:rsid w:val="79220149"/>
     <w:rsid w:val="792DA5F8"/>
     <w:rsid w:val="7938A0FF"/>
+    <w:rsid w:val="7C8059FB"/>
+    <w:rsid w:val="7F2E22BF"/>
+    <w:rsid w:val="7FC03911"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24EB9C80"/>
-  <w15:docId w15:val="{10BA9E24-1CDA-4972-9E85-37218F144D1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="MS Mincho" w:cs="Arial"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5533,52 +6003,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5645,706 +6115,706 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4F81BD" w:sz="8" w:space="4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="17365D"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="3"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="17365D"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="3"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
-[...7 lines deleted...]
-      <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
-    <w:name w:val="List Bullet 3"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-    <w:name w:val="List Number"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
-    <w:name w:val="List Number 2"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MacroTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4F81BD" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -6386,155 +6856,152 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO13">
     <w:name w:val="LFO13"/>
-    <w:basedOn w:val="NoList"/>
-[...7 lines deleted...]
-    <w:name w:val="LFO14"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO15" w:customStyle="1">
-    <w:name w:val="LFO15"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO14">
+    <w:name w:val="LFO14"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO17" w:customStyle="1">
-    <w:name w:val="LFO17"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO15">
+    <w:name w:val="LFO15"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO18" w:customStyle="1">
-    <w:name w:val="LFO18"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO17">
+    <w:name w:val="LFO17"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="LFO19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO18">
+    <w:name w:val="LFO18"/>
+    <w:basedOn w:val="NoList"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO19">
     <w:name w:val="LFO19"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/electronic-visit-verification-for-agency-based-providers#more-about-sandata-technologies-" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EVVfeedback@Mass.gov" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/sections/27189880884883-Massachusetts-EOHHS%22%20/t%20%22_blank" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R063e7f740479400a" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R58a36a23be8140d1" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R28139103ef494fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Support/Support-SD.htm" TargetMode="External" Id="Rcc3bcad4bef74ae8" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal.dotm" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/electronic-visit-verification-for-agency-based-providers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EVVfeedback@Mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Support/Support-SD.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/sections/27189880884883-Massachusetts-EOHHS%22%20/t%20%22_blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6804,346 +7271,81 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...271 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
   <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1630</Words>
+  <Characters>9294</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10903</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
-  <keywords/>
+  <dc:creator/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Flores, Hayley M.</lastModifiedBy>
-  <revision>10</revision>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>