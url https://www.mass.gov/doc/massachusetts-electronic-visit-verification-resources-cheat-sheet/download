--- v0 (2025-11-08)
+++ v1 (2026-08-25)
@@ -1,59 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0422F45A" w14:textId="02E83C9B" w:rsidR="0002235D" w:rsidRPr="00391B22" w:rsidRDefault="008261E0" w:rsidP="008261E0">
+    <w:p w:rsidRPr="00391B22" w:rsidR="0002235D" w:rsidP="008261E0" w:rsidRDefault="008261E0" w14:paraId="0422F45A" w14:textId="02E83C9B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2269B9B6" wp14:editId="59EA6A45">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-260350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>209550</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1047750" cy="1047750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="250952363" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -84,1201 +87,1256 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1047750" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0056725E" w:rsidRPr="00391B22">
+      <w:r w:rsidRPr="00391B22" w:rsidR="0056725E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Massachusetts Electronic Visit Verification (EVV) Resources</w:t>
       </w:r>
-      <w:r w:rsidR="0002235D" w:rsidRPr="00391B22">
+      <w:r w:rsidRPr="00391B22" w:rsidR="0002235D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cheat Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB5DC19" w14:textId="6524985F" w:rsidR="0002235D" w:rsidRPr="00391B22" w:rsidRDefault="00A974BA" w:rsidP="0092685D">
+    <w:p w:rsidRPr="00391B22" w:rsidR="0002235D" w:rsidP="1208719A" w:rsidRDefault="00A974BA" w14:paraId="5DB5DC19" w14:textId="6524985F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidR="0002235D" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="0002235D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009549CE" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="009549CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidR="0002235D" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="0002235D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">uick </w:t>
       </w:r>
-      <w:r w:rsidR="009549CE" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="009549CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference </w:t>
       </w:r>
-      <w:r w:rsidR="0002235D" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="0002235D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Guide </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
-        <w:t>provides answers to c</w:t>
+        <w:t xml:space="preserve">provides answers to </w:t>
       </w:r>
-      <w:r w:rsidR="0002235D" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="0002235D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ommon </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidR="009549CE" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="009549CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>uestions</w:t>
       </w:r>
-      <w:r w:rsidR="00027879" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="00027879">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>links</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to helpful r</w:t>
       </w:r>
-      <w:r w:rsidR="00027879" w:rsidRPr="00ED0622">
+      <w:r w:rsidRPr="78361E49" w:rsidR="00027879">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>esources</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="78361E49" w:rsidR="00A974BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="9738" w:type="dxa"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4868"/>
         <w:gridCol w:w="4870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="728593A7" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="728593A7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="412"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="730F502C" w14:textId="21464051" w:rsidR="00A709BA" w:rsidRPr="00ED0622" w:rsidRDefault="00A709BA" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00ED0622" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00A709BA" w14:paraId="730F502C" w14:textId="21464051">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0622">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2D839AED" w14:textId="3C01BCC3" w:rsidR="00A709BA" w:rsidRPr="00ED0622" w:rsidRDefault="00A709BA" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00ED0622" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00A709BA" w14:paraId="2D839AED" w14:textId="3C01BCC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0622">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Support Resource</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010281C" w:rsidRPr="00391B22" w14:paraId="3B59EDB0" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="0010281C" w:rsidTr="78361E49" w14:paraId="3B59EDB0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="26076258" w14:textId="3BA06839" w:rsidR="0010281C" w:rsidRPr="00E903D5" w:rsidRDefault="0010281C" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00E903D5" w:rsidR="0010281C" w:rsidP="0002235D" w:rsidRDefault="0010281C" w14:paraId="26076258" w14:textId="3BA06839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How can I check if I am in scope for MA EVV?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="04549161" w14:textId="629C4C74" w:rsidR="00793655" w:rsidRPr="00793655" w:rsidRDefault="00793655" w:rsidP="00793655">
+          <w:p w:rsidRPr="00793655" w:rsidR="00793655" w:rsidP="00793655" w:rsidRDefault="00793655" w14:paraId="04549161" w14:textId="629C4C74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>MA EVV Service Codes Listing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for all MA Service Codes in scope and required to use EVV. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A322A" w:rsidRPr="00391B22" w14:paraId="2109E983" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="005A322A" w:rsidTr="78361E49" w14:paraId="2109E983" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7F03E967" w14:textId="6E648ED8" w:rsidR="005A322A" w:rsidRPr="00E903D5" w:rsidRDefault="005A322A" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00E903D5" w:rsidR="005A322A" w:rsidP="0002235D" w:rsidRDefault="005A322A" w14:paraId="7F03E967" w14:textId="6E648ED8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E903D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How do I get started with MA EVV?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="48C114D6" w14:textId="77777777" w:rsidR="00E903D5" w:rsidRPr="00E903D5" w:rsidRDefault="00236583" w:rsidP="00E903D5">
+          <w:p w:rsidRPr="00E903D5" w:rsidR="00E903D5" w:rsidP="00E903D5" w:rsidRDefault="00236583" w14:paraId="48C114D6" w14:textId="6D6DF062">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:r w:rsidR="00E903D5" w:rsidRPr="00E903D5">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00236583">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Follow the step-by-step onboarding instructions on the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="72361B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rb54614d0f2d44710">
+              <w:r w:rsidRPr="226C35FF" w:rsidR="72361B3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Ready, Set, Go Implementation Checklist</w:t>
+                <w:t>Massachusetts Get Ready Checklists</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E903D5" w:rsidRPr="00E903D5">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00E903D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E903D5" w:rsidRPr="00E903D5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00E903D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541E149F" w14:textId="324933DA" w:rsidR="005A322A" w:rsidRPr="00236583" w:rsidRDefault="00236583" w:rsidP="00236583">
+          <w:p w:rsidRPr="00236583" w:rsidR="005A322A" w:rsidP="00236583" w:rsidRDefault="00236583" w14:paraId="541E149F" w14:textId="324933DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="4EDB5BB3" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="4EDB5BB3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="3383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5D292B39" w14:textId="47A143EC" w:rsidR="00A709BA" w:rsidRPr="00E903D5" w:rsidRDefault="00A709BA" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00E903D5" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00A709BA" w14:paraId="5D292B39" w14:textId="47A143EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E903D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">How can I get my </w:t>
             </w:r>
-            <w:r w:rsidR="00E2055E" w:rsidRPr="00E2055E">
+            <w:r w:rsidRPr="00E2055E" w:rsidR="00E2055E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Provider ID and Service Location (PID</w:t>
             </w:r>
             <w:r w:rsidR="00E2055E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00E2055E" w:rsidRPr="00E2055E">
+            <w:r w:rsidRPr="00E2055E" w:rsidR="00E2055E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SL) number</w:t>
             </w:r>
             <w:r w:rsidRPr="00E903D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="66B7E201" w14:textId="0C3BDFFB" w:rsidR="00A709BA" w:rsidRPr="00361EC1" w:rsidRDefault="00A709BA" w:rsidP="00361EC1">
+          <w:p w:rsidRPr="00361EC1" w:rsidR="00A709BA" w:rsidP="00361EC1" w:rsidRDefault="00A709BA" w14:paraId="66B7E201" w14:textId="0C3BDFFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00361EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ou can obtain your PID</w:t>
             </w:r>
             <w:r w:rsidR="00774CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00361EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SL at one of these two locations:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B43ACAC" w14:textId="77777777" w:rsidR="00A709BA" w:rsidRDefault="00A709BA" w:rsidP="00361EC1">
+          <w:p w:rsidR="00A709BA" w:rsidP="00361EC1" w:rsidRDefault="00A709BA" w14:paraId="2B43ACAC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="00361EC1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>MassHealth Provider Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00361EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, located under "my account"</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67100022" w14:textId="6FFBD5BD" w:rsidR="00A709BA" w:rsidRPr="00361EC1" w:rsidRDefault="00A709BA" w:rsidP="00361EC1">
+          <w:p w:rsidRPr="00361EC1" w:rsidR="00A709BA" w:rsidP="00361EC1" w:rsidRDefault="00A709BA" w14:paraId="67100022" w14:textId="6FFBD5BD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="00361EC1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Provider Online Service Center virtual gateway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00361EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, found under Billing Service and the Billing ID drop down menu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0CCC7F" w14:textId="77777777" w:rsidR="00A709BA" w:rsidRDefault="00A709BA" w:rsidP="0002235D">
+          <w:p w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00A709BA" w14:paraId="3F0CCC7F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F6BFF81" w14:textId="0E3E0AC5" w:rsidR="00A709BA" w:rsidRPr="00391B22" w:rsidRDefault="00774CDC" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00774CDC" w14:paraId="0F6BFF81" w14:textId="0E3E0AC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>If you still cannot find your PID/SL,</w:t>
             </w:r>
             <w:r w:rsidR="00C7067A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> please contact the MassHealth Customer Service for Providers at </w:t>
             </w:r>
             <w:r w:rsidR="00386642">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(800) 841-2900, </w:t>
             </w:r>
             <w:r w:rsidR="00F96747">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TDD/</w:t>
             </w:r>
             <w:r w:rsidR="00386642">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TTY: 711</w:t>
             </w:r>
-            <w:r w:rsidR="006744D4" w:rsidRPr="006744D4">
+            <w:r w:rsidRPr="006744D4" w:rsidR="006744D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="06CB0D83" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="06CB0D83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B50D811" w14:textId="359E0899" w:rsidR="00A709BA" w:rsidRPr="00AF233D" w:rsidRDefault="002805FB" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00AF233D" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="002805FB" w14:paraId="0B50D811" w14:textId="359E0899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wh</w:t>
             </w:r>
             <w:r w:rsidR="00C149EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">at is </w:t>
             </w:r>
-            <w:r w:rsidR="00E802D6" w:rsidRPr="00AF233D">
+            <w:r w:rsidRPr="00AF233D" w:rsidR="00E802D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>the EVV User Request Form</w:t>
             </w:r>
             <w:r w:rsidR="00797827">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (URF)</w:t>
             </w:r>
-            <w:r w:rsidR="00E802D6" w:rsidRPr="00AF233D">
+            <w:r w:rsidRPr="00AF233D" w:rsidR="00E802D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="377DB122" w14:textId="086DD3A8" w:rsidR="00A709BA" w:rsidRPr="00391B22" w:rsidRDefault="00E2055E" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00E2055E" w14:paraId="377DB122" w14:textId="086DD3A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Everyone</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">a provider agency using </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV must have their own </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MyMassGov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> account. The provider agency administrator who registered in the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provider Self-Registration Portal should submit the URF. They can </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>submit</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> all administrator and coordinator staff who will need access on the same User Request Form, using the second page of the form. </w:t>
             </w:r>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This is not required for employees using </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sandata's</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> mobile device application, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BD4EBC" w:rsidRPr="00BD4EBC">
+            <w:r w:rsidRPr="00BD4EBC" w:rsidR="00BD4EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobile Connect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="55238415" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="55238415" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5D90A09E" w14:textId="78DF6D63" w:rsidR="00095C54" w:rsidRPr="00095C54" w:rsidRDefault="00095C54" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00095C54" w:rsidR="00095C54" w:rsidP="0002235D" w:rsidRDefault="00095C54" w14:paraId="5D90A09E" w14:textId="78DF6D63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095C54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where can I find the EVV </w:t>
             </w:r>
             <w:r w:rsidR="00E53809">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>URF</w:t>
             </w:r>
             <w:r w:rsidRPr="00095C54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="106EC73C" w14:textId="12171FE1" w:rsidR="00A709BA" w:rsidRPr="00391B22" w:rsidRDefault="00797827" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00797827" w14:paraId="106EC73C" w14:textId="12171FE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">The EVV </w:t>
             </w:r>
             <w:r w:rsidR="00E53809">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">URF can be found on the mass.gov website: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId15">
               <w:r w:rsidR="00B15B2D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>User Request Forms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E53809">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="08AAFE5D" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="08AAFE5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="21995418" w14:textId="7FFC15C4" w:rsidR="00A709BA" w:rsidRPr="00BA50F5" w:rsidRDefault="001250D2" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00BA50F5" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="001250D2" w14:paraId="21995418" w14:textId="7FFC15C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA50F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What do I fill in for the Org Name and Org ID fields in the EVV URF? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="123BE33B" w14:textId="184F9389" w:rsidR="00A709BA" w:rsidRPr="00391B22" w:rsidRDefault="00BA50F5" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00BA50F5" w14:paraId="123BE33B" w14:textId="184F9389">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="001250D2" w:rsidRPr="001250D2">
+            <w:r w:rsidRPr="001250D2" w:rsidR="001250D2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>o not complete the Org Name or Org ID fields on the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV URF</w:t>
             </w:r>
             <w:r w:rsidR="00AF4F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF4F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>hese</w:t>
             </w:r>
             <w:r w:rsidR="00AF4F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> fields</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> can be left blank. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A709BA" w:rsidRPr="00391B22" w14:paraId="3D392606" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidTr="78361E49" w14:paraId="3D392606" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0FE1F597" w14:textId="214D3228" w:rsidR="00A709BA" w:rsidRPr="00391B22" w:rsidRDefault="00F85D32" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00A709BA" w:rsidP="0002235D" w:rsidRDefault="00F85D32" w14:paraId="0FE1F597" w14:textId="214D3228">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">I have submitted my EVV </w:t>
             </w:r>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>URF</w:t>
             </w:r>
             <w:r w:rsidR="00897981">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. I</w:t>
             </w:r>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">t has been over </w:t>
             </w:r>
             <w:r w:rsidR="00EE7FDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10 business</w:t>
             </w:r>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>days</w:t>
             </w:r>
             <w:r w:rsidR="00B15B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="002B2846" w:rsidRPr="008F7B3E">
+            <w:r w:rsidRPr="008F7B3E" w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> have not heard anything back from Virtual Gateway on next steps. What should I do?</w:t>
             </w:r>
             <w:r w:rsidR="002B2846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6A975D45" w14:textId="4FD9C1D3" w:rsidR="00CA14F4" w:rsidRPr="00391B22" w:rsidRDefault="00FE5093" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00391B22" w:rsidR="00CA14F4" w:rsidP="0002235D" w:rsidRDefault="00FE5093" w14:paraId="6A975D45" w14:textId="4FD9C1D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE5093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Once your request has been completed, you should receive an </w:t>
             </w:r>
-            <w:r w:rsidR="00E54ADC" w:rsidRPr="00FE5093">
+            <w:r w:rsidRPr="00FE5093" w:rsidR="00E54ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>email from</w:t>
             </w:r>
             <w:r w:rsidR="00E54ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00E54ADC" w:rsidRPr="00E54ADC">
+            <w:hyperlink w:history="1" r:id="rId16">
+              <w:r w:rsidRPr="00E54ADC" w:rsidR="00E54ADC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>virtualgateway@state.ma.us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E54ADC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>outlining the next steps to finalize setup on the Virtual Gateway side. If you cannot locate that email, review the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="00FE5093">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Business Log In User Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FE5093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to assist with creating your </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE5093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MyMassGov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE5093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> account and setting up your multifactor authentication (MFA) method.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670F86" w:rsidRPr="00391B22" w14:paraId="299978C1" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00670F86" w:rsidTr="78361E49" w14:paraId="299978C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="65FCFC14" w14:textId="29E8A32D" w:rsidR="00670F86" w:rsidRPr="008F7B3E" w:rsidRDefault="00670F86" w:rsidP="0002235D">
+          <w:p w:rsidRPr="008F7B3E" w:rsidR="00670F86" w:rsidP="0002235D" w:rsidRDefault="00670F86" w14:paraId="65FCFC14" w14:textId="29E8A32D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How do I set up my account if I have a legacy account and not a business account on Virtual Gateway?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6478DED6" w14:textId="2F9624AB" w:rsidR="00670F86" w:rsidRDefault="00531C27" w:rsidP="0002235D">
+          <w:p w:rsidR="00670F86" w:rsidP="0002235D" w:rsidRDefault="00531C27" w14:paraId="6478DED6" w14:textId="2F9624AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Use the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId18">
               <w:r w:rsidRPr="00FE5093">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Business Log In User Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E54ADC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531C27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -1287,58 +1345,58 @@
             <w:r w:rsidR="00D65679">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>you have</w:t>
             </w:r>
             <w:r w:rsidRPr="00531C27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> more than </w:t>
             </w:r>
             <w:r w:rsidR="00D65679">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>one Virtual Gateway</w:t>
             </w:r>
             <w:r w:rsidRPr="00531C27">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> account. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6722A74A" w14:textId="77777777" w:rsidR="00D65679" w:rsidRDefault="00D65679" w:rsidP="0002235D">
+          <w:p w:rsidR="00D65679" w:rsidP="0002235D" w:rsidRDefault="00D65679" w14:paraId="6722A74A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="355F71B2" w14:textId="45E43253" w:rsidR="00D65679" w:rsidRPr="00FE5093" w:rsidRDefault="00723983" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00FE5093" w:rsidR="00D65679" w:rsidP="0002235D" w:rsidRDefault="00723983" w14:paraId="355F71B2" w14:textId="45E43253">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723983">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If you still have issues setting up your account, please </w:t>
             </w:r>
             <w:r w:rsidR="00AF4F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">call </w:t>
             </w:r>
             <w:r w:rsidRPr="00723983">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Gateway Customer Service at </w:t>
             </w:r>
             <w:r w:rsidR="00386642">
               <w:rPr>
@@ -1363,1429 +1421,1332 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>421</w:t>
             </w:r>
             <w:r w:rsidR="00386642">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00723983">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0938</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E23EE" w:rsidRPr="00391B22" w14:paraId="79FB1E50" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="007E23EE" w:rsidTr="78361E49" w14:paraId="79FB1E50" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E48FEF1" w14:textId="6D16C2B7" w:rsidR="007E23EE" w:rsidRDefault="009B6020" w:rsidP="0002235D">
+          <w:p w:rsidR="007E23EE" w:rsidP="0002235D" w:rsidRDefault="009B6020" w14:paraId="2E48FEF1" w14:textId="6D16C2B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">I am choosing an Alternate (Alt) EVV system, </w:t>
             </w:r>
             <w:r w:rsidR="00B76A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">how do I know if they are accepted by the State of MA? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4169269D" w14:textId="7236B756" w:rsidR="007E23EE" w:rsidRDefault="00F75421" w:rsidP="0002235D">
+          <w:p w:rsidR="007E23EE" w:rsidP="0002235D" w:rsidRDefault="00F75421" w14:paraId="4169269D" w14:textId="53E4BB64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Your chosen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F75421">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> alternate EVV vendor</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F75421">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>must adhere to the MA alternate EVV technical requirements</w:t>
             </w:r>
-            <w:r w:rsidR="00AF4F8F">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00AF4F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F75421">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> which can be found</w:t>
             </w:r>
-            <w:r w:rsidR="00386642">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00386642">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> at</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F75421">
+            <w:r w:rsidRPr="226C35FF" w:rsidR="00F75421">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00F75421">
+            <w:hyperlink r:id="R4e7c1e033b114934">
+              <w:r w:rsidRPr="226C35FF" w:rsidR="111EA7A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commonwealth of Massachusetts Alternate EVV Technical Specifications – </w:t>
+                <w:t>Alternative EVV Technical Spefications.</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00F75421">
+            </w:hyperlink>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="111EA7A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00AE7388" w:rsidTr="78361E49" w14:paraId="73F69AD1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE7388" w:rsidP="0002235D" w:rsidRDefault="00AE7388" w14:paraId="4979A970" w14:textId="67E084E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I am choosing an Alternate (Alt) EVV system, how can I</w:t>
+            </w:r>
+            <w:r w:rsidR="00100953">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> access training?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00335735" w:rsidR="00AE7388" w:rsidP="78361E49" w:rsidRDefault="00100953" w14:paraId="5B6605BA" w14:textId="789ACA0D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="62ED64D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sign up for </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rcfd637be826a4a74">
+              <w:r w:rsidRPr="78361E49" w:rsidR="62ED64D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>HHAeXchange University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="78361E49" w:rsidR="62ED64D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="62ED64D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sandata's</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="62ED64D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Learning Management System)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00386642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00100953">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00306942">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00100953">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00100953">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aggregator training for administrators.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00306942" w:rsidTr="78361E49" w14:paraId="0D4D7499" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00306942" w:rsidP="0002235D" w:rsidRDefault="00306942" w14:paraId="35558D2C" w14:textId="2989E394">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">I am choosing the state-sponsored system, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00897981">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ow can I access training? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00335735" w:rsidR="00306942" w:rsidP="0002235D" w:rsidRDefault="00B95CD6" w14:paraId="2E1596F8" w14:textId="7538CBF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00B95CD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sign up for </w:t>
+            </w:r>
+            <w:hyperlink r:id="R7f7ce0436cc2483d">
+              <w:r w:rsidRPr="78361E49" w:rsidR="05F98E62">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>HHAeXchange University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="78361E49" w:rsidR="0D19B0C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00B95CD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00B95CD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sandata's</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00B95CD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Learning Management System) and complete EVV Agency Administrator Training. Once you complete Administrator Training, you will receive a Welcome Kit by email.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00B95CD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review the learning paths and have your staff sign up for courses. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00306942" w:rsidTr="78361E49" w14:paraId="5F2F35D1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00306942" w:rsidP="0002235D" w:rsidRDefault="00CF422C" w14:paraId="2ACA8457" w14:textId="240B50B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How can I train my </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>employees on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile App? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00306942" w:rsidP="226C35FF" w:rsidRDefault="006D21FD" w14:paraId="5B763A0D" w14:textId="1177AEEC">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>You can use the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R5bd5715362e7480d">
+              <w:r w:rsidRPr="78361E49" w:rsidR="0736FFD5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Employee Training Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00306942" w:rsidP="0002235D" w:rsidRDefault="006D21FD" w14:paraId="18D76CD7" w14:textId="28459150">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R72d8a24c13304093">
+              <w:r w:rsidRPr="226C35FF" w:rsidR="04E77180">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Mobile Connect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="04E77180">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>assist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="226C35FF" w:rsidR="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with this. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D21FD" w:rsidP="0002235D" w:rsidRDefault="006D21FD" w14:paraId="493882A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00335735" w:rsidR="006D21FD" w:rsidP="0002235D" w:rsidRDefault="006D21FD" w14:paraId="3643B979" w14:textId="3ABC9B69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ote</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Caregiver</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a standard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D21FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> term across our system. In Massachusetts, a caregiver is known as an "Employee."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00115D09" w:rsidTr="78361E49" w14:paraId="212B0A14" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00115D09" w:rsidP="0002235D" w:rsidRDefault="00115D09" w14:paraId="1E6AB9A0" w14:textId="57512AE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where can I find the latest</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Town Hall presentations and recordings? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D21FD" w:rsidR="00115D09" w:rsidP="0002235D" w:rsidRDefault="00080EC4" w14:paraId="7F60019E" w14:textId="7F8523C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00080EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can view </w:t>
+            </w:r>
+            <w:hyperlink r:id="R3b43153cc4ce4979">
+              <w:r w:rsidRPr="78361E49" w:rsidR="00EA06C6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>recordings from all hosted webinars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00EA06C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00080EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as well as download the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00080EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">presentations to review with your team (available under the separate recording pages). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="004F25A8" w:rsidTr="78361E49" w14:paraId="226C58D6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="004F25A8" w:rsidP="0002235D" w:rsidRDefault="004F25A8" w14:paraId="1417C47B" w14:textId="29EC5D57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I am choosing</w:t>
+            </w:r>
+            <w:r w:rsidR="00306942">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00897981">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>here can I get</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assistance </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4F8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> questions</w:t>
+            </w:r>
+            <w:r w:rsidR="00A974BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the system? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="004F25A8" w:rsidP="0002235D" w:rsidRDefault="00335735" w14:paraId="6ED953AF" w14:textId="4235C256">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>For </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>technical help</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> in using the EVV system, contact Customer Support through </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="70DCAE3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="7119AC7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>ic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="70DCAE3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>ket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="70DCAE3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="135C5D80">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="127C0F19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R086ae5aba174450c">
+              <w:r w:rsidRPr="78361E49" w:rsidR="135C5D80">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Client Support Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. You may also call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the Customer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Support Line </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>833</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>511</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00335735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0164. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00723983" w:rsidTr="78361E49" w14:paraId="787FFF3B" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="935"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00723983" w:rsidP="0002235D" w:rsidRDefault="005B0824" w14:paraId="2B5BA5D7" w14:textId="4C54594B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sandata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0040097E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F62D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="0040097E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">am not sure what my </w:t>
+            </w:r>
+            <w:r w:rsidR="004F25A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">MA </w:t>
+            </w:r>
+            <w:r w:rsidR="0040097E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">payer is from the listed acronyms? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00723983" w:rsidP="0002235D" w:rsidRDefault="007E23EE" w14:paraId="75F5F9E0" w14:textId="39EE4A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference the list of MA program and payer acronyms </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="00E6281D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra4e0568de3d34d3f">
+              <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MA EOHHS Program and Payer Acronyms – </w:t>
+              </w:r>
+              <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Sandata</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="00F75421">
+              <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Technologies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00F75421">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="78361E49" w:rsidR="007E23EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7388" w:rsidRPr="00391B22" w14:paraId="73F69AD1" w14:textId="77777777" w:rsidTr="05BE3A6F">
-[...132 lines deleted...]
-      <w:tr w:rsidR="00306942" w:rsidRPr="00391B22" w14:paraId="0D4D7499" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00424296" w:rsidTr="78361E49" w14:paraId="7447CF80" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="35558D2C" w14:textId="2989E394" w:rsidR="00306942" w:rsidRDefault="00306942" w:rsidP="0002235D">
+          <w:p w:rsidR="00424296" w:rsidP="0002235D" w:rsidRDefault="19A1B4AA" w14:paraId="6E16F929" w14:textId="573ACA6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">ow can I access training? </w:t>
+            <w:r w:rsidRPr="05BE3A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">I am using an Alt EVV vendor, and I am running into “Client Not Found” errors. What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05BE3A6F" w:rsidR="4984DAC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">next steps can I take? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E1596F8" w14:textId="7AB821C0" w:rsidR="00306942" w:rsidRPr="00335735" w:rsidRDefault="00B95CD6" w:rsidP="0002235D">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="2041D10C" w14:paraId="08C3EA23" w14:textId="1943EB3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B95CD6">
-[...915 lines deleted...]
-            <w:r w:rsidRPr="05BE3A6F">
+            <w:r w:rsidRPr="78361E49" w:rsidR="2041D10C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Please review the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
-              <w:r w:rsidRPr="05BE3A6F">
+            <w:hyperlink r:id="R7dec742cb3ef4e52">
+              <w:r w:rsidRPr="78361E49" w:rsidR="2041D10C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Alt EVV training session presentation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="05BE3A6F">
+            <w:r w:rsidRPr="78361E49" w:rsidR="2041D10C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> that covers "Client Not Found" errors. As outlined in this presentation, please ensure the following: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37811D4F" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="37811D4F" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use only MassHealth (Medicaid ID) or AGE Consumer ID as client identifier</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4E28AD" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="6F4E28AD" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Note: MassHealth (Medicaid ID) will always start with “100…”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247B71E8" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="247B71E8" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>AGE Consumer ID will always start with “13…”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ECD8AE7" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="2ECD8AE7" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MassHealth (Medicaid ID) and AGE Consumer ID go in different fields within the specs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E568D8C" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="1E568D8C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ensure the clients are in scope for MA EVV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62401404" w14:textId="382474D5" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="62401404" w14:textId="382474D5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reference the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" w:history="1">
+            <w:hyperlink w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" w:history="1" r:id="rId26">
               <w:r w:rsidRPr="008C2410">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>MA EVV Service Codes Listing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> for all MA Service Codes in scope and required to use EVV.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F4CBB7D" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="4F4CBB7D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>If you have double checked the above and worked with your Alt EVV vendor to troubleshoot, please take the next step to contact Customer Support through </w:t>
             </w:r>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Submit a Request </w:t>
             </w:r>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>at </w:t>
             </w:r>
@@ -2823,1194 +2784,1381 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> On-Demand</w:t>
             </w:r>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>. In your ticket, please include the following information: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC182AD" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="4DC182AD" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>What’s the issue?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BEFFA4" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="13BEFFA4" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">How often </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> it occurring?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2161F36C" w14:textId="77777777" w:rsidR="008C2410" w:rsidRPr="008C2410" w:rsidRDefault="008C2410" w:rsidP="008C2410">
+          <w:p w:rsidRPr="008C2410" w:rsidR="008C2410" w:rsidP="008C2410" w:rsidRDefault="008C2410" w14:paraId="2161F36C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Who is your </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>AltEVV</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C2410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vendor?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026192C2" w14:textId="790096DC" w:rsidR="00424296" w:rsidRPr="008C2410" w:rsidRDefault="2041D10C" w:rsidP="0002235D">
+          <w:p w:rsidRPr="008C2410" w:rsidR="00424296" w:rsidP="0002235D" w:rsidRDefault="2041D10C" w14:paraId="026192C2" w14:textId="790096DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>JSON data for the visit you are experiencing rejections</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="05BE3A6F" w14:paraId="63E16F74" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidR="05BE3A6F" w:rsidTr="78361E49" w14:paraId="63E16F74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7439AC1A" w14:textId="5270FB13" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="7439AC1A" w14:textId="5270FB13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>If I am using scheduling, do my schedules need to be updated in addition to visits?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1301B61E" w14:textId="67DF5E97" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="1301B61E" w14:textId="67DF5E97">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">If you are using </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Scheduing</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or sending schedule data to the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aggregator, schedule status' need to be maintained. Visits are in a Scheduled status until the scheduled time passes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E1B2E5" w14:textId="33A2DE64" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="16E1B2E5" w14:textId="33A2DE64">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">After the scheduled time: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4537237E" w14:textId="72401937" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="4537237E" w14:textId="72401937">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">If all required data is present and no manual edits are made, the visit becomes </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Auto-Verified</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> once the employee clocks out.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4909CBD3" w14:textId="263EC96B" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="4909CBD3" w14:textId="263EC96B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>If required data is missing (e.g., clock in/out, payer or the schedule did not occur), the visit becomes Incomplete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C57D230" w14:textId="3E84656B" w:rsidR="05BE3A6F" w:rsidRDefault="05BE3A6F" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="05BE3A6F" w:rsidP="05BE3A6F" w:rsidRDefault="05BE3A6F" w14:paraId="0C57D230" w14:textId="3E84656B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67D30953" w14:textId="6E806885" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="67D30953" w14:textId="6E806885">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Visits in Auto-Verified, Manually Verified, or Incomplete statuses are considered in EVV Compliance calculation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC5967C" w14:textId="05AA8D00" w:rsidR="05BE3A6F" w:rsidRDefault="05BE3A6F" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="05BE3A6F" w:rsidP="05BE3A6F" w:rsidRDefault="05BE3A6F" w14:paraId="5BC5967C" w14:textId="05AA8D00">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41FACE86" w14:textId="44A2F8D5" w:rsidR="28E37CBC" w:rsidRDefault="28E37CBC" w:rsidP="05BE3A6F">
+          <w:p w:rsidR="28E37CBC" w:rsidP="05BE3A6F" w:rsidRDefault="28E37CBC" w14:paraId="41FACE86" w14:textId="44A2F8D5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For visits that did not occur and will not be billed, providers need to update with the missing information or mark the visit as "Do Not Bill" to move the visit to Omit status. In </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sandata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, providers can select "Do Not Bill" with the Reason "Other - Visit Did Not Occur." For Alt EVV providers, any imported visit that did not occur and will not be billed, update the visit with the ‘</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BillVisit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>’ field set to ‘False’. This will change the visit’s status to Omit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236AA9" w:rsidRPr="00391B22" w14:paraId="48CB04BB" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00236AA9" w:rsidTr="78361E49" w14:paraId="48CB04BB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="74AD1F54" w14:textId="6665325C" w:rsidR="00236AA9" w:rsidRDefault="00236AA9" w:rsidP="0002235D">
+          <w:p w:rsidR="00236AA9" w:rsidP="0002235D" w:rsidRDefault="00236AA9" w14:paraId="74AD1F54" w14:textId="6665325C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What are the </w:t>
             </w:r>
             <w:r w:rsidR="008002C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">compliance thresholds and penalties? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3097C0C5" w14:textId="3C24347D" w:rsidR="00236AA9" w:rsidRPr="00F67448" w:rsidRDefault="004F6CFC" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00F67448" w:rsidR="00236AA9" w:rsidP="0002235D" w:rsidRDefault="004F6CFC" w14:paraId="3097C0C5" w14:textId="3C24347D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6CFC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Massachusetts EVV Compliance Plans will hold providers accountable for implementing and accurately capturing EVV for Massachusetts required EVV services. ​</w:t>
             </w:r>
-            <w:r w:rsidR="00F31284" w:rsidRPr="00F31284">
+            <w:r w:rsidRPr="00F31284" w:rsidR="00F31284">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Each phase of the EVV Compliance plans has various </w:t>
             </w:r>
-            <w:r w:rsidR="00F31284" w:rsidRPr="00A67696">
+            <w:r w:rsidRPr="00A67696" w:rsidR="00F31284">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>penalties set by each program along with the thresholds of compliance for that program.</w:t>
             </w:r>
-            <w:r w:rsidR="00F31284" w:rsidRPr="00F31284">
+            <w:r w:rsidRPr="00F31284" w:rsidR="00F31284">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A67696">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Please continue </w:t>
             </w:r>
             <w:r w:rsidR="00A67696">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">to check your specific program area for more information on compliance thresholds and penalties. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00695001" w:rsidRPr="00391B22" w14:paraId="09BE7709" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00695001" w:rsidTr="78361E49" w14:paraId="09BE7709" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="00E0436E" w14:textId="7C37D41F" w:rsidR="00695001" w:rsidRDefault="00695001" w:rsidP="0002235D">
+          <w:p w:rsidR="00695001" w:rsidP="0002235D" w:rsidRDefault="00695001" w14:paraId="00E0436E" w14:textId="7C37D41F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">I am a </w:t>
             </w:r>
             <w:r w:rsidR="007B2768">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">provider within the Home Health (HH) program, what are my compliance requirements? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3687907A" w14:textId="053A655C" w:rsidR="00695001" w:rsidRDefault="00A043EE" w:rsidP="0002235D">
+          <w:p w:rsidR="00695001" w:rsidP="0002235D" w:rsidRDefault="00A043EE" w14:paraId="3687907A" w14:textId="053A655C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">HH </w:t>
             </w:r>
             <w:r w:rsidR="003F567D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ompliance </w:t>
             </w:r>
             <w:r w:rsidR="003F567D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">guidance </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">can be found </w:t>
             </w:r>
             <w:r w:rsidR="003F567D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="006D4EFB" w:rsidRPr="006D4EFB">
+            <w:hyperlink w:history="1" r:id="rId27">
+              <w:r w:rsidRPr="006D4EFB" w:rsidR="006D4EFB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Home Health Bulletin 94</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0068422A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="0068422A" w:rsidRPr="00A82235">
+            <w:hyperlink w:history="1" r:id="rId28">
+              <w:r w:rsidRPr="00A82235" w:rsidR="0068422A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Home Health Compliance Checkpoints.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0068422A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82235" w:rsidRPr="00391B22" w14:paraId="1B76BEB1" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00A82235" w:rsidTr="78361E49" w14:paraId="1B76BEB1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53DFBCF3" w14:textId="432CF5B1" w:rsidR="00A82235" w:rsidRDefault="00A82235" w:rsidP="0002235D">
+          <w:p w:rsidR="00A82235" w:rsidP="0002235D" w:rsidRDefault="00A82235" w14:paraId="53DFBCF3" w14:textId="432CF5B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I am a provider within the Group Adult Foster Care (GAFC) program, what are my compliance requirements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4960A3BF" w14:textId="6FFC111E" w:rsidR="00A82235" w:rsidRDefault="005F3018" w:rsidP="0002235D">
+          <w:p w:rsidR="00A82235" w:rsidP="0002235D" w:rsidRDefault="005F3018" w14:paraId="4960A3BF" w14:textId="6FFC111E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">GAFC compliance guidance can be found on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId29">
               <w:r w:rsidRPr="00347A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Adult Foster Care Bulletin 33</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="00347A0B" w:rsidRPr="00347A0B">
+            <w:hyperlink w:history="1" r:id="rId30">
+              <w:r w:rsidRPr="00347A0B" w:rsidR="00347A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>GAFC Compliance Checkpoints.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45F05" w:rsidRPr="00391B22" w14:paraId="07D83BE3" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00C45F05" w:rsidTr="78361E49" w14:paraId="07D83BE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C1B9F15" w14:textId="46E9C5A8" w:rsidR="00C45F05" w:rsidRDefault="00C45F05" w:rsidP="0002235D">
+          <w:p w:rsidR="00C45F05" w:rsidP="0002235D" w:rsidRDefault="00C45F05" w14:paraId="3C1B9F15" w14:textId="46E9C5A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45F05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">I am a provider within the </w:t>
             </w:r>
             <w:r w:rsidR="00EB0828">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Home and Community Based Services (HCBS)</w:t>
             </w:r>
-            <w:r w:rsidR="007E7845" w:rsidRPr="007E7845">
+            <w:r w:rsidRPr="007E7845" w:rsidR="007E7845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Waiver​</w:t>
             </w:r>
             <w:r w:rsidR="007E7845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C45F05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>program, what are my compliance requirements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0AB2C911" w14:textId="4370F54A" w:rsidR="00C45F05" w:rsidRDefault="00EB0828" w:rsidP="0002235D">
+          <w:p w:rsidR="00C45F05" w:rsidP="0002235D" w:rsidRDefault="00EB0828" w14:paraId="0AB2C911" w14:textId="4370F54A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">HCBS </w:t>
             </w:r>
             <w:r w:rsidR="007E7845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Waiver compliance guidance can be found on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="007E7845" w:rsidRPr="00913444">
+            <w:hyperlink w:history="1" r:id="rId31">
+              <w:r w:rsidRPr="00913444" w:rsidR="007E7845">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>H</w:t>
               </w:r>
-              <w:r w:rsidR="00DF2ED3" w:rsidRPr="00913444">
+              <w:r w:rsidRPr="00913444" w:rsidR="00DF2ED3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CBS</w:t>
               </w:r>
-              <w:r w:rsidR="00DF2ED3" w:rsidRPr="00913444">
+              <w:r w:rsidRPr="00913444" w:rsidR="00DF2ED3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Waiver Bulletin 24</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007E7845">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-              <w:r w:rsidR="00DF2ED3" w:rsidRPr="00913444">
+            <w:hyperlink w:history="1" r:id="rId32">
+              <w:r w:rsidRPr="00913444" w:rsidR="00DF2ED3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>HCBS Waiver Compliance Checkpoints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F33CB" w:rsidRPr="00391B22" w14:paraId="00E62737" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="007F33CB" w:rsidTr="78361E49" w14:paraId="00E62737" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="21B90C8B" w14:textId="2C801F00" w:rsidR="007F33CB" w:rsidRPr="00C45F05" w:rsidRDefault="007F33CB" w:rsidP="0002235D">
+          <w:p w:rsidRPr="00C45F05" w:rsidR="007F33CB" w:rsidP="0002235D" w:rsidRDefault="007F33CB" w14:paraId="21B90C8B" w14:textId="2C801F00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">I am a provider within a Health Plan, what are my compliance requirements? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="532300E5" w14:textId="2E9B25A6" w:rsidR="007F33CB" w:rsidRDefault="009336AB" w:rsidP="0002235D">
+          <w:p w:rsidR="007F33CB" w:rsidP="0002235D" w:rsidRDefault="009336AB" w14:paraId="532300E5" w14:textId="2E9B25A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Please reach out to your Managed Care Entity </w:t>
             </w:r>
             <w:r w:rsidR="00CF1B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>compliance guidance</w:t>
             </w:r>
             <w:r w:rsidR="00CF1B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF1B2C" w:rsidRPr="00391B22" w14:paraId="47C71C27" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00CF1B2C" w:rsidTr="78361E49" w14:paraId="47C71C27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="11C65B1E" w14:textId="699B039F" w:rsidR="00CF1B2C" w:rsidRDefault="24F4E4F5" w:rsidP="0002235D">
+          <w:p w:rsidR="00CF1B2C" w:rsidP="0002235D" w:rsidRDefault="24F4E4F5" w14:paraId="11C65B1E" w14:textId="699B039F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">I am a provider within the </w:t>
             </w:r>
-            <w:r w:rsidR="0E6B1452" w:rsidRPr="05BE3A6F">
+            <w:r w:rsidRPr="05BE3A6F" w:rsidR="0E6B1452">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Office of Aging &amp; Independence (AGE), what are my compliance requirements? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="01A23B3C" w14:textId="1D5FEC6B" w:rsidR="00CF1B2C" w:rsidRDefault="77AB1C5C" w:rsidP="0002235D">
+          <w:p w:rsidR="00CF1B2C" w:rsidP="0002235D" w:rsidRDefault="77AB1C5C" w14:paraId="01A23B3C" w14:textId="1D5FEC6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05BE3A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Please reach out to your ASAP for compliance guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F1AA7" w:rsidRPr="00391B22" w14:paraId="6CCDD923" w14:textId="77777777" w:rsidTr="05BE3A6F">
-[...157 lines deleted...]
-      <w:tr w:rsidR="00080EC4" w:rsidRPr="00391B22" w14:paraId="30B3279C" w14:textId="77777777" w:rsidTr="05BE3A6F">
+      <w:tr w:rsidR="5DFF095C" w:rsidTr="78361E49" w14:paraId="33983DE9">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0958A490" w14:textId="0F1BBF46" w:rsidR="00080EC4" w:rsidRDefault="006A7CA1" w:rsidP="006A7CA1">
+          <w:p w:rsidR="5D7C2065" w:rsidP="5DFF095C" w:rsidRDefault="5D7C2065" w14:paraId="464F15CB" w14:textId="179C29F2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What are “soft edits” and “hard edits” in reference to EVV compliance?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="5D7C2065" w:rsidP="5DFF095C" w:rsidRDefault="5D7C2065" w14:paraId="54F9F6B2" w14:textId="23DFA267">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Soft Edits” refers to the preparation phase prior to “hard edits” where claims will continue to be paid/processed regardless of the EVV claim to EVV match result. Providers should </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>utilize</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this phase to practice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>identifying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mismatches and how to resolve mismatches</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hard Edits" refers to the phase where claims will deny when claims do not successfully match to EVV records. Providers should continue to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>submit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5DFF095C" w:rsidR="5D7C2065">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their claims to their payers using the processes provided by those payers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5DFF095C" w:rsidTr="78361E49" w14:paraId="3F58AF54">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="0A273BC1" w:rsidP="1208719A" w:rsidRDefault="0A273BC1" w14:paraId="4012DBB0" w14:textId="5795AADB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1208719A" w:rsidR="0A273BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What MA programs are currently in the “soft edits” phase of compliance?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="5DFF095C" w:rsidP="5DFF095C" w:rsidRDefault="5DFF095C" w14:paraId="5CE78EC6" w14:textId="708BC917">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="0A273BC1" w:rsidP="5DFF095C" w:rsidRDefault="0A273BC1" w14:paraId="56DE4FB1" w14:textId="0217E408">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1208719A" w:rsidR="0A273BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Beginning in October 2025, claims submitted to MassHealth (through POSC) for Fee-For-Service (FFS) providers in Home Health (HH), Group Adult Foster Care (GAFC), and Acquired Brain Injury (ABI) and Moving Forward Plan (MFP) Waiver programs have been matched for visits and an informational code has been provided on the Remittance Advice (RA) indicating if there was a mismatch. It is critical for provider agencies to prepare for when hard edits are implemented, which will result in claims denial if the submitted claims do not have matching EVV visit records. “Soft Edits” have not begun yet for providers that are contracted through Managed Care Entities (MCEs) or Aging Services Access Points (ASAPs) at this time and further information on claims to visit match for these areas will continue to be communicated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00391B22" w:rsidR="00080EC4" w:rsidTr="78361E49" w14:paraId="30B3279C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00080EC4" w:rsidP="006A7CA1" w:rsidRDefault="006A7CA1" w14:paraId="0958A490" w14:textId="0F1BBF46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3255"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where can I find more information on MA EVV? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="28ADDAE4" w14:textId="12E5026C" w:rsidR="00080EC4" w:rsidRPr="006D37FE" w:rsidRDefault="007200A2" w:rsidP="0002235D">
+          <w:p w:rsidRPr="006D37FE" w:rsidR="00080EC4" w:rsidP="0002235D" w:rsidRDefault="007200A2" w14:paraId="28ADDAE4" w14:textId="12E5026C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007200A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>For general questions about the MA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> EVV</w:t>
             </w:r>
             <w:r w:rsidRPr="007200A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> program, please visit the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId33">
               <w:r w:rsidRPr="007200A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>MA-EOHHS EVV website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007200A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> for more information. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53D01C08" w14:textId="537BBFE3" w:rsidR="007200A2" w:rsidRPr="007200A2" w:rsidRDefault="007200A2" w:rsidP="007200A2">
+    <w:p w:rsidRPr="007200A2" w:rsidR="007200A2" w:rsidP="007200A2" w:rsidRDefault="007200A2" w14:paraId="53D01C08" w14:textId="537BBFE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007200A2" w:rsidRPr="007200A2" w:rsidSect="008261E0">
+    <w:sectPr w:rsidRPr="007200A2" w:rsidR="007200A2" w:rsidSect="008261E0">
       <w:footerReference w:type="first" r:id="rId34"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3387FBC4" w14:textId="77777777" w:rsidR="003A16EF" w:rsidRDefault="003A16EF" w:rsidP="004E0116">
+    <w:p w:rsidR="003A16EF" w:rsidP="004E0116" w:rsidRDefault="003A16EF" w14:paraId="3387FBC4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C5026C8" w14:textId="77777777" w:rsidR="003A16EF" w:rsidRDefault="003A16EF" w:rsidP="004E0116">
+    <w:p w:rsidR="003A16EF" w:rsidP="004E0116" w:rsidRDefault="003A16EF" w14:paraId="5C5026C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4046,109 +4194,197 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="843521131"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6B84F684" w14:textId="509B2F1F" w:rsidR="00897981" w:rsidRDefault="00897981" w:rsidP="00D97D20">
+      <w:p w:rsidR="00897981" w:rsidP="00D97D20" w:rsidRDefault="00897981" w14:paraId="6B84F684" w14:textId="509B2F1F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71C77700" w14:textId="77777777" w:rsidR="003A16EF" w:rsidRDefault="003A16EF" w:rsidP="004E0116">
+    <w:p w:rsidR="003A16EF" w:rsidP="004E0116" w:rsidRDefault="003A16EF" w14:paraId="71C77700" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A14DBF4" w14:textId="77777777" w:rsidR="003A16EF" w:rsidRDefault="003A16EF" w:rsidP="004E0116">
+    <w:p w:rsidR="003A16EF" w:rsidP="004E0116" w:rsidRDefault="003A16EF" w14:paraId="3A14DBF4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="7777e454"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006E216B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="700AA0F6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4207,293 +4443,293 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="146C1B67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF62631E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DF86648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA641C76"/>
     <w:lvl w:ilvl="0" w:tplc="5AE44774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB3EF60C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D520EB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2A985F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35F8C5A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F0F453E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A480662A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EA2090B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ABD23930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2221135D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E202DE6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4552,1749 +4788,1749 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23801760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BBEB5CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262F0545"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B7608632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F043F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3AD8E220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="396812B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="835CBE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39CB60E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="856E34C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A2D0E32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8BA6C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F364E86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45624904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBC104E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7CB48330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54231369"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D44E30BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549404F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AF21542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B922892"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B2EA7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61926777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F91AE4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B23D05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C5AB32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6384,293 +6620,293 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64235AA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D06265C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5A1935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72B056F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71301A08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA46A006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6759,183 +6995,186 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77914EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="686450DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="2131900996">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1296256731">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="705905534">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1959867763">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2050915957">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="656567397">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="145362874">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1936209611">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1401489513">
@@ -6958,54 +7197,59 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2073961197">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2143115866">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1489009528">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1602182714">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1755736503">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1899896493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1341158278">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="93"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC079F"/>
     <w:rsid w:val="000031BA"/>
     <w:rsid w:val="0002235D"/>
@@ -7158,181 +7402,215 @@
     <w:rsid w:val="00E54ADC"/>
     <w:rsid w:val="00E6281D"/>
     <w:rsid w:val="00E802D6"/>
     <w:rsid w:val="00E903D5"/>
     <w:rsid w:val="00EA06C6"/>
     <w:rsid w:val="00EA10C8"/>
     <w:rsid w:val="00EB00DF"/>
     <w:rsid w:val="00EB0828"/>
     <w:rsid w:val="00ED0622"/>
     <w:rsid w:val="00EE1F4E"/>
     <w:rsid w:val="00EE7FDB"/>
     <w:rsid w:val="00F05764"/>
     <w:rsid w:val="00F268CE"/>
     <w:rsid w:val="00F31284"/>
     <w:rsid w:val="00F67448"/>
     <w:rsid w:val="00F75421"/>
     <w:rsid w:val="00F8555A"/>
     <w:rsid w:val="00F85D32"/>
     <w:rsid w:val="00F90572"/>
     <w:rsid w:val="00F96747"/>
     <w:rsid w:val="00FD5A05"/>
     <w:rsid w:val="00FE5093"/>
     <w:rsid w:val="00FE7F81"/>
     <w:rsid w:val="00FF0E5A"/>
     <w:rsid w:val="00FF7D2C"/>
+    <w:rsid w:val="02B58B9B"/>
+    <w:rsid w:val="04E77180"/>
     <w:rsid w:val="05BE3A6F"/>
+    <w:rsid w:val="05F98E62"/>
+    <w:rsid w:val="0736FFD5"/>
+    <w:rsid w:val="0A273BC1"/>
+    <w:rsid w:val="0D19B0C8"/>
     <w:rsid w:val="0E6B1452"/>
+    <w:rsid w:val="111EA7A8"/>
+    <w:rsid w:val="1208719A"/>
+    <w:rsid w:val="127C0F19"/>
+    <w:rsid w:val="135C5D80"/>
     <w:rsid w:val="19A1B4AA"/>
+    <w:rsid w:val="1C9E6E60"/>
     <w:rsid w:val="2041D10C"/>
     <w:rsid w:val="2089588B"/>
+    <w:rsid w:val="226C35FF"/>
+    <w:rsid w:val="23B05431"/>
+    <w:rsid w:val="23EE7F62"/>
     <w:rsid w:val="246CECDA"/>
     <w:rsid w:val="24F4E4F5"/>
     <w:rsid w:val="28E37CBC"/>
+    <w:rsid w:val="2DC17CE1"/>
     <w:rsid w:val="2FBEB611"/>
+    <w:rsid w:val="332CBA76"/>
     <w:rsid w:val="3D015180"/>
+    <w:rsid w:val="3FF5CC2A"/>
+    <w:rsid w:val="4068765D"/>
+    <w:rsid w:val="436EA68F"/>
     <w:rsid w:val="4984DAC4"/>
     <w:rsid w:val="4D36938C"/>
+    <w:rsid w:val="5CF1C410"/>
+    <w:rsid w:val="5D7C2065"/>
+    <w:rsid w:val="5DFF095C"/>
+    <w:rsid w:val="616A19F2"/>
+    <w:rsid w:val="617A510C"/>
+    <w:rsid w:val="6203308F"/>
+    <w:rsid w:val="62ED64D8"/>
+    <w:rsid w:val="6A3A767A"/>
+    <w:rsid w:val="706DFD83"/>
+    <w:rsid w:val="70DCAE3F"/>
+    <w:rsid w:val="7119AC7E"/>
+    <w:rsid w:val="72361B3E"/>
     <w:rsid w:val="77AB1C5C"/>
+    <w:rsid w:val="78361E49"/>
     <w:rsid w:val="7A2E4DAC"/>
+    <w:rsid w:val="7CA0DFFB"/>
+    <w:rsid w:val="7E205571"/>
     <w:rsid w:val="7E8450BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D232A5A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{05817920-81F0-4346-8FA9-78AAF05A7E94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7488,52 +7766,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7600,92 +7878,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -7802,464 +8080,464 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00BC079F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E0116"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E0116"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E0116"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E0116"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004E0116"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="004E0116"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -8316,76 +8594,76 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96747"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96747"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F96747"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96747"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96747"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="93593968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9330,56 +9608,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1160345435">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masshealthltss.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.mass.gov/doc/business-log-in-for-provider-user-reference-guide/download__;!!OrxsNty6D4my!-2uyvGU45kJx0uw4nZm84wzjbcruUEno0fs9blvnxab7NasuSi0c0EBQWfEUyqLAOs4Aw1OGGtic5TMSUEyNHbX61AKj7S92-A$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/sections/20725376761363-Caregiver-Library" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/articles/32532558693907-Massachusetts-Ready-Set-Go-EVV-Implementation-Checklist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/business-log-in-for-provider-user-reference-guide/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/article_attachments/43652460908051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/electronic-visit-verification-evv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualgateway@state.ma.us" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/articles/32579148792979-Employee-Training-Toolkit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/adult-foster-care-bulletin-33-electronic-visit-verification-registration-and-compliance-for-group-adult-foster-care-services-0/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evv-registration.sandata.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/waiver-provider-evv-compliance-checkpoints-0/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/user-request-forms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/articles/33713237050643-MA-EOHHS-Program-and-Payer-Acronyms" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-compliance-checkpoints-0/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/articles/28556602735379-Commonwealth-of-Massachusetts-Alternate-EVV-Technical-Specifications" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hcbs-waiver-provider-bulletin-24-electronic-visit-verification-registration-and-compliance-for-certain-waiver-services-0/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandata.zendesk.com/hc/en-us/sections/30742805527699-Massachusetts-EOHHS-Recorded-Webinars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/home-health-agency-bulletin-94-electronic-visit-verification-registration-and-compliance-for-home-health-agency-services-0/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-compliance-checkpoints-0/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masshealthltss.com/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.mass.gov/doc/business-log-in-for-provider-user-reference-guide/download__;!!OrxsNty6D4my!-2uyvGU45kJx0uw4nZm84wzjbcruUEno0fs9blvnxab7NasuSi0c0EBQWfEUyqLAOs4Aw1OGGtic5TMSUEyNHbX61AKj7S92-A$" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/business-log-in-for-provider-user-reference-guide/download" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/electronic-visit-verification-evv" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualgateway@state.ma.us" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/adult-foster-care-bulletin-33-electronic-visit-verification-registration-and-compliance-for-group-adult-foster-care-services-0/download" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-implementation-add-service-code-table-0/download" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/waiver-provider-evv-compliance-checkpoints-0/download" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/user-request-forms" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-compliance-checkpoints-0/download" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hcbs-waiver-provider-bulletin-24-electronic-visit-verification-registration-and-compliance-for-certain-waiver-services-0/download" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/home-health-agency-bulletin-94-electronic-visit-verification-registration-and-compliance-for-home-health-agency-services-0/download" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/evv-compliance-checkpoints-0/download" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R5c525653388d4e7a" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R0906e614d56843ce" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R354b531bc3224c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Checklists.htm" TargetMode="External" Id="Rb54614d0f2d44710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Resources.htm" TargetMode="External" Id="R4e7c1e033b114934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/SD-Mobile.htm" TargetMode="External" Id="R72d8a24c13304093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.skilljar.com/accounts/login/?t=2q37ibffm5o9h&amp;d=1it6x3m0xnpye&amp;next=%2Fauth%2Fendpoint%2Flogin%2Fresult%3Fnext%3D%252F%26d%3D1it6x3m0xnpye" TargetMode="External" Id="Rcfd637be826a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accounts.skilljar.com/accounts/login/?t=2q37ibffm5o9h&amp;d=1it6x3m0xnpye&amp;next=%2Fauth%2Fendpoint%2Flogin%2Fresult%3Fnext%3D%252F%26d%3D1it6x3m0xnpye" TargetMode="External" Id="R7f7ce0436cc2483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Employee-Training-Toolkit.htm" TargetMode="External" Id="R5bd5715362e7480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Resources.htm" TargetMode="External" Id="R3b43153cc4ce4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Support/Client-Support-Portal-SD.htm" TargetMode="External" Id="R086ae5aba174450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.sandata.com/sandata/Content/Documentation-SD/PayerPrograms/Massachusetts/SD-PayerProg-MA-Program-Payer-Acronyms.htm" TargetMode="External" Id="Ra4e0568de3d34d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hhaxsupport.s3.us-east-1.amazonaws.com/SupportDocs/Sandata/Payer-Programs/Massachusetts/MA+AltEVV+Provider+Lunch+%26+Learn+(2).pdf" TargetMode="External" Id="R7dec742cb3ef4e52" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -9642,52 +9919,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD1CEBE7911D9A4E96055987E3D2D700" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="33b6696c1a1b8dbb3ca4a34b8d7e8d2d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7762c3a9-ab35-44c6-8914-f861b4cf378c" xmlns:ns3="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a37d64132c71165bb8c7703629556ea0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD1CEBE7911D9A4E96055987E3D2D700" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d06f5daab323c3c59a348e533a1d781">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7762c3a9-ab35-44c6-8914-f861b4cf378c" xmlns:ns3="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5800117f9e0e1cf707e9aabf23ede17e" ns2:_="" ns3:_="">
     <xsd:import namespace="7762c3a9-ab35-44c6-8914-f861b4cf378c"/>
     <xsd:import namespace="c08fe399-b18c-4be5-ad6b-b37a7ff993ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -9891,113 +10168,92 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c08fe399-b18c-4be5-ad6b-b37a7ff993ce" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7762c3a9-ab35-44c6-8914-f861b4cf378c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A398DC4-A739-404B-87BD-C41C5FEE5339}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3E8A83E-A557-4E84-94D6-91F61E76695B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE438D75-8392-44D7-9622-F56ED8377F6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c08fe399-b18c-4be5-ad6b-b37a7ff993ce"/>
     <ds:schemaRef ds:uri="7762c3a9-ab35-44c6-8914-f861b4cf378c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EB510CF-C3BD-4216-9C7D-5FD8464CB060}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
   <clbl:label id="{e0793d39-0939-496d-b129-198edd916feb}" enabled="0" method="" siteId="{e0793d39-0939-496d-b129-198edd916feb}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Flores, Hayley M.</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Flores, Hayley M.</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CD1CEBE7911D9A4E96055987E3D2D700</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>