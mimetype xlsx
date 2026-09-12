--- v0 (2026-06-09)
+++ v1 (2026-09-12)
@@ -1,1451 +1,1733 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cummingse\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\puccinid\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9926F2A2-EE80-4379-B43B-E693471FBB28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{09A12ACA-D5F2-48FB-BD09-6F3C59E13633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5544F68B-7892-41AB-94EF-6ACB130B7E29}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{45302D75-101B-4336-8223-64B1DF2B7919}"/>
   </bookViews>
   <sheets>
     <sheet name="MA Fuel Rates" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
   <si>
     <t>Fuel Type</t>
   </si>
   <si>
     <t>Tax Per Gallon</t>
   </si>
   <si>
     <t>Gasoline</t>
   </si>
   <si>
     <t>Special Fuels (Diesel)</t>
   </si>
   <si>
     <t>Special Fuels (Liquified Gases/Propane)</t>
   </si>
   <si>
     <t>Aircraft (Jet) Fuel</t>
   </si>
   <si>
     <t>Aviation Gasoline</t>
   </si>
   <si>
+    <t>HISTORICAL TAX RATES By Period (Calendar Quarter)</t>
+  </si>
+  <si>
+    <t>2nd Quarter 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4th Quarter 2025 </t>
+  </si>
+  <si>
+    <t>3rd Quarter 2025</t>
+  </si>
+  <si>
+    <t>2nd Quarter 2025</t>
+  </si>
+  <si>
+    <t>1st Quarter 2025</t>
+  </si>
+  <si>
+    <t>4th Quarter 2024</t>
+  </si>
+  <si>
+    <t>3rd Quarter 2024</t>
+  </si>
+  <si>
+    <t>2nd Quarter 2024</t>
+  </si>
+  <si>
+    <t>Liquified Gases/Propane</t>
+  </si>
+  <si>
     <t>Aircraft (Jet)</t>
   </si>
   <si>
-    <t>Period (Calendar Quarter)</t>
-[...44 lines deleted...]
-    <t>2Q 26</t>
+    <t>Fourth Quarter 2026 (October 1, 2026 - December 31, 2026)</t>
+  </si>
+  <si>
+    <t>3rd Quarter 2026</t>
+  </si>
+  <si>
+    <t>1st Quarter 2026</t>
+  </si>
+  <si>
+    <t>End of table</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;???_);_(@_)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...55 lines deleted...]
-      <sz val="14"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="18"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="18"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="18"/>
       </top>
       <bottom style="medium">
         <color indexed="18"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="medium">
+      <left style="medium">
         <color indexed="18"/>
-      </top>
-[...6 lines deleted...]
-      <left/>
+      </left>
       <right style="medium">
         <color indexed="18"/>
       </right>
       <top style="medium">
         <color indexed="18"/>
       </top>
       <bottom style="medium">
         <color indexed="18"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
+        <color indexed="18"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="18"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="18"/>
+      </left>
+      <right style="medium">
+        <color indexed="18"/>
+      </right>
+      <top style="medium">
+        <color indexed="18"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color rgb="FF002060"/>
       </left>
+      <right style="medium">
+        <color rgb="FF002060"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF002060"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF002060"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color rgb="FF002060"/>
       </right>
       <top style="medium">
         <color rgb="FF002060"/>
       </top>
       <bottom style="medium">
         <color rgb="FF002060"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF002060"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF002060"/>
       </top>
       <bottom style="medium">
         <color rgb="FF002060"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color rgb="FF002060"/>
+      </left>
       <right style="medium">
         <color rgb="FF002060"/>
       </right>
       <top style="medium">
         <color rgb="FF002060"/>
       </top>
-      <bottom style="medium">
-[...26 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="21">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="18"/>
+        </left>
+        <right style="medium">
+          <color indexed="18"/>
+        </right>
+        <top style="medium">
+          <color indexed="18"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="18"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="18"/>
+        </left>
+        <right/>
+        <top style="medium">
+          <color indexed="18"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="18"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color indexed="18"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="18"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="18"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right/>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color rgb="FF002060"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color rgb="FF002060"/>
+        </left>
+        <right/>
+        <top style="medium">
+          <color rgb="FF002060"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color rgb="FF002060"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9E112CDE-AACB-4C75-92C0-7FC0E6BE640A}" name="FourthQuarter2026FuelRates" displayName="FourthQuarter2026FuelRates" ref="A2:B7" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5" headerRowBorderDxfId="3" tableBorderDxfId="4" totalsRowBorderDxfId="2">
+  <autoFilter ref="A2:B7" xr:uid="{9E112CDE-AACB-4C75-92C0-7FC0E6BE640A}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{1E12F3E8-BB75-4796-80C6-231D1A6AD353}" name="Fuel Type" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{E016BA52-71A5-4CCA-8BC1-65D246052F28}" name="Tax Per Gallon" dataDxfId="0" dataCellStyle="Currency"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{8002B60C-CC1F-49F9-9F40-BD5EE891F4B4}" name="HistroricalFuelTaxRatesByCalendarQuarter" displayName="HistroricalFuelTaxRatesByCalendarQuarter" ref="A11:K16" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19" tableBorderDxfId="18" dataCellStyle="Currency">
+  <autoFilter ref="A11:K16" xr:uid="{8002B60C-CC1F-49F9-9F40-BD5EE891F4B4}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{F54E604C-3187-4169-8AC6-88EF41284E42}" name="Fuel Type" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{450CC480-5504-4E3E-BCAD-76E4D38DE0C4}" name="3rd Quarter 2026" dataDxfId="16" dataCellStyle="Currency"/>
+    <tableColumn id="3" xr3:uid="{6A5E65F5-61B8-4873-94EC-BDD55047F12D}" name="2nd Quarter 2026" dataDxfId="15" dataCellStyle="Currency"/>
+    <tableColumn id="4" xr3:uid="{FA5EC2B1-8C63-4887-995B-3981903460AC}" name="1st Quarter 2026" dataDxfId="14" dataCellStyle="Currency"/>
+    <tableColumn id="5" xr3:uid="{D15E621C-26B5-4DF5-BDD9-04A8A861CD78}" name="4th Quarter 2025 " dataDxfId="13" dataCellStyle="Currency"/>
+    <tableColumn id="6" xr3:uid="{4D0F24B8-6D18-438F-801D-45C0D4AF46F0}" name="3rd Quarter 2025" dataDxfId="12" dataCellStyle="Currency"/>
+    <tableColumn id="7" xr3:uid="{EA068840-D575-46D2-9802-DBBD76269C3F}" name="2nd Quarter 2025" dataDxfId="11" dataCellStyle="Currency"/>
+    <tableColumn id="8" xr3:uid="{4540B013-A04C-491B-A2D8-80B01FEF9B52}" name="1st Quarter 2025" dataDxfId="10" dataCellStyle="Currency"/>
+    <tableColumn id="9" xr3:uid="{83335CB3-5CC0-432E-AC25-136F084482CF}" name="4th Quarter 2024" dataDxfId="9" dataCellStyle="Currency"/>
+    <tableColumn id="10" xr3:uid="{8223FA24-D15C-4B9E-8B27-AA62DAAC8885}" name="3rd Quarter 2024" dataDxfId="8" dataCellStyle="Currency"/>
+    <tableColumn id="11" xr3:uid="{F35DA627-07DC-4B23-888D-A3B26DFF327E}" name="2nd Quarter 2024" dataDxfId="7" dataCellStyle="Currency"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{410F1C2B-B111-4C99-819B-F98ABA0EECF5}">
-[...3 lines deleted...]
-  <dimension ref="A1:AC32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{117BD872-B505-424E-B263-66B81AF5E269}">
+  <dimension ref="A1:K17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="88" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="12.7109375" customWidth="1"/>
+    <col min="1" max="1" width="50.26953125" customWidth="1"/>
+    <col min="2" max="11" width="21.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="6" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="H1" s="25" t="s">
+    <row r="1" spans="1:11" ht="20" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="8">
+        <v>0.30499999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="8">
+        <v>0.39800000000000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="16" x14ac:dyDescent="0.4">
+      <c r="A7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="10">
+        <v>0.312</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="20" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="17" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I1" s="25"/>
-      <c r="J1" s="26"/>
+      <c r="I11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:12" s="6" customFormat="1" ht="18.600000000000001" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="H2" s="25" t="s">
+    <row r="12" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="C12" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="D12" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="K12" s="16">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="C13" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="D13" s="14">
+        <v>0.24</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="K13" s="16">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="14">
+        <v>0.254</v>
+      </c>
+      <c r="C14" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="D14" s="14">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.23</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.184</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.217</v>
+      </c>
+      <c r="K14" s="16">
+        <v>0.18099999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="14">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="C15" s="14">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="D15" s="14">
+        <v>0.114</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.111</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.12</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.112</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.121</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K15" s="16">
+        <v>0.151</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="14">
+        <v>0.312</v>
+      </c>
+      <c r="C16" s="14">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="D16" s="14">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.33500000000000002</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.32600000000000001</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="K16" s="16">
+        <v>0.33600000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
         <v>21</v>
       </c>
-      <c r="I2" s="25"/>
-[...575 lines deleted...]
-      <c r="A32" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...7 lines deleted...]
-  <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="2">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MA Fuel Rates</vt:lpstr>
-      <vt:lpstr>'MA Fuel Rates'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>MA Dept of Revenue</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>dor</dc:creator>
+  <dc:title>Fuel Rates 4th Quarter 2026</dc:title>
+  <dc:creator>Department of Revenue</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>