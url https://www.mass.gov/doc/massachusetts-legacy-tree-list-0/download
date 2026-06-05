--- v0 (2026-04-01)
+++ v1 (2026-06-05)
@@ -1,163 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Working\Covid19\2022\Legacy Trees\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/mathew_cahill_mass_gov/Documents/HomeDrive2/My Documents/C A F_2021/Legacy Tree/DCR Measurements 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17A9D1F9-5315-48FA-AFF9-403BD8AC4580}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{11F0EDCF-0631-4A12-B0DA-63826236497B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F59E7AF-998A-4267-87B9-D47FC8FF89F2}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{41CE2D36-277D-4406-BD38-ED88FFC2A959}"/>
+    <workbookView xWindow="-100" yWindow="-100" windowWidth="21467" windowHeight="11443" xr2:uid="{6F9BD4F3-54F0-4BC5-B5CF-A66A0350A59C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Legacy Trees 2024" sheetId="1" r:id="rId1"/>
+    <sheet name="Legacy Trees 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Database">'Legacy Trees 2024'!$A$1:$N$394</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Legacy Trees 2026'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm.Database">'Legacy Trees 2026'!$A$1:$L$477</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2617" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2337" uniqueCount="765">
+  <si>
+    <t>Height</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
+    <t>Yes</t>
+  </si>
+  <si>
     <t>Abies</t>
   </si>
   <si>
     <t>Fir</t>
   </si>
   <si>
     <t>84 Glenridge Rd</t>
   </si>
   <si>
     <t>Dedham</t>
   </si>
   <si>
     <t>Norfolk</t>
   </si>
   <si>
-    <t>Most likely a Grand Fir, Abies grandis</t>
-[...4 lines deleted...]
-  <si>
     <t>Acer miyabei</t>
   </si>
   <si>
+    <t>This tree was the first tree planted in the Greening the Gateway Cities Program, started in Chelsea Massachusetts in the spring of 2014.</t>
+  </si>
+  <si>
     <t>Maple, Miyabe</t>
   </si>
   <si>
     <t>On Essex St, abutting 42 Ellsworth St.</t>
   </si>
   <si>
     <t>Chelsea</t>
   </si>
   <si>
     <t>Suffolk</t>
   </si>
   <si>
-    <t>This tree was the first tree planted in the Greening the Gateway Cities Program, started in Chelsea Massachusetts in the spring of 2014.</t>
-[...4 lines deleted...]
-  <si>
     <t>Acer rubrum</t>
   </si>
   <si>
+    <t>Mohawk Trail State Forest</t>
+  </si>
+  <si>
     <t>Maple, Red</t>
   </si>
   <si>
-    <t>Mohawk Trail State Forest</t>
-[...1 lines deleted...]
-  <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>Acer saccharum</t>
   </si>
   <si>
     <t>Maple, Sugar</t>
   </si>
   <si>
     <t>Charlemont</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
-    <t>Champion</t>
-[...1 lines deleted...]
-  <si>
     <t>Botume House, Middlesex Fells Reservation, 4 Woodland Rd</t>
   </si>
   <si>
     <t>Stoneham</t>
   </si>
   <si>
     <t>Middlesex</t>
   </si>
   <si>
-    <t>On the grounds of the Botume House, built around 1859 by Boston merchant John Botume. The house is on the National Register of Historic Places and serves as the Visitor's Center for the Middlesex Fell</t>
-[...1 lines deleted...]
-  <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Horsechestnut</t>
   </si>
   <si>
     <t>11 Strawberry Ln</t>
   </si>
   <si>
     <t>Yarmouth Port</t>
   </si>
   <si>
     <t>Barnstable</t>
   </si>
   <si>
     <t>Newburyport</t>
   </si>
   <si>
     <t>Essex</t>
   </si>
   <si>
     <t>Betula lenta</t>
   </si>
   <si>
     <t>Birch, Black</t>
@@ -189,1875 +185,2181 @@
   <si>
     <t>Smith College</t>
   </si>
   <si>
     <t>Northampton</t>
   </si>
   <si>
     <t>Betula papyrifera</t>
   </si>
   <si>
     <t>Birch, Paper</t>
   </si>
   <si>
     <t>41.95944 N 70.67059 W</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>Farandnear</t>
   </si>
   <si>
     <t>Shirley</t>
   </si>
   <si>
+    <t>Tree 223</t>
+  </si>
+  <si>
     <t>Carpinus caroliniana</t>
   </si>
   <si>
     <t>Hornbeam, American</t>
   </si>
   <si>
     <t>St. Leo's Cemetery</t>
   </si>
   <si>
     <t>Leominster</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
+    <t>Prospect Hill Wildlife Sanctuary</t>
+  </si>
+  <si>
     <t>Carya ovata</t>
   </si>
   <si>
     <t>Hickory, Shagbark</t>
   </si>
   <si>
-    <t>Prospect Hill Wildlife Sanctuary</t>
-[...1 lines deleted...]
-  <si>
     <t>Westford</t>
   </si>
   <si>
     <t>Castanea dentata</t>
   </si>
   <si>
     <t>Chestnut, American</t>
   </si>
   <si>
     <t>Assabet River National Wildlife Refuge</t>
   </si>
   <si>
     <t>Sudbury</t>
   </si>
   <si>
     <t>Marlboro-Sudbury State Forest</t>
   </si>
   <si>
     <t>Catalpa speciosa</t>
   </si>
   <si>
     <t>Catalpa, Northern</t>
   </si>
   <si>
     <t>West of driveway at 139 Warren Terrace</t>
   </si>
   <si>
     <t>Longmeadow</t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
     <t>Harvard</t>
   </si>
   <si>
+    <t>Katsura</t>
+  </si>
+  <si>
     <t>Cercidiphyllum japonicum</t>
   </si>
   <si>
-    <t>Katsura</t>
-[...1 lines deleted...]
-  <si>
     <t>10 Juniper Rd, Habitat Education Center and Wildlife Sanctuary</t>
   </si>
   <si>
     <t>Belmont</t>
   </si>
   <si>
+    <t>Davidia involucrata</t>
+  </si>
+  <si>
+    <t>Dove tree</t>
+  </si>
+  <si>
+    <t>Buttonwood Park</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Aspleniifolia'</t>
+  </si>
+  <si>
+    <t>Beech, European</t>
+  </si>
+  <si>
+    <t>New Bedford</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>Aspleniifolia cultivar</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
+    <t>338 Merrimac St</t>
+  </si>
+  <si>
+    <t>Site of former Park Avenue School, 330 Park Ave.</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
+    <t>copper beech</t>
+  </si>
+  <si>
+    <t>7 Washington Ave</t>
+  </si>
+  <si>
+    <t>Fagus grandifolia</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Rotundifolia'</t>
+  </si>
+  <si>
+    <t>Glenwood Cemetery</t>
+  </si>
+  <si>
+    <t>Everett</t>
+  </si>
+  <si>
+    <t>Rotundifolia cultivar</t>
+  </si>
+  <si>
+    <t>Whitman</t>
+  </si>
+  <si>
+    <t>Hingham</t>
+  </si>
+  <si>
+    <t>172 Washington St.</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>Northbridge</t>
+  </si>
+  <si>
+    <t>Copper beech</t>
+  </si>
+  <si>
+    <t>Shrewsbury</t>
+  </si>
+  <si>
+    <t>Hardwick Public Library</t>
+  </si>
+  <si>
+    <t>Hardwick</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Riversii'</t>
+  </si>
+  <si>
+    <t>Purple Leaf beech</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Pendula'</t>
+  </si>
+  <si>
+    <t>Pendula cultivar</t>
+  </si>
+  <si>
+    <t>Fraxinus americana</t>
+  </si>
+  <si>
+    <t>Ash, White</t>
+  </si>
+  <si>
+    <t>4 Summer Street</t>
+  </si>
+  <si>
+    <t>Bidwell House Museum</t>
+  </si>
+  <si>
+    <t>Monterey</t>
+  </si>
+  <si>
+    <t>Monroe State Forest</t>
+  </si>
+  <si>
+    <t>Fraxinus pennsylvanica</t>
+  </si>
+  <si>
+    <t>11 French Dr</t>
+  </si>
+  <si>
+    <t>Ash, Green</t>
+  </si>
+  <si>
+    <t>Boylston</t>
+  </si>
+  <si>
+    <t>Outside visitor center</t>
+  </si>
+  <si>
+    <t>Ginkgo biloba</t>
+  </si>
+  <si>
+    <t>Ginkgo</t>
+  </si>
+  <si>
+    <t>Clasky Common Park, 139 Purchase St.</t>
+  </si>
+  <si>
+    <t>Tree growing vigorously</t>
+  </si>
+  <si>
+    <t>42 Orchard St.</t>
+  </si>
+  <si>
+    <t>Halesia tetraptera</t>
+  </si>
+  <si>
+    <t>Silverbell, Mountain</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>Juglans cinerea</t>
+  </si>
+  <si>
+    <t>Walnut, White</t>
+  </si>
+  <si>
+    <t>UMass Amherst</t>
+  </si>
+  <si>
+    <t>UMASS Amherst</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>Hadley</t>
+  </si>
+  <si>
+    <t>Juglans nigra</t>
+  </si>
+  <si>
+    <t>Walnut, Black</t>
+  </si>
+  <si>
+    <t>Liquidambar styraciflua</t>
+  </si>
+  <si>
+    <t>American sweetgum</t>
+  </si>
+  <si>
+    <t>Washington Park</t>
+  </si>
+  <si>
+    <t>Liriodendron tulipifera</t>
+  </si>
+  <si>
+    <t>Tuliptree</t>
+  </si>
+  <si>
+    <t>Fall River</t>
+  </si>
+  <si>
+    <t>At edge of parking lot</t>
+  </si>
+  <si>
+    <t>Admiral's Hill</t>
+  </si>
+  <si>
+    <t>Doyle Community Park</t>
+  </si>
+  <si>
+    <t>Maclura pomifera</t>
+  </si>
+  <si>
+    <t>Osage orange</t>
+  </si>
+  <si>
+    <t>Magnolia acuminata</t>
+  </si>
+  <si>
+    <t>Magnolia, Cucumber</t>
+  </si>
+  <si>
+    <t>427 County St</t>
+  </si>
+  <si>
+    <t>Edmund Hill Woods</t>
+  </si>
+  <si>
+    <t>Northborough</t>
+  </si>
+  <si>
+    <t>Winnekani Park,  347 Kenoza Ave.</t>
+  </si>
+  <si>
+    <t>Malus pumila</t>
+  </si>
+  <si>
+    <t>Apple (Domestic)</t>
+  </si>
+  <si>
+    <t>282 Athol-Richmond Rd</t>
+  </si>
+  <si>
+    <t>Royalston</t>
+  </si>
+  <si>
+    <t>Metasequioa glyptostroboides</t>
+  </si>
+  <si>
+    <t>Dawn redwood</t>
+  </si>
+  <si>
+    <t>Metasequoia glyptostroboides</t>
+  </si>
+  <si>
+    <t>Ostrya virginiana</t>
+  </si>
+  <si>
+    <t>Hophornbeam, American</t>
+  </si>
+  <si>
+    <t>William Cullen Bryant Homestead</t>
+  </si>
+  <si>
+    <t>Cummington</t>
+  </si>
+  <si>
+    <t>Paulownia tomentosa</t>
+  </si>
+  <si>
+    <t>Empress tree</t>
+  </si>
+  <si>
+    <t>Picea abies</t>
+  </si>
+  <si>
+    <t>Spruce, Norway</t>
+  </si>
+  <si>
+    <t>Great Barrington</t>
+  </si>
+  <si>
+    <t>Pinus ponderosa</t>
+  </si>
+  <si>
+    <t>Pine, Ponderosa</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Pinus rigida</t>
+  </si>
+  <si>
+    <t>Pine, Pitch</t>
+  </si>
+  <si>
+    <t>Forest Park</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t>Pinus strobus</t>
+  </si>
+  <si>
+    <t>Pine, Eastern White</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>Conway</t>
+  </si>
+  <si>
+    <t>Platanus┬áoccidentalis</t>
+  </si>
+  <si>
+    <t>Sycamore</t>
+  </si>
+  <si>
+    <t>North Main Street</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t>The Buttonball Tree</t>
+  </si>
+  <si>
+    <t>Deerfield</t>
+  </si>
+  <si>
+    <t>Old Deerfield Academy</t>
+  </si>
+  <si>
+    <t>Look Park</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>Natick</t>
+  </si>
+  <si>
+    <t>Blackston</t>
+  </si>
+  <si>
+    <t>Populous deltoides</t>
+  </si>
+  <si>
+    <t>Durant Park</t>
+  </si>
+  <si>
+    <t>Cottonwood, Eastern</t>
+  </si>
+  <si>
+    <t>Pittsfield</t>
+  </si>
+  <si>
+    <t>86 Cooley Dr</t>
+  </si>
+  <si>
+    <t>Prunus serotina</t>
+  </si>
+  <si>
+    <t>Cherry, Black</t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t>Essex County Co-op</t>
+  </si>
+  <si>
+    <t>Quercus alba</t>
+  </si>
+  <si>
+    <t>Oak, White</t>
+  </si>
+  <si>
+    <t>Topsfield</t>
+  </si>
+  <si>
+    <t>6 Chatham Rd.</t>
+  </si>
+  <si>
+    <t>110 Front St</t>
+  </si>
+  <si>
+    <t>Leeds</t>
+  </si>
+  <si>
+    <t>Winter St. at Hovey Ave.</t>
+  </si>
+  <si>
+    <t>The Station Tree. Known from the Livermore Survey, 1749</t>
+  </si>
+  <si>
+    <t>Waverley Oaks Rd</t>
+  </si>
+  <si>
+    <t>Wellesley</t>
+  </si>
+  <si>
+    <t>Scituate</t>
+  </si>
+  <si>
+    <t>Franklin Square Park</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Quercus bicolor</t>
+  </si>
+  <si>
+    <t>Oak, Swamp White</t>
+  </si>
+  <si>
+    <t>UMass Amherst, 61 North Pleasant St</t>
+  </si>
+  <si>
+    <t>Dilboy Tennis Courts, Alewife Brook Parkway</t>
+  </si>
+  <si>
+    <t>Somerville</t>
+  </si>
+  <si>
+    <t>Oxbow National Wildlife Refuge</t>
+  </si>
+  <si>
+    <t>Quercus palustris</t>
+  </si>
+  <si>
+    <t>Oak, Pin</t>
+  </si>
+  <si>
+    <t>Quercus rubra</t>
+  </si>
+  <si>
+    <t>Oak, Red</t>
+  </si>
+  <si>
+    <t>North Andover</t>
+  </si>
+  <si>
+    <t>Middlesex Fells Reservation. South Border Road Parking Lot (south end of Bellevue Pond).</t>
+  </si>
+  <si>
+    <t>Medford</t>
+  </si>
+  <si>
+    <t>West Roxbury</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>Quercus velutina</t>
+  </si>
+  <si>
+    <t>Oak, Black</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>Carter Park</t>
+  </si>
+  <si>
+    <t>Sassafras albidum</t>
+  </si>
+  <si>
+    <t>Sassafras</t>
+  </si>
+  <si>
+    <t>Arlington</t>
+  </si>
+  <si>
+    <t>Sciadopitys verticilata</t>
+  </si>
+  <si>
+    <t>Pine, Japanese Umbrella</t>
+  </si>
+  <si>
+    <t>Styphnolobium japonicum</t>
+  </si>
+  <si>
+    <t>Japanese pagodatree</t>
+  </si>
+  <si>
+    <t>Edgartown</t>
+  </si>
+  <si>
+    <t>Dukes</t>
+  </si>
+  <si>
+    <t>Boston Public Garden</t>
+  </si>
+  <si>
+    <t>Japanese Pagodatree</t>
+  </si>
+  <si>
+    <t>Tilia americana</t>
+  </si>
+  <si>
+    <t>Basswood</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>Tilia cordata</t>
+  </si>
+  <si>
+    <t>100 MA 6A</t>
+  </si>
+  <si>
+    <t>Linden, Littleleaf</t>
+  </si>
+  <si>
+    <t>Sandwich</t>
+  </si>
+  <si>
+    <t>Champion tree still thriving</t>
+  </si>
+  <si>
+    <t>121 Country Club Rd</t>
+  </si>
+  <si>
+    <t>Still thriving</t>
+  </si>
+  <si>
+    <t>121 Country club rd</t>
+  </si>
+  <si>
+    <t>Frank W. Rowell Park</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Evergreen Cemetery</t>
+  </si>
+  <si>
+    <t>Ulmus americana</t>
+  </si>
+  <si>
+    <t>Elm, American</t>
+  </si>
+  <si>
+    <t>28 Summer St.</t>
+  </si>
+  <si>
+    <t>Lanesborough</t>
+  </si>
+  <si>
+    <t>"King Elmer." Tree is marked with a sign</t>
+  </si>
+  <si>
+    <t>Hatfield</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Watertown</t>
+  </si>
+  <si>
+    <t>Beaver Brook Reservation</t>
+  </si>
+  <si>
+    <t>120 Warren Ave.</t>
+  </si>
+  <si>
+    <t>249 Washington St.</t>
+  </si>
+  <si>
+    <t>39 Princeton St.</t>
+  </si>
+  <si>
+    <t>Ulmus davidiana var. japonica</t>
+  </si>
+  <si>
+    <t>Elm, Japanese</t>
+  </si>
+  <si>
+    <t>Ulmus minor</t>
+  </si>
+  <si>
+    <t>Elm, Field</t>
+  </si>
+  <si>
+    <t>Sarniensis cultivar</t>
+  </si>
+  <si>
+    <t>Ulmus pumila</t>
+  </si>
+  <si>
+    <t>Elm, Siberian</t>
+  </si>
+  <si>
+    <t>Chelmsford</t>
+  </si>
+  <si>
+    <t>Carlisle State Forest</t>
+  </si>
+  <si>
+    <t>Carlisle</t>
+  </si>
+  <si>
+    <t>Ipswich</t>
+  </si>
+  <si>
+    <t>Needham</t>
+  </si>
+  <si>
+    <t>763 Longmeadow St.</t>
+  </si>
+  <si>
+    <t>Appears to be present on a photo from 1915.</t>
+  </si>
+  <si>
+    <t>42 Plainfield St</t>
+  </si>
+  <si>
+    <t>66 Irving St</t>
+  </si>
+  <si>
+    <t>No public access</t>
+  </si>
+  <si>
+    <t>Holliston</t>
+  </si>
+  <si>
+    <t>Moon Tree</t>
+  </si>
+  <si>
+    <t>Acer platanoides</t>
+  </si>
+  <si>
+    <t>Maple, Norway</t>
+  </si>
+  <si>
+    <t>47 Central Tree Rd</t>
+  </si>
+  <si>
+    <t>Rutland</t>
+  </si>
+  <si>
+    <t>Plaque says tree is the geographic center or Massachusetts</t>
+  </si>
+  <si>
+    <t>586 Briggs Rd</t>
+  </si>
+  <si>
+    <t>Athol</t>
+  </si>
+  <si>
+    <t>On trails associated with mt. grace  land trust https://www.mountgrace.org/about/news/post/family-protects-land-three-towns-moose-moss-gnomes</t>
+  </si>
+  <si>
+    <t>Morus nigra</t>
+  </si>
+  <si>
+    <t>Black mulberry</t>
+  </si>
+  <si>
+    <t>1A Jaqueline Dr.</t>
+  </si>
+  <si>
+    <t>Amesbury</t>
+  </si>
+  <si>
+    <t>Ulmus americana 'Princeton'</t>
+  </si>
+  <si>
+    <t>Lynn Common</t>
+  </si>
+  <si>
+    <t>Lynn</t>
+  </si>
+  <si>
+    <t>8 Strawberry Ln, Yarmouth, MA, 02675, USA</t>
+  </si>
+  <si>
+    <t>Magnolia grandofolia</t>
+  </si>
+  <si>
+    <t>Magnolia, Southern</t>
+  </si>
+  <si>
+    <t>Yarmouth</t>
+  </si>
+  <si>
+    <t>Dartmouth</t>
+  </si>
+  <si>
+    <t>140 Locust St</t>
+  </si>
+  <si>
+    <t>Falmouth</t>
+  </si>
+  <si>
+    <t>Tree located between street and sidewalk</t>
+  </si>
+  <si>
+    <t>316 Hancock Street</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>609 Main St</t>
+  </si>
+  <si>
+    <t>In Front of Library</t>
+  </si>
+  <si>
+    <t>Nyssa sylvatica</t>
+  </si>
+  <si>
+    <t>Tupelo, Black</t>
+  </si>
+  <si>
+    <t>324 N Main St</t>
+  </si>
+  <si>
+    <t>Petersham</t>
+  </si>
+  <si>
+    <t>Gate 3 off Prospect Hill Rd.  Point 17 on trail</t>
+  </si>
+  <si>
+    <t>59 Depot Ave</t>
+  </si>
+  <si>
+    <t>Tree located on bike path next to road at RR crossing</t>
+  </si>
+  <si>
+    <t>165 North Rd</t>
+  </si>
+  <si>
+    <t>Planted around 1720 by school Dame Carey</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>Morus alba</t>
+  </si>
+  <si>
+    <t>Mulberry, White</t>
+  </si>
+  <si>
+    <t>Canton</t>
+  </si>
+  <si>
+    <t>499 Sterling Road</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>Nice tree</t>
+  </si>
+  <si>
+    <t>33 Plymouth Ave</t>
+  </si>
+  <si>
+    <t>East Bridgewater</t>
+  </si>
+  <si>
+    <t>Large elm tree at the end of the driveway at the rear of the house at 33 Plymouth</t>
+  </si>
+  <si>
+    <t>West Newbury</t>
+  </si>
+  <si>
+    <t>Charlton, Worcester County, MA</t>
+  </si>
+  <si>
+    <t>Charlton</t>
+  </si>
+  <si>
+    <t>103 Standish Ave</t>
+  </si>
+  <si>
+    <t>Tree thriving</t>
+  </si>
+  <si>
+    <t>Ashfield</t>
+  </si>
+  <si>
+    <t>129 Ashfield Rd, Buckland, MA 01338</t>
+  </si>
+  <si>
+    <t>Tree is at the Wilder Homestead</t>
+  </si>
+  <si>
+    <t>Ludlow</t>
+  </si>
+  <si>
+    <t>Castle Hill Rd</t>
+  </si>
+  <si>
+    <t>23 Farm St</t>
+  </si>
+  <si>
+    <t>33 wyndhurst Dr.</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>Rochdale, Worcester County, MA</t>
+  </si>
+  <si>
+    <t>Leicester</t>
+  </si>
+  <si>
+    <t>Sheffield</t>
+  </si>
+  <si>
+    <t>98 North Main St</t>
+  </si>
+  <si>
+    <t>Sherborn</t>
+  </si>
+  <si>
+    <t>Plaque says tree planted by Joseph Dowse in 1780</t>
+  </si>
+  <si>
+    <t>36 Indian Hill Rd</t>
+  </si>
+  <si>
+    <t>Planted by Theodore Roosevelt Sep, 1916 , https://www.gwlt.org/lands-and-trails/north-worcester/roosevelt-oak/</t>
+  </si>
+  <si>
+    <t>Hubbardston</t>
+  </si>
+  <si>
+    <t>22 Monument Avenue</t>
+  </si>
+  <si>
+    <t>Swampscott</t>
+  </si>
+  <si>
+    <t>Quercus coccinea</t>
+  </si>
+  <si>
+    <t>Oak, Scarlet</t>
+  </si>
+  <si>
+    <t>345 Bone Hill Rd</t>
+  </si>
+  <si>
+    <t>Platanus x acerfolia</t>
+  </si>
+  <si>
+    <t>London Planetree</t>
+  </si>
+  <si>
+    <t>97 King St</t>
+  </si>
+  <si>
+    <t>Groveland</t>
+  </si>
+  <si>
+    <t>The property this tree grows on has been in the Phelps family for 8 generations.</t>
+  </si>
+  <si>
+    <t>Williamstown</t>
+  </si>
+  <si>
+    <t>23 Mountain Rd</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>Plate on it says planted c.1756 and it was a witness tree</t>
+  </si>
+  <si>
+    <t>6 Knight Ave, Easthampton, MA 01027</t>
+  </si>
+  <si>
+    <t>Easthampton</t>
+  </si>
+  <si>
+    <t>Rowley Cemetery</t>
+  </si>
+  <si>
+    <t>Rowley</t>
+  </si>
+  <si>
+    <t>Public Alley 701, Boston, MA, 02118, USA</t>
+  </si>
+  <si>
+    <t>46 Union Park, #1, Boston, MA, 02118, USA</t>
+  </si>
+  <si>
+    <t>Hamamelis┬ávirginiana</t>
+  </si>
+  <si>
+    <t>Witch-hazel, Common</t>
+  </si>
+  <si>
+    <t>Spring flowering</t>
+  </si>
+  <si>
+    <t>ΓÇ£According to the landowner before us his family would pasture cows in the field. During a heavy thunderstorms cows would shelter under the tree."</t>
+  </si>
+  <si>
+    <t>New Salem</t>
+  </si>
+  <si>
+    <t>Cladrastis kentukea</t>
+  </si>
+  <si>
+    <t>Yellowwood</t>
+  </si>
+  <si>
+    <t>Framingham</t>
+  </si>
+  <si>
+    <t>Franklinia alatamaha</t>
+  </si>
+  <si>
+    <t>Franklin Tree</t>
+  </si>
+  <si>
+    <t>128 Brigham Hill Rd</t>
+  </si>
+  <si>
+    <t>Grafton</t>
+  </si>
+  <si>
+    <t>Picea mariana</t>
+  </si>
+  <si>
+    <t>Spruce, Black</t>
+  </si>
+  <si>
+    <t>505 Cranberry Highway</t>
+  </si>
+  <si>
+    <t>NE of Parking for East Sandwich Game Farm Scorton Creeek entrance.  Approximately a quarter of mile from gate along Marshview Trail and then NW from junction with Hoxie trail is a row of spruce trees</t>
+  </si>
+  <si>
+    <t>Cohasett</t>
+  </si>
+  <si>
+    <t>41.92022 N 70.78616 W</t>
+  </si>
+  <si>
+    <t>Carver</t>
+  </si>
+  <si>
+    <t>Tree in good vigor</t>
+  </si>
+  <si>
+    <t>Not accessable</t>
+  </si>
+  <si>
+    <t>Williamsburg, MA</t>
+  </si>
+  <si>
+    <t>Williamsburg</t>
+  </si>
+  <si>
+    <t>43 Slab City Rd, North Brookfield, MA, 01535, USA</t>
+  </si>
+  <si>
+    <t>North Brookfield</t>
+  </si>
+  <si>
+    <t>Small gated trailhead on south side of road across from 10 Slab City Rd. Head south on trail, stay left when trail forks, tree is west of trail along stone wall.</t>
+  </si>
+  <si>
+    <t>240 Ferry St</t>
+  </si>
+  <si>
+    <t>Lithia Springs Reservation in Mount Holyoke State Forest</t>
+  </si>
+  <si>
+    <t>Populus balsamifera</t>
+  </si>
+  <si>
+    <t>Poplar, Balsam</t>
+  </si>
+  <si>
+    <t>River Rd</t>
+  </si>
+  <si>
+    <t>391 Currier Rd E. Falmouth</t>
+  </si>
+  <si>
+    <t>Still thriving 2/24/2025</t>
+  </si>
+  <si>
+    <t>Gleditsia triacanthos var. inermis</t>
+  </si>
+  <si>
+    <t>Honeylocust, Thornless</t>
+  </si>
+  <si>
+    <t>61 Chesterfield Rd, Westhampton, MA</t>
+  </si>
+  <si>
+    <t>Westhampton</t>
+  </si>
+  <si>
+    <t>319 Main Street, Rutland, MA, 01543, USA</t>
+  </si>
+  <si>
+    <t>Eddies Dog Park</t>
+  </si>
+  <si>
+    <t>30 Fearing St, Amherst, MA</t>
+  </si>
+  <si>
+    <t>Gymnocladus dioicus</t>
+  </si>
+  <si>
+    <t>Kentucky Coffeetree</t>
+  </si>
+  <si>
+    <t>68 Elliot St</t>
+  </si>
+  <si>
+    <t>Pyrus communis</t>
+  </si>
+  <si>
+    <t>Pear, European</t>
+  </si>
+  <si>
+    <t>Tisbury</t>
+  </si>
+  <si>
+    <t>Mount Auburn Cemetary</t>
+  </si>
+  <si>
+    <t>Juglans regia</t>
+  </si>
+  <si>
+    <t>Walnut, English</t>
+  </si>
+  <si>
+    <t>Kentucky coffeetree</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera 'Plumosa'</t>
+  </si>
+  <si>
+    <t>Falsecypress, Japanese</t>
+  </si>
+  <si>
+    <t>Mount Aubrun Cemetery</t>
+  </si>
+  <si>
+    <t>Celtis occidentalis</t>
+  </si>
+  <si>
+    <t>Hackberry</t>
+  </si>
+  <si>
+    <t>Mount Auburn Cemetery</t>
+  </si>
+  <si>
+    <t>Barnes Hill Rd</t>
+  </si>
+  <si>
+    <t>Berlin</t>
+  </si>
+  <si>
+    <t>Cercis canadensis</t>
+  </si>
+  <si>
+    <t>Redbud, Eastern</t>
+  </si>
+  <si>
+    <t>Wollaston Cemetery</t>
+  </si>
+  <si>
+    <t>Cedrus libani</t>
+  </si>
+  <si>
+    <t>Cedar of Lebanon</t>
+  </si>
+  <si>
+    <t>Acer palmatum</t>
+  </si>
+  <si>
+    <t>Maple, Japanese</t>
+  </si>
+  <si>
+    <t>Cryptomeria japonica 'Wohlerti'</t>
+  </si>
+  <si>
+    <t>Cedar, Japanese</t>
+  </si>
+  <si>
+    <t>Cornus florida</t>
+  </si>
+  <si>
+    <t>Dogwood, Flowering</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera 'Squarrosa'</t>
+  </si>
+  <si>
+    <t>Falsecypress, Moss</t>
+  </si>
+  <si>
+    <t>Castanea mollissima</t>
+  </si>
+  <si>
+    <t>Chestnut, Chinese</t>
+  </si>
+  <si>
+    <t>Eucommia ulmoides</t>
+  </si>
+  <si>
+    <t>Hardy Rubber Tree</t>
+  </si>
+  <si>
+    <t>Abies homolepis</t>
+  </si>
+  <si>
+    <t>Fir, Nikko</t>
+  </si>
+  <si>
+    <t>Quercus robur</t>
+  </si>
+  <si>
+    <t>Oak, English</t>
+  </si>
+  <si>
+    <t>Pinus wallichiana</t>
+  </si>
+  <si>
+    <t>Pine, Himalayan</t>
+  </si>
+  <si>
+    <t>Stewartia pseudocamellia</t>
+  </si>
+  <si>
+    <t>Stewartia, Japanese</t>
+  </si>
+  <si>
+    <t>Zelkova serrata</t>
+  </si>
+  <si>
+    <t>Zelkova, Japanese</t>
+  </si>
+  <si>
+    <t>Pyrus calleryana 'Bradford'</t>
+  </si>
+  <si>
+    <t>Callery pear</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Fastigiata'</t>
+  </si>
+  <si>
+    <t>Beech, Fastigiate</t>
+  </si>
+  <si>
+    <t>Tetradium daniellii</t>
+  </si>
+  <si>
+    <t>Bee Bee Tree</t>
+  </si>
+  <si>
+    <t>Planted 1900</t>
+  </si>
+  <si>
+    <t>Measured as single stem minus south branch. Planted 1890</t>
+  </si>
+  <si>
+    <t>Acer griseum</t>
+  </si>
+  <si>
+    <t>Maple, Paperbark</t>
+  </si>
+  <si>
+    <t>DonΓÇÖt stand in road</t>
+  </si>
+  <si>
+    <t>Pinus parviflora</t>
+  </si>
+  <si>
+    <t>Pine, Japanese White</t>
+  </si>
+  <si>
+    <t>186 Lafayette St</t>
+  </si>
+  <si>
+    <t>2 Park Street</t>
+  </si>
+  <si>
+    <t>Hopkinton</t>
+  </si>
+  <si>
+    <t>35 Sugarloaf Street, South Deerfield, MA, 01373, USA</t>
+  </si>
+  <si>
+    <t>Ulmus glabra 'Camperdownii'</t>
+  </si>
+  <si>
+    <t>Elm, Camperdown</t>
+  </si>
+  <si>
+    <t>Front lawn, 38 Fountain Street</t>
+  </si>
+  <si>
+    <t>Millis</t>
+  </si>
+  <si>
+    <t>Amazing tree</t>
+  </si>
+  <si>
+    <t>Thuja occidentalis</t>
+  </si>
+  <si>
+    <t>Eastern arborvitae</t>
+  </si>
+  <si>
+    <t>Southborough</t>
+  </si>
+  <si>
+    <t>Salix babylonica</t>
+  </si>
+  <si>
+    <t>Willow, Wheeping</t>
+  </si>
+  <si>
+    <t>Phellodendron sachalinense</t>
+  </si>
+  <si>
+    <t>Phellodendron amurense</t>
+  </si>
+  <si>
+    <t>Corktree, Amur</t>
+  </si>
+  <si>
+    <t>Styrax japonicus</t>
+  </si>
+  <si>
+    <t>Japanese snowbell</t>
+  </si>
+  <si>
+    <t>Syringa reticulata</t>
+  </si>
+  <si>
+    <t>Japanese tree lilac</t>
+  </si>
+  <si>
+    <t>Larix kaempferi</t>
+  </si>
+  <si>
+    <t>Larch, Japanese</t>
+  </si>
+  <si>
+    <t>5 Little's Lane</t>
+  </si>
+  <si>
+    <t>Newbury</t>
+  </si>
+  <si>
+    <t>Sourwood</t>
+  </si>
+  <si>
+    <t>Oxydendrum arboreum</t>
+  </si>
+  <si>
+    <t>Ulmus parvifolia</t>
+  </si>
+  <si>
+    <t>Elm, Lacebark</t>
+  </si>
+  <si>
+    <t>Hadley St</t>
+  </si>
+  <si>
+    <t>Intersection of Longmeadow Street and Greenmeadow Drive</t>
+  </si>
+  <si>
+    <t>Quercus acutissima</t>
+  </si>
+  <si>
+    <t>Oak, Sawtooth</t>
+  </si>
+  <si>
+    <t>Sharon</t>
+  </si>
+  <si>
+    <t>Ilex opaca</t>
+  </si>
+  <si>
+    <t>Holly, American</t>
+  </si>
+  <si>
+    <t>41 degrees 44 minutes 7 seconds North, -70 degrees 2 minutes 11 seconds West</t>
+  </si>
+  <si>
+    <t>Brewster</t>
+  </si>
+  <si>
+    <t>5 Cove Hill Lane</t>
+  </si>
+  <si>
+    <t>Rockport</t>
+  </si>
+  <si>
+    <t>201 Main Street</t>
+  </si>
+  <si>
+    <t>Stunning!</t>
+  </si>
+  <si>
+    <t>Acer saccharinum</t>
+  </si>
+  <si>
+    <t>Maple, Silver</t>
+  </si>
+  <si>
+    <t>10 Park Lane</t>
+  </si>
+  <si>
+    <t>28 South Mill Street</t>
+  </si>
+  <si>
+    <t>Thomas Crane Public Library</t>
+  </si>
+  <si>
+    <t>Betula populifolia</t>
+  </si>
+  <si>
+    <t>Birch, Gray</t>
+  </si>
+  <si>
+    <t>Merrymount Park/ Coletta Field</t>
+  </si>
+  <si>
+    <t>Whiton Park</t>
+  </si>
+  <si>
+    <t>Taxodium distichum</t>
+  </si>
+  <si>
+    <t>Baldcypress, Common</t>
+  </si>
+  <si>
+    <t>8 Paulinda St. Pocasset</t>
+  </si>
+  <si>
+    <t>Bourne</t>
+  </si>
+  <si>
+    <t>396 County St</t>
+  </si>
+  <si>
+    <t>240 Central Street</t>
+  </si>
+  <si>
+    <t>Saugus</t>
+  </si>
+  <si>
+    <t>1 Springfield St</t>
+  </si>
+  <si>
+    <t>Chicopee</t>
+  </si>
+  <si>
+    <t>Beech, American</t>
+  </si>
+  <si>
+    <t>1282 Drift Rd</t>
+  </si>
+  <si>
+    <t>Westport</t>
+  </si>
+  <si>
+    <t>Oak grove cemetery</t>
+  </si>
+  <si>
+    <t>Tree  thriving 2025</t>
+  </si>
+  <si>
+    <t>77 Pinnacle Rd</t>
+  </si>
+  <si>
+    <t>Osterville library</t>
+  </si>
+  <si>
+    <t>Tree growing vigorously 2025</t>
+  </si>
+  <si>
+    <t>Cryptomeria japonica</t>
+  </si>
+  <si>
+    <t>181 South Road</t>
+  </si>
+  <si>
+    <t>Chilmark</t>
+  </si>
+  <si>
+    <t>40 Sias Lane</t>
+  </si>
+  <si>
+    <t>4 Amy's Way</t>
+  </si>
+  <si>
+    <t>Horesechestnut, European</t>
+  </si>
+  <si>
+    <t>56 Fellows Road</t>
+  </si>
+  <si>
+    <t>241 Middle Street</t>
+  </si>
+  <si>
+    <t>215 Adams st</t>
+  </si>
+  <si>
+    <t>39 Florence Street</t>
+  </si>
+  <si>
+    <t>333 Littleton Road, Westford, MA, 01886. In front of the 99 resturant</t>
+  </si>
+  <si>
+    <t>Halesia monticola</t>
+  </si>
+  <si>
+    <t>Chionanthus retusus</t>
+  </si>
+  <si>
+    <t>Chinese fringe tree</t>
+  </si>
+  <si>
+    <t>Aesculus pavia</t>
+  </si>
+  <si>
+    <t>Buckeye, Red</t>
+  </si>
+  <si>
+    <t>27 N Walker Street</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>Sturbridge</t>
+  </si>
+  <si>
+    <t>24 Golden Street</t>
+  </si>
+  <si>
+    <t>Brought to MA from east Asia by William Penn Brooks in 1890</t>
+  </si>
+  <si>
+    <t>Magnolia kobus</t>
+  </si>
+  <si>
+    <t>Magnolia, Kobus</t>
+  </si>
+  <si>
+    <t>3 Chapin Drive, Smith College</t>
+  </si>
+  <si>
+    <t>Outside of Chapin House front entrance on Smith College Campus</t>
+  </si>
+  <si>
+    <t>Trudy's Garden, Smith College</t>
+  </si>
+  <si>
+    <t>Acer triflorum</t>
+  </si>
+  <si>
+    <t>Maple, Three-flowered</t>
+  </si>
+  <si>
+    <t>Dewey Hall, Smith College</t>
+  </si>
+  <si>
+    <t>Cotinus coggygria ΓÇÿFlameΓÇÖ</t>
+  </si>
+  <si>
+    <t>Smoketree, Flame</t>
+  </si>
+  <si>
+    <t>Ainsworth Gymnasium, Smith College</t>
+  </si>
+  <si>
+    <t>Scientific Name: Continus Coggygria ΓÇÿFlameΓÇÖ. Common name: Flame Smokebush</t>
+  </si>
+  <si>
+    <t>Acer mandshuricum</t>
+  </si>
+  <si>
+    <t>Maple, Manchurian</t>
+  </si>
+  <si>
+    <t>Smith College, 23 West St, Northampton, MA 01063</t>
+  </si>
+  <si>
+    <t>Tree is located on South Side of Lilly Hall on Smith campus.</t>
+  </si>
+  <si>
+    <t>Styrax obassia</t>
+  </si>
+  <si>
+    <t>Snowbell, Fragrant</t>
+  </si>
+  <si>
+    <t>John M Greene Hall.  60 Elm st. Smith College</t>
+  </si>
+  <si>
+    <t>Tree is next to large Bald Cypress tree</t>
+  </si>
+  <si>
+    <t>48 Walnut Street</t>
+  </si>
+  <si>
+    <t>Smith College Athletic Fields</t>
+  </si>
+  <si>
+    <t>Cornus kousa</t>
+  </si>
+  <si>
+    <t>Dogwood, Kousa</t>
+  </si>
+  <si>
+    <t>Lyman Plant House, Smith College</t>
+  </si>
+  <si>
+    <t>On Smith College Campus. Tree is multistem and measured at base of tree and not at DBH</t>
+  </si>
+  <si>
+    <t>Kalopanax septemlobus</t>
+  </si>
+  <si>
+    <t>Castor aralia</t>
+  </si>
+  <si>
+    <t>10 Elm St, Smith College</t>
+  </si>
+  <si>
+    <t>Tree is located on south side of College Hall.</t>
+  </si>
+  <si>
+    <t>33 Prospect St, Smith College</t>
+  </si>
+  <si>
+    <t>33 Prospect st. Tree is between playground and apartments. Elm is close to wood chips on playground</t>
+  </si>
+  <si>
+    <t>3 Green St, Smith College</t>
+  </si>
+  <si>
+    <t>Tree is located east of Green St parking lot near road.</t>
+  </si>
+  <si>
+    <t>Quercus montana</t>
+  </si>
+  <si>
+    <t>Oak, Chestnut</t>
+  </si>
+  <si>
+    <t>50 Elm St, Smith College</t>
+  </si>
+  <si>
+    <t>Latin name: Quercus Montana  Common name: Chestnut Oak</t>
+  </si>
+  <si>
+    <t>20 Elm St, Smith College</t>
+  </si>
+  <si>
+    <t>Outside of back entrance at Hillyer Art Library &amp; Museum</t>
+  </si>
+  <si>
+    <t>Awesome tree</t>
+  </si>
+  <si>
+    <t>On property line</t>
+  </si>
+  <si>
+    <t>Street tree</t>
+  </si>
+  <si>
+    <t>Tewksbury</t>
+  </si>
+  <si>
+    <t>800 Old Country Road</t>
+  </si>
+  <si>
+    <t>Wenham</t>
+  </si>
+  <si>
+    <t>89 Woodbridge St</t>
+  </si>
+  <si>
+    <t>284 Sutton Avenue</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>11 Tyler Park</t>
+  </si>
+  <si>
+    <t>Harmony Grove Cemetery</t>
+  </si>
+  <si>
+    <t>30 Grove Street</t>
+  </si>
+  <si>
+    <t>At entrance of Harmony Grove Cemetary</t>
+  </si>
+  <si>
+    <t>Mack Park</t>
+  </si>
+  <si>
+    <t>31 Grove Street</t>
+  </si>
+  <si>
+    <t>Starting to bloom May 17</t>
+  </si>
+  <si>
+    <t>Salix nigra</t>
+  </si>
+  <si>
+    <t>Willow, Black</t>
+  </si>
+  <si>
+    <t>Wayland</t>
+  </si>
+  <si>
+    <t>Acton</t>
+  </si>
+  <si>
+    <t>This tree is a Acer Saccharum sp. nigrum or Black maple according to documentation</t>
+  </si>
+  <si>
+    <t>67-Rear Andover Rd</t>
+  </si>
+  <si>
+    <t>Billerica</t>
+  </si>
+  <si>
+    <t>55 Hastings Road</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Next to visitor center</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Bemis Rd</t>
+  </si>
+  <si>
+    <t>6 South Street</t>
+  </si>
+  <si>
+    <t>144 Steady Lane Rd</t>
+  </si>
+  <si>
+    <t>Tsuga canadensis</t>
+  </si>
+  <si>
+    <t>Hemlock, Eastern</t>
+  </si>
+  <si>
+    <t>Foxborough</t>
+  </si>
+  <si>
+    <t>22 Mayfield Street, Springfield, MA, 01108, USA</t>
+  </si>
+  <si>
+    <t>71 North Elm St</t>
+  </si>
+  <si>
+    <t>Located near the N Elm St gate</t>
+  </si>
+  <si>
+    <t>Seekonk</t>
+  </si>
+  <si>
+    <t>Prunus serrulata</t>
+  </si>
+  <si>
+    <t>Cherry, Higan</t>
+  </si>
+  <si>
+    <t>107 Holliston Street</t>
+  </si>
+  <si>
+    <t>Medway</t>
+  </si>
+  <si>
+    <t>Butterfly Park, Bucknam St</t>
+  </si>
+  <si>
+    <t>Salix alba</t>
+  </si>
+  <si>
+    <t>Willow, White</t>
+  </si>
+  <si>
+    <t>Green strip between 463 and 464 Commonwealth Ave</t>
+  </si>
+  <si>
+    <t>42 Oak Street</t>
+  </si>
+  <si>
+    <t>Andover</t>
+  </si>
+  <si>
+    <t>Gleditsia triacanthos</t>
+  </si>
+  <si>
+    <t>Honeylocust</t>
+  </si>
+  <si>
+    <t>0.5 miles north of intersection of Morgan Rd and Prospect Ave on west side of discontinued Morgan rd / foot trail</t>
+  </si>
+  <si>
+    <t>West Springfield</t>
+  </si>
+  <si>
+    <t>Located directly on west side of path</t>
+  </si>
+  <si>
+    <t>62 Cain Avenue</t>
+  </si>
+  <si>
+    <t>Weymouth</t>
+  </si>
+  <si>
+    <t>25 Meridian Street</t>
+  </si>
+  <si>
+    <t>Melrose</t>
+  </si>
+  <si>
+    <t>Rocky Hill Greenway on Old Wilson Rd</t>
+  </si>
+  <si>
+    <t>Located along path at south end of property. Site is an old golf course.</t>
+  </si>
+  <si>
+    <t>8 Kendricks Ct</t>
+  </si>
+  <si>
+    <t>28 Moreland St</t>
+  </si>
+  <si>
+    <t>Make private for new home owner.</t>
+  </si>
+  <si>
+    <t>Plympton</t>
+  </si>
+  <si>
+    <t>810 Main St</t>
+  </si>
+  <si>
+    <t>Pseudotsuga menziesii</t>
+  </si>
+  <si>
+    <t>Fir, Douglas</t>
+  </si>
+  <si>
+    <t>170 Summer Street</t>
+  </si>
+  <si>
+    <t>Common Rd, Town common by memorial</t>
+  </si>
+  <si>
+    <t>Stow</t>
+  </si>
+  <si>
+    <t>Park on small pull-off on east side of Huckle Hill Road; hike in about half a mile; tree is at  42.72387, -72.52550.</t>
+  </si>
+  <si>
+    <t>Bernardston</t>
+  </si>
+  <si>
+    <t>After departing from trailhead, stay left at first trail intersection, going uphill, then turn right onto side trail at 42.72362, -72.52612.</t>
+  </si>
+  <si>
+    <t>Gill, MA</t>
+  </si>
+  <si>
+    <t>Gill</t>
+  </si>
+  <si>
+    <t>126 Main Street, Northborough, MA 01532</t>
+  </si>
+  <si>
+    <t>3 Coolidge Avenue</t>
+  </si>
+  <si>
+    <t>Chamaecyparis thyoides</t>
+  </si>
+  <si>
     <t>Cedar, Atlantic White</t>
   </si>
   <si>
-    <t>Fall River</t>
-[...1217 lines deleted...]
-    <t>Phellodendron sachalinense</t>
+    <t>Accross from 40 York St, Cambridge, MA</t>
+  </si>
+  <si>
+    <t>Cool tree</t>
+  </si>
+  <si>
+    <t>Stanley park</t>
+  </si>
+  <si>
+    <t>Fitchburg</t>
+  </si>
+  <si>
+    <t>Next to gazebo</t>
+  </si>
+  <si>
+    <t>Prunus subhirtella</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera</t>
+  </si>
+  <si>
+    <t>Quercus michauxii</t>
+  </si>
+  <si>
+    <t>Oak, Swamp chestnut</t>
+  </si>
+  <si>
+    <t>Elm, Smoothleaf</t>
   </si>
   <si>
     <t>Corktree, Sakhalin</t>
   </si>
   <si>
-    <t>Styrax japonicus</t>
-[...50 lines deleted...]
-    <t>Sharon</t>
+    <t>Carya glabra</t>
+  </si>
+  <si>
+    <t>Hickory, Pignut</t>
+  </si>
+  <si>
+    <t>Cornus mas</t>
+  </si>
+  <si>
+    <t>Dogwood</t>
+  </si>
+  <si>
+    <t>UMass AMherst</t>
   </si>
   <si>
     <t>Malus spp.</t>
   </si>
   <si>
-    <t>Ilex opaca</t>
-[...425 lines deleted...]
-    <t>Species</t>
+    <t>Crabapple, European</t>
+  </si>
+  <si>
+    <t>Taxus spp.</t>
+  </si>
+  <si>
+    <t>Yew</t>
+  </si>
+  <si>
+    <t>Quercus macrocarpa</t>
+  </si>
+  <si>
+    <t>Oak, Bur</t>
+  </si>
+  <si>
+    <t>Larix decidua</t>
+  </si>
+  <si>
+    <t>Larch, European</t>
+  </si>
+  <si>
+    <t>Adams, MA</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>135 Vernon St</t>
+  </si>
+  <si>
+    <t>171 Holten St, the Judge Samuel Holten House</t>
+  </si>
+  <si>
+    <t>Danvers</t>
+  </si>
+  <si>
+    <t>Homeowner has Bartlett caring for the tree</t>
+  </si>
+  <si>
+    <t>Pinus resinosa</t>
+  </si>
+  <si>
+    <t>Pine, Red</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>Halesia carolina</t>
+  </si>
+  <si>
+    <t>Silverbell, Carolina</t>
+  </si>
+  <si>
+    <t>Abies grandis</t>
+  </si>
+  <si>
+    <t>Fir, Grand</t>
+  </si>
+  <si>
+    <t>Amelanchier arborea</t>
+  </si>
+  <si>
+    <t>Serviceberry, Allegheny</t>
+  </si>
+  <si>
+    <t>Wales</t>
+  </si>
+  <si>
+    <t>Acer negundo</t>
+  </si>
+  <si>
+    <t>Boxelder</t>
+  </si>
+  <si>
+    <t>Ouellet Park</t>
+  </si>
+  <si>
+    <t>627 Massachusetts Avenue, Lexington, MA, 02420 - front of house</t>
+  </si>
+  <si>
+    <t>.next to morell-Dana house sign</t>
+  </si>
+  <si>
+    <t>Ropes Mansion, 318 Essex St</t>
+  </si>
+  <si>
+    <t>43 Alger St, Adams, MA, left of house</t>
+  </si>
+  <si>
+    <t>Ashburnham</t>
+  </si>
+  <si>
+    <t>16 Park Ave</t>
+  </si>
+  <si>
+    <t>West Bridgewater</t>
+  </si>
+  <si>
+    <t>16 park ave</t>
+  </si>
+  <si>
+    <t>70 Buckland Rd</t>
+  </si>
+  <si>
+    <t>On public right-of-way in front of 70 Buckland Rd, across from public beach parking lot</t>
+  </si>
+  <si>
+    <t>1 College Drive - Greenfield Community College entrance where Colrain Rd intersects with College Drive, just west of rotary</t>
+  </si>
+  <si>
+    <t>2025 Greenfield Community College botany class nominated this tree and also named it Samantha :)</t>
+  </si>
+  <si>
+    <t>Hope Cemetary</t>
+  </si>
+  <si>
+    <t>Agawam</t>
+  </si>
+  <si>
+    <t>Middle of rotary, 36 Washington Park Rd</t>
+  </si>
+  <si>
+    <t>Braintree</t>
+  </si>
+  <si>
+    <t>Forestdale Cemetery</t>
+  </si>
+  <si>
+    <t>Malden</t>
+  </si>
+  <si>
+    <t>cool tree</t>
+  </si>
+  <si>
+    <t>Malden's New Liberty Tree</t>
+  </si>
+  <si>
+    <t>Abies fraseri</t>
+  </si>
+  <si>
+    <t>Fir, Fraser</t>
+  </si>
+  <si>
+    <t>Broad St Cemetery, towards the center</t>
+  </si>
+  <si>
+    <t>8 Wagon Drive</t>
+  </si>
+  <si>
+    <t>Wilbraham</t>
+  </si>
+  <si>
+    <t>Near 20 Federal St</t>
+  </si>
+  <si>
+    <t>Thought to be brought here potted from Asia in 1882</t>
+  </si>
+  <si>
+    <t>Greenlawn Cemetery</t>
+  </si>
+  <si>
+    <t>Currently working on identifying tree species. Likely a Grand Fir, but need to confirm</t>
+  </si>
+  <si>
+    <t>On the grounds of the Botume House, built around 1859 by Boston merchant John Botume Center for the Middlesex Fell.</t>
+  </si>
+  <si>
+    <t>Scientific Name</t>
   </si>
   <si>
     <t>Common Name</t>
   </si>
   <si>
-    <t>Public Location (If Available)</t>
+    <t>Location (if Publicly Available)</t>
   </si>
   <si>
     <t>Date Measured</t>
   </si>
   <si>
     <t>Circumference</t>
   </si>
   <si>
-    <t>Height</t>
-[...26 lines deleted...]
-    <t>Hamamelis virginiana</t>
+    <t>Average Crown Spread</t>
+  </si>
+  <si>
+    <t>Chamption Points</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2497,62 +2799,71 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -2889,15775 +3200,16601 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D7D2236-019D-42E3-B518-73D231B22416}">
-  <dimension ref="A1:O394"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79153C74-AB57-4973-B539-41417CF83F0D}">
+  <dimension ref="A1:L477"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="A146" sqref="A146"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A110" sqref="A110"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.54296875" style="1" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="15" width="28" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.59765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="100.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.09765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.59765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="15.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.296875" style="3" customWidth="1"/>
+    <col min="10" max="10" width="15.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="108.5" style="1" customWidth="1"/>
+    <col min="12" max="12" width="4.796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.69921875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D1" s="4" t="s">
+    <row r="1" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="H1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="I1" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="K1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="5" t="s">
-[...23 lines deleted...]
-      <c r="N1" s="4" t="s">
+      <c r="L1" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="4">
+        <v>44184</v>
+      </c>
+      <c r="G2" s="3">
+        <v>120</v>
+      </c>
+      <c r="H2" s="3">
+        <v>55</v>
+      </c>
+      <c r="I2" s="3">
+        <v>73</v>
+      </c>
+      <c r="J2" s="3">
+        <v>193</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G3" s="3">
+        <v>7</v>
+      </c>
+      <c r="H3" s="3">
+        <v>13.5</v>
+      </c>
+      <c r="I3" s="3">
+        <v>6.3</v>
+      </c>
+      <c r="J3" s="3">
+        <v>22.074999999999999</v>
+      </c>
+      <c r="L3" s="1">
         <v>2</v>
       </c>
-      <c r="O1" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="1" t="s">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="4">
+        <v>43641</v>
+      </c>
+      <c r="G4" s="3">
+        <v>117</v>
+      </c>
+      <c r="H4" s="3">
+        <v>41.5</v>
+      </c>
+      <c r="I4" s="3">
+        <v>46.125</v>
+      </c>
+      <c r="J4" s="3">
+        <v>170.03129999999999</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="4">
+        <v>44652</v>
+      </c>
+      <c r="G5" s="3">
+        <v>75</v>
+      </c>
+      <c r="H5" s="3">
+        <v>39</v>
+      </c>
+      <c r="I5" s="3">
+        <v>42.25</v>
+      </c>
+      <c r="J5" s="3">
+        <v>124.5625</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="4">
+        <v>45727</v>
+      </c>
+      <c r="G6" s="3">
+        <v>169</v>
+      </c>
+      <c r="H6" s="3">
+        <v>72.5</v>
+      </c>
+      <c r="I6" s="3">
+        <v>69</v>
+      </c>
+      <c r="J6" s="3">
+        <v>258.75</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="4">
+        <v>45323</v>
+      </c>
+      <c r="G7" s="3">
+        <v>156</v>
+      </c>
+      <c r="H7" s="3">
+        <v>74</v>
+      </c>
+      <c r="I7" s="3">
+        <v>70</v>
+      </c>
+      <c r="J7" s="3">
+        <v>247.5</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="4">
+        <v>45013</v>
+      </c>
+      <c r="G8" s="3">
+        <v>155</v>
+      </c>
+      <c r="H8" s="3">
+        <v>57</v>
+      </c>
+      <c r="I8" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="J8" s="3">
+        <v>229.625</v>
+      </c>
+      <c r="L8" s="1">
         <v>3</v>
       </c>
-      <c r="B2" s="1" t="s">
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="4">
+        <v>45336</v>
+      </c>
+      <c r="G9" s="3">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H9" s="3">
+        <v>63.5</v>
+      </c>
+      <c r="I9" s="3">
+        <v>58.2</v>
+      </c>
+      <c r="J9" s="3">
+        <v>206.25</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L9" s="1">
         <v>4</v>
       </c>
-      <c r="C2" s="1" t="s">
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="4">
+        <v>43055</v>
+      </c>
+      <c r="G10" s="3">
+        <v>177.6</v>
+      </c>
+      <c r="H10" s="3">
+        <v>126.5</v>
+      </c>
+      <c r="I10" s="3">
+        <v>70</v>
+      </c>
+      <c r="J10" s="3">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="4">
+        <v>46099</v>
+      </c>
+      <c r="G11" s="3">
+        <v>214</v>
+      </c>
+      <c r="H11" s="3">
+        <v>75.5</v>
+      </c>
+      <c r="I11" s="3">
+        <v>91.4</v>
+      </c>
+      <c r="J11" s="3">
+        <v>312.35000000000002</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="4">
+        <v>46001</v>
+      </c>
+      <c r="G12" s="3">
+        <v>214.8</v>
+      </c>
+      <c r="H12" s="3">
+        <v>66.3</v>
+      </c>
+      <c r="I12" s="3">
+        <v>55.2</v>
+      </c>
+      <c r="J12" s="3">
+        <v>294.89999999999998</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="4">
+        <v>45344</v>
+      </c>
+      <c r="G13" s="3">
+        <v>192</v>
+      </c>
+      <c r="H13" s="3">
+        <v>91.5</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3">
+        <v>283.5</v>
+      </c>
+      <c r="L13" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="4">
+        <v>46099</v>
+      </c>
+      <c r="G14" s="3">
+        <v>193</v>
+      </c>
+      <c r="H14" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="I14" s="3">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J14" s="3">
+        <v>279.64999999999998</v>
+      </c>
+      <c r="L14" s="1">
         <v>5</v>
       </c>
-      <c r="D2" s="1" t="s">
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G15" s="3">
+        <v>174</v>
+      </c>
+      <c r="H15" s="3">
+        <v>75.8</v>
+      </c>
+      <c r="I15" s="3">
+        <v>81.5</v>
+      </c>
+      <c r="J15" s="3">
+        <v>270.17500000000001</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="L15" s="1">
         <v>6</v>
       </c>
-      <c r="E2" s="1" t="s">
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="4">
+        <v>44645</v>
+      </c>
+      <c r="G16" s="3">
+        <v>189</v>
+      </c>
+      <c r="H16" s="3">
+        <v>60.9</v>
+      </c>
+      <c r="I16" s="3">
+        <v>44.9</v>
+      </c>
+      <c r="J16" s="3">
+        <v>261.125</v>
+      </c>
+      <c r="L16" s="1">
         <v>7</v>
       </c>
-      <c r="F2" s="2">
-[...14 lines deleted...]
-      <c r="K2" s="1" t="s">
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="4">
+        <v>45706</v>
+      </c>
+      <c r="G17" s="3">
+        <v>170</v>
+      </c>
+      <c r="H17" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="I17" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="J17" s="3">
+        <v>257.125</v>
+      </c>
+      <c r="L17" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="4">
+        <v>43042</v>
+      </c>
+      <c r="G18" s="3">
+        <v>125</v>
+      </c>
+      <c r="H18" s="3">
+        <v>102</v>
+      </c>
+      <c r="I18" s="3">
+        <v>51</v>
+      </c>
+      <c r="J18" s="3">
+        <v>239.75</v>
+      </c>
+      <c r="L18" s="1">
         <v>9</v>
       </c>
-      <c r="L2" s="1" t="s">
-[...221 lines deleted...]
-      <c r="A8" s="1" t="s">
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...266 lines deleted...]
-      <c r="H14" s="3">
+      <c r="F19" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G19" s="3">
+        <v>141</v>
+      </c>
+      <c r="H19" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="I19" s="3">
+        <v>67.5</v>
+      </c>
+      <c r="J19" s="3">
+        <v>229.375</v>
+      </c>
+      <c r="L19" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="I14" s="3">
-[...214 lines deleted...]
-      </c>
       <c r="B20" s="1" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>345</v>
+        <v>635</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="2">
+      <c r="F20" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G20" s="3">
+        <v>178</v>
+      </c>
+      <c r="H20" s="3">
+        <v>72</v>
+      </c>
+      <c r="I20" s="3">
+        <v>57</v>
+      </c>
+      <c r="J20" s="3">
+        <v>143.25</v>
+      </c>
+      <c r="L20" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" s="4">
+        <v>45258</v>
+      </c>
+      <c r="G21" s="3">
+        <v>165</v>
+      </c>
+      <c r="H21" s="3">
+        <v>86.7</v>
+      </c>
+      <c r="I21" s="3">
+        <v>64</v>
+      </c>
+      <c r="J21" s="3">
+        <v>267.7</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G22" s="3">
+        <v>168</v>
+      </c>
+      <c r="H22" s="3">
+        <v>49</v>
+      </c>
+      <c r="I22" s="3">
+        <v>45</v>
+      </c>
+      <c r="J22" s="3">
+        <v>228.25</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G23" s="3">
+        <v>94</v>
+      </c>
+      <c r="H23" s="3">
+        <v>71</v>
+      </c>
+      <c r="I23" s="3">
+        <v>45</v>
+      </c>
+      <c r="J23" s="3">
+        <v>176.25</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="4">
+        <v>45735</v>
+      </c>
+      <c r="G24" s="3">
+        <v>264</v>
+      </c>
+      <c r="H24" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="I24" s="3">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3">
+        <v>330.5</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G25" s="3">
+        <v>8.25</v>
+      </c>
+      <c r="H25" s="3">
+        <v>36.4</v>
+      </c>
+      <c r="I25" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="J25" s="3">
+        <v>59.112499999999997</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" s="4">
+        <v>45722</v>
+      </c>
+      <c r="G26" s="3">
+        <v>213</v>
+      </c>
+      <c r="H26" s="3">
+        <v>65</v>
+      </c>
+      <c r="I26" s="3">
+        <v>40</v>
+      </c>
+      <c r="J26" s="3">
+        <v>288</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="4">
+        <v>45328</v>
+      </c>
+      <c r="G27" s="3">
+        <v>155</v>
+      </c>
+      <c r="H27" s="3">
+        <v>72</v>
+      </c>
+      <c r="I27" s="3">
+        <v>72.290000000000006</v>
+      </c>
+      <c r="J27" s="3">
+        <v>245.07249999999999</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" s="4">
+        <v>45728</v>
+      </c>
+      <c r="G28" s="3">
+        <v>145</v>
+      </c>
+      <c r="H28" s="3">
+        <v>69</v>
+      </c>
+      <c r="I28" s="3">
+        <v>66</v>
+      </c>
+      <c r="J28" s="3">
+        <v>230.5</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G29" s="3">
+        <v>109</v>
+      </c>
+      <c r="H29" s="3">
+        <v>84.3</v>
+      </c>
+      <c r="I29" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="J29" s="3">
+        <v>210.86250000000001</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="4">
+        <v>45337</v>
+      </c>
+      <c r="G30" s="3">
+        <v>310</v>
+      </c>
+      <c r="H30" s="3">
+        <v>53.8</v>
+      </c>
+      <c r="I30" s="3">
+        <v>41.4</v>
+      </c>
+      <c r="J30" s="3">
+        <v>374.15</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="4">
+        <v>45336</v>
+      </c>
+      <c r="G31" s="3">
+        <v>170</v>
+      </c>
+      <c r="H31" s="3">
+        <v>62.8</v>
+      </c>
+      <c r="I31" s="3">
+        <v>62.05</v>
+      </c>
+      <c r="J31" s="3">
+        <v>223</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" s="4">
+        <v>45336</v>
+      </c>
+      <c r="G32" s="3">
+        <v>102.5</v>
+      </c>
+      <c r="H32" s="3">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="I32" s="3">
+        <v>62.45</v>
+      </c>
+      <c r="J32" s="3">
+        <v>238</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="4">
+        <v>45016</v>
+      </c>
+      <c r="G33" s="3">
+        <v>161</v>
+      </c>
+      <c r="H33" s="3">
+        <v>63</v>
+      </c>
+      <c r="I33" s="3">
+        <v>92</v>
+      </c>
+      <c r="J33" s="3">
+        <v>247</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A34" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F34" s="4">
+        <v>43818</v>
+      </c>
+      <c r="G34" s="3">
+        <v>222</v>
+      </c>
+      <c r="H34" s="3">
+        <v>66</v>
+      </c>
+      <c r="I34" s="3">
+        <v>69.25</v>
+      </c>
+      <c r="J34" s="3">
+        <v>305.3125</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" s="4">
+        <v>43836</v>
+      </c>
+      <c r="G35" s="3">
+        <v>262</v>
+      </c>
+      <c r="H35" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="I35" s="3">
+        <v>84.5</v>
+      </c>
+      <c r="J35" s="3">
+        <v>364.625</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F36" s="4">
+        <v>45722</v>
+      </c>
+      <c r="G36" s="3">
+        <v>143</v>
+      </c>
+      <c r="H36" s="3">
+        <v>50</v>
+      </c>
+      <c r="I36" s="3">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3">
+        <v>193</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A37" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F37" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G37" s="3">
+        <v>87.5</v>
+      </c>
+      <c r="H37" s="3">
+        <v>48.3</v>
+      </c>
+      <c r="I37" s="3">
+        <v>73.05</v>
+      </c>
+      <c r="J37" s="3">
+        <v>154.0625</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="4">
+        <v>45336</v>
+      </c>
+      <c r="G38" s="3">
+        <v>171</v>
+      </c>
+      <c r="H38" s="3">
+        <v>51.9</v>
+      </c>
+      <c r="I38" s="3">
+        <v>68.849999999999994</v>
+      </c>
+      <c r="J38" s="3">
+        <v>146</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G39" s="3">
+        <v>276</v>
+      </c>
+      <c r="H39" s="3">
+        <v>63</v>
+      </c>
+      <c r="I39" s="3">
+        <v>77</v>
+      </c>
+      <c r="J39" s="3">
+        <v>358</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F40" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G40" s="3">
+        <v>69.7</v>
+      </c>
+      <c r="H40" s="3">
+        <v>48.8</v>
+      </c>
+      <c r="I40" s="3">
+        <v>90.7</v>
+      </c>
+      <c r="J40" s="3">
+        <v>141.17500000000001</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="4">
+        <v>45889</v>
+      </c>
+      <c r="G41" s="3">
+        <v>263</v>
+      </c>
+      <c r="H41" s="3">
+        <v>75</v>
+      </c>
+      <c r="I41" s="3">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J41" s="3">
+        <v>355.77499999999998</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F42" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G42" s="3">
+        <v>237</v>
+      </c>
+      <c r="H42" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="I42" s="3">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="J42" s="3">
+        <v>352.4</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G43" s="3">
+        <v>234</v>
+      </c>
+      <c r="H43" s="3">
+        <v>83</v>
+      </c>
+      <c r="I43" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="J43" s="3">
+        <v>336.125</v>
+      </c>
+      <c r="L43" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A44" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F44" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G44" s="3">
+        <v>224.5</v>
+      </c>
+      <c r="H44" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="I44" s="3">
+        <v>81</v>
+      </c>
+      <c r="J44" s="3">
+        <v>335.25</v>
+      </c>
+      <c r="L44" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A45" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G45" s="3">
+        <v>222</v>
+      </c>
+      <c r="H45" s="3">
+        <v>86</v>
+      </c>
+      <c r="I45" s="3">
+        <v>94</v>
+      </c>
+      <c r="J45" s="3">
+        <v>332</v>
+      </c>
+      <c r="L45" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F46" s="4">
+        <v>45322</v>
+      </c>
+      <c r="G46" s="3">
+        <v>217</v>
+      </c>
+      <c r="H46" s="3">
+        <v>90</v>
+      </c>
+      <c r="I46" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="J46" s="3">
+        <v>326.125</v>
+      </c>
+      <c r="L46" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A47" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G47" s="3">
+        <v>230</v>
+      </c>
+      <c r="H47" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="I47" s="3">
+        <v>88</v>
+      </c>
+      <c r="J47" s="3">
+        <v>322.5</v>
+      </c>
+      <c r="L47" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A48" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F48" s="4">
+        <v>45363</v>
+      </c>
+      <c r="G48" s="3">
+        <v>252</v>
+      </c>
+      <c r="H48" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I48" s="3">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3">
+        <v>314.5</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L48" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="4">
+        <v>45730</v>
+      </c>
+      <c r="G49" s="3">
+        <v>243</v>
+      </c>
+      <c r="H49" s="3">
+        <v>59</v>
+      </c>
+      <c r="I49" s="3">
+        <v>41</v>
+      </c>
+      <c r="J49" s="3">
+        <v>312.25</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="L49" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A50" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F50" s="4">
+        <v>44973</v>
+      </c>
+      <c r="G50" s="3">
+        <v>195</v>
+      </c>
+      <c r="H50" s="3">
+        <v>82</v>
+      </c>
+      <c r="I50" s="3">
+        <v>78.5</v>
+      </c>
+      <c r="J50" s="3">
+        <v>296.625</v>
+      </c>
+      <c r="L50" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F51" s="4">
+        <v>46030</v>
+      </c>
+      <c r="G51" s="3">
+        <v>198</v>
+      </c>
+      <c r="H51" s="3">
+        <v>77.5</v>
+      </c>
+      <c r="I51" s="3">
+        <v>81.5</v>
+      </c>
+      <c r="J51" s="3">
+        <v>295.875</v>
+      </c>
+      <c r="L51" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A52" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G52" s="3">
+        <v>189</v>
+      </c>
+      <c r="H52" s="3">
+        <v>86.5</v>
+      </c>
+      <c r="I52" s="3">
+        <v>74</v>
+      </c>
+      <c r="J52" s="3">
+        <v>294</v>
+      </c>
+      <c r="L52" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A53" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G53" s="3">
+        <v>200</v>
+      </c>
+      <c r="H53" s="3">
+        <v>72</v>
+      </c>
+      <c r="I53" s="3">
+        <v>86.5</v>
+      </c>
+      <c r="J53" s="3">
+        <v>293.625</v>
+      </c>
+      <c r="L53" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A54" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F54" s="4">
+        <v>43888</v>
+      </c>
+      <c r="G54" s="3">
+        <v>205</v>
+      </c>
+      <c r="H54" s="3">
+        <v>68.5</v>
+      </c>
+      <c r="I54" s="3">
+        <v>72.375</v>
+      </c>
+      <c r="J54" s="3">
+        <v>291.5</v>
+      </c>
+      <c r="L54" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G55" s="3">
+        <v>213</v>
+      </c>
+      <c r="H55" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="I55" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="J55" s="3">
+        <v>288.625</v>
+      </c>
+      <c r="L55" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A56" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G56" s="3">
+        <v>189</v>
+      </c>
+      <c r="H56" s="3">
+        <v>82</v>
+      </c>
+      <c r="I56" s="3">
+        <v>69.5</v>
+      </c>
+      <c r="J56" s="3">
+        <v>288.375</v>
+      </c>
+      <c r="L56" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G57" s="3">
+        <v>189</v>
+      </c>
+      <c r="H57" s="3">
+        <v>82</v>
+      </c>
+      <c r="I57" s="3">
+        <v>69.5</v>
+      </c>
+      <c r="J57" s="3">
+        <v>288.375</v>
+      </c>
+      <c r="L57" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A58" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" s="4">
         <v>44634</v>
       </c>
-      <c r="G20" s="3">
-[...5 lines deleted...]
-      <c r="I20" s="3">
+      <c r="G58" s="3">
+        <v>187</v>
+      </c>
+      <c r="H58" s="3">
+        <v>75</v>
+      </c>
+      <c r="I58" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="J58" s="3">
+        <v>281.125</v>
+      </c>
+      <c r="L58" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A59" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F59" s="4">
+        <v>44258</v>
+      </c>
+      <c r="G59" s="3">
+        <v>206</v>
+      </c>
+      <c r="H59" s="3">
+        <v>57.5</v>
+      </c>
+      <c r="I59" s="3">
+        <v>73</v>
+      </c>
+      <c r="J59" s="3">
+        <v>280.375</v>
+      </c>
+      <c r="L59" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A60" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G60" s="3">
+        <v>196</v>
+      </c>
+      <c r="H60" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="I60" s="3">
+        <v>70</v>
+      </c>
+      <c r="J60" s="3">
+        <v>280</v>
+      </c>
+      <c r="L60" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A61" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F61" s="4">
+        <v>45258</v>
+      </c>
+      <c r="G61" s="3">
+        <v>164</v>
+      </c>
+      <c r="H61" s="3">
+        <v>95.8</v>
+      </c>
+      <c r="I61" s="3">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="J61" s="3">
+        <v>277.32499999999999</v>
+      </c>
+      <c r="L61" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A62" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F62" s="4">
+        <v>45327</v>
+      </c>
+      <c r="G62" s="3">
+        <v>188</v>
+      </c>
+      <c r="H62" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="I62" s="3">
+        <v>72.75</v>
+      </c>
+      <c r="J62" s="3">
+        <v>276.6875</v>
+      </c>
+      <c r="L62" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A63" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F63" s="4">
+        <v>45371</v>
+      </c>
+      <c r="G63" s="3">
+        <v>189</v>
+      </c>
+      <c r="H63" s="3">
+        <v>69</v>
+      </c>
+      <c r="I63" s="3">
+        <v>68</v>
+      </c>
+      <c r="J63" s="3">
+        <v>275</v>
+      </c>
+      <c r="L63" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A64" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F64" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G64" s="3">
+        <v>192</v>
+      </c>
+      <c r="H64" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I64" s="3">
+        <v>76273.5</v>
+      </c>
+      <c r="J64" s="3">
+        <v>273.5</v>
+      </c>
+      <c r="L64" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A65" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="4">
+        <v>45686</v>
+      </c>
+      <c r="G65" s="3">
+        <v>188</v>
+      </c>
+      <c r="H65" s="3">
+        <v>61</v>
+      </c>
+      <c r="I65" s="3">
+        <v>79.525000000000006</v>
+      </c>
+      <c r="J65" s="3">
+        <v>268.88125000000002</v>
+      </c>
+      <c r="L65" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A66" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F66" s="4">
+        <v>45506</v>
+      </c>
+      <c r="G66" s="3">
+        <v>186</v>
+      </c>
+      <c r="H66" s="3">
+        <v>61</v>
+      </c>
+      <c r="I66" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="J66" s="3">
+        <v>267.625</v>
+      </c>
+      <c r="L66" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A67" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F67" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G67" s="3">
+        <v>185</v>
+      </c>
+      <c r="H67" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I67" s="3">
+        <v>73</v>
+      </c>
+      <c r="J67" s="3">
+        <v>265.75</v>
+      </c>
+      <c r="L67" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A68" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68" s="4">
+        <v>45324</v>
+      </c>
+      <c r="G68" s="3">
+        <v>193</v>
+      </c>
+      <c r="H68" s="3">
+        <v>55</v>
+      </c>
+      <c r="I68" s="3">
+        <v>40.6</v>
+      </c>
+      <c r="J68" s="3">
+        <v>258.14999999999998</v>
+      </c>
+      <c r="L68" s="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A69" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="J20" s="3">
-[...2 lines deleted...]
-      <c r="K20" s="1" t="s">
+      <c r="E69" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69" s="4">
+        <v>45722</v>
+      </c>
+      <c r="G69" s="3">
+        <v>183</v>
+      </c>
+      <c r="H69" s="3">
+        <v>61</v>
+      </c>
+      <c r="I69" s="3">
+        <v>35.5</v>
+      </c>
+      <c r="J69" s="3">
+        <v>252.875</v>
+      </c>
+      <c r="L69" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A70" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F70" s="4">
+        <v>44623</v>
+      </c>
+      <c r="G70" s="3">
+        <v>162</v>
+      </c>
+      <c r="H70" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I70" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="J70" s="3">
+        <v>238.375</v>
+      </c>
+      <c r="L70" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A71" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F71" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G71" s="3">
+        <v>128</v>
+      </c>
+      <c r="H71" s="3">
+        <v>47.3</v>
+      </c>
+      <c r="I71" s="3">
+        <v>59.91</v>
+      </c>
+      <c r="J71" s="3">
+        <v>190.2775</v>
+      </c>
+      <c r="L71" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A72" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G72" s="3">
+        <v>115</v>
+      </c>
+      <c r="H72" s="3">
+        <v>59</v>
+      </c>
+      <c r="I72" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="J72" s="3">
+        <v>187.82499999999999</v>
+      </c>
+      <c r="L72" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A73" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F73" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G73" s="3">
+        <v>9.5</v>
+      </c>
+      <c r="H73" s="3">
+        <v>67.3</v>
+      </c>
+      <c r="I73" s="3">
+        <v>56.15</v>
+      </c>
+      <c r="J73" s="3">
+        <v>90.837500000000006</v>
+      </c>
+      <c r="L73" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A74" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F74" s="4">
+        <v>46038</v>
+      </c>
+      <c r="G74" s="3">
+        <v>9.5</v>
+      </c>
+      <c r="H74" s="3">
+        <v>67.3</v>
+      </c>
+      <c r="I74" s="3">
+        <v>56</v>
+      </c>
+      <c r="J74" s="3">
+        <v>90.8</v>
+      </c>
+      <c r="L74" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G75" s="3">
+        <v>10.75</v>
+      </c>
+      <c r="H75" s="3">
+        <v>73.7</v>
+      </c>
+      <c r="I75" s="3">
+        <v>45</v>
+      </c>
+      <c r="J75" s="3">
+        <v>95.7</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A76" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="3">
+        <v>137</v>
+      </c>
+      <c r="H76" s="3">
+        <v>90</v>
+      </c>
+      <c r="I76" s="3">
+        <v>87</v>
+      </c>
+      <c r="J76" s="3">
+        <v>248.75</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A77" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F77" s="4">
+        <v>42278</v>
+      </c>
+      <c r="G77" s="3">
+        <v>110.4</v>
+      </c>
+      <c r="H77" s="3">
+        <v>92.5</v>
+      </c>
+      <c r="I77" s="3">
+        <v>52</v>
+      </c>
+      <c r="J77" s="3">
+        <v>215.9</v>
+      </c>
+      <c r="L77" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A78" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F78" s="4">
+        <v>42095</v>
+      </c>
+      <c r="G78" s="3">
+        <v>111.6</v>
+      </c>
+      <c r="H78" s="3">
+        <v>87</v>
+      </c>
+      <c r="I78" s="3">
+        <v>56</v>
+      </c>
+      <c r="J78" s="3">
+        <v>212.6</v>
+      </c>
+      <c r="L78" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F79" s="4">
+        <v>42095</v>
+      </c>
+      <c r="G79" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="H79" s="3">
+        <v>96</v>
+      </c>
+      <c r="I79" s="3">
+        <v>53</v>
+      </c>
+      <c r="J79" s="3">
+        <v>210.05</v>
+      </c>
+      <c r="L79" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A80" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F80" s="4">
+        <v>45378</v>
+      </c>
+      <c r="G80" s="3">
+        <v>69</v>
+      </c>
+      <c r="H80" s="3">
+        <v>57</v>
+      </c>
+      <c r="I80" s="3">
+        <v>24.5</v>
+      </c>
+      <c r="J80" s="3">
+        <v>132.125</v>
+      </c>
+      <c r="L80" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A81" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="4">
+        <v>45686</v>
+      </c>
+      <c r="G81" s="3">
+        <v>91</v>
+      </c>
+      <c r="H81" s="3">
+        <v>53</v>
+      </c>
+      <c r="I81" s="3">
+        <v>63</v>
+      </c>
+      <c r="J81" s="3">
+        <v>159.75</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G82" s="3">
+        <v>100</v>
+      </c>
+      <c r="H82" s="3">
+        <v>73.8</v>
+      </c>
+      <c r="I82" s="3">
+        <v>60.2</v>
+      </c>
+      <c r="J82" s="3">
+        <v>188.85</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="L82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F83" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G83" s="3">
+        <v>92</v>
+      </c>
+      <c r="H83" s="3">
+        <v>49.3</v>
+      </c>
+      <c r="I83" s="3">
+        <v>33</v>
+      </c>
+      <c r="J83" s="3">
+        <v>149.55000000000001</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A84" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F84" s="4">
+        <v>45723</v>
+      </c>
+      <c r="G84" s="3">
+        <v>41</v>
+      </c>
+      <c r="H84" s="3">
+        <v>57</v>
+      </c>
+      <c r="I84" s="3">
+        <v>11</v>
+      </c>
+      <c r="J84" s="3">
+        <v>100.75</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="L84" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A85" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F85" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G85" s="3">
+        <v>146.5</v>
+      </c>
+      <c r="H85" s="3">
+        <v>54</v>
+      </c>
+      <c r="I85" s="3">
+        <v>87</v>
+      </c>
+      <c r="J85" s="3">
+        <v>222.25</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A86" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G86" s="3">
+        <v>94</v>
+      </c>
+      <c r="H86" s="3">
+        <v>80</v>
+      </c>
+      <c r="I86" s="3">
+        <v>100</v>
+      </c>
+      <c r="J86" s="3">
+        <v>199</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A87" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F87" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G87" s="3">
+        <v>94</v>
+      </c>
+      <c r="H87" s="3">
+        <v>80</v>
+      </c>
+      <c r="I87" s="3">
+        <v>85</v>
+      </c>
+      <c r="J87" s="3">
+        <v>195.25</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A88" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F88" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G88" s="3">
+        <v>116</v>
+      </c>
+      <c r="H88" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="I88" s="3">
+        <v>70</v>
+      </c>
+      <c r="J88" s="3">
+        <v>194</v>
+      </c>
+      <c r="L88" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A89" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="N20" s="1">
-[...306 lines deleted...]
-      <c r="N28" s="1">
+      <c r="E89" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="O28" s="1" t="s">
-[...493 lines deleted...]
-      <c r="F41" s="2">
+      <c r="F89" s="4">
         <v>44995</v>
       </c>
-      <c r="G41" s="3">
+      <c r="G89" s="3">
         <v>104</v>
-      </c>
-[...1939 lines deleted...]
-        <v>252</v>
       </c>
       <c r="H89" s="3">
         <v>62.5</v>
       </c>
       <c r="I89" s="3">
-        <v>0</v>
+        <v>62.5</v>
       </c>
       <c r="J89" s="3">
-        <v>314.5</v>
-[...14 lines deleted...]
-    <row r="90" spans="1:15" x14ac:dyDescent="0.35">
+        <v>182.125</v>
+      </c>
+      <c r="L89" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A90" s="1" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>540</v>
+        <v>46</v>
       </c>
       <c r="D90" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90" s="4">
+        <v>43854</v>
+      </c>
+      <c r="G90" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="H90" s="3">
+        <v>57.5</v>
+      </c>
+      <c r="I90" s="3">
+        <v>73.5</v>
+      </c>
+      <c r="J90" s="3">
+        <v>176.375</v>
+      </c>
+      <c r="L90" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A91" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E91" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E90" s="1" t="s">
-[...20 lines deleted...]
-      <c r="N90" s="1">
+      <c r="F91" s="4">
+        <v>44629</v>
+      </c>
+      <c r="G91" s="3">
+        <v>141</v>
+      </c>
+      <c r="H91" s="3">
+        <v>42.5</v>
+      </c>
+      <c r="I91" s="3">
+        <v>54</v>
+      </c>
+      <c r="J91" s="3">
+        <v>197</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A92" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E92" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G91" s="3">
+      <c r="F92" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G92" s="3">
         <v>195</v>
       </c>
-      <c r="H91" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="H92" s="3">
-        <v>86.5</v>
+        <v>51.5</v>
       </c>
       <c r="I92" s="3">
-        <v>74</v>
+        <v>59.7</v>
       </c>
       <c r="J92" s="3">
-        <v>294</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:15" x14ac:dyDescent="0.35">
+        <v>261.42500000000001</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A93" s="1" t="s">
-        <v>90</v>
+        <v>559</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>86</v>
+        <v>560</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>544</v>
+        <v>46</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>202</v>
+        <v>47</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>45364</v>
+        <v>43</v>
+      </c>
+      <c r="F93" s="4">
+        <v>45119</v>
       </c>
       <c r="G93" s="3">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="H93" s="3">
-        <v>72</v>
+        <v>17.5</v>
       </c>
       <c r="I93" s="3">
-        <v>86.5</v>
+        <v>24.3</v>
       </c>
       <c r="J93" s="3">
-        <v>293.625</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:15" x14ac:dyDescent="0.35">
+        <v>59.575000000000003</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A94" s="1" t="s">
-        <v>90</v>
+        <v>464</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>86</v>
+        <v>465</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>95</v>
+        <v>434</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>41</v>
+        <v>267</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>43888</v>
+        <v>28</v>
+      </c>
+      <c r="F94" s="4">
+        <v>44776</v>
       </c>
       <c r="G94" s="3">
-        <v>205</v>
+        <v>51.3</v>
       </c>
       <c r="H94" s="3">
-        <v>68.5</v>
+        <v>57.4</v>
       </c>
       <c r="I94" s="3">
-        <v>72.375</v>
+        <v>50.25</v>
       </c>
       <c r="J94" s="3">
-        <v>291.5</v>
-[...11 lines deleted...]
-    <row r="95" spans="1:15" x14ac:dyDescent="0.35">
+        <v>121.2625</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A95" s="1" t="s">
-        <v>90</v>
+        <v>592</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>86</v>
+        <v>593</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>92</v>
+        <v>594</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>44250</v>
+        <v>43</v>
+      </c>
+      <c r="F95" s="4">
+        <v>45328</v>
       </c>
       <c r="G95" s="3">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="H95" s="3">
-        <v>60.5</v>
+        <v>51</v>
       </c>
       <c r="I95" s="3">
-        <v>60.5</v>
+        <v>42</v>
       </c>
       <c r="J95" s="3">
-        <v>288.625</v>
+        <v>225.5</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:15" x14ac:dyDescent="0.35">
+        <v>595</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A96" s="1" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>86</v>
+        <v>70</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>612</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>237</v>
+        <v>42</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>45429</v>
+        <v>43</v>
+      </c>
+      <c r="F96" s="4">
+        <v>45378</v>
       </c>
       <c r="G96" s="3">
         <v>189</v>
       </c>
       <c r="H96" s="3">
+        <v>83</v>
+      </c>
+      <c r="I96" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="J96" s="3">
+        <v>285.375</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A97" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F97" s="4">
+        <v>42512</v>
+      </c>
+      <c r="G97" s="3">
+        <v>165</v>
+      </c>
+      <c r="H97" s="3">
+        <v>86.1</v>
+      </c>
+      <c r="I97" s="3">
+        <v>69.8</v>
+      </c>
+      <c r="J97" s="3">
+        <v>268</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A98" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F98" s="4">
+        <v>45322</v>
+      </c>
+      <c r="G98" s="3">
+        <v>134</v>
+      </c>
+      <c r="H98" s="3">
+        <v>85</v>
+      </c>
+      <c r="I98" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="J98" s="3">
+        <v>230.375</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A99" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F99" s="4">
+        <v>45995</v>
+      </c>
+      <c r="G99" s="3">
+        <v>119</v>
+      </c>
+      <c r="H99" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="I99" s="3">
+        <v>63</v>
+      </c>
+      <c r="J99" s="3">
+        <v>193.25</v>
+      </c>
+      <c r="L99" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A100" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F100" s="4">
+        <v>44278</v>
+      </c>
+      <c r="G100" s="3">
+        <v>98.5</v>
+      </c>
+      <c r="H100" s="3">
+        <v>78</v>
+      </c>
+      <c r="I100" s="3">
+        <v>28.25</v>
+      </c>
+      <c r="J100" s="3">
+        <v>183.5</v>
+      </c>
+      <c r="L100" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A101" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F101" s="4">
+        <v>43832</v>
+      </c>
+      <c r="G101" s="3">
+        <v>130</v>
+      </c>
+      <c r="H101" s="3">
+        <v>40</v>
+      </c>
+      <c r="I101" s="3">
+        <v>36</v>
+      </c>
+      <c r="J101" s="3">
+        <v>179</v>
+      </c>
+      <c r="L101" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A102" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F102" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G102" s="3">
+        <v>104</v>
+      </c>
+      <c r="H102" s="3">
+        <v>68</v>
+      </c>
+      <c r="I102" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="J102" s="3">
+        <v>183.625</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A103" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F103" s="4">
+        <v>46038</v>
+      </c>
+      <c r="G103" s="3">
+        <v>10.3</v>
+      </c>
+      <c r="H103" s="3">
+        <v>56.7</v>
+      </c>
+      <c r="I103" s="3">
+        <v>30.5</v>
+      </c>
+      <c r="J103" s="3">
+        <v>74.625</v>
+      </c>
+      <c r="L103" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A104" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F104" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G104" s="3">
+        <v>68</v>
+      </c>
+      <c r="H104" s="3">
+        <v>71.25</v>
+      </c>
+      <c r="I104" s="3">
+        <v>27.5</v>
+      </c>
+      <c r="J104" s="3">
+        <v>146.125</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A105" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G105" s="3">
+        <v>183</v>
+      </c>
+      <c r="H105" s="3">
+        <v>96</v>
+      </c>
+      <c r="I105" s="3">
+        <v>42.5</v>
+      </c>
+      <c r="J105" s="3">
+        <v>289.625</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A106" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F106" s="4">
+        <v>46070</v>
+      </c>
+      <c r="G106" s="3">
+        <v>162</v>
+      </c>
+      <c r="H106" s="3">
+        <v>90</v>
+      </c>
+      <c r="I106" s="3">
+        <v>63.125</v>
+      </c>
+      <c r="J106" s="3">
+        <v>267.78125</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A107" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F107" s="4">
+        <v>42823</v>
+      </c>
+      <c r="G107" s="3">
+        <v>110.5</v>
+      </c>
+      <c r="H107" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="I107" s="3">
+        <v>50.4</v>
+      </c>
+      <c r="J107" s="3">
+        <v>223.3</v>
+      </c>
+      <c r="L107" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A108" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G108" s="3">
+        <v>120.5</v>
+      </c>
+      <c r="H108" s="3">
+        <v>98</v>
+      </c>
+      <c r="I108" s="3">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3">
+        <v>218.5</v>
+      </c>
+      <c r="L108" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A109" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F109" s="4">
+        <v>44652</v>
+      </c>
+      <c r="G109" s="3">
+        <v>104</v>
+      </c>
+      <c r="H109" s="3">
+        <v>98.3</v>
+      </c>
+      <c r="I109" s="3">
+        <v>59</v>
+      </c>
+      <c r="J109" s="3">
+        <v>217.05</v>
+      </c>
+      <c r="L109" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A110" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="4">
+        <v>45706</v>
+      </c>
+      <c r="G110" s="3">
+        <v>156</v>
+      </c>
+      <c r="H110" s="3">
+        <v>14.5</v>
+      </c>
+      <c r="I110" s="3">
+        <v>25.875</v>
+      </c>
+      <c r="J110" s="3">
+        <v>176.96875</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A111" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G111" s="3">
+        <v>172</v>
+      </c>
+      <c r="H111" s="3">
+        <v>44</v>
+      </c>
+      <c r="I111" s="3">
+        <v>61.5</v>
+      </c>
+      <c r="J111" s="3">
+        <v>231.375</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A112" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G112" s="3">
+        <v>135</v>
+      </c>
+      <c r="H112" s="3">
+        <v>56</v>
+      </c>
+      <c r="I112" s="3">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="J112" s="3">
+        <v>195.4</v>
+      </c>
+      <c r="L112" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A113" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G113" s="3">
+        <v>31.7</v>
+      </c>
+      <c r="H113" s="3">
+        <v>81.7</v>
+      </c>
+      <c r="I113" s="3">
+        <v>32</v>
+      </c>
+      <c r="J113" s="3">
+        <v>121.4</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A114" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F114" s="4">
+        <v>42767</v>
+      </c>
+      <c r="G114" s="3">
+        <v>31.92</v>
+      </c>
+      <c r="H114" s="3">
+        <v>80.25</v>
+      </c>
+      <c r="I114" s="3">
+        <v>28</v>
+      </c>
+      <c r="J114" s="3">
+        <v>119.2</v>
+      </c>
+      <c r="L114" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A115" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F115" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G115" s="3">
+        <v>85</v>
+      </c>
+      <c r="H115" s="3">
+        <v>54.8</v>
+      </c>
+      <c r="I115" s="3">
+        <v>64</v>
+      </c>
+      <c r="J115" s="3">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A116" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F116" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G116" s="3">
+        <v>52</v>
+      </c>
+      <c r="H116" s="3">
+        <v>18</v>
+      </c>
+      <c r="I116" s="3">
+        <v>22.9</v>
+      </c>
+      <c r="J116" s="3">
+        <v>75.724999999999994</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A117" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F117" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G117" s="3">
+        <v>146</v>
+      </c>
+      <c r="H117" s="3">
+        <v>58</v>
+      </c>
+      <c r="I117" s="3">
+        <v>38</v>
+      </c>
+      <c r="J117" s="3">
+        <v>213.5</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A118" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F118" s="4">
+        <v>46062</v>
+      </c>
+      <c r="G118" s="3">
+        <v>114</v>
+      </c>
+      <c r="H118" s="3">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="I118" s="3">
+        <v>55.45</v>
+      </c>
+      <c r="J118" s="3">
+        <v>201.26249999999999</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A119" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F119" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G119" s="3">
+        <v>143</v>
+      </c>
+      <c r="H119" s="3">
+        <v>61</v>
+      </c>
+      <c r="I119" s="3">
+        <v>73.5</v>
+      </c>
+      <c r="J119" s="3">
+        <v>222.375</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A120" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F120" s="4">
+        <v>43888</v>
+      </c>
+      <c r="G120" s="3">
+        <v>309</v>
+      </c>
+      <c r="H120" s="3">
+        <v>85</v>
+      </c>
+      <c r="I120" s="3">
+        <v>86.5</v>
+      </c>
+      <c r="J120" s="3">
+        <v>415.625</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A121" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F121" s="4">
+        <v>45258</v>
+      </c>
+      <c r="G121" s="3">
+        <v>184</v>
+      </c>
+      <c r="H121" s="3">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="I121" s="3">
+        <v>40.74</v>
+      </c>
+      <c r="J121" s="3">
+        <v>337.88499999999999</v>
+      </c>
+      <c r="L121" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A122" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F122" s="4">
+        <v>45973</v>
+      </c>
+      <c r="G122" s="3">
+        <v>175.5</v>
+      </c>
+      <c r="H122" s="3">
+        <v>103.7</v>
+      </c>
+      <c r="I122" s="3">
+        <v>84</v>
+      </c>
+      <c r="J122" s="3">
+        <v>300.2</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A123" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F123" s="4">
+        <v>43853</v>
+      </c>
+      <c r="G123" s="3">
+        <v>169</v>
+      </c>
+      <c r="H123" s="3">
+        <v>96</v>
+      </c>
+      <c r="I123" s="3">
+        <v>56</v>
+      </c>
+      <c r="J123" s="3">
+        <v>279</v>
+      </c>
+      <c r="L123" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A124" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F124" s="4">
+        <v>44951</v>
+      </c>
+      <c r="G124" s="3">
+        <v>155.5</v>
+      </c>
+      <c r="H124" s="3">
+        <v>102.4</v>
+      </c>
+      <c r="I124" s="3">
+        <v>63.05</v>
+      </c>
+      <c r="J124" s="3">
+        <v>273.66250000000002</v>
+      </c>
+      <c r="L124" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A125" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F125" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G125" s="3">
+        <v>157</v>
+      </c>
+      <c r="H125" s="3">
+        <v>72.5</v>
+      </c>
+      <c r="I125" s="3">
+        <v>78.5</v>
+      </c>
+      <c r="J125" s="3">
+        <v>249.125</v>
+      </c>
+      <c r="L125" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A126" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F126" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G126" s="3">
+        <v>54</v>
+      </c>
+      <c r="H126" s="3">
+        <v>22</v>
+      </c>
+      <c r="I126" s="3">
+        <v>24.5</v>
+      </c>
+      <c r="J126" s="3">
+        <v>82.125</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A127" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F127" s="4">
+        <v>43005</v>
+      </c>
+      <c r="G127" s="3">
+        <v>218.4</v>
+      </c>
+      <c r="H127" s="3">
+        <v>102.7</v>
+      </c>
+      <c r="I127" s="3">
+        <v>56</v>
+      </c>
+      <c r="J127" s="3">
+        <v>335.1</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A128" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F128" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G128" s="3">
+        <v>156</v>
+      </c>
+      <c r="H128" s="3">
+        <v>90</v>
+      </c>
+      <c r="I128" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="J128" s="3">
+        <v>259.41000000000003</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A129" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F129" s="4">
+        <v>45492</v>
+      </c>
+      <c r="G129" s="3">
+        <v>158</v>
+      </c>
+      <c r="H129" s="3">
+        <v>85.5</v>
+      </c>
+      <c r="I129" s="3">
+        <v>53.8</v>
+      </c>
+      <c r="J129" s="3">
+        <v>256.95</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A130" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F130" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G130" s="3">
+        <v>137</v>
+      </c>
+      <c r="H130" s="3">
+        <v>75</v>
+      </c>
+      <c r="I130" s="3">
+        <v>36.5</v>
+      </c>
+      <c r="J130" s="3">
+        <v>221.125</v>
+      </c>
+      <c r="L130" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A131" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F131" s="4">
+        <v>45344</v>
+      </c>
+      <c r="G131" s="3">
+        <v>93</v>
+      </c>
+      <c r="H131" s="3">
+        <v>77.5</v>
+      </c>
+      <c r="I131" s="3">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3">
+        <v>170.5</v>
+      </c>
+      <c r="L131" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A132" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F132" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G132" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="H132" s="3">
+        <v>47.1</v>
+      </c>
+      <c r="I132" s="3">
+        <v>22.45</v>
+      </c>
+      <c r="J132" s="3">
+        <v>56.212499999999999</v>
+      </c>
+      <c r="L132" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A133" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F133" s="4">
+        <v>46038</v>
+      </c>
+      <c r="G133" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="H133" s="3">
+        <v>47.1</v>
+      </c>
+      <c r="I133" s="3">
+        <v>22</v>
+      </c>
+      <c r="J133" s="3">
+        <v>56.1</v>
+      </c>
+      <c r="L133" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A134" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F134" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G134" s="3">
+        <v>45</v>
+      </c>
+      <c r="H134" s="3">
+        <v>16</v>
+      </c>
+      <c r="I134" s="3">
+        <v>23.25</v>
+      </c>
+      <c r="J134" s="3">
+        <v>66.8125</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A135" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F135" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G135" s="3">
         <v>82</v>
       </c>
-      <c r="I96" s="3">
-[...5 lines deleted...]
-      <c r="L96" s="1" t="s">
+      <c r="H135" s="3">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I135" s="3">
+        <v>42.35</v>
+      </c>
+      <c r="J135" s="3">
+        <v>130.78749999999999</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A136" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F136" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G136" s="3">
+        <v>92</v>
+      </c>
+      <c r="H136" s="3">
+        <v>37</v>
+      </c>
+      <c r="I136" s="3">
+        <v>39.5</v>
+      </c>
+      <c r="J136" s="3">
+        <v>138.875</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A137" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F137" s="4">
+        <v>45889</v>
+      </c>
+      <c r="G137" s="3">
+        <v>58</v>
+      </c>
+      <c r="H137" s="3">
+        <v>14.5</v>
+      </c>
+      <c r="I137" s="3">
+        <v>54.5</v>
+      </c>
+      <c r="J137" s="3">
+        <v>86.125</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F138" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G138" s="3">
+        <v>38.5</v>
+      </c>
+      <c r="H138" s="3">
+        <v>37.5</v>
+      </c>
+      <c r="I138" s="3">
+        <v>33</v>
+      </c>
+      <c r="J138" s="3">
+        <v>84.25</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A139" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F139" s="4">
+        <v>44951</v>
+      </c>
+      <c r="G139" s="3">
+        <v>126.4</v>
+      </c>
+      <c r="H139" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="I139" s="3">
+        <v>40.450000000000003</v>
+      </c>
+      <c r="J139" s="3">
+        <v>191.8125</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A140" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F140" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G140" s="3">
+        <v>10.3</v>
+      </c>
+      <c r="H140" s="3">
+        <v>56.7</v>
+      </c>
+      <c r="I140" s="3">
+        <v>30.9</v>
+      </c>
+      <c r="J140" s="3">
+        <v>74.724999999999994</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A141" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141" s="4">
+        <v>45499</v>
+      </c>
+      <c r="G141" s="3">
+        <v>239</v>
+      </c>
+      <c r="H141" s="3">
+        <v>97.5</v>
+      </c>
+      <c r="I141" s="3">
+        <v>93.65</v>
+      </c>
+      <c r="J141" s="3">
+        <v>359.91250000000002</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A142" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F142" s="4">
+        <v>45692</v>
+      </c>
+      <c r="G142" s="3">
+        <v>256</v>
+      </c>
+      <c r="H142" s="3">
+        <v>60</v>
+      </c>
+      <c r="I142" s="3">
+        <v>104.75</v>
+      </c>
+      <c r="J142" s="3">
+        <v>342.1875</v>
+      </c>
+      <c r="L142" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A143" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F143" s="4">
+        <v>44255</v>
+      </c>
+      <c r="G143" s="3">
+        <v>201</v>
+      </c>
+      <c r="H143" s="3">
+        <v>107</v>
+      </c>
+      <c r="I143" s="3">
+        <v>95.5</v>
+      </c>
+      <c r="J143" s="3">
+        <v>331.875</v>
+      </c>
+      <c r="K143" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A144" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F144" s="4">
+        <v>42472</v>
+      </c>
+      <c r="G144" s="3">
+        <v>204</v>
+      </c>
+      <c r="H144" s="3">
+        <v>86</v>
+      </c>
+      <c r="I144" s="3">
+        <v>95</v>
+      </c>
+      <c r="J144" s="3">
+        <v>313.75</v>
+      </c>
+      <c r="L144" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A145" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F145" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G145" s="3">
+        <v>221</v>
+      </c>
+      <c r="H145" s="3">
+        <v>65</v>
+      </c>
+      <c r="I145" s="3">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3">
+        <v>286</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="L145" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A146" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F146" s="4">
+        <v>44945</v>
+      </c>
+      <c r="G146" s="3">
+        <v>179</v>
+      </c>
+      <c r="H146" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="I146" s="3">
+        <v>73</v>
+      </c>
+      <c r="J146" s="3">
+        <v>273.75</v>
+      </c>
+      <c r="L146" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A147" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F147" s="4">
+        <v>45016</v>
+      </c>
+      <c r="G147" s="3">
+        <v>174</v>
+      </c>
+      <c r="H147" s="3">
+        <v>81</v>
+      </c>
+      <c r="I147" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="J147" s="3">
+        <v>272.5625</v>
+      </c>
+      <c r="L147" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A148" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F148" s="4">
+        <v>43825</v>
+      </c>
+      <c r="G148" s="3">
+        <v>179</v>
+      </c>
+      <c r="H148" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="I148" s="3">
+        <v>89</v>
+      </c>
+      <c r="J148" s="3">
+        <v>261.75</v>
+      </c>
+      <c r="L148" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A149" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F149" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G149" s="3">
+        <v>164</v>
+      </c>
+      <c r="H149" s="3">
+        <v>77.5</v>
+      </c>
+      <c r="I149" s="3">
+        <v>76</v>
+      </c>
+      <c r="J149" s="3">
+        <v>260.5</v>
+      </c>
+      <c r="L149" s="1">
         <v>9</v>
       </c>
-      <c r="N96" s="1">
+    </row>
+    <row r="150" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A150" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F150" s="4">
+        <v>45001</v>
+      </c>
+      <c r="G150" s="3">
+        <v>158</v>
+      </c>
+      <c r="H150" s="3">
+        <v>67</v>
+      </c>
+      <c r="I150" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="J150" s="3">
+        <v>251.375</v>
+      </c>
+      <c r="L150" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A151" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E151" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="H97" s="3">
+      <c r="F151" s="4">
+        <v>44251</v>
+      </c>
+      <c r="G151" s="3">
+        <v>155</v>
+      </c>
+      <c r="H151" s="3">
+        <v>71</v>
+      </c>
+      <c r="I151" s="3">
+        <v>96.2</v>
+      </c>
+      <c r="J151" s="3">
+        <v>250.05</v>
+      </c>
+      <c r="L151" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A152" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F152" s="4">
+        <v>44270</v>
+      </c>
+      <c r="G152" s="3">
+        <v>162</v>
+      </c>
+      <c r="H152" s="3">
+        <v>63.5</v>
+      </c>
+      <c r="I152" s="3">
+        <v>81</v>
+      </c>
+      <c r="J152" s="3">
+        <v>246</v>
+      </c>
+      <c r="L152" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A153" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F153" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G153" s="3">
+        <v>117</v>
+      </c>
+      <c r="H153" s="3">
         <v>82</v>
       </c>
-      <c r="I97" s="3">
-[...8 lines deleted...]
-      <c r="N97" s="1">
+      <c r="I153" s="3">
+        <v>72</v>
+      </c>
+      <c r="J153" s="3">
+        <v>236</v>
+      </c>
+      <c r="L153" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A154" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F154" s="4">
+        <v>43853</v>
+      </c>
+      <c r="G154" s="3">
+        <v>142</v>
+      </c>
+      <c r="H154" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="I154" s="3">
+        <v>77</v>
+      </c>
+      <c r="J154" s="3">
+        <v>225.75</v>
+      </c>
+      <c r="K154" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="L154" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A155" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F155" s="4">
+        <v>45692</v>
+      </c>
+      <c r="G155" s="3">
+        <v>123</v>
+      </c>
+      <c r="H155" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="I155" s="3">
+        <v>63</v>
+      </c>
+      <c r="J155" s="3">
+        <v>209.25</v>
+      </c>
+      <c r="L155" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A156" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F156" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G156" s="3">
+        <v>132</v>
+      </c>
+      <c r="H156" s="3">
+        <v>63</v>
+      </c>
+      <c r="I156" s="3">
+        <v>32</v>
+      </c>
+      <c r="J156" s="3">
+        <v>203</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="L156" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A157" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F157" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G157" s="3">
+        <v>128</v>
+      </c>
+      <c r="H157" s="3">
+        <v>62</v>
+      </c>
+      <c r="I157" s="3">
+        <v>48.5</v>
+      </c>
+      <c r="J157" s="3">
+        <v>202.125</v>
+      </c>
+      <c r="L157" s="1">
         <v>17</v>
       </c>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="K98" s="1" t="s">
+    <row r="158" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A158" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F158" s="4">
+        <v>43859</v>
+      </c>
+      <c r="G158" s="3">
+        <v>127.5</v>
+      </c>
+      <c r="H158" s="3">
+        <v>50.5</v>
+      </c>
+      <c r="I158" s="3">
+        <v>67</v>
+      </c>
+      <c r="J158" s="3">
+        <v>194.5</v>
+      </c>
+      <c r="L158" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A159" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F159" s="4">
+        <v>44614</v>
+      </c>
+      <c r="G159" s="3">
+        <v>116</v>
+      </c>
+      <c r="H159" s="3">
+        <v>57</v>
+      </c>
+      <c r="I159" s="3">
+        <v>83.5</v>
+      </c>
+      <c r="J159" s="3">
+        <v>193.875</v>
+      </c>
+      <c r="K159" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="L159" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A160" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E160" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="L98" s="1" t="s">
-[...78 lines deleted...]
-      <c r="N100" s="1">
+      <c r="F160" s="4">
+        <v>45727</v>
+      </c>
+      <c r="G160" s="3">
+        <v>115</v>
+      </c>
+      <c r="H160" s="3">
+        <v>52</v>
+      </c>
+      <c r="I160" s="3">
+        <v>75.5</v>
+      </c>
+      <c r="J160" s="3">
+        <v>185.875</v>
+      </c>
+      <c r="L160" s="1">
         <v>20</v>
       </c>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="N101" s="1">
+    <row r="161" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A161" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F161" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G161" s="3">
+        <v>96</v>
+      </c>
+      <c r="H161" s="3">
+        <v>72.5</v>
+      </c>
+      <c r="I161" s="3">
+        <v>61.75</v>
+      </c>
+      <c r="J161" s="3">
+        <v>184</v>
+      </c>
+      <c r="L161" s="1">
         <v>21</v>
       </c>
     </row>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.35">
-[...240 lines deleted...]
-      <c r="E108" s="1" t="s">
+    <row r="162" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A162" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E162" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F108" s="2">
-[...412 lines deleted...]
-      <c r="F118" s="2">
+      <c r="F162" s="4">
         <v>45016</v>
-      </c>
-[...1763 lines deleted...]
-        <v>45005</v>
       </c>
       <c r="G162" s="3">
         <v>7</v>
       </c>
       <c r="H162" s="3">
-        <v>13.5</v>
+        <v>25</v>
       </c>
       <c r="I162" s="3">
-        <v>6.3</v>
+        <v>15</v>
       </c>
       <c r="J162" s="3">
-        <v>22.074999999999999</v>
-[...1 lines deleted...]
-      <c r="K162" s="1" t="s">
+        <v>35.75</v>
+      </c>
+      <c r="L162" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A163" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F163" s="4">
+        <v>45996</v>
+      </c>
+      <c r="G163" s="3">
+        <v>6.7</v>
+      </c>
+      <c r="H163" s="3">
+        <v>13.9</v>
+      </c>
+      <c r="I163" s="3">
+        <v>4.75</v>
+      </c>
+      <c r="J163" s="3">
+        <v>21.787500000000001</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="L163" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A164" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F164" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G164" s="3">
+        <v>120</v>
+      </c>
+      <c r="H164" s="3">
+        <v>15.8</v>
+      </c>
+      <c r="I164" s="3">
+        <v>31.05</v>
+      </c>
+      <c r="J164" s="3">
+        <v>143.5625</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A165" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F165" s="4">
+        <v>45002</v>
+      </c>
+      <c r="G165" s="3">
+        <v>80.5</v>
+      </c>
+      <c r="H165" s="3">
+        <v>15</v>
+      </c>
+      <c r="I165" s="3">
+        <v>29.75</v>
+      </c>
+      <c r="J165" s="3">
+        <v>102.9375</v>
+      </c>
+      <c r="L165" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A166" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F166" s="4">
+        <v>43854</v>
+      </c>
+      <c r="G166" s="3">
+        <v>189</v>
+      </c>
+      <c r="H166" s="3">
+        <v>102</v>
+      </c>
+      <c r="I166" s="3">
+        <v>56.5</v>
+      </c>
+      <c r="J166" s="3">
+        <v>305.125</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A167" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F167" s="4">
+        <v>44852</v>
+      </c>
+      <c r="G167" s="3">
+        <v>170</v>
+      </c>
+      <c r="H167" s="3">
+        <v>65</v>
+      </c>
+      <c r="I167" s="3">
+        <v>80</v>
+      </c>
+      <c r="J167" s="3">
+        <v>255</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A168" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F168" s="4">
+        <v>44873</v>
+      </c>
+      <c r="G168" s="3">
+        <v>96</v>
+      </c>
+      <c r="H168" s="3">
+        <v>48</v>
+      </c>
+      <c r="I168" s="3">
+        <v>53</v>
+      </c>
+      <c r="J168" s="3">
+        <v>157.25</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A169" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F169" s="4">
+        <v>43056</v>
+      </c>
+      <c r="G169" s="3">
+        <v>153</v>
+      </c>
+      <c r="H169" s="3">
+        <v>73</v>
+      </c>
+      <c r="I169" s="3">
+        <v>81</v>
+      </c>
+      <c r="J169" s="3">
+        <v>246.25</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A170" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F170" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G170" s="3">
+        <v>53</v>
+      </c>
+      <c r="H170" s="3">
+        <v>47</v>
+      </c>
+      <c r="I170" s="3">
+        <v>40</v>
+      </c>
+      <c r="J170" s="3">
+        <v>110</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="L170" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A171" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F171" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G171" s="3">
+        <v>188</v>
+      </c>
+      <c r="H171" s="3">
+        <v>60</v>
+      </c>
+      <c r="I171" s="3">
+        <v>64.55</v>
+      </c>
+      <c r="J171" s="3">
+        <v>264.13749999999999</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A172" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F172" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G172" s="3">
+        <v>53</v>
+      </c>
+      <c r="H172" s="3">
+        <v>53</v>
+      </c>
+      <c r="I172" s="3">
+        <v>35</v>
+      </c>
+      <c r="J172" s="3">
+        <v>114</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A173" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F173" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G173" s="3">
+        <v>103</v>
+      </c>
+      <c r="H173" s="3">
+        <v>90.25</v>
+      </c>
+      <c r="I173" s="3">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="J173" s="3">
+        <v>191.92</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A174" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G174" s="3">
+        <v>104</v>
+      </c>
+      <c r="H174" s="3">
+        <v>56.5</v>
+      </c>
+      <c r="I174" s="3">
+        <v>29.61</v>
+      </c>
+      <c r="J174" s="3">
+        <v>167.9</v>
+      </c>
+      <c r="L174" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A175" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F175" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G175" s="3">
+        <v>67</v>
+      </c>
+      <c r="H175" s="3">
+        <v>69</v>
+      </c>
+      <c r="I175" s="3">
+        <v>30</v>
+      </c>
+      <c r="J175" s="3">
+        <v>143.5</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A176" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F176" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G176" s="3">
+        <v>42</v>
+      </c>
+      <c r="H176" s="3">
+        <v>37</v>
+      </c>
+      <c r="I176" s="3">
+        <v>16.5</v>
+      </c>
+      <c r="J176" s="3">
+        <v>83.125</v>
+      </c>
+      <c r="L176" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A177" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F177" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G177" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="H177" s="3">
+        <v>65.5</v>
+      </c>
+      <c r="I177" s="3">
+        <v>35.5</v>
+      </c>
+      <c r="J177" s="3">
+        <v>144.875</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A178" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F178" s="4">
+        <v>44254</v>
+      </c>
+      <c r="G178" s="3">
+        <v>121</v>
+      </c>
+      <c r="H178" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="I178" s="3">
+        <v>33.5</v>
+      </c>
+      <c r="J178" s="3">
+        <v>229.875</v>
+      </c>
+      <c r="K178" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A179" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179" s="4">
+        <v>45671</v>
+      </c>
+      <c r="G179" s="3">
+        <v>67</v>
+      </c>
+      <c r="H179" s="3">
+        <v>66</v>
+      </c>
+      <c r="I179" s="3">
+        <v>27.2</v>
+      </c>
+      <c r="J179" s="3">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A180" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F180" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G180" s="3">
+        <v>9.6</v>
+      </c>
+      <c r="H180" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="I180" s="3">
+        <v>47.1</v>
+      </c>
+      <c r="J180" s="3">
+        <v>92.875</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A181" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F181" s="4">
+        <v>46037</v>
+      </c>
+      <c r="G181" s="3">
+        <v>9.6</v>
+      </c>
+      <c r="H181" s="3">
+        <v>89</v>
+      </c>
+      <c r="I181" s="3">
+        <v>59.3</v>
+      </c>
+      <c r="J181" s="3">
+        <v>113.425</v>
+      </c>
+      <c r="L181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A182" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F182" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G182" s="3">
+        <v>119.5</v>
+      </c>
+      <c r="H182" s="3">
+        <v>75.5</v>
+      </c>
+      <c r="I182" s="3">
+        <v>66.349999999999994</v>
+      </c>
+      <c r="J182" s="3">
+        <v>211.58750000000001</v>
+      </c>
+      <c r="L182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A183" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F183" s="4">
+        <v>45308</v>
+      </c>
+      <c r="G183" s="3">
+        <v>25</v>
+      </c>
+      <c r="H183" s="3">
+        <v>19</v>
+      </c>
+      <c r="I183" s="3">
+        <v>15.3</v>
+      </c>
+      <c r="J183" s="3">
+        <v>47.825000000000003</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A184" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F184" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G184" s="3">
+        <v>216</v>
+      </c>
+      <c r="H184" s="3">
+        <v>81.5</v>
+      </c>
+      <c r="I184" s="3">
+        <v>75.5</v>
+      </c>
+      <c r="J184" s="3">
+        <v>316.375</v>
+      </c>
+      <c r="L184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A185" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G185" s="3">
+        <v>132</v>
+      </c>
+      <c r="H185" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="I185" s="3">
+        <v>53</v>
+      </c>
+      <c r="J185" s="3">
+        <v>235.75</v>
+      </c>
+      <c r="L185" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A186" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F186" s="4">
+        <v>45322</v>
+      </c>
+      <c r="G186" s="3">
+        <v>114</v>
+      </c>
+      <c r="H186" s="3">
+        <v>84</v>
+      </c>
+      <c r="I186" s="3">
+        <v>56.5</v>
+      </c>
+      <c r="J186" s="3">
+        <v>212.125</v>
+      </c>
+      <c r="L186" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A187" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F187" s="4">
+        <v>45722</v>
+      </c>
+      <c r="G187" s="3">
+        <v>111.5</v>
+      </c>
+      <c r="H187" s="3">
+        <v>72</v>
+      </c>
+      <c r="I187" s="3">
+        <v>0</v>
+      </c>
+      <c r="J187" s="3">
+        <v>183.5</v>
+      </c>
+      <c r="L187" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A188" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F188" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G188" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="H188" s="3">
+        <v>62</v>
+      </c>
+      <c r="I188" s="3">
+        <v>36.5</v>
+      </c>
+      <c r="J188" s="3">
+        <v>161.625</v>
+      </c>
+      <c r="L188" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A189" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F189" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G189" s="3">
+        <v>99</v>
+      </c>
+      <c r="H189" s="3">
+        <v>49</v>
+      </c>
+      <c r="I189" s="3">
+        <v>56.75</v>
+      </c>
+      <c r="J189" s="3">
+        <v>162.18</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A190" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F190" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G190" s="3">
+        <v>86.2</v>
+      </c>
+      <c r="H190" s="3">
+        <v>51.5</v>
+      </c>
+      <c r="I190" s="3">
+        <v>62</v>
+      </c>
+      <c r="J190" s="3">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="L190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A191" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" s="4">
+        <v>45706</v>
+      </c>
+      <c r="G191" s="3">
+        <v>159</v>
+      </c>
+      <c r="H191" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="I191" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="J191" s="3">
+        <v>265.125</v>
+      </c>
+      <c r="L191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A192" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F192" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G192" s="3">
+        <v>130</v>
+      </c>
+      <c r="H192" s="3">
+        <v>99.5</v>
+      </c>
+      <c r="I192" s="3">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="J192" s="3">
+        <v>238.67500000000001</v>
+      </c>
+      <c r="L192" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A193" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F193" s="4">
+        <v>45888</v>
+      </c>
+      <c r="G193" s="3">
+        <v>98</v>
+      </c>
+      <c r="H193" s="3">
+        <v>95</v>
+      </c>
+      <c r="I193" s="3">
+        <v>57.5</v>
+      </c>
+      <c r="J193" s="3">
+        <v>207.375</v>
+      </c>
+      <c r="L193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A194" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F194" s="4">
+        <v>42512</v>
+      </c>
+      <c r="G194" s="3">
+        <v>146</v>
+      </c>
+      <c r="H194" s="3">
+        <v>89.8</v>
+      </c>
+      <c r="I194" s="3">
+        <v>85.1</v>
+      </c>
+      <c r="J194" s="3">
+        <v>257</v>
+      </c>
+      <c r="L194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A195" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F195" s="4">
+        <v>44635</v>
+      </c>
+      <c r="G195" s="3">
+        <v>112</v>
+      </c>
+      <c r="H195" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="I195" s="3">
+        <v>65.75</v>
+      </c>
+      <c r="J195" s="3">
+        <v>199.9375</v>
+      </c>
+      <c r="K195" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="L195" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A196" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F196" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G196" s="3">
+        <v>36</v>
+      </c>
+      <c r="H196" s="3">
+        <v>41.5</v>
+      </c>
+      <c r="I196" s="3">
+        <v>18.75</v>
+      </c>
+      <c r="J196" s="3">
+        <v>82.1875</v>
+      </c>
+      <c r="L196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A197" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F197" s="4">
+        <v>45323</v>
+      </c>
+      <c r="G197" s="3">
+        <v>17</v>
+      </c>
+      <c r="H197" s="3">
+        <v>37</v>
+      </c>
+      <c r="I197" s="3">
+        <v>54</v>
+      </c>
+      <c r="J197" s="3">
+        <v>67.5</v>
+      </c>
+      <c r="L197" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A198" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F198" s="4">
+        <v>46034</v>
+      </c>
+      <c r="G198" s="3">
+        <v>99</v>
+      </c>
+      <c r="H198" s="3">
+        <v>109</v>
+      </c>
+      <c r="I198" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="J198" s="3">
+        <v>221.625</v>
+      </c>
+      <c r="K198" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A199" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F199" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G199" s="3">
+        <v>125</v>
+      </c>
+      <c r="H199" s="3">
+        <v>77</v>
+      </c>
+      <c r="I199" s="3">
+        <v>56</v>
+      </c>
+      <c r="J199" s="3">
+        <v>216</v>
+      </c>
+      <c r="L199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F200" s="4">
+        <v>44944</v>
+      </c>
+      <c r="G200" s="3">
+        <v>123</v>
+      </c>
+      <c r="H200" s="3">
+        <v>79</v>
+      </c>
+      <c r="I200" s="3">
+        <v>55</v>
+      </c>
+      <c r="J200" s="3">
+        <v>215.75</v>
+      </c>
+      <c r="L200" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A201" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F201" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G201" s="3">
+        <v>105</v>
+      </c>
+      <c r="H201" s="3">
+        <v>74.5</v>
+      </c>
+      <c r="I201" s="3">
+        <v>65</v>
+      </c>
+      <c r="J201" s="3">
+        <v>195.75</v>
+      </c>
+      <c r="L201" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A202" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F202" s="4">
+        <v>45884</v>
+      </c>
+      <c r="G202" s="3">
+        <v>60</v>
+      </c>
+      <c r="H202" s="3">
+        <v>95.3</v>
+      </c>
+      <c r="I202" s="3">
+        <v>39.25</v>
+      </c>
+      <c r="J202" s="3">
+        <v>165.11250000000001</v>
+      </c>
+      <c r="K202" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="L202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A203" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F203" s="4">
+        <v>42823</v>
+      </c>
+      <c r="G203" s="3">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="H203" s="3">
+        <v>69.2</v>
+      </c>
+      <c r="I203" s="3">
+        <v>44.8</v>
+      </c>
+      <c r="J203" s="3">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="L203" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A204" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F204" s="4">
+        <v>45322</v>
+      </c>
+      <c r="G204" s="3">
+        <v>124</v>
+      </c>
+      <c r="H204" s="3">
+        <v>45</v>
+      </c>
+      <c r="I204" s="3">
+        <v>46</v>
+      </c>
+      <c r="J204" s="3">
+        <v>180.5</v>
+      </c>
+      <c r="L204" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A205" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F205" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G205" s="3">
+        <v>113</v>
+      </c>
+      <c r="H205" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="I205" s="3">
+        <v>9.5</v>
+      </c>
+      <c r="J205" s="3">
+        <v>155.0625</v>
+      </c>
+      <c r="L205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A206" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F206" s="4">
+        <v>42980</v>
+      </c>
+      <c r="G206" s="3">
+        <v>163.6</v>
+      </c>
+      <c r="H206" s="3">
+        <v>80.25</v>
+      </c>
+      <c r="I206" s="3">
+        <v>50.76</v>
+      </c>
+      <c r="J206" s="3">
+        <v>256</v>
+      </c>
+      <c r="L206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A207" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F207" s="4">
+        <v>45324</v>
+      </c>
+      <c r="G207" s="3">
+        <v>140</v>
+      </c>
+      <c r="H207" s="3">
+        <v>59</v>
+      </c>
+      <c r="I207" s="3">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3">
+        <v>199</v>
+      </c>
+      <c r="L207" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A208" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F208" s="4">
+        <v>43276</v>
+      </c>
+      <c r="G208" s="3">
+        <v>242</v>
+      </c>
+      <c r="H208" s="3">
+        <v>78</v>
+      </c>
+      <c r="I208" s="3">
+        <v>107</v>
+      </c>
+      <c r="J208" s="3">
+        <v>345</v>
+      </c>
+      <c r="L208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A209" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E209" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="L162" s="1" t="s">
+      <c r="F209" s="4">
+        <v>44945</v>
+      </c>
+      <c r="G209" s="3">
+        <v>196</v>
+      </c>
+      <c r="H209" s="3">
+        <v>72</v>
+      </c>
+      <c r="I209" s="3">
+        <v>0</v>
+      </c>
+      <c r="J209" s="3">
+        <v>268</v>
+      </c>
+      <c r="L209" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A210" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F210" s="4">
+        <v>44852</v>
+      </c>
+      <c r="G210" s="3">
+        <v>77</v>
+      </c>
+      <c r="H210" s="3">
+        <v>26</v>
+      </c>
+      <c r="I210" s="3">
+        <v>34</v>
+      </c>
+      <c r="J210" s="3">
+        <v>111.5</v>
+      </c>
+      <c r="L210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A211" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F211" s="4">
+        <v>44873</v>
+      </c>
+      <c r="G211" s="3">
+        <v>81</v>
+      </c>
+      <c r="H211" s="3">
+        <v>30</v>
+      </c>
+      <c r="I211" s="3">
+        <v>33</v>
+      </c>
+      <c r="J211" s="3">
+        <v>119.25</v>
+      </c>
+      <c r="L211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A212" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F212" s="4">
+        <v>45995</v>
+      </c>
+      <c r="G212" s="3">
+        <v>173</v>
+      </c>
+      <c r="H212" s="3">
+        <v>67.3</v>
+      </c>
+      <c r="I212" s="3">
+        <v>70</v>
+      </c>
+      <c r="J212" s="3">
+        <v>257.8</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A213" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F213" s="4">
+        <v>44623</v>
+      </c>
+      <c r="G213" s="3">
+        <v>165</v>
+      </c>
+      <c r="H213" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="I213" s="3">
+        <v>58.75</v>
+      </c>
+      <c r="J213" s="3">
+        <v>233.1875</v>
+      </c>
+      <c r="K213" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="L213" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A214" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F214" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G214" s="3">
+        <v>177</v>
+      </c>
+      <c r="H214" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="I214" s="3">
+        <v>59.32</v>
+      </c>
+      <c r="J214" s="3">
+        <v>145.65</v>
+      </c>
+      <c r="L214" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A215" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F215" s="4">
+        <v>43811</v>
+      </c>
+      <c r="G215" s="3">
+        <v>56</v>
+      </c>
+      <c r="H215" s="3">
+        <v>57</v>
+      </c>
+      <c r="I215" s="3">
+        <v>51.75</v>
+      </c>
+      <c r="J215" s="3">
+        <v>126</v>
+      </c>
+      <c r="L215" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A216" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F216" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G216" s="3">
+        <v>169</v>
+      </c>
+      <c r="H216" s="3">
+        <v>90</v>
+      </c>
+      <c r="I216" s="3">
+        <v>70</v>
+      </c>
+      <c r="J216" s="3">
+        <v>276.5</v>
+      </c>
+      <c r="L216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A217" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F217" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G217" s="3">
+        <v>135</v>
+      </c>
+      <c r="H217" s="3">
+        <v>89</v>
+      </c>
+      <c r="I217" s="3">
+        <v>67.75</v>
+      </c>
+      <c r="J217" s="3">
+        <v>240.9</v>
+      </c>
+      <c r="L217" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A218" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F218" s="4">
+        <v>45884</v>
+      </c>
+      <c r="G218" s="3">
+        <v>97</v>
+      </c>
+      <c r="H218" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="I218" s="3">
+        <v>49.15</v>
+      </c>
+      <c r="J218" s="3">
+        <v>164.78749999999999</v>
+      </c>
+      <c r="K218" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="L218" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A219" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F219" s="4">
+        <v>45888</v>
+      </c>
+      <c r="G219" s="3">
+        <v>84</v>
+      </c>
+      <c r="H219" s="3">
+        <v>78</v>
+      </c>
+      <c r="I219" s="3">
+        <v>48</v>
+      </c>
+      <c r="J219" s="3">
+        <v>174</v>
+      </c>
+      <c r="L219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A220" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F220" s="4">
+        <v>44873</v>
+      </c>
+      <c r="G220" s="3">
+        <v>77</v>
+      </c>
+      <c r="H220" s="3">
+        <v>51</v>
+      </c>
+      <c r="I220" s="3">
+        <v>38.5</v>
+      </c>
+      <c r="J220" s="3">
+        <v>137.625</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A221" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F221" s="4">
+        <v>45720</v>
+      </c>
+      <c r="G221" s="3">
+        <v>374</v>
+      </c>
+      <c r="H221" s="3">
+        <v>59</v>
+      </c>
+      <c r="I221" s="3">
+        <v>63</v>
+      </c>
+      <c r="J221" s="3">
+        <v>448.75</v>
+      </c>
+      <c r="K221" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="L221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A222" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F222" s="4">
+        <v>45720</v>
+      </c>
+      <c r="G222" s="3">
+        <v>274</v>
+      </c>
+      <c r="H222" s="3">
+        <v>59</v>
+      </c>
+      <c r="I222" s="3">
+        <v>67</v>
+      </c>
+      <c r="J222" s="3">
+        <v>349.75</v>
+      </c>
+      <c r="K222" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="L222" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A223" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F223" s="4">
+        <v>46071</v>
+      </c>
+      <c r="G223" s="3">
+        <v>226</v>
+      </c>
+      <c r="H223" s="3">
+        <v>81</v>
+      </c>
+      <c r="I223" s="3">
+        <v>73.5</v>
+      </c>
+      <c r="J223" s="3">
+        <v>325.375</v>
+      </c>
+      <c r="K223" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="L223" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A224" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F224" s="4">
+        <v>46071</v>
+      </c>
+      <c r="G224" s="3">
+        <v>198</v>
+      </c>
+      <c r="H224" s="3">
+        <v>76</v>
+      </c>
+      <c r="I224" s="3">
+        <v>66.25</v>
+      </c>
+      <c r="J224" s="3">
+        <v>290.5625</v>
+      </c>
+      <c r="L224" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A225" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F225" s="4">
+        <v>44259</v>
+      </c>
+      <c r="G225" s="3">
+        <v>158</v>
+      </c>
+      <c r="H225" s="3">
+        <v>76</v>
+      </c>
+      <c r="I225" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="J225" s="3">
+        <v>249.5</v>
+      </c>
+      <c r="L225" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A226" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F226" s="4">
+        <v>44259</v>
+      </c>
+      <c r="G226" s="3">
+        <v>164</v>
+      </c>
+      <c r="H226" s="3">
+        <v>72</v>
+      </c>
+      <c r="I226" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="J226" s="3">
+        <v>249.375</v>
+      </c>
+      <c r="L226" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A227" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F227" s="4">
+        <v>45259</v>
+      </c>
+      <c r="G227" s="3">
+        <v>117</v>
+      </c>
+      <c r="H227" s="3">
+        <v>63.5</v>
+      </c>
+      <c r="I227" s="3">
+        <v>54.9</v>
+      </c>
+      <c r="J227" s="3">
+        <v>194.22499999999999</v>
+      </c>
+      <c r="L227" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A228" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F228" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G228" s="3">
+        <v>115</v>
+      </c>
+      <c r="H228" s="3">
+        <v>60</v>
+      </c>
+      <c r="I228" s="3">
+        <v>57</v>
+      </c>
+      <c r="J228" s="3">
+        <v>189.5</v>
+      </c>
+      <c r="L228" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A229" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F229" s="4">
+        <v>46062</v>
+      </c>
+      <c r="G229" s="3">
+        <v>15.8</v>
+      </c>
+      <c r="H229" s="3">
+        <v>76</v>
+      </c>
+      <c r="I229" s="3">
+        <v>72.25</v>
+      </c>
+      <c r="J229" s="3">
+        <v>109.8625</v>
+      </c>
+      <c r="L229" s="1">
         <v>9</v>
       </c>
-      <c r="N162" s="1">
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A230" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F230" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G230" s="3">
+        <v>208</v>
+      </c>
+      <c r="H230" s="3">
+        <v>98.6</v>
+      </c>
+      <c r="I230" s="3">
+        <v>88</v>
+      </c>
+      <c r="J230" s="3">
+        <v>328.6</v>
+      </c>
+      <c r="L230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A231" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F231" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G231" s="3">
+        <v>189</v>
+      </c>
+      <c r="H231" s="3">
+        <v>79</v>
+      </c>
+      <c r="I231" s="3">
+        <v>79.5</v>
+      </c>
+      <c r="J231" s="3">
+        <v>287.875</v>
+      </c>
+      <c r="L231" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="163" spans="1:15" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="K163" s="1" t="s">
+    <row r="232" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A232" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F232" s="4">
+        <v>45888</v>
+      </c>
+      <c r="G232" s="3">
+        <v>93</v>
+      </c>
+      <c r="H232" s="3">
+        <v>70</v>
+      </c>
+      <c r="I232" s="3">
+        <v>55</v>
+      </c>
+      <c r="J232" s="3">
+        <v>176.75</v>
+      </c>
+      <c r="L232" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A233" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F233" s="4">
+        <v>45327</v>
+      </c>
+      <c r="G233" s="3">
+        <v>185</v>
+      </c>
+      <c r="H233" s="3">
+        <v>102</v>
+      </c>
+      <c r="I233" s="3">
+        <v>86</v>
+      </c>
+      <c r="J233" s="3">
+        <v>308.5</v>
+      </c>
+      <c r="K233" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="L233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A234" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F234" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G234" s="3">
+        <v>174</v>
+      </c>
+      <c r="H234" s="3">
+        <v>87</v>
+      </c>
+      <c r="I234" s="3">
+        <v>66</v>
+      </c>
+      <c r="J234" s="3">
+        <v>277.5</v>
+      </c>
+      <c r="K234" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="L234" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A235" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F235" s="4">
+        <v>44259</v>
+      </c>
+      <c r="G235" s="3">
+        <v>168</v>
+      </c>
+      <c r="H235" s="3">
+        <v>91</v>
+      </c>
+      <c r="I235" s="3">
+        <v>47.5</v>
+      </c>
+      <c r="J235" s="3">
+        <v>270.875</v>
+      </c>
+      <c r="L235" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A236" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F236" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G236" s="3">
+        <v>166</v>
+      </c>
+      <c r="H236" s="3">
+        <v>73</v>
+      </c>
+      <c r="I236" s="3">
+        <v>86.5</v>
+      </c>
+      <c r="J236" s="3">
+        <v>264.625</v>
+      </c>
+      <c r="L236" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A237" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F237" s="4">
+        <v>46001</v>
+      </c>
+      <c r="G237" s="3">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="H237" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="I237" s="3">
+        <v>73.2</v>
+      </c>
+      <c r="J237" s="3">
+        <v>255.6</v>
+      </c>
+      <c r="L237" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A238" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F238" s="4">
+        <v>45358</v>
+      </c>
+      <c r="G238" s="3">
+        <v>158</v>
+      </c>
+      <c r="H238" s="3">
+        <v>67.5</v>
+      </c>
+      <c r="I238" s="3">
+        <v>86</v>
+      </c>
+      <c r="J238" s="3">
+        <v>247</v>
+      </c>
+      <c r="L238" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A239" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F239" s="4">
+        <v>42827</v>
+      </c>
+      <c r="G239" s="3">
+        <v>98.6</v>
+      </c>
+      <c r="H239" s="3">
+        <v>121.6</v>
+      </c>
+      <c r="I239" s="3">
+        <v>49.9</v>
+      </c>
+      <c r="J239" s="3">
+        <v>232</v>
+      </c>
+      <c r="L239" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A240" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F240" s="4">
+        <v>45506</v>
+      </c>
+      <c r="G240" s="3">
+        <v>142</v>
+      </c>
+      <c r="H240" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="I240" s="3">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="J240" s="3">
+        <v>230.4</v>
+      </c>
+      <c r="L240" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A241" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F241" s="4">
+        <v>44951</v>
+      </c>
+      <c r="G241" s="3">
+        <v>122.5</v>
+      </c>
+      <c r="H241" s="3">
+        <v>81.8</v>
+      </c>
+      <c r="I241" s="3">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="J241" s="3">
+        <v>220.32499999999999</v>
+      </c>
+      <c r="L241" s="1">
         <v>9</v>
       </c>
-      <c r="L163" s="1" t="s">
-[...5 lines deleted...]
-      <c r="N163" s="1">
+    </row>
+    <row r="242" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A242" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F242" s="4">
+        <v>45722</v>
+      </c>
+      <c r="G242" s="3">
+        <v>123.33</v>
+      </c>
+      <c r="H242" s="3">
+        <v>47</v>
+      </c>
+      <c r="I242" s="3">
+        <v>33.5</v>
+      </c>
+      <c r="J242" s="3">
+        <v>178.70500000000001</v>
+      </c>
+      <c r="L242" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A243" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F243" s="4">
+        <v>45132</v>
+      </c>
+      <c r="G243" s="3">
+        <v>68</v>
+      </c>
+      <c r="H243" s="3">
+        <v>44</v>
+      </c>
+      <c r="I243" s="3">
+        <v>32.75</v>
+      </c>
+      <c r="J243" s="3">
+        <v>120.2</v>
+      </c>
+      <c r="K243" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="L243" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="164" spans="1:15" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D164" s="1" t="s">
+    <row r="244" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A244" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F244" s="4">
+        <v>45014</v>
+      </c>
+      <c r="G244" s="3">
+        <v>243</v>
+      </c>
+      <c r="H244" s="3">
+        <v>33</v>
+      </c>
+      <c r="I244" s="3">
+        <v>25</v>
+      </c>
+      <c r="J244" s="3">
+        <v>282.25</v>
+      </c>
+      <c r="L244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A245" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F245" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G245" s="3">
+        <v>120</v>
+      </c>
+      <c r="H245" s="3">
+        <v>52.6</v>
+      </c>
+      <c r="I245" s="3">
+        <v>50.5</v>
+      </c>
+      <c r="J245" s="3">
+        <v>185.22499999999999</v>
+      </c>
+      <c r="L245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A246" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F246" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G246" s="3">
+        <v>43.2</v>
+      </c>
+      <c r="H246" s="3">
+        <v>12.3</v>
+      </c>
+      <c r="I246" s="3">
+        <v>25.75</v>
+      </c>
+      <c r="J246" s="3">
+        <v>61.9375</v>
+      </c>
+      <c r="L246" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A247" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F247" s="4">
+        <v>45328</v>
+      </c>
+      <c r="G247" s="3">
+        <v>59</v>
+      </c>
+      <c r="H247" s="3">
+        <v>36</v>
+      </c>
+      <c r="I247" s="3">
+        <v>29.45</v>
+      </c>
+      <c r="J247" s="3">
+        <v>102.3625</v>
+      </c>
+      <c r="K247" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="L247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A248" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F248" s="4">
+        <v>44222</v>
+      </c>
+      <c r="G248" s="3">
+        <v>15</v>
+      </c>
+      <c r="H248" s="3">
+        <v>25</v>
+      </c>
+      <c r="I248" s="3">
+        <v>16.75</v>
+      </c>
+      <c r="J248" s="3">
+        <v>37</v>
+      </c>
+      <c r="K248" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A249" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F249" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G249" s="3">
+        <v>136</v>
+      </c>
+      <c r="H249" s="3">
+        <v>66.3</v>
+      </c>
+      <c r="I249" s="3">
+        <v>87.5</v>
+      </c>
+      <c r="J249" s="3">
+        <v>224.17500000000001</v>
+      </c>
+      <c r="L249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A250" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F250" s="4">
+        <v>44645</v>
+      </c>
+      <c r="G250" s="3">
+        <v>79</v>
+      </c>
+      <c r="H250" s="3">
+        <v>39.5</v>
+      </c>
+      <c r="I250" s="3">
+        <v>45.9</v>
+      </c>
+      <c r="J250" s="3">
+        <v>129.97499999999999</v>
+      </c>
+      <c r="K250" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="L250" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A251" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F251" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G251" s="3">
+        <v>26.1</v>
+      </c>
+      <c r="H251" s="3">
+        <v>26.7</v>
+      </c>
+      <c r="I251" s="3">
+        <v>24.25</v>
+      </c>
+      <c r="J251" s="3">
+        <v>397.2</v>
+      </c>
+      <c r="K251" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="L251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A252" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F252" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G252" s="3">
+        <v>57</v>
+      </c>
+      <c r="H252" s="3">
+        <v>34</v>
+      </c>
+      <c r="I252" s="3">
+        <v>39</v>
+      </c>
+      <c r="J252" s="3">
+        <v>100.75</v>
+      </c>
+      <c r="L252" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A253" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F253" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G253" s="3">
+        <v>53</v>
+      </c>
+      <c r="H253" s="3">
+        <v>36</v>
+      </c>
+      <c r="I253" s="3">
+        <v>30</v>
+      </c>
+      <c r="J253" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="K253" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="L253" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A254" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F254" s="4">
+        <v>45014</v>
+      </c>
+      <c r="G254" s="3">
+        <v>176</v>
+      </c>
+      <c r="H254" s="3">
+        <v>79</v>
+      </c>
+      <c r="I254" s="3">
+        <v>92.5</v>
+      </c>
+      <c r="J254" s="3">
+        <v>278.125</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A255" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F255" s="4">
+        <v>41924</v>
+      </c>
+      <c r="G255" s="3">
+        <v>106.8</v>
+      </c>
+      <c r="H255" s="3">
+        <v>111</v>
+      </c>
+      <c r="I255" s="3">
+        <v>74</v>
+      </c>
+      <c r="J255" s="3">
+        <v>236.3</v>
+      </c>
+      <c r="L255" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A256" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F256" s="4">
+        <v>46070</v>
+      </c>
+      <c r="G256" s="3">
+        <v>249.6</v>
+      </c>
+      <c r="H256" s="3">
         <v>81</v>
       </c>
-      <c r="E164" s="1" t="s">
+      <c r="I256" s="3">
+        <v>102.5</v>
+      </c>
+      <c r="J256" s="3">
+        <v>356.22500000000002</v>
+      </c>
+      <c r="L256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A257" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F257" s="4">
+        <v>45258</v>
+      </c>
+      <c r="G257" s="3">
+        <v>207</v>
+      </c>
+      <c r="H257" s="3">
+        <v>109</v>
+      </c>
+      <c r="I257" s="3">
+        <v>76.349999999999994</v>
+      </c>
+      <c r="J257" s="3">
+        <v>335.08749999999998</v>
+      </c>
+      <c r="L257" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A258" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F258" s="4">
+        <v>46034</v>
+      </c>
+      <c r="G258" s="3">
+        <v>209</v>
+      </c>
+      <c r="H258" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="I258" s="3">
+        <v>75</v>
+      </c>
+      <c r="J258" s="3">
+        <v>323.25</v>
+      </c>
+      <c r="L258" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A259" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F259" s="4">
+        <v>45331</v>
+      </c>
+      <c r="G259" s="3">
+        <v>204</v>
+      </c>
+      <c r="H259" s="3">
+        <v>78</v>
+      </c>
+      <c r="I259" s="3">
+        <v>81</v>
+      </c>
+      <c r="J259" s="3">
+        <v>302.25</v>
+      </c>
+      <c r="L259" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A260" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F260" s="4">
+        <v>44973</v>
+      </c>
+      <c r="G260" s="3">
+        <v>199</v>
+      </c>
+      <c r="H260" s="3">
+        <v>81</v>
+      </c>
+      <c r="I260" s="3">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="J260" s="3">
+        <v>297.52499999999998</v>
+      </c>
+      <c r="L260" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A261" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F261" s="4">
+        <v>45499</v>
+      </c>
+      <c r="G261" s="3">
+        <v>199</v>
+      </c>
+      <c r="H261" s="3">
+        <v>57</v>
+      </c>
+      <c r="I261" s="3">
+        <v>105.85</v>
+      </c>
+      <c r="J261" s="3">
+        <v>282.46249999999998</v>
+      </c>
+      <c r="L261" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A262" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F262" s="4">
+        <v>42644</v>
+      </c>
+      <c r="G262" s="3">
+        <v>232.8</v>
+      </c>
+      <c r="H262" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="I262" s="3">
+        <v>95</v>
+      </c>
+      <c r="J262" s="3">
+        <v>362.05</v>
+      </c>
+      <c r="L262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A263" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F263" s="4">
+        <v>44634</v>
+      </c>
+      <c r="G263" s="3">
+        <v>210</v>
+      </c>
+      <c r="H263" s="3">
         <v>82</v>
       </c>
-      <c r="F164" s="2">
-[...20 lines deleted...]
-      <c r="N164" s="1">
+      <c r="I263" s="3">
+        <v>84</v>
+      </c>
+      <c r="J263" s="3">
+        <v>313</v>
+      </c>
+      <c r="K263" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="L263" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="165" spans="1:15" x14ac:dyDescent="0.35">
-[...47 lines deleted...]
-      <c r="D166" s="1" t="s">
+    <row r="264" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A264" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F264" s="4">
+        <v>44652</v>
+      </c>
+      <c r="G264" s="3">
+        <v>229</v>
+      </c>
+      <c r="H264" s="3">
+        <v>65.5</v>
+      </c>
+      <c r="I264" s="3">
+        <v>68.5</v>
+      </c>
+      <c r="J264" s="3">
+        <v>311.625</v>
+      </c>
+      <c r="K264" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="L264" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A265" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F265" s="4">
+        <v>44634</v>
+      </c>
+      <c r="G265" s="3">
+        <v>196</v>
+      </c>
+      <c r="H265" s="3">
+        <v>88.5</v>
+      </c>
+      <c r="I265" s="3">
+        <v>77</v>
+      </c>
+      <c r="J265" s="3">
+        <v>303.75</v>
+      </c>
+      <c r="L265" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A266" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E266" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E166" s="1" t="s">
-[...102 lines deleted...]
-      <c r="N168" s="1">
+      <c r="F266" s="4">
+        <v>45258</v>
+      </c>
+      <c r="G266" s="3">
+        <v>176</v>
+      </c>
+      <c r="H266" s="3">
+        <v>100.9</v>
+      </c>
+      <c r="I266" s="3">
+        <v>84.1</v>
+      </c>
+      <c r="J266" s="3">
+        <v>297.92500000000001</v>
+      </c>
+      <c r="L266" s="1">
         <v>5</v>
       </c>
-      <c r="O168" s="1" t="s">
-[...37 lines deleted...]
-      <c r="N169" s="1">
+    </row>
+    <row r="267" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A267" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F267" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G267" s="3">
+        <v>192</v>
+      </c>
+      <c r="H267" s="3">
+        <v>88</v>
+      </c>
+      <c r="I267" s="3">
+        <v>64</v>
+      </c>
+      <c r="J267" s="3">
+        <v>296</v>
+      </c>
+      <c r="L267" s="1">
         <v>6</v>
       </c>
     </row>
-    <row r="170" spans="1:15" x14ac:dyDescent="0.35">
-[...3239 lines deleted...]
-      <c r="C252" s="1" t="s">
+    <row r="268" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A268" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="D252" s="1" t="s">
-[...248 lines deleted...]
-      <c r="I258" s="3">
+      <c r="B268" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E268" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="J258" s="3">
-[...386 lines deleted...]
-        <v>44944</v>
+      <c r="F268" s="4">
+        <v>46114</v>
       </c>
       <c r="G268" s="3">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="H268" s="3">
         <v>62</v>
       </c>
       <c r="I268" s="3">
-        <v>88.5</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="J268" s="3">
-        <v>308.125</v>
-[...1 lines deleted...]
-      <c r="K268" s="1" t="s">
+        <v>279.2</v>
+      </c>
+      <c r="L268" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A269" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F269" s="4">
+        <v>45686</v>
+      </c>
+      <c r="G269" s="3">
+        <v>175</v>
+      </c>
+      <c r="H269" s="3">
+        <v>72</v>
+      </c>
+      <c r="I269" s="3">
+        <v>66.25</v>
+      </c>
+      <c r="J269" s="3">
+        <v>263.5625</v>
+      </c>
+      <c r="L269" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A270" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F270" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G270" s="3">
+        <v>172</v>
+      </c>
+      <c r="H270" s="3">
+        <v>73.5</v>
+      </c>
+      <c r="I270" s="3">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="J270" s="3">
+        <v>263.22500000000002</v>
+      </c>
+      <c r="K270" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="L270" s="1">
         <v>9</v>
       </c>
-      <c r="N268" s="1">
+    </row>
+    <row r="271" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A271" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F271" s="4">
+        <v>45860</v>
+      </c>
+      <c r="G271" s="3">
+        <v>156</v>
+      </c>
+      <c r="H271" s="3">
+        <v>90</v>
+      </c>
+      <c r="I271" s="3">
+        <v>55</v>
+      </c>
+      <c r="J271" s="3">
+        <v>259.75</v>
+      </c>
+      <c r="L271" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A272" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F272" s="4">
+        <v>45499</v>
+      </c>
+      <c r="G272" s="3">
+        <v>186</v>
+      </c>
+      <c r="H272" s="3">
+        <v>57.5</v>
+      </c>
+      <c r="I272" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="J272" s="3">
+        <v>259.625</v>
+      </c>
+      <c r="K272" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="L272" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A273" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F273" s="4">
+        <v>44270</v>
+      </c>
+      <c r="G273" s="3">
+        <v>142.5</v>
+      </c>
+      <c r="H273" s="3">
+        <v>72.5</v>
+      </c>
+      <c r="I273" s="3">
+        <v>78.75</v>
+      </c>
+      <c r="J273" s="3">
+        <v>234.69</v>
+      </c>
+      <c r="K273" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="L273" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A274" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F274" s="4">
+        <v>46098</v>
+      </c>
+      <c r="G274" s="3">
+        <v>119</v>
+      </c>
+      <c r="H274" s="3">
+        <v>84.5</v>
+      </c>
+      <c r="I274" s="3">
+        <v>72</v>
+      </c>
+      <c r="J274" s="3">
+        <v>221.5</v>
+      </c>
+      <c r="L274" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A275" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F275" s="4">
+        <v>45336</v>
+      </c>
+      <c r="G275" s="3">
+        <v>125</v>
+      </c>
+      <c r="H275" s="3">
+        <v>47.5</v>
+      </c>
+      <c r="I275" s="3">
+        <v>63.85</v>
+      </c>
+      <c r="J275" s="3">
+        <v>188.46250000000001</v>
+      </c>
+      <c r="K275" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="L275" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A276" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F276" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G276" s="3">
+        <v>35</v>
+      </c>
+      <c r="H276" s="3">
+        <v>26</v>
+      </c>
+      <c r="I276" s="3">
+        <v>33.5</v>
+      </c>
+      <c r="J276" s="3">
+        <v>69.375</v>
+      </c>
+      <c r="L276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A277" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F277" s="4">
+        <v>44995</v>
+      </c>
+      <c r="G277" s="3">
+        <v>180</v>
+      </c>
+      <c r="H277" s="3">
+        <v>36</v>
+      </c>
+      <c r="I277" s="3">
+        <v>41</v>
+      </c>
+      <c r="J277" s="3">
+        <v>226.25</v>
+      </c>
+      <c r="L277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A278" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F278" s="4">
+        <v>45659</v>
+      </c>
+      <c r="G278" s="3">
+        <v>70</v>
+      </c>
+      <c r="H278" s="3">
+        <v>28</v>
+      </c>
+      <c r="I278" s="3">
+        <v>52</v>
+      </c>
+      <c r="J278" s="3">
+        <v>111</v>
+      </c>
+      <c r="L278" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A279" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F279" s="4">
+        <v>44629</v>
+      </c>
+      <c r="G279" s="3">
+        <v>207.5</v>
+      </c>
+      <c r="H279" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="I279" s="3">
+        <v>77.25</v>
+      </c>
+      <c r="J279" s="3">
+        <v>332.31200000000001</v>
+      </c>
+      <c r="L279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A280" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F280" s="4">
+        <v>45378</v>
+      </c>
+      <c r="G280" s="3">
+        <v>205</v>
+      </c>
+      <c r="H280" s="3">
+        <v>74</v>
+      </c>
+      <c r="I280" s="3">
+        <v>94.5</v>
+      </c>
+      <c r="J280" s="3">
+        <v>302.625</v>
+      </c>
+      <c r="L280" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A281" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="F281" s="4">
+        <v>45429</v>
+      </c>
+      <c r="G281" s="3">
+        <v>181.7</v>
+      </c>
+      <c r="H281" s="3">
+        <v>90.8</v>
+      </c>
+      <c r="I281" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="J281" s="3">
+        <v>287.125</v>
+      </c>
+      <c r="L281" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A282" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G282" s="3">
+        <v>181</v>
+      </c>
+      <c r="H282" s="3">
+        <v>72.5</v>
+      </c>
+      <c r="I282" s="3">
+        <v>94</v>
+      </c>
+      <c r="J282" s="3">
+        <v>277</v>
+      </c>
+      <c r="L282" s="1">
         <v>4</v>
       </c>
     </row>
-    <row r="269" spans="1:15" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D269" s="1" t="s">
+    <row r="283" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A283" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F283" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G283" s="3">
+        <v>195</v>
+      </c>
+      <c r="H283" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="I283" s="3">
+        <v>84.25</v>
+      </c>
+      <c r="J283" s="3">
+        <v>271.5625</v>
+      </c>
+      <c r="L283" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A284" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F284" s="4">
+        <v>46036</v>
+      </c>
+      <c r="G284" s="3">
+        <v>180.2</v>
+      </c>
+      <c r="H284" s="3">
+        <v>81</v>
+      </c>
+      <c r="I284" s="3">
+        <v>34.5</v>
+      </c>
+      <c r="J284" s="3">
+        <v>269.82499999999999</v>
+      </c>
+      <c r="L284" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A285" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F285" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G285" s="3">
+        <v>177</v>
+      </c>
+      <c r="H285" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="I285" s="3">
+        <v>91.7</v>
+      </c>
+      <c r="J285" s="3">
+        <v>266.42500000000001</v>
+      </c>
+      <c r="L285" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A286" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F286" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G286" s="3">
+        <v>152.5</v>
+      </c>
+      <c r="H286" s="3">
         <v>60</v>
       </c>
-      <c r="E269" s="1" t="s">
+      <c r="I286" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="J286" s="3">
+        <v>234.625</v>
+      </c>
+      <c r="L286" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A287" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F287" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G287" s="3">
+        <v>128</v>
+      </c>
+      <c r="H287" s="3">
+        <v>72</v>
+      </c>
+      <c r="I287" s="3">
+        <v>43.5</v>
+      </c>
+      <c r="J287" s="3">
+        <v>210.875</v>
+      </c>
+      <c r="L287" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A288" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G288" s="3">
+        <v>120</v>
+      </c>
+      <c r="H288" s="3">
+        <v>74</v>
+      </c>
+      <c r="I288" s="3">
+        <v>58</v>
+      </c>
+      <c r="J288" s="3">
+        <v>209</v>
+      </c>
+      <c r="L288" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A289" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G289" s="3">
+        <v>117</v>
+      </c>
+      <c r="H289" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I289" s="3">
+        <v>78.5</v>
+      </c>
+      <c r="J289" s="3">
+        <v>200</v>
+      </c>
+      <c r="L289" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A290" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F290" s="4">
+        <v>46038</v>
+      </c>
+      <c r="G290" s="3">
+        <v>13.7</v>
+      </c>
+      <c r="H290" s="3">
+        <v>90.7</v>
+      </c>
+      <c r="I290" s="3">
+        <v>80</v>
+      </c>
+      <c r="J290" s="3">
+        <v>124.4</v>
+      </c>
+      <c r="L290" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A291" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F291" s="4">
+        <v>45888</v>
+      </c>
+      <c r="G291" s="3">
+        <v>100</v>
+      </c>
+      <c r="H291" s="3">
+        <v>69</v>
+      </c>
+      <c r="I291" s="3">
+        <v>54</v>
+      </c>
+      <c r="J291" s="3">
+        <v>182.5</v>
+      </c>
+      <c r="L291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A292" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F292" s="4">
+        <v>45888</v>
+      </c>
+      <c r="G292" s="3">
+        <v>150</v>
+      </c>
+      <c r="H292" s="3">
+        <v>73</v>
+      </c>
+      <c r="I292" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="J292" s="3">
+        <v>238.125</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A293" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F293" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G293" s="3">
+        <v>124</v>
+      </c>
+      <c r="H293" s="3">
+        <v>82</v>
+      </c>
+      <c r="I293" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="J293" s="3">
+        <v>219.375</v>
+      </c>
+      <c r="K293" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="L293" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A294" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F294" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G294" s="3">
+        <v>128</v>
+      </c>
+      <c r="H294" s="3">
+        <v>62</v>
+      </c>
+      <c r="I294" s="3">
+        <v>66</v>
+      </c>
+      <c r="J294" s="3">
+        <v>206.5</v>
+      </c>
+      <c r="K294" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="L294" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A295" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F295" s="4">
+        <v>45342</v>
+      </c>
+      <c r="G295" s="3">
+        <v>172</v>
+      </c>
+      <c r="H295" s="3">
+        <v>81.8</v>
+      </c>
+      <c r="I295" s="3">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="J295" s="3">
+        <v>273.57499999999999</v>
+      </c>
+      <c r="L295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A296" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F296" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G296" s="3">
+        <v>135</v>
+      </c>
+      <c r="H296" s="3">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="I296" s="3">
+        <v>134.5</v>
+      </c>
+      <c r="J296" s="3">
+        <v>236.52500000000001</v>
+      </c>
+      <c r="L296" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A297" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F297" s="4">
+        <v>44973</v>
+      </c>
+      <c r="G297" s="3">
+        <v>106</v>
+      </c>
+      <c r="H297" s="3">
+        <v>41</v>
+      </c>
+      <c r="I297" s="3">
+        <v>50.375</v>
+      </c>
+      <c r="J297" s="3">
+        <v>159.59375</v>
+      </c>
+      <c r="L297" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A298" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F298" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G298" s="3">
+        <v>219</v>
+      </c>
+      <c r="H298" s="3">
+        <v>111</v>
+      </c>
+      <c r="I298" s="3">
+        <v>106</v>
+      </c>
+      <c r="J298" s="3">
+        <v>356.5</v>
+      </c>
+      <c r="L298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A299" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F299" s="4">
+        <v>44852</v>
+      </c>
+      <c r="G299" s="3">
+        <v>161</v>
+      </c>
+      <c r="H299" s="3">
+        <v>79</v>
+      </c>
+      <c r="I299" s="3">
+        <v>73</v>
+      </c>
+      <c r="J299" s="3">
+        <v>258.25</v>
+      </c>
+      <c r="L299" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A300" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F300" s="4">
+        <v>44623</v>
+      </c>
+      <c r="G300" s="3">
+        <v>148</v>
+      </c>
+      <c r="H300" s="3">
+        <v>92</v>
+      </c>
+      <c r="I300" s="3">
+        <v>58</v>
+      </c>
+      <c r="J300" s="3">
+        <v>254.5</v>
+      </c>
+      <c r="K300" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="L300" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A301" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F301" s="4">
+        <v>45132</v>
+      </c>
+      <c r="G301" s="3">
+        <v>154.5</v>
+      </c>
+      <c r="H301" s="3">
+        <v>78</v>
+      </c>
+      <c r="I301" s="3">
+        <v>75.45</v>
+      </c>
+      <c r="J301" s="3">
+        <v>251.4</v>
+      </c>
+      <c r="L301" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A302" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F302" s="4">
+        <v>45728</v>
+      </c>
+      <c r="G302" s="3">
+        <v>109</v>
+      </c>
+      <c r="H302" s="3">
+        <v>77</v>
+      </c>
+      <c r="I302" s="3">
+        <v>64</v>
+      </c>
+      <c r="J302" s="3">
+        <v>202</v>
+      </c>
+      <c r="L302" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A303" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F303" s="4">
+        <v>44645</v>
+      </c>
+      <c r="G303" s="3">
+        <v>285</v>
+      </c>
+      <c r="H303" s="3">
         <v>60</v>
       </c>
-      <c r="F269" s="2">
-[...14 lines deleted...]
-      <c r="K269" s="1" t="s">
+      <c r="I303" s="3">
+        <v>84.85</v>
+      </c>
+      <c r="J303" s="3">
+        <v>366.21249999999998</v>
+      </c>
+      <c r="K303" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="L303" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A304" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F304" s="4">
+        <v>45337</v>
+      </c>
+      <c r="G304" s="3">
+        <v>267</v>
+      </c>
+      <c r="H304" s="3">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="I304" s="3">
+        <v>92.5</v>
+      </c>
+      <c r="J304" s="3">
+        <v>362.72500000000002</v>
+      </c>
+      <c r="K304" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="L304" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A305" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F305" s="4">
+        <v>45378</v>
+      </c>
+      <c r="G305" s="3">
+        <v>221</v>
+      </c>
+      <c r="H305" s="3">
+        <v>103</v>
+      </c>
+      <c r="I305" s="3">
+        <v>62</v>
+      </c>
+      <c r="J305" s="3">
+        <v>339.5</v>
+      </c>
+      <c r="L305" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A306" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F306" s="4">
+        <v>45308</v>
+      </c>
+      <c r="G306" s="3">
+        <v>261</v>
+      </c>
+      <c r="H306" s="3">
+        <v>54.5</v>
+      </c>
+      <c r="I306" s="3">
+        <v>88.7</v>
+      </c>
+      <c r="J306" s="3">
+        <v>337.67500000000001</v>
+      </c>
+      <c r="L306" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A307" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F307" s="4">
+        <v>43471</v>
+      </c>
+      <c r="G307" s="3">
+        <v>247</v>
+      </c>
+      <c r="H307" s="3">
+        <v>67</v>
+      </c>
+      <c r="I307" s="3">
+        <v>70</v>
+      </c>
+      <c r="J307" s="3">
+        <v>334.5</v>
+      </c>
+      <c r="L307" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A308" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F308" s="4">
+        <v>46104</v>
+      </c>
+      <c r="G308" s="3">
+        <v>230</v>
+      </c>
+      <c r="H308" s="3">
+        <v>74.5</v>
+      </c>
+      <c r="I308" s="3">
+        <v>102</v>
+      </c>
+      <c r="J308" s="3">
+        <v>330</v>
+      </c>
+      <c r="K308" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="L308" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A309" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F309" s="4">
+        <v>45506</v>
+      </c>
+      <c r="G309" s="3">
+        <v>207</v>
+      </c>
+      <c r="H309" s="3">
+        <v>78.5</v>
+      </c>
+      <c r="I309" s="3">
+        <v>113.75</v>
+      </c>
+      <c r="J309" s="3">
+        <v>313.9375</v>
+      </c>
+      <c r="L309" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A310" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F310" s="4">
+        <v>45671</v>
+      </c>
+      <c r="G310" s="3">
+        <v>208</v>
+      </c>
+      <c r="H310" s="3">
+        <v>77.5</v>
+      </c>
+      <c r="I310" s="3">
+        <v>82.95</v>
+      </c>
+      <c r="J310" s="3">
+        <v>306.23750000000001</v>
+      </c>
+      <c r="L310" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A311" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F311" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G311" s="3">
+        <v>197</v>
+      </c>
+      <c r="H311" s="3">
+        <v>88.6</v>
+      </c>
+      <c r="I311" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="J311" s="3">
+        <v>306.23</v>
+      </c>
+      <c r="L311" s="1">
         <v>9</v>
       </c>
-      <c r="L269" s="1" t="s">
-[...125 lines deleted...]
-      <c r="N272" s="1">
+    </row>
+    <row r="312" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A312" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F312" s="4">
+        <v>45727</v>
+      </c>
+      <c r="G312" s="3">
+        <v>205</v>
+      </c>
+      <c r="H312" s="3">
+        <v>68</v>
+      </c>
+      <c r="I312" s="3">
+        <v>71.25</v>
+      </c>
+      <c r="J312" s="3">
+        <v>290.8125</v>
+      </c>
+      <c r="L312" s="1">
         <v>10</v>
       </c>
-      <c r="O272" s="1" t="s">
-[...37 lines deleted...]
-      <c r="N273" s="1">
+    </row>
+    <row r="313" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A313" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F313" s="4">
+        <v>45001</v>
+      </c>
+      <c r="G313" s="3">
+        <v>182</v>
+      </c>
+      <c r="H313" s="3">
+        <v>88</v>
+      </c>
+      <c r="I313" s="3">
+        <v>66</v>
+      </c>
+      <c r="J313" s="3">
+        <v>286.5</v>
+      </c>
+      <c r="K313" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="L313" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="274" spans="1:15" x14ac:dyDescent="0.35">
-[...36 lines deleted...]
-      <c r="N274" s="1">
+    <row r="314" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A314" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F314" s="4">
+        <v>46113</v>
+      </c>
+      <c r="G314" s="3">
+        <v>177.6</v>
+      </c>
+      <c r="H314" s="3">
+        <v>92</v>
+      </c>
+      <c r="I314" s="3">
+        <v>65.650000000000006</v>
+      </c>
+      <c r="J314" s="3">
+        <v>286.01249999999999</v>
+      </c>
+      <c r="L314" s="1">
         <v>12</v>
       </c>
-      <c r="O274" s="1" t="s">
-[...157 lines deleted...]
-      <c r="N278" s="1">
+    </row>
+    <row r="315" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A315" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E315" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1426 lines deleted...]
-      <c r="F315" s="2">
+      <c r="F315" s="4">
         <v>44258</v>
       </c>
       <c r="G315" s="3">
         <v>184</v>
       </c>
       <c r="H315" s="3">
         <v>76.5</v>
       </c>
       <c r="I315" s="3">
         <v>70</v>
       </c>
       <c r="J315" s="3">
         <v>278</v>
       </c>
-      <c r="K315" s="1" t="s">
-[...9 lines deleted...]
-    <row r="316" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="L315" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A316" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F316" s="2">
+      <c r="F316" s="4">
         <v>43042</v>
       </c>
       <c r="G316" s="3">
         <v>170</v>
       </c>
       <c r="H316" s="3">
         <v>88.5</v>
       </c>
       <c r="I316" s="3">
         <v>73</v>
       </c>
       <c r="J316" s="3">
         <v>276.75</v>
       </c>
-      <c r="K316" s="1" t="s">
-[...9 lines deleted...]
-    <row r="317" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="L316" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A317" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F317" s="2">
+        <v>28</v>
+      </c>
+      <c r="F317" s="4">
         <v>45728</v>
       </c>
       <c r="G317" s="3">
         <v>170</v>
       </c>
       <c r="H317" s="3">
         <v>87</v>
       </c>
       <c r="I317" s="3">
         <v>78.5</v>
       </c>
       <c r="J317" s="3">
         <v>276.625</v>
       </c>
-      <c r="L317" s="1" t="s">
-[...6 lines deleted...]
-    <row r="318" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="K317" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="L317" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A318" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B318" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E318" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F318" s="2">
+        <v>28</v>
+      </c>
+      <c r="F318" s="4">
         <v>44270</v>
       </c>
       <c r="G318" s="3">
         <v>185</v>
       </c>
       <c r="H318" s="3">
         <v>69</v>
       </c>
       <c r="I318" s="3">
         <v>58.5</v>
       </c>
       <c r="J318" s="3">
         <v>269</v>
       </c>
-      <c r="K318" s="1" t="s">
-[...9 lines deleted...]
-    <row r="319" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="L318" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A319" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F319" s="2">
+        <v>10</v>
+      </c>
+      <c r="F319" s="4">
         <v>45706</v>
       </c>
       <c r="G319" s="3">
         <v>182</v>
       </c>
       <c r="H319" s="3">
         <v>68</v>
       </c>
       <c r="I319" s="3">
         <v>56</v>
       </c>
       <c r="J319" s="3">
         <v>264</v>
       </c>
-      <c r="L319" s="1" t="s">
-[...6 lines deleted...]
-    <row r="320" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="L319" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A320" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F320" s="2">
+        <v>10</v>
+      </c>
+      <c r="F320" s="4">
         <v>45686</v>
       </c>
       <c r="G320" s="3">
         <v>172</v>
       </c>
       <c r="H320" s="3">
         <v>70.5</v>
       </c>
       <c r="I320" s="3">
         <v>72.5</v>
       </c>
       <c r="J320" s="3">
         <v>260.625</v>
       </c>
-      <c r="L320" s="1" t="s">
-[...6 lines deleted...]
-    <row r="321" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="L320" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A321" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F321" s="2">
+        <v>59</v>
+      </c>
+      <c r="F321" s="4">
         <v>45308</v>
       </c>
       <c r="G321" s="3">
         <v>132</v>
       </c>
       <c r="H321" s="3">
         <v>68.5</v>
       </c>
       <c r="I321" s="3">
         <v>90.1</v>
       </c>
       <c r="J321" s="3">
         <v>223.02500000000001</v>
       </c>
-      <c r="L321" s="1" t="s">
-[...6 lines deleted...]
-    <row r="322" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="L321" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A322" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>649</v>
+        <v>680</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F322" s="2">
+        <v>28</v>
+      </c>
+      <c r="F322" s="4">
         <v>45671</v>
       </c>
       <c r="G322" s="3">
         <v>145</v>
       </c>
       <c r="H322" s="3">
         <v>55.9</v>
       </c>
       <c r="I322" s="3">
         <v>76.099999999999994</v>
       </c>
       <c r="J322" s="3">
         <v>219.92500000000001</v>
       </c>
-      <c r="L322" s="1" t="s">
+      <c r="L322" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A323" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F323" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G323" s="3">
+        <v>128</v>
+      </c>
+      <c r="H323" s="3">
+        <v>75</v>
+      </c>
+      <c r="I323" s="3">
+        <v>66.75</v>
+      </c>
+      <c r="J323" s="3">
+        <v>219.6875</v>
+      </c>
+      <c r="L323" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A324" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F324" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G324" s="3">
+        <v>144</v>
+      </c>
+      <c r="H324" s="3">
+        <v>59</v>
+      </c>
+      <c r="I324" s="3">
+        <v>0</v>
+      </c>
+      <c r="J324" s="3">
+        <v>203</v>
+      </c>
+      <c r="K324" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="L324" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A325" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F325" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G325" s="3">
+        <v>13.7</v>
+      </c>
+      <c r="H325" s="3">
+        <v>90.7</v>
+      </c>
+      <c r="I325" s="3">
+        <v>80.2</v>
+      </c>
+      <c r="J325" s="3">
+        <v>124.45</v>
+      </c>
+      <c r="L325" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A326" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F326" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G326" s="3">
+        <v>110</v>
+      </c>
+      <c r="H326" s="3">
+        <v>76</v>
+      </c>
+      <c r="I326" s="3">
+        <v>56</v>
+      </c>
+      <c r="J326" s="3">
+        <v>200</v>
+      </c>
+      <c r="L326" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A327" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F327" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G327" s="3">
+        <v>103</v>
+      </c>
+      <c r="H327" s="3">
+        <v>52</v>
+      </c>
+      <c r="I327" s="3">
+        <v>71.3</v>
+      </c>
+      <c r="J327" s="3">
+        <v>172.83</v>
+      </c>
+      <c r="L327" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A328" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F328" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G328" s="3">
+        <v>153</v>
+      </c>
+      <c r="H328" s="3">
+        <v>88</v>
+      </c>
+      <c r="I328" s="3">
+        <v>63.2</v>
+      </c>
+      <c r="J328" s="3">
+        <v>256.8</v>
+      </c>
+      <c r="L328" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A329" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F329" s="4">
+        <v>45721</v>
+      </c>
+      <c r="G329" s="3">
+        <v>113</v>
+      </c>
+      <c r="H329" s="3">
+        <v>60</v>
+      </c>
+      <c r="I329" s="3">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3">
+        <v>173</v>
+      </c>
+      <c r="K329" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="L329" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A330" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F330" s="4">
+        <v>45371</v>
+      </c>
+      <c r="G330" s="3">
+        <v>145</v>
+      </c>
+      <c r="H330" s="3">
+        <v>70.5</v>
+      </c>
+      <c r="I330" s="3">
+        <v>62</v>
+      </c>
+      <c r="J330" s="3">
+        <v>231</v>
+      </c>
+      <c r="L330" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A331" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F331" s="4">
+        <v>45371</v>
+      </c>
+      <c r="G331" s="3">
+        <v>134</v>
+      </c>
+      <c r="H331" s="3">
+        <v>73</v>
+      </c>
+      <c r="I331" s="3">
+        <v>64.25</v>
+      </c>
+      <c r="J331" s="3">
+        <v>223.0625</v>
+      </c>
+      <c r="L331" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A332" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F332" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G332" s="3">
+        <v>143</v>
+      </c>
+      <c r="H332" s="3">
+        <v>75</v>
+      </c>
+      <c r="I332" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="J332" s="3">
+        <v>234.125</v>
+      </c>
+      <c r="L332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A333" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G333" s="3">
+        <v>189.25</v>
+      </c>
+      <c r="H333" s="3">
+        <v>76</v>
+      </c>
+      <c r="I333" s="3">
+        <v>103.75</v>
+      </c>
+      <c r="J333" s="3">
+        <v>291.1875</v>
+      </c>
+      <c r="L333" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A334" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F334" s="4">
+        <v>46104</v>
+      </c>
+      <c r="G334" s="3">
+        <v>177</v>
+      </c>
+      <c r="H334" s="3">
+        <v>81</v>
+      </c>
+      <c r="I334" s="3">
+        <v>92.5</v>
+      </c>
+      <c r="J334" s="3">
+        <v>281.125</v>
+      </c>
+      <c r="K334" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="L334" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A335" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F335" s="4">
+        <v>44873</v>
+      </c>
+      <c r="G335" s="3">
+        <v>193</v>
+      </c>
+      <c r="H335" s="3">
+        <v>65</v>
+      </c>
+      <c r="I335" s="3">
+        <v>89</v>
+      </c>
+      <c r="J335" s="3">
+        <v>280.25</v>
+      </c>
+      <c r="L335" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A336" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F336" s="4">
+        <v>43811</v>
+      </c>
+      <c r="G336" s="3">
+        <v>171</v>
+      </c>
+      <c r="H336" s="3">
+        <v>54.6</v>
+      </c>
+      <c r="I336" s="3">
+        <v>89.75</v>
+      </c>
+      <c r="J336" s="3">
+        <v>248</v>
+      </c>
+      <c r="L336" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A337" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F337" s="4">
+        <v>45671</v>
+      </c>
+      <c r="G337" s="3">
+        <v>151</v>
+      </c>
+      <c r="H337" s="3">
+        <v>71.3</v>
+      </c>
+      <c r="I337" s="3">
+        <v>89.4</v>
+      </c>
+      <c r="J337" s="3">
+        <v>244.65</v>
+      </c>
+      <c r="L337" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A338" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E338" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F338" s="4">
+        <v>43881</v>
+      </c>
+      <c r="G338" s="3">
+        <v>154.5</v>
+      </c>
+      <c r="H338" s="3">
+        <v>67.5</v>
+      </c>
+      <c r="I338" s="3">
+        <v>76</v>
+      </c>
+      <c r="J338" s="3">
+        <v>241</v>
+      </c>
+      <c r="L338" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A339" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E339" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F339" s="4">
+        <v>45727</v>
+      </c>
+      <c r="G339" s="3">
+        <v>133</v>
+      </c>
+      <c r="H339" s="3">
+        <v>55</v>
+      </c>
+      <c r="I339" s="3">
+        <v>58.225000000000001</v>
+      </c>
+      <c r="J339" s="3">
+        <v>202.55625000000001</v>
+      </c>
+      <c r="L339" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A340" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F340" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G340" s="3">
+        <v>228</v>
+      </c>
+      <c r="H340" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="I340" s="3">
+        <v>95.1</v>
+      </c>
+      <c r="J340" s="3">
+        <v>318.57499999999999</v>
+      </c>
+      <c r="L340" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A341" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F341" s="4">
+        <v>44995</v>
+      </c>
+      <c r="G341" s="3">
+        <v>210</v>
+      </c>
+      <c r="H341" s="3">
+        <v>85</v>
+      </c>
+      <c r="I341" s="3">
+        <v>90</v>
+      </c>
+      <c r="J341" s="3">
+        <v>317.5</v>
+      </c>
+      <c r="K341" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="L341" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A342" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F342" s="4">
+        <v>43853</v>
+      </c>
+      <c r="G342" s="3">
+        <v>230.5</v>
+      </c>
+      <c r="H342" s="3">
+        <v>62</v>
+      </c>
+      <c r="I342" s="3">
+        <v>92</v>
+      </c>
+      <c r="J342" s="3">
+        <v>315.5</v>
+      </c>
+      <c r="L342" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A343" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F343" s="4">
+        <v>44995</v>
+      </c>
+      <c r="G343" s="3">
+        <v>235</v>
+      </c>
+      <c r="H343" s="3">
+        <v>57</v>
+      </c>
+      <c r="I343" s="3">
+        <v>94</v>
+      </c>
+      <c r="J343" s="3">
+        <v>315.5</v>
+      </c>
+      <c r="K343" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="L343" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A344" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F344" s="4">
+        <v>44944</v>
+      </c>
+      <c r="G344" s="3">
+        <v>224</v>
+      </c>
+      <c r="H344" s="3">
+        <v>62</v>
+      </c>
+      <c r="I344" s="3">
+        <v>88.5</v>
+      </c>
+      <c r="J344" s="3">
+        <v>308.125</v>
+      </c>
+      <c r="L344" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A345" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F345" s="4">
+        <v>45363</v>
+      </c>
+      <c r="G345" s="3">
+        <v>212</v>
+      </c>
+      <c r="H345" s="3">
+        <v>68.8</v>
+      </c>
+      <c r="I345" s="3">
+        <v>84.5</v>
+      </c>
+      <c r="J345" s="3">
+        <v>301.92500000000001</v>
+      </c>
+      <c r="L345" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A346" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E346" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F346" s="4">
+        <v>44278</v>
+      </c>
+      <c r="G346" s="3">
+        <v>197</v>
+      </c>
+      <c r="H346" s="3">
+        <v>71</v>
+      </c>
+      <c r="I346" s="3">
+        <v>114.3</v>
+      </c>
+      <c r="J346" s="3">
+        <v>296.57499999999999</v>
+      </c>
+      <c r="L346" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A347" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F347" s="4">
+        <v>43853</v>
+      </c>
+      <c r="G347" s="3">
+        <v>169.5</v>
+      </c>
+      <c r="H347" s="3">
+        <v>83</v>
+      </c>
+      <c r="I347" s="3">
+        <v>107</v>
+      </c>
+      <c r="J347" s="3">
+        <v>279.25</v>
+      </c>
+      <c r="L347" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A348" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F348" s="4">
+        <v>43832</v>
+      </c>
+      <c r="G348" s="3">
+        <v>184</v>
+      </c>
+      <c r="H348" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="I348" s="3">
+        <v>86</v>
+      </c>
+      <c r="J348" s="3">
+        <v>259</v>
+      </c>
+      <c r="K348" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="L348" s="1">
         <v>9</v>
       </c>
-      <c r="N322" s="1">
-[...31 lines deleted...]
-      <c r="J323" s="3">
+    </row>
+    <row r="349" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A349" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="K323" s="1" t="s">
-[...98 lines deleted...]
-      <c r="G326" s="3">
+      <c r="B349" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E349" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F349" s="4">
+        <v>42754</v>
+      </c>
+      <c r="G349" s="3">
+        <v>164</v>
+      </c>
+      <c r="H349" s="3">
+        <v>65</v>
+      </c>
+      <c r="I349" s="3">
+        <v>104</v>
+      </c>
+      <c r="J349" s="3">
+        <v>255</v>
+      </c>
+      <c r="L349" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A350" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D350" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="H326" s="3">
-[...28 lines deleted...]
-      <c r="E327" s="1" t="s">
+      <c r="E350" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F350" s="4">
+        <v>43056</v>
+      </c>
+      <c r="G350" s="3">
+        <v>195</v>
+      </c>
+      <c r="H350" s="3">
+        <v>39.5</v>
+      </c>
+      <c r="I350" s="3">
+        <v>64</v>
+      </c>
+      <c r="J350" s="3">
+        <v>250.5</v>
+      </c>
+      <c r="L350" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A351" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E351" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F351" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G351" s="3">
+        <v>165.8</v>
+      </c>
+      <c r="H351" s="3">
+        <v>60.71</v>
+      </c>
+      <c r="I351" s="3">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="J351" s="3">
+        <v>245.36</v>
+      </c>
+      <c r="L351" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A352" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F352" s="4">
+        <v>46030</v>
+      </c>
+      <c r="G352" s="3">
+        <v>172</v>
+      </c>
+      <c r="H352" s="3">
+        <v>57</v>
+      </c>
+      <c r="I352" s="3">
+        <v>63.75</v>
+      </c>
+      <c r="J352" s="3">
+        <v>244.9375</v>
+      </c>
+      <c r="L352" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A353" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F353" s="4">
+        <v>44614</v>
+      </c>
+      <c r="G353" s="3">
+        <v>171</v>
+      </c>
+      <c r="H353" s="3">
+        <v>52.5</v>
+      </c>
+      <c r="I353" s="3">
+        <v>83.3</v>
+      </c>
+      <c r="J353" s="3">
+        <v>244.32499999999999</v>
+      </c>
+      <c r="K353" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="L353" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A354" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F354" s="4">
+        <v>44270</v>
+      </c>
+      <c r="G354" s="3">
+        <v>160.5</v>
+      </c>
+      <c r="H354" s="3">
+        <v>61.5</v>
+      </c>
+      <c r="I354" s="3">
+        <v>84</v>
+      </c>
+      <c r="J354" s="3">
+        <v>243</v>
+      </c>
+      <c r="L354" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A355" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F355" s="4">
+        <v>46120</v>
+      </c>
+      <c r="G355" s="3">
+        <v>183</v>
+      </c>
+      <c r="H355" s="3">
         <v>45</v>
       </c>
-      <c r="G327" s="3">
-[...49 lines deleted...]
-      <c r="K328" s="1" t="s">
+      <c r="I355" s="3">
+        <v>43.7</v>
+      </c>
+      <c r="J355" s="3">
+        <v>238.92500000000001</v>
+      </c>
+      <c r="L355" s="1">
         <v>16</v>
       </c>
-      <c r="L328" s="1" t="s">
-[...1086 lines deleted...]
-    <row r="356" spans="1:15" x14ac:dyDescent="0.35">
+    </row>
+    <row r="356" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A356" s="1" t="s">
-        <v>254</v>
+        <v>203</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>255</v>
+        <v>204</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>256</v>
+        <v>327</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F356" s="2">
-        <v>45735</v>
+      <c r="F356" s="4">
+        <v>44629</v>
       </c>
       <c r="G356" s="3">
-        <v>264</v>
+        <v>159</v>
       </c>
       <c r="H356" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="I356" s="3">
+        <v>79.75</v>
+      </c>
+      <c r="J356" s="3">
+        <v>232.44</v>
+      </c>
+      <c r="L356" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A357" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F357" s="4">
+        <v>44270</v>
+      </c>
+      <c r="G357" s="3">
+        <v>135.5</v>
+      </c>
+      <c r="H357" s="3">
+        <v>68</v>
+      </c>
+      <c r="I357" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="J357" s="3">
+        <v>226.125</v>
+      </c>
+      <c r="L357" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A358" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F358" s="4">
+        <v>45337</v>
+      </c>
+      <c r="G358" s="3">
+        <v>145.5</v>
+      </c>
+      <c r="H358" s="3">
+        <v>62.5</v>
+      </c>
+      <c r="I358" s="3">
+        <v>70.55</v>
+      </c>
+      <c r="J358" s="3">
+        <v>225.63749999999999</v>
+      </c>
+      <c r="L358" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A359" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F359" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G359" s="3">
+        <v>146.5</v>
+      </c>
+      <c r="H359" s="3">
+        <v>60.5</v>
+      </c>
+      <c r="I359" s="3">
+        <v>74.5</v>
+      </c>
+      <c r="J359" s="3">
+        <v>225.625</v>
+      </c>
+      <c r="L359" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A360" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F360" s="4">
+        <v>45499</v>
+      </c>
+      <c r="G360" s="3">
+        <v>162</v>
+      </c>
+      <c r="H360" s="3">
+        <v>48</v>
+      </c>
+      <c r="I360" s="3">
+        <v>47.7</v>
+      </c>
+      <c r="J360" s="3">
+        <v>221.92500000000001</v>
+      </c>
+      <c r="L360" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A361" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F361" s="4">
+        <v>44953</v>
+      </c>
+      <c r="G361" s="3">
+        <v>151.4</v>
+      </c>
+      <c r="H361" s="3">
+        <v>50.1</v>
+      </c>
+      <c r="I361" s="3">
+        <v>76.05</v>
+      </c>
+      <c r="J361" s="3">
+        <v>220.51249999999999</v>
+      </c>
+      <c r="K361" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="L361" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A362" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E362" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F362" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G362" s="3">
+        <v>270</v>
+      </c>
+      <c r="H362" s="3">
+        <v>56</v>
+      </c>
+      <c r="I362" s="3">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3">
+        <v>326</v>
+      </c>
+      <c r="L362" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A363" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F363" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G363" s="3">
+        <v>112</v>
+      </c>
+      <c r="H363" s="3">
+        <v>63</v>
+      </c>
+      <c r="I363" s="3">
+        <v>44</v>
+      </c>
+      <c r="J363" s="3">
+        <v>186</v>
+      </c>
+      <c r="L363" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A364" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F364" s="4">
+        <v>45659</v>
+      </c>
+      <c r="G364" s="3">
+        <v>74</v>
+      </c>
+      <c r="H364" s="3">
+        <v>39</v>
+      </c>
+      <c r="I364" s="3">
+        <v>34</v>
+      </c>
+      <c r="J364" s="3">
+        <v>121.5</v>
+      </c>
+      <c r="L364" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A365" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F365" s="4">
+        <v>45019</v>
+      </c>
+      <c r="G365" s="3">
+        <v>252.2</v>
+      </c>
+      <c r="H365" s="3">
+        <v>125</v>
+      </c>
+      <c r="I365" s="3">
+        <v>74</v>
+      </c>
+      <c r="J365" s="3">
+        <v>395.7</v>
+      </c>
+      <c r="L365" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A366" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F366" s="4">
+        <v>42453</v>
+      </c>
+      <c r="G366" s="3">
+        <v>178.8</v>
+      </c>
+      <c r="H366" s="3">
+        <v>142</v>
+      </c>
+      <c r="I366" s="3">
+        <v>69</v>
+      </c>
+      <c r="J366" s="3">
+        <v>338.05</v>
+      </c>
+      <c r="L366" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A367" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F367" s="4">
+        <v>42248</v>
+      </c>
+      <c r="G367" s="3">
+        <v>159.6</v>
+      </c>
+      <c r="H367" s="3">
+        <v>160.1</v>
+      </c>
+      <c r="I367" s="3">
+        <v>62</v>
+      </c>
+      <c r="J367" s="3">
+        <v>335.2</v>
+      </c>
+      <c r="L367" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A368" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F368" s="4">
+        <v>42248</v>
+      </c>
+      <c r="G368" s="3">
+        <v>171.6</v>
+      </c>
+      <c r="H368" s="3">
+        <v>146.5</v>
+      </c>
+      <c r="I368" s="3">
+        <v>60</v>
+      </c>
+      <c r="J368" s="3">
+        <v>333.1</v>
+      </c>
+      <c r="L368" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A369" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F369" s="4">
+        <v>42453</v>
+      </c>
+      <c r="G369" s="3">
+        <v>194.4</v>
+      </c>
+      <c r="H369" s="3">
+        <v>122</v>
+      </c>
+      <c r="I369" s="3">
+        <v>66</v>
+      </c>
+      <c r="J369" s="3">
+        <v>332.9</v>
+      </c>
+      <c r="L369" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A370" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F370" s="4">
+        <v>45492</v>
+      </c>
+      <c r="G370" s="3">
+        <v>176</v>
+      </c>
+      <c r="H370" s="3">
+        <v>82</v>
+      </c>
+      <c r="I370" s="3">
+        <v>59.35</v>
+      </c>
+      <c r="J370" s="3">
+        <v>272.83749999999998</v>
+      </c>
+      <c r="L370" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A371" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F371" s="4">
+        <v>46104</v>
+      </c>
+      <c r="G371" s="3">
+        <v>144</v>
+      </c>
+      <c r="H371" s="3">
+        <v>101</v>
+      </c>
+      <c r="I371" s="3">
+        <v>64</v>
+      </c>
+      <c r="J371" s="3">
+        <v>261</v>
+      </c>
+      <c r="K371" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="L371" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A372" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F372" s="4">
+        <v>45736</v>
+      </c>
+      <c r="G372" s="3">
+        <v>137</v>
+      </c>
+      <c r="H372" s="3">
+        <v>94</v>
+      </c>
+      <c r="I372" s="3">
+        <v>56</v>
+      </c>
+      <c r="J372" s="3">
+        <v>245</v>
+      </c>
+      <c r="L372" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A373" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E373" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F373" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G373" s="3">
+        <v>144</v>
+      </c>
+      <c r="H373" s="3">
+        <v>85</v>
+      </c>
+      <c r="I373" s="3">
+        <v>60.3</v>
+      </c>
+      <c r="J373" s="3">
+        <v>244.06</v>
+      </c>
+      <c r="L373" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A374" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G374" s="3">
+        <v>117</v>
+      </c>
+      <c r="H374" s="3">
+        <v>120</v>
+      </c>
+      <c r="I374" s="3">
+        <v>26</v>
+      </c>
+      <c r="J374" s="3">
+        <v>244</v>
+      </c>
+      <c r="L374" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A375" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F375" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G375" s="3">
+        <v>127</v>
+      </c>
+      <c r="H375" s="3">
+        <v>103</v>
+      </c>
+      <c r="I375" s="3">
+        <v>44</v>
+      </c>
+      <c r="J375" s="3">
+        <v>241</v>
+      </c>
+      <c r="L375" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A376" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F376" s="4">
+        <v>44987</v>
+      </c>
+      <c r="G376" s="3">
+        <v>75</v>
+      </c>
+      <c r="H376" s="3">
+        <v>91.3</v>
+      </c>
+      <c r="I376" s="3">
+        <v>26.9</v>
+      </c>
+      <c r="J376" s="3">
+        <v>173.02500000000001</v>
+      </c>
+      <c r="L376" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A377" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F377" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G377" s="3">
+        <v>96</v>
+      </c>
+      <c r="H377" s="3">
+        <v>91.1</v>
+      </c>
+      <c r="I377" s="3">
+        <v>40.5</v>
+      </c>
+      <c r="J377" s="3">
+        <v>197.22499999999999</v>
+      </c>
+      <c r="L377" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A378" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F378" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G378" s="3">
+        <v>97</v>
+      </c>
+      <c r="H378" s="3">
+        <v>56.5</v>
+      </c>
+      <c r="I378" s="3">
+        <v>0</v>
+      </c>
+      <c r="J378" s="3">
+        <v>153.5</v>
+      </c>
+      <c r="L378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A379" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F379" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G379" s="3">
+        <v>82</v>
+      </c>
+      <c r="H379" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="I379" s="3">
+        <v>28.25</v>
+      </c>
+      <c r="J379" s="3">
+        <v>144.5625</v>
+      </c>
+      <c r="L379" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A380" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F380" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G380" s="3">
+        <v>88</v>
+      </c>
+      <c r="H380" s="3">
+        <v>50</v>
+      </c>
+      <c r="I380" s="3">
+        <v>23.75</v>
+      </c>
+      <c r="J380" s="3">
+        <v>144</v>
+      </c>
+      <c r="L380" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A381" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F381" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G381" s="3">
+        <v>91</v>
+      </c>
+      <c r="H381" s="3">
+        <v>67</v>
+      </c>
+      <c r="I381" s="3">
+        <v>45.15</v>
+      </c>
+      <c r="J381" s="3">
+        <v>169.28749999999999</v>
+      </c>
+      <c r="L381" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A382" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F382" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G382" s="3">
+        <v>22.6</v>
+      </c>
+      <c r="H382" s="3">
+        <v>37.4</v>
+      </c>
+      <c r="I382" s="3">
+        <v>63.75</v>
+      </c>
+      <c r="J382" s="3">
+        <v>75.9375</v>
+      </c>
+      <c r="L382" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A383" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F383" s="4">
+        <v>40575</v>
+      </c>
+      <c r="G383" s="3">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="H383" s="3">
+        <v>102.6</v>
+      </c>
+      <c r="I383" s="3">
+        <v>28</v>
+      </c>
+      <c r="J383" s="3">
+        <v>190</v>
+      </c>
+      <c r="L383" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A384" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F384" s="4">
+        <v>42936</v>
+      </c>
+      <c r="G384" s="3">
+        <v>91.8</v>
+      </c>
+      <c r="H384" s="3">
+        <v>84.8</v>
+      </c>
+      <c r="I384" s="3">
+        <v>43.6</v>
+      </c>
+      <c r="J384" s="3">
+        <v>186</v>
+      </c>
+      <c r="L384" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A385" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F385" s="4">
+        <v>43888</v>
+      </c>
+      <c r="G385" s="3">
+        <v>110.5</v>
+      </c>
+      <c r="H385" s="3">
+        <v>68</v>
+      </c>
+      <c r="I385" s="3">
+        <v>51</v>
+      </c>
+      <c r="J385" s="3">
+        <v>191.25</v>
+      </c>
+      <c r="L385" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A386" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F386" s="4">
+        <v>43888</v>
+      </c>
+      <c r="G386" s="3">
+        <v>106</v>
+      </c>
+      <c r="H386" s="3">
         <v>66.5</v>
       </c>
-      <c r="I356" s="3">
+      <c r="I386" s="3">
+        <v>43.164999999999999</v>
+      </c>
+      <c r="J386" s="3">
+        <v>183.25</v>
+      </c>
+      <c r="L386" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A387" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F387" s="4">
+        <v>46001</v>
+      </c>
+      <c r="G387" s="3">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H387" s="3">
+        <v>87.3</v>
+      </c>
+      <c r="I387" s="3">
+        <v>33</v>
+      </c>
+      <c r="J387" s="3">
+        <v>171.15</v>
+      </c>
+      <c r="L387" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A388" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F388" s="4">
+        <v>44960</v>
+      </c>
+      <c r="G388" s="3">
+        <v>151</v>
+      </c>
+      <c r="H388" s="3">
+        <v>97</v>
+      </c>
+      <c r="I388" s="3">
+        <v>69</v>
+      </c>
+      <c r="J388" s="3">
+        <v>265.25</v>
+      </c>
+      <c r="L388" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A389" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F389" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G389" s="3">
+        <v>68</v>
+      </c>
+      <c r="H389" s="3">
+        <v>11</v>
+      </c>
+      <c r="I389" s="3">
+        <v>17.25</v>
+      </c>
+      <c r="J389" s="3">
+        <v>83.31</v>
+      </c>
+      <c r="L389" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A390" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F390" s="4">
+        <v>46120</v>
+      </c>
+      <c r="G390" s="3">
+        <v>40.5</v>
+      </c>
+      <c r="H390" s="3">
+        <v>21</v>
+      </c>
+      <c r="I390" s="3">
+        <v>60.65</v>
+      </c>
+      <c r="J390" s="3">
+        <v>76.662499999999994</v>
+      </c>
+      <c r="L390" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A391" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F391" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G391" s="3">
+        <v>140</v>
+      </c>
+      <c r="H391" s="3">
+        <v>69</v>
+      </c>
+      <c r="I391" s="3">
+        <v>37.5</v>
+      </c>
+      <c r="J391" s="3">
+        <v>318.375</v>
+      </c>
+      <c r="L391" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A392" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F392" s="4">
+        <v>45337</v>
+      </c>
+      <c r="G392" s="3">
+        <v>172</v>
+      </c>
+      <c r="H392" s="3">
+        <v>71</v>
+      </c>
+      <c r="I392" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="J392" s="3">
+        <v>246.45</v>
+      </c>
+      <c r="L392" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A393" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F393" s="4">
+        <v>44951</v>
+      </c>
+      <c r="G393" s="3">
+        <v>132</v>
+      </c>
+      <c r="H393" s="3">
+        <v>63.8</v>
+      </c>
+      <c r="I393" s="3">
+        <v>43.6</v>
+      </c>
+      <c r="J393" s="3">
+        <v>206.7</v>
+      </c>
+      <c r="L393" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A394" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F394" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G394" s="3">
+        <v>115</v>
+      </c>
+      <c r="H394" s="3">
+        <v>62</v>
+      </c>
+      <c r="I394" s="3">
+        <v>40.5</v>
+      </c>
+      <c r="J394" s="3">
+        <v>187.125</v>
+      </c>
+      <c r="L394" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A395" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F395" s="4">
+        <v>46034</v>
+      </c>
+      <c r="G395" s="3">
+        <v>44</v>
+      </c>
+      <c r="H395" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="I395" s="3">
+        <v>25.45</v>
+      </c>
+      <c r="J395" s="3">
+        <v>95.862499999999997</v>
+      </c>
+      <c r="L395" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A396" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F396" s="4">
+        <v>45889</v>
+      </c>
+      <c r="G396" s="3">
+        <v>33</v>
+      </c>
+      <c r="H396" s="3">
+        <v>42</v>
+      </c>
+      <c r="I396" s="3">
+        <v>41.55</v>
+      </c>
+      <c r="J396" s="3">
+        <v>85.387500000000003</v>
+      </c>
+      <c r="K396" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="L396" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A397" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F397" s="4">
+        <v>44271</v>
+      </c>
+      <c r="G397" s="3">
+        <v>84.9</v>
+      </c>
+      <c r="H397" s="3">
+        <v>56.1</v>
+      </c>
+      <c r="I397" s="3">
+        <v>57.6</v>
+      </c>
+      <c r="J397" s="3">
+        <v>155.4</v>
+      </c>
+      <c r="L397" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A398" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F398" s="4">
+        <v>45119</v>
+      </c>
+      <c r="G398" s="3">
+        <v>91.5</v>
+      </c>
+      <c r="H398" s="3">
+        <v>63</v>
+      </c>
+      <c r="I398" s="3">
+        <v>51.7</v>
+      </c>
+      <c r="J398" s="3">
+        <v>167.42500000000001</v>
+      </c>
+      <c r="L398" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A399" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F399" s="4">
+        <v>45433</v>
+      </c>
+      <c r="G399" s="3">
+        <v>31</v>
+      </c>
+      <c r="H399" s="3">
+        <v>26</v>
+      </c>
+      <c r="I399" s="3">
+        <v>29.5</v>
+      </c>
+      <c r="J399" s="3">
+        <v>64.375</v>
+      </c>
+      <c r="K399" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="L399" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A400" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F400" s="4">
+        <v>45391</v>
+      </c>
+      <c r="G400" s="3">
+        <v>59</v>
+      </c>
+      <c r="H400" s="3">
+        <v>27</v>
+      </c>
+      <c r="I400" s="3">
+        <v>30</v>
+      </c>
+      <c r="J400" s="3">
+        <v>93.5</v>
+      </c>
+      <c r="K400" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="L400" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A401" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G401" s="3">
+        <v>74</v>
+      </c>
+      <c r="H401" s="3">
+        <v>51.5</v>
+      </c>
+      <c r="I401" s="3">
+        <v>28.5</v>
+      </c>
+      <c r="J401" s="3">
+        <v>132.6</v>
+      </c>
+      <c r="L401" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A402" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E402" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F402" s="4">
+        <v>45327</v>
+      </c>
+      <c r="G402" s="3">
+        <v>41</v>
+      </c>
+      <c r="H402" s="3">
+        <v>38.5</v>
+      </c>
+      <c r="I402" s="3">
+        <v>22.5</v>
+      </c>
+      <c r="J402" s="3">
+        <v>85.125</v>
+      </c>
+      <c r="L402" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A403" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E403" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F403" s="4">
+        <v>45719</v>
+      </c>
+      <c r="G403" s="3">
+        <v>123</v>
+      </c>
+      <c r="H403" s="3">
+        <v>81</v>
+      </c>
+      <c r="I403" s="3">
         <v>0</v>
       </c>
-      <c r="J356" s="3">
-[...2 lines deleted...]
-      <c r="K356" s="1" t="s">
+      <c r="J403" s="3">
+        <v>204</v>
+      </c>
+      <c r="K403" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="L403" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A404" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E404" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F404" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G404" s="3">
+        <v>194</v>
+      </c>
+      <c r="H404" s="3">
+        <v>69.5</v>
+      </c>
+      <c r="I404" s="3">
+        <v>53.5</v>
+      </c>
+      <c r="J404" s="3">
+        <v>277</v>
+      </c>
+      <c r="L404" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A405" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E405" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F405" s="4">
+        <v>43042</v>
+      </c>
+      <c r="G405" s="3">
+        <v>145</v>
+      </c>
+      <c r="H405" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="I405" s="3">
+        <v>67.5</v>
+      </c>
+      <c r="J405" s="3">
+        <v>258.375</v>
+      </c>
+      <c r="L405" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A406" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E406" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F406" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G406" s="3">
+        <v>141</v>
+      </c>
+      <c r="H406" s="3">
+        <v>79</v>
+      </c>
+      <c r="I406" s="3">
+        <v>68</v>
+      </c>
+      <c r="J406" s="3">
+        <v>237</v>
+      </c>
+      <c r="K406" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="L406" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A407" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E407" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F407" s="4">
+        <v>46114</v>
+      </c>
+      <c r="G407" s="3">
+        <v>116</v>
+      </c>
+      <c r="H407" s="3">
+        <v>104.3</v>
+      </c>
+      <c r="I407" s="3">
+        <v>43.25</v>
+      </c>
+      <c r="J407" s="3">
+        <v>231.11250000000001</v>
+      </c>
+      <c r="L407" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A408" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E408" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F408" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G408" s="3">
+        <v>113</v>
+      </c>
+      <c r="H408" s="3">
+        <v>105</v>
+      </c>
+      <c r="I408" s="3">
+        <v>42</v>
+      </c>
+      <c r="J408" s="3">
+        <v>228.5</v>
+      </c>
+      <c r="L408" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A409" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E409" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F409" s="4">
+        <v>45015</v>
+      </c>
+      <c r="G409" s="3">
+        <v>49</v>
+      </c>
+      <c r="H409" s="3">
+        <v>41</v>
+      </c>
+      <c r="I409" s="3">
+        <v>13.5</v>
+      </c>
+      <c r="J409" s="3">
+        <v>93.375</v>
+      </c>
+      <c r="L409" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A410" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E410" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F410" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G410" s="3">
+        <v>54</v>
+      </c>
+      <c r="H410" s="3">
+        <v>42</v>
+      </c>
+      <c r="I410" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="J410" s="3">
+        <v>104.125</v>
+      </c>
+      <c r="L410" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A411" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E411" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F411" s="4">
+        <v>42882</v>
+      </c>
+      <c r="G411" s="3">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="H411" s="3">
+        <v>113</v>
+      </c>
+      <c r="I411" s="3">
+        <v>135.5</v>
+      </c>
+      <c r="J411" s="3">
+        <v>456.47500000000002</v>
+      </c>
+      <c r="K411" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="L411" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A412" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F412" s="4">
+        <v>43593</v>
+      </c>
+      <c r="G412" s="3">
+        <v>270</v>
+      </c>
+      <c r="H412" s="3">
+        <v>121</v>
+      </c>
+      <c r="I412" s="3">
+        <v>193</v>
+      </c>
+      <c r="J412" s="3">
+        <v>423</v>
+      </c>
+      <c r="L412" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A413" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F413" s="4">
+        <v>43832</v>
+      </c>
+      <c r="G413" s="3">
+        <v>270.5</v>
+      </c>
+      <c r="H413" s="3">
+        <v>114.5</v>
+      </c>
+      <c r="I413" s="3">
+        <v>80.875</v>
+      </c>
+      <c r="J413" s="3">
+        <v>415.875</v>
+      </c>
+      <c r="L413" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A414" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F414" s="4">
+        <v>45364</v>
+      </c>
+      <c r="G414" s="3">
+        <v>263</v>
+      </c>
+      <c r="H414" s="3">
+        <v>84</v>
+      </c>
+      <c r="I414" s="3">
+        <v>90</v>
+      </c>
+      <c r="J414" s="3">
+        <v>369.5</v>
+      </c>
+      <c r="L414" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A415" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E415" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F415" s="4">
+        <v>43070</v>
+      </c>
+      <c r="G415" s="3">
+        <v>232</v>
+      </c>
+      <c r="H415" s="3">
+        <v>91</v>
+      </c>
+      <c r="I415" s="3">
+        <v>87.3</v>
+      </c>
+      <c r="J415" s="3">
+        <v>344.8</v>
+      </c>
+      <c r="L415" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A416" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F416" s="4">
+        <v>45342</v>
+      </c>
+      <c r="G416" s="3">
+        <v>192</v>
+      </c>
+      <c r="H416" s="3">
+        <v>119</v>
+      </c>
+      <c r="I416" s="3">
+        <v>77.125</v>
+      </c>
+      <c r="J416" s="3">
+        <v>330.28125</v>
+      </c>
+      <c r="L416" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A417" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F417" s="4">
+        <v>46036</v>
+      </c>
+      <c r="G417" s="3">
+        <v>204.9</v>
+      </c>
+      <c r="H417" s="3">
+        <v>102</v>
+      </c>
+      <c r="I417" s="3">
+        <v>91.35</v>
+      </c>
+      <c r="J417" s="3">
+        <v>329.73750000000001</v>
+      </c>
+      <c r="L417" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A418" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E418" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F418" s="4">
+        <v>44623</v>
+      </c>
+      <c r="G418" s="3">
+        <v>213</v>
+      </c>
+      <c r="H418" s="3">
+        <v>80.5</v>
+      </c>
+      <c r="I418" s="3">
+        <v>78.75</v>
+      </c>
+      <c r="J418" s="3">
+        <v>313.1875</v>
+      </c>
+      <c r="K418" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="L418" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A419" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E419" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F419" s="4">
+        <v>44987</v>
+      </c>
+      <c r="G419" s="3">
+        <v>211</v>
+      </c>
+      <c r="H419" s="3">
+        <v>86.3</v>
+      </c>
+      <c r="I419" s="3">
+        <v>62.95</v>
+      </c>
+      <c r="J419" s="3">
+        <v>313.03750000000002</v>
+      </c>
+      <c r="L419" s="1">
         <v>9</v>
       </c>
-      <c r="L356" s="1" t="s">
+    </row>
+    <row r="420" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A420" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E420" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F420" s="4">
+        <v>45877</v>
+      </c>
+      <c r="G420" s="3">
+        <v>191</v>
+      </c>
+      <c r="H420" s="3">
+        <v>93</v>
+      </c>
+      <c r="I420" s="3">
+        <v>100</v>
+      </c>
+      <c r="J420" s="3">
+        <v>309</v>
+      </c>
+      <c r="K420" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="L420" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A421" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E421" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F421" s="4">
+        <v>44614</v>
+      </c>
+      <c r="G421" s="3">
+        <v>199.2</v>
+      </c>
+      <c r="H421" s="3">
+        <v>88.1</v>
+      </c>
+      <c r="I421" s="3">
+        <v>76.55</v>
+      </c>
+      <c r="J421" s="3">
+        <v>306.4375</v>
+      </c>
+      <c r="K421" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="L421" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A422" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E422" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F422" s="4">
+        <v>43609</v>
+      </c>
+      <c r="G422" s="3">
+        <v>157</v>
+      </c>
+      <c r="H422" s="3">
+        <v>121.2</v>
+      </c>
+      <c r="I422" s="3">
+        <v>101</v>
+      </c>
+      <c r="J422" s="3">
+        <v>303</v>
+      </c>
+      <c r="L422" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A423" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E423" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F423" s="4">
+        <v>46104</v>
+      </c>
+      <c r="G423" s="3">
+        <v>163</v>
+      </c>
+      <c r="H423" s="3">
+        <v>101</v>
+      </c>
+      <c r="I423" s="3">
+        <v>109</v>
+      </c>
+      <c r="J423" s="3">
+        <v>291.25</v>
+      </c>
+      <c r="L423" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A424" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E424" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F424" s="4">
+        <v>45378</v>
+      </c>
+      <c r="G424" s="3">
+        <v>174</v>
+      </c>
+      <c r="H424" s="3">
+        <v>63</v>
+      </c>
+      <c r="I424" s="3">
+        <v>41</v>
+      </c>
+      <c r="J424" s="3">
+        <v>247.25</v>
+      </c>
+      <c r="L424" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A425" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E425" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F425" s="4">
+        <v>46030</v>
+      </c>
+      <c r="G425" s="3">
+        <v>147</v>
+      </c>
+      <c r="H425" s="3">
+        <v>74.5</v>
+      </c>
+      <c r="I425" s="3">
+        <v>68.25</v>
+      </c>
+      <c r="J425" s="3">
+        <v>238.5625</v>
+      </c>
+      <c r="L425" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A426" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E426" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F426" s="4">
+        <v>43832</v>
+      </c>
+      <c r="G426" s="3">
+        <v>139</v>
+      </c>
+      <c r="H426" s="3">
+        <v>72</v>
+      </c>
+      <c r="I426" s="3">
+        <v>70</v>
+      </c>
+      <c r="J426" s="3">
+        <v>230</v>
+      </c>
+      <c r="L426" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A427" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E427" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F427" s="4">
+        <v>44951</v>
+      </c>
+      <c r="G427" s="3">
+        <v>69.7</v>
+      </c>
+      <c r="H427" s="3">
+        <v>64</v>
+      </c>
+      <c r="I427" s="3">
+        <v>53.9</v>
+      </c>
+      <c r="J427" s="3">
+        <v>147.17500000000001</v>
+      </c>
+      <c r="K427" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="L427" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A428" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E428" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F428" s="4">
+        <v>43005</v>
+      </c>
+      <c r="G428" s="3">
+        <v>207.6</v>
+      </c>
+      <c r="H428" s="3">
+        <v>119.3</v>
+      </c>
+      <c r="I428" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="J428" s="3">
+        <v>349.52499999999998</v>
+      </c>
+      <c r="L428" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A429" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E429" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F429" s="4">
+        <v>45019</v>
+      </c>
+      <c r="G429" s="3">
+        <v>202</v>
+      </c>
+      <c r="H429" s="3">
+        <v>120</v>
+      </c>
+      <c r="I429" s="3">
+        <v>94.5</v>
+      </c>
+      <c r="J429" s="3">
+        <v>345.625</v>
+      </c>
+      <c r="L429" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A430" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E430" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F430" s="4">
+        <v>45499</v>
+      </c>
+      <c r="G430" s="3">
+        <v>210</v>
+      </c>
+      <c r="H430" s="3">
+        <v>98.5</v>
+      </c>
+      <c r="I430" s="3">
+        <v>105</v>
+      </c>
+      <c r="J430" s="3">
+        <v>334.75</v>
+      </c>
+      <c r="K430" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L430" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A431" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E431" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F431" s="4">
+        <v>43860</v>
+      </c>
+      <c r="G431" s="3">
+        <v>202</v>
+      </c>
+      <c r="H431" s="3">
+        <v>110</v>
+      </c>
+      <c r="I431" s="3">
+        <v>85</v>
+      </c>
+      <c r="J431" s="3">
+        <v>333.25</v>
+      </c>
+      <c r="L431" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A432" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E432" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F432" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G432" s="3">
+        <v>216</v>
+      </c>
+      <c r="H432" s="3">
+        <v>107</v>
+      </c>
+      <c r="I432" s="3">
+        <v>0</v>
+      </c>
+      <c r="J432" s="3">
+        <v>323</v>
+      </c>
+      <c r="L432" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A433" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E433" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F433" s="4">
+        <v>43875</v>
+      </c>
+      <c r="G433" s="3">
+        <v>206.5</v>
+      </c>
+      <c r="H433" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="I433" s="3">
+        <v>71.5</v>
+      </c>
+      <c r="J433" s="3">
+        <v>320.875</v>
+      </c>
+      <c r="L433" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A434" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E434" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F434" s="4">
+        <v>43836</v>
+      </c>
+      <c r="G434" s="3">
+        <v>184.5</v>
+      </c>
+      <c r="H434" s="3">
+        <v>103</v>
+      </c>
+      <c r="I434" s="3">
+        <v>89</v>
+      </c>
+      <c r="J434" s="3">
+        <v>309.75</v>
+      </c>
+      <c r="L434" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A435" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E435" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F435" s="4">
+        <v>45008</v>
+      </c>
+      <c r="G435" s="3">
+        <v>161</v>
+      </c>
+      <c r="H435" s="3">
+        <v>118</v>
+      </c>
+      <c r="I435" s="3">
+        <v>87</v>
+      </c>
+      <c r="J435" s="3">
+        <v>300.75</v>
+      </c>
+      <c r="L435" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A436" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E436" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F436" s="4">
+        <v>43836</v>
+      </c>
+      <c r="G436" s="3">
+        <v>166</v>
+      </c>
+      <c r="H436" s="3">
+        <v>110</v>
+      </c>
+      <c r="I436" s="3">
+        <v>68.5</v>
+      </c>
+      <c r="J436" s="3">
+        <v>293</v>
+      </c>
+      <c r="L436" s="1">
         <v>9</v>
       </c>
-      <c r="M356" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N356" s="1">
+    </row>
+    <row r="437" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A437" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F437" s="4">
+        <v>45005</v>
+      </c>
+      <c r="G437" s="3">
+        <v>150</v>
+      </c>
+      <c r="H437" s="3">
+        <v>114</v>
+      </c>
+      <c r="I437" s="3">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="J437" s="3">
+        <v>284.35000000000002</v>
+      </c>
+      <c r="L437" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A438" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E438" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F438" s="4">
+        <v>45712</v>
+      </c>
+      <c r="G438" s="3">
+        <v>199</v>
+      </c>
+      <c r="H438" s="3">
+        <v>63</v>
+      </c>
+      <c r="I438" s="3">
+        <v>52</v>
+      </c>
+      <c r="J438" s="3">
+        <v>275</v>
+      </c>
+      <c r="K438" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="L438" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A439" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E439" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F439" s="4">
+        <v>44250</v>
+      </c>
+      <c r="G439" s="3">
+        <v>146</v>
+      </c>
+      <c r="H439" s="3">
+        <v>112</v>
+      </c>
+      <c r="I439" s="3">
+        <v>61.5</v>
+      </c>
+      <c r="J439" s="3">
+        <v>273.375</v>
+      </c>
+      <c r="L439" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A440" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E440" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F440" s="4">
+        <v>45715</v>
+      </c>
+      <c r="G440" s="3">
+        <v>164</v>
+      </c>
+      <c r="H440" s="3">
+        <v>104</v>
+      </c>
+      <c r="I440" s="3">
+        <v>0</v>
+      </c>
+      <c r="J440" s="3">
+        <v>268</v>
+      </c>
+      <c r="L440" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A441" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F441" s="4">
+        <v>45001</v>
+      </c>
+      <c r="G441" s="3">
+        <v>151</v>
+      </c>
+      <c r="H441" s="3">
+        <v>97</v>
+      </c>
+      <c r="I441" s="3">
+        <v>68</v>
+      </c>
+      <c r="J441" s="3">
+        <v>265</v>
+      </c>
+      <c r="L441" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A442" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E442" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F442" s="4">
+        <v>45363</v>
+      </c>
+      <c r="G442" s="3">
+        <v>127.5</v>
+      </c>
+      <c r="H442" s="3">
+        <v>93.5</v>
+      </c>
+      <c r="I442" s="3">
+        <v>61</v>
+      </c>
+      <c r="J442" s="3">
+        <v>236.25</v>
+      </c>
+      <c r="L442" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A443" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F443" s="4">
+        <v>45327</v>
+      </c>
+      <c r="G443" s="3">
+        <v>118</v>
+      </c>
+      <c r="H443" s="3">
+        <v>82</v>
+      </c>
+      <c r="I443" s="3">
+        <v>65.5</v>
+      </c>
+      <c r="J443" s="3">
+        <v>216.375</v>
+      </c>
+      <c r="K443" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="L443" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A444" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F444" s="4">
+        <v>45996</v>
+      </c>
+      <c r="G444" s="3">
+        <v>108</v>
+      </c>
+      <c r="H444" s="3">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="I444" s="3">
+        <v>108.5</v>
+      </c>
+      <c r="J444" s="3">
+        <v>215.52500000000001</v>
+      </c>
+      <c r="K444" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="L444" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A445" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E445" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F445" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G445" s="3">
+        <v>13.25</v>
+      </c>
+      <c r="H445" s="3">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I445" s="3">
+        <v>66.2</v>
+      </c>
+      <c r="J445" s="3">
+        <v>101.4</v>
+      </c>
+      <c r="L445" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A446" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E446" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G446" s="3">
+        <v>118</v>
+      </c>
+      <c r="H446" s="3">
+        <v>73</v>
+      </c>
+      <c r="I446" s="3">
+        <v>61</v>
+      </c>
+      <c r="J446" s="3">
+        <v>206.25</v>
+      </c>
+      <c r="L446" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="357" spans="1:15" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E357" s="1" t="s">
+    <row r="447" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A447" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E447" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F357" s="2">
-[...5 lines deleted...]
-      <c r="H357" s="3">
+      <c r="F447" s="4">
+        <v>45337</v>
+      </c>
+      <c r="G447" s="3">
+        <v>106</v>
+      </c>
+      <c r="H447" s="3">
+        <v>85</v>
+      </c>
+      <c r="I447" s="3">
+        <v>61</v>
+      </c>
+      <c r="J447" s="3">
+        <v>206.25</v>
+      </c>
+      <c r="L447" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A448" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E448" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F448" s="4">
+        <v>46099</v>
+      </c>
+      <c r="G448" s="3">
+        <v>103</v>
+      </c>
+      <c r="H448" s="3">
+        <v>81</v>
+      </c>
+      <c r="I448" s="3">
+        <v>34.5</v>
+      </c>
+      <c r="J448" s="3">
+        <v>192.625</v>
+      </c>
+      <c r="L448" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A449" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E449" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F449" s="4">
+        <v>46099</v>
+      </c>
+      <c r="G449" s="3">
+        <v>103</v>
+      </c>
+      <c r="H449" s="3">
+        <v>81</v>
+      </c>
+      <c r="I449" s="3">
+        <v>34.5</v>
+      </c>
+      <c r="J449" s="3">
+        <v>192.625</v>
+      </c>
+      <c r="L449" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A450" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E450" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F450" s="4">
+        <v>44959</v>
+      </c>
+      <c r="G450" s="3">
+        <v>96</v>
+      </c>
+      <c r="H450" s="3">
+        <v>78</v>
+      </c>
+      <c r="I450" s="3">
+        <v>48.25</v>
+      </c>
+      <c r="J450" s="3">
+        <v>186.0625</v>
+      </c>
+      <c r="L450" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A451" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F451" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G451" s="3">
+        <v>101</v>
+      </c>
+      <c r="H451" s="3">
+        <v>58</v>
+      </c>
+      <c r="I451" s="3">
+        <v>72.75</v>
+      </c>
+      <c r="J451" s="3">
+        <v>177.1875</v>
+      </c>
+      <c r="L451" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A452" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E452" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F452" s="4">
+        <v>46103</v>
+      </c>
+      <c r="G452" s="3">
+        <v>80</v>
+      </c>
+      <c r="H452" s="3">
+        <v>68.5</v>
+      </c>
+      <c r="I452" s="3">
+        <v>53.25</v>
+      </c>
+      <c r="J452" s="3">
+        <v>161.8125</v>
+      </c>
+      <c r="L452" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A453" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E453" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="I357" s="3">
+      <c r="F453" s="4">
+        <v>44987</v>
+      </c>
+      <c r="G453" s="3">
+        <v>84</v>
+      </c>
+      <c r="H453" s="3">
+        <v>66.430000000000007</v>
+      </c>
+      <c r="I453" s="3">
+        <v>43.4</v>
+      </c>
+      <c r="J453" s="3">
+        <v>161.28</v>
+      </c>
+      <c r="L453" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A454" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F454" s="4">
+        <v>44645</v>
+      </c>
+      <c r="G454" s="3">
+        <v>79</v>
+      </c>
+      <c r="H454" s="3">
+        <v>43.5</v>
+      </c>
+      <c r="I454" s="3">
+        <v>41.3</v>
+      </c>
+      <c r="J454" s="3">
+        <v>132.82499999999999</v>
+      </c>
+      <c r="K454" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="L454" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A455" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F455" s="4">
+        <v>45001</v>
+      </c>
+      <c r="G455" s="3">
+        <v>176</v>
+      </c>
+      <c r="H455" s="3">
+        <v>89</v>
+      </c>
+      <c r="I455" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="J455" s="3">
+        <v>285.625</v>
+      </c>
+      <c r="L455" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A456" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E456" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F456" s="4">
+        <v>46030</v>
+      </c>
+      <c r="G456" s="3">
+        <v>151</v>
+      </c>
+      <c r="H456" s="3">
+        <v>77</v>
+      </c>
+      <c r="I456" s="3">
+        <v>71.3</v>
+      </c>
+      <c r="J456" s="3">
+        <v>245.82499999999999</v>
+      </c>
+      <c r="L456" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A457" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F457" s="4">
+        <v>43854</v>
+      </c>
+      <c r="G457" s="3">
+        <v>131</v>
+      </c>
+      <c r="H457" s="3">
+        <v>70</v>
+      </c>
+      <c r="I457" s="3">
+        <v>72</v>
+      </c>
+      <c r="J457" s="3">
+        <v>219</v>
+      </c>
+      <c r="L457" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A458" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E458" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F458" s="4">
+        <v>45736</v>
+      </c>
+      <c r="G458" s="3">
+        <v>135</v>
+      </c>
+      <c r="H458" s="3">
+        <v>61</v>
+      </c>
+      <c r="I458" s="3">
         <v>67</v>
       </c>
-      <c r="J357" s="3">
-[...11 lines deleted...]
-      <c r="N357" s="1">
+      <c r="J458" s="3">
+        <v>212.75</v>
+      </c>
+      <c r="L458" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A459" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E459" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F459" s="4">
+        <v>44973</v>
+      </c>
+      <c r="G459" s="3">
+        <v>116</v>
+      </c>
+      <c r="H459" s="3">
+        <v>63</v>
+      </c>
+      <c r="I459" s="3">
+        <v>70</v>
+      </c>
+      <c r="J459" s="3">
+        <v>196.5</v>
+      </c>
+      <c r="L459" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A460" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E460" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F460" s="4">
+        <v>44600</v>
+      </c>
+      <c r="G460" s="3">
+        <v>145.5</v>
+      </c>
+      <c r="H460" s="3">
+        <v>70</v>
+      </c>
+      <c r="I460" s="3">
+        <v>61.75</v>
+      </c>
+      <c r="J460" s="3">
+        <v>230.93</v>
+      </c>
+      <c r="L460" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="358" spans="1:15" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E358" s="1" t="s">
+    <row r="461" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A461" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E461" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F358" s="2">
-[...20 lines deleted...]
-      <c r="N358" s="1">
+      <c r="F461" s="4">
+        <v>45692</v>
+      </c>
+      <c r="G461" s="3">
+        <v>238</v>
+      </c>
+      <c r="H461" s="3">
+        <v>68</v>
+      </c>
+      <c r="I461" s="3">
+        <v>69</v>
+      </c>
+      <c r="J461" s="3">
+        <v>323.25</v>
+      </c>
+      <c r="L461" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A462" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E462" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F462" s="4">
+        <v>39115</v>
+      </c>
+      <c r="G462" s="3">
+        <v>190</v>
+      </c>
+      <c r="H462" s="3">
+        <v>89</v>
+      </c>
+      <c r="I462" s="3">
+        <v>78.5</v>
+      </c>
+      <c r="J462" s="3">
+        <v>299</v>
+      </c>
+      <c r="L462" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="359" spans="1:15" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E359" s="1" t="s">
+    <row r="463" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A463" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E463" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F463" s="4">
+        <v>44944</v>
+      </c>
+      <c r="G463" s="3">
+        <v>212</v>
+      </c>
+      <c r="H463" s="3">
+        <v>54</v>
+      </c>
+      <c r="I463" s="3">
+        <v>92</v>
+      </c>
+      <c r="J463" s="3">
+        <v>289</v>
+      </c>
+      <c r="L463" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A464" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F464" s="4">
+        <v>44995</v>
+      </c>
+      <c r="G464" s="3">
+        <v>178</v>
+      </c>
+      <c r="H464" s="3">
+        <v>77</v>
+      </c>
+      <c r="I464" s="3">
+        <v>65</v>
+      </c>
+      <c r="J464" s="3">
+        <v>271.25</v>
+      </c>
+      <c r="L464" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A465" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F465" s="4">
+        <v>43889</v>
+      </c>
+      <c r="G465" s="3">
+        <v>115</v>
+      </c>
+      <c r="H465" s="3">
+        <v>72</v>
+      </c>
+      <c r="I465" s="3">
+        <v>69.75</v>
+      </c>
+      <c r="J465" s="3">
+        <v>204.4375</v>
+      </c>
+      <c r="L465" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A466" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E466" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F466" s="4">
+        <v>46070</v>
+      </c>
+      <c r="G466" s="3">
+        <v>94.8</v>
+      </c>
+      <c r="H466" s="3">
+        <v>57</v>
+      </c>
+      <c r="I466" s="3">
+        <v>70.05</v>
+      </c>
+      <c r="J466" s="3">
+        <v>169.3125</v>
+      </c>
+      <c r="L466" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A467" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E467" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F467" s="4">
+        <v>45492</v>
+      </c>
+      <c r="G467" s="3">
+        <v>217</v>
+      </c>
+      <c r="H467" s="3">
+        <v>44.5</v>
+      </c>
+      <c r="I467" s="3">
+        <v>91</v>
+      </c>
+      <c r="J467" s="3">
+        <v>284.25</v>
+      </c>
+      <c r="L467" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A468" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F468" s="4">
+        <v>46014</v>
+      </c>
+      <c r="G468" s="3">
+        <v>7.1</v>
+      </c>
+      <c r="H468" s="3">
+        <v>55.9</v>
+      </c>
+      <c r="I468" s="3">
+        <v>63</v>
+      </c>
+      <c r="J468" s="3">
+        <v>78.75</v>
+      </c>
+      <c r="L468" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A469" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E469" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F469" s="4">
+        <v>44887</v>
+      </c>
+      <c r="G469" s="3">
+        <v>214</v>
+      </c>
+      <c r="H469" s="3">
+        <v>78</v>
+      </c>
+      <c r="I469" s="3">
+        <v>64.38</v>
+      </c>
+      <c r="J469" s="3">
+        <v>308.08999999999997</v>
+      </c>
+      <c r="L469" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A470" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E470" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F470" s="4">
+        <v>45492</v>
+      </c>
+      <c r="G470" s="3">
+        <v>284</v>
+      </c>
+      <c r="H470" s="3">
+        <v>61</v>
+      </c>
+      <c r="I470" s="3">
+        <v>50.6</v>
+      </c>
+      <c r="J470" s="3">
+        <v>357.65</v>
+      </c>
+      <c r="L470" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A471" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E471" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F471" s="4">
+        <v>44945</v>
+      </c>
+      <c r="G471" s="3">
+        <v>80</v>
+      </c>
+      <c r="H471" s="3">
+        <v>21</v>
+      </c>
+      <c r="I471" s="3">
+        <v>22.85</v>
+      </c>
+      <c r="J471" s="3">
+        <v>106.71250000000001</v>
+      </c>
+      <c r="K471" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="L471" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A472" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E472" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F472" s="4">
+        <v>45995</v>
+      </c>
+      <c r="G472" s="3">
+        <v>198</v>
+      </c>
+      <c r="H472" s="3">
+        <v>56</v>
+      </c>
+      <c r="I472" s="3">
+        <v>64.55</v>
+      </c>
+      <c r="J472" s="3">
+        <v>270.13749999999999</v>
+      </c>
+      <c r="L472" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A473" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E473" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F473" s="4">
+        <v>44623</v>
+      </c>
+      <c r="G473" s="3">
+        <v>198</v>
+      </c>
+      <c r="H473" s="3">
+        <v>54</v>
+      </c>
+      <c r="I473" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="J473" s="3">
+        <v>265.875</v>
+      </c>
+      <c r="L473" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A474" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E474" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F474" s="4">
+        <v>45132</v>
+      </c>
+      <c r="G474" s="3">
+        <v>135.5</v>
+      </c>
+      <c r="H474" s="3">
+        <v>45</v>
+      </c>
+      <c r="I474" s="3">
+        <v>67.3</v>
+      </c>
+      <c r="J474" s="3">
+        <v>197.3</v>
+      </c>
+      <c r="L474" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A475" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E475" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F475" s="4">
+        <v>45811</v>
+      </c>
+      <c r="G475" s="3">
+        <v>52</v>
+      </c>
+      <c r="H475" s="3">
+        <v>25</v>
+      </c>
+      <c r="I475" s="3">
+        <v>31.5</v>
+      </c>
+      <c r="J475" s="3">
+        <v>84.875</v>
+      </c>
+      <c r="L475" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A476" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F476" s="4">
+        <v>44776</v>
+      </c>
+      <c r="G476" s="3">
+        <v>166</v>
+      </c>
+      <c r="H476" s="3">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I476" s="3">
+        <v>93.25</v>
+      </c>
+      <c r="J476" s="3">
+        <v>259.71249999999998</v>
+      </c>
+      <c r="L476" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A477" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E477" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F359" s="2">
-[...257 lines deleted...]
-      <c r="N365" s="1">
+      <c r="F477" s="4">
+        <v>46103</v>
+      </c>
+      <c r="G477" s="3">
+        <v>81</v>
+      </c>
+      <c r="H477" s="3">
+        <v>43</v>
+      </c>
+      <c r="I477" s="3">
+        <v>60.25</v>
+      </c>
+      <c r="J477" s="3">
+        <v>139.0625</v>
+      </c>
+      <c r="K477" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="L477" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="366" spans="1:15" x14ac:dyDescent="0.35">
-[...1163 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:X394">
-[...1 lines deleted...]
-    <sortCondition ref="N2:N394"/>
+  <autoFilter ref="A1:L1" xr:uid="{79153C74-AB57-4973-B539-41417CF83F0D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:BJ493">
+    <sortCondition ref="B2:B493"/>
+    <sortCondition ref="L2:L493"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Legacy Trees 2024</vt:lpstr>
+      <vt:lpstr>Legacy Trees 2026</vt:lpstr>
       <vt:lpstr>Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayes, Gianna (DCR)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>