--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SBS_CSV_Reformat\Worksheets_and_Pdfs\Company\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A25955C2-4488-4E73-9878-20DF612E55D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EBAFE16-0440-4709-AAAF-0ADD56103024}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6CC53497-0F95-4D20-9F7B-4F34A63C12F0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A5A2A832-D734-42A2-87B5-9241DDEFF979}"/>
   </bookViews>
   <sheets>
     <sheet name="XLSX_C_Worksheet" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Current">OFFSET([1]Interface!$K$4,,,COUNTA([1]Interface!$K$4:$K$107))</definedName>
     <definedName name="Import">OFFSET([1]Interface!$J$4,,,COUNTA([1]Interface!$J$4:$J$107))</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">XLSX_C_Worksheet!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -95,51 +95,51 @@
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 Federal Street, Suite 700  •  Boston, MA  02110-2012
 (617) 521-7794 • FAX (617) 753-6883
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>http://www.mass.gov/doi</t>
     </r>
   </si>
   <si>
     <t>Licensed Auto Liability Companies Designation 6G</t>
   </si>
   <si>
-    <t>August 3, 2026</t>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>NAIC #</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>21st Century Casualty Company</t>
   </si>
@@ -3842,54 +3842,54 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1295400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1123950</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Seal of the Commonwealth of Massachusetts">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A49D73FC-8669-4B36-919F-C3961DD83CFB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B591D8-9047-4BA1-9F1A-0BDF1BE297FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1250950" y="133350"/>
           <a:ext cx="819150" cy="990600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -4233,65 +4233,65 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43A3A956-5546-4796-955A-CDC5FABE1E45}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F80A647-A834-48B0-B09B-7F37D21F095F}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H2702"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+      <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="9.08984375" customWidth="1"/>
-    <col min="3" max="3" width="53.54296875" customWidth="1"/>
+    <col min="3" max="3" width="39.90625" customWidth="1"/>
     <col min="4" max="4" width="42.54296875" customWidth="1"/>
     <col min="5" max="5" width="14.6328125" customWidth="1"/>
     <col min="6" max="6" width="8.36328125" customWidth="1"/>
     <col min="7" max="7" width="14.54296875" customWidth="1"/>
     <col min="8" max="8" width="14.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="112.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="1"/>
@@ -13565,51 +13565,51 @@
       </c>
       <c r="H410" s="17">
         <v>7172344941</v>
       </c>
     </row>
     <row r="411" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B411" s="14">
         <v>22906</v>
       </c>
       <c r="C411" s="15" t="s">
         <v>882</v>
       </c>
       <c r="D411" s="16" t="s">
         <v>883</v>
       </c>
       <c r="E411" s="15" t="s">
         <v>320</v>
       </c>
       <c r="F411" s="14" t="s">
         <v>321</v>
       </c>
       <c r="G411" s="14">
         <v>37214</v>
       </c>
       <c r="H411" s="17">
-        <v>8002801466</v>
+        <v>6292280603</v>
       </c>
     </row>
     <row r="412" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B412" s="14">
         <v>37648</v>
       </c>
       <c r="C412" s="15" t="s">
         <v>884</v>
       </c>
       <c r="D412" s="16" t="s">
         <v>883</v>
       </c>
       <c r="E412" s="15" t="s">
         <v>320</v>
       </c>
       <c r="F412" s="14" t="s">
         <v>321</v>
       </c>
       <c r="G412" s="14">
         <v>37214</v>
       </c>
       <c r="H412" s="17"/>
     </row>
     <row r="413" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B413" s="14">
@@ -19853,51 +19853,51 @@
     <row r="2694" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2695" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2696" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2697" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2698" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2699" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2700" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2701" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2702" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E42F0BF4-AC3D-4A48-B73D-867712DF121C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F01EB714-C260-41EB-BB1B-E82500DCB2D5}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>