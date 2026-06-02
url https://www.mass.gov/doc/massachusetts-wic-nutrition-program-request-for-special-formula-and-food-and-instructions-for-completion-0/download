--- v0 (2025-11-05)
+++ v1 (2026-06-02)
@@ -1,5633 +1,8947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="43230D6F" w14:textId="77777777" w:rsidR="00FB0306" w:rsidRPr="000E0289" w:rsidRDefault="00FB0306" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garrison Sans" w:hAnsi="Garrison Sans"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:caps/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15732224">
-[...10 lines deleted...]
-            <wp:docPr id="1" name="image1.jpeg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D098E24" wp14:editId="0ECEC71B">
+            <wp:extent cx="645795" cy="441960"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="10" name="Picture 10" descr="WIC logo"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="WIC logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="645794" cy="441959"/>
+                      <a:ext cx="645795" cy="441960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCAF85F" w14:textId="31D49847" w:rsidR="00FB0306" w:rsidRPr="00564F57" w:rsidRDefault="00FB0306" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts WIC Nutrition Program </w:t>
+      </w:r>
+      <w:r w:rsidR="008550FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for Special Formula and Food </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66158E00" w14:textId="0235AF37" w:rsidR="006A034E" w:rsidRPr="00DF74C0" w:rsidRDefault="007E69D7" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+        <w:spacing w:before="240" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14644">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>Participant’s</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00A14644">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00A14644">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF74C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF74C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="003D01E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00A14644">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>Date of Birth (DOB):</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>/_</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>__ /_</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001E19DF" w:rsidRPr="00DF74C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F58F28" w14:textId="77777777" w:rsidR="00610F2A" w:rsidRPr="006C5F2F" w:rsidRDefault="001E19DF" w:rsidP="0063208D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4968"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardian’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3148E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00115DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00115DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B2" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00115DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B2" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weeks </w:t>
+      </w:r>
+      <w:r w:rsidR="00B825BD" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B2" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estation </w:t>
+      </w:r>
+      <w:r w:rsidR="00B825BD" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B2" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for pre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B825BD" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mature infants</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B2" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="006A034E" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF74C0" w:rsidRPr="006C5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14644" w:rsidRPr="006C5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF74C0" w:rsidRPr="006C5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DE4" w:rsidRPr="006C5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Breastfeeding? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D1BD50" w14:textId="351B2AD6" w:rsidR="00AA438A" w:rsidRDefault="00A14644" w:rsidP="008550FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4968"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>MASSACHUSETTS</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39360CA4" wp14:editId="05CEF859">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>46355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7086600" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Connector 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7086600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="31750" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5273413F" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,3.65pt" to="558pt,3.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7EISBwAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IS1AkEyzkkSC9F&#10;G/TxAQy1tAjwBS5ryX/fJWVLQVugaJELRS53ZneGq93dZA07QkTtXcebTc0ZOOl77Q4d//7t8d0t&#10;Z5iE64XxDjp+AuR3+7dvdmNo4coP3vQQGZE4bMfQ8SGl0FYVygGswI0P4OhS+WhFomM8VH0UI7Fb&#10;U13V9bYafexD9BIQKfowX/J94VcKZPqsFEJipuPUWyprLOtzXqv9TrSHKMKg5bkN8R9dWKEdFV2o&#10;HkQS7EfUv1FZLaNHr9JGelt5pbSEooHUNPUvar4OIkDRQuZgWGzC16OVn4737imSDWPAFsNTzCom&#10;FW3+Un9sKmadFrNgSkxS8Ka+3W5r8lRe7qoVGCKmD+Aty5uOG+2yDtGK40dMVIxSLyk5bBwbO37d&#10;3LzPfDb0HUd3KAj0RveP2picV8YC7k1kR0EPmqYmPyCRvciik3EUXPWUXToZmEt9AcV0TwqauUAe&#10;tZVTSAkuXXiNo+wMU9TBAqz/DjznZyiUMfwX8IIolb1LC9hq5+Ofqq9WqDn/4sCsO1vw7PtTeeli&#10;Dc1Tce48+3lgX54LfP1D9z8BAAD//wMAUEsDBBQABgAIAAAAIQAq/PBd2gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5F6QdRJkQIKcaoqggMHkGgrcd3G2zgiXke226Z/j8sF&#10;jjOzmnlbrSY7iBP50DtWkC8yEMSt0z13Cnbb1/snECEiaxwck4ILBVjVs5sKS+3O/EmnTexEKuFQ&#10;ogIT41hKGVpDFsPCjcQpOzhvMSbpO6k9nlO5HeQyywppsee0YHCkxlD7vTlaBR+y+Xqzh5d33Pqs&#10;cM1dvzPmotT8dlo/g4g0xb9juOIndKgT094dWQcxKEiPRAWPDyCuYZ4Xydj/GrKu5H/6+gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7EISBwAEAAOkDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAq/PBd2gAAAAUBAAAPAAAAAAAAAAAAAAAAABoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="2.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00800922" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Formula</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA438A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00800922" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>medical food requested</w:t>
+      </w:r>
+      <w:r w:rsidR="006260A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (list all appropriate brands; </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA438A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r w:rsidR="006260A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> box below to include store brand</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA438A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hypoallergenic</w:t>
+      </w:r>
+      <w:r w:rsidR="006260A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00800922" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387CFDFB" w14:textId="71584EBF" w:rsidR="00800922" w:rsidRPr="00564F57" w:rsidRDefault="00800922" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006176A0" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E67C7" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="006260A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E67C7" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAE7EC4" w14:textId="250654D0" w:rsidR="006260A9" w:rsidRDefault="006260A9" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006260A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Please check this box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-12"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to allow for store brand/private label hypoallergenic formula (made by Perrigo) </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF06907" w14:textId="77777777" w:rsidR="00AA438A" w:rsidRPr="00AA438A" w:rsidRDefault="00AA438A" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E28578F" w14:textId="7B4914C3" w:rsidR="00835AB3" w:rsidRPr="00564F57" w:rsidRDefault="007856AB" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prescribed oz</w:t>
+      </w:r>
+      <w:r w:rsidR="00800922" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per day</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="0046783B" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="0046783B" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046783B" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lib or _</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____ oz per day</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0088231D" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Garrison Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Powder  </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Concentrate    </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check30"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Check30"/>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RTF (restrictions apply)</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AB3" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB3C677" w14:textId="77777777" w:rsidR="00B767D4" w:rsidRDefault="00290FC3" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Intended length of use:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06D5A" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ months    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D1A1F0" w14:textId="77777777" w:rsidR="00B938FD" w:rsidRDefault="00800922" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Caloric density</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED37BB" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667" w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comments/Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1667">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403E64CE" w14:textId="77777777" w:rsidR="00DE651C" w:rsidRDefault="00445926" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-12"/>
-[...470 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
-          <w:sz w:val="29"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MUST</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check qualifying medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00B767D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
-          <w:spacing w:val="-5"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">condition(s) or </w:t>
+      </w:r>
+      <w:r w:rsidR="005701AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...1313 lines deleted...]
-        <w:t>applicable.</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ICD code(s):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="8"/>
+        <w:tblW w:w="11304" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1497"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2515"/>
+        <w:gridCol w:w="4158"/>
+        <w:gridCol w:w="3492"/>
+        <w:gridCol w:w="3654"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D87726" w:rsidRPr="00564F57" w14:paraId="539DB4C7" w14:textId="77777777" w:rsidTr="001E5F58">
         <w:trPr>
-          <w:trHeight w:val="756" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4158" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34AE0CFA" w14:textId="2DEA9D3A" w:rsidR="00391597" w:rsidRDefault="00DE651C" w:rsidP="004D3DEB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="162" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Milk</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Allergy, Food</w:t>
+            </w:r>
+            <w:r w:rsidR="006A410F" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (K52.2</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Z91.01</w:t>
+            </w:r>
+            <w:r w:rsidR="006A410F" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidR="00B767D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B767D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87726" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87726" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_ </w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2C139690" w14:textId="77777777" w:rsidR="004D3DEB" w:rsidRDefault="00DE651C" w:rsidP="004D3DEB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="162" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Cheese/Yogurt</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Delay, Developmental (R62)                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4104E145" w14:textId="20F30303" w:rsidR="00DE651C" w:rsidRPr="00391597" w:rsidRDefault="00D87726" w:rsidP="004D3DEB">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="162" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diseases</w:t>
+            </w:r>
+            <w:r w:rsidR="004D3DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B767D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Digestive (K00-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>K95)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B767D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidR="006A410F" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00B767D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3492" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7342E3CA" w14:textId="5039D12E" w:rsidR="00DE651C" w:rsidRDefault="00DE651C" w:rsidP="00407BEE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Eggs</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D87726" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dysphagia (R1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.1)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6829A069" w14:textId="77777777" w:rsidR="00D87726" w:rsidRPr="00391597" w:rsidRDefault="00D87726" w:rsidP="00407BEE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>(beans/peas) Peanut butter</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check37"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gastroesophageal Reflux (K21.9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1955B5A2" w14:textId="29C24BCA" w:rsidR="00DE651C" w:rsidRPr="00391597" w:rsidRDefault="00D87726" w:rsidP="00FB0306">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="228" w:hanging="336"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="006A410F" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pregnancy,</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A410F" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ow weight gain/loss</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3638" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3654" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0825B82F" w14:textId="77777777" w:rsidR="00DE651C" w:rsidRPr="00391597" w:rsidRDefault="00DE651C" w:rsidP="00407BEE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Cereal</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check28"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prematurity (P07.3)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2A179C9F" w14:textId="77777777" w:rsidR="00DE651C" w:rsidRPr="00391597" w:rsidRDefault="00DE651C" w:rsidP="00407BEE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-              <w:t>grains</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FTT/Inadequate Growth (R62.51)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="44FA5BB9" w14:textId="49A27D5C" w:rsidR="00D87726" w:rsidRPr="00391597" w:rsidRDefault="00D87726" w:rsidP="004D3DEB">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="156" w:hanging="264"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...62 lines deleted...]
-              <w:t> women)</w:t>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other, specify condition: ______</w:t>
+            </w:r>
+            <w:r w:rsidR="00445926" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00445926" w:rsidRPr="00391597">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="642D17B3" w14:textId="77777777" w:rsidR="00B767D4" w:rsidRDefault="00B767D4" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For participants with MassHealth*:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F30CF6" w14:textId="0E71F6CB" w:rsidR="00B767D4" w:rsidRDefault="00B767D4" w:rsidP="00352F5D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Prior Authorization started? Yes / No</w:t>
+      </w:r>
+      <w:r w:rsidR="008550FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000827DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify DME if known: _____________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comments: _____</w:t>
+      </w:r>
+      <w:r w:rsidR="000827DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CAC0BF" w14:textId="1DE24D5E" w:rsidR="00445926" w:rsidRPr="00445926" w:rsidRDefault="00B767D4" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391597">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49FB78E4" wp14:editId="51D534BF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>60325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7086600" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Straight Connector 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7086600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1929D076" id="Straight Connector 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,4.75pt" to="558pt,4.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0WdGoqAEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x0WFoYcXpo0F2G&#10;rcC6H8DqwxYgiYKoxcm/H6WmabfdhvkgU6L49N4jt7fH4MXBZHIYR7le9VKYqFC7OI3yx+P9hxsp&#10;qEDU4DGaUZ4Mydvd+3fbJQ3mCmf02mTBIJGGJY1yLiUNXUdqNgFohclETlrMAQpv89TpDAujB99d&#10;9f2mWzDrlFEZIj7dPyflruFba1T5Zi2ZIvwomVtpa27rU1273RaGKUOanTrTgH9gEcBFfvQCtYcC&#10;4md2f0EFpzIS2rJSGDq01inTNLCadf+Hmu8zJNO0sDmULjbR/4NVXw938SGzDUuigdJDriqONof6&#10;Z37i2Mw6XcwyxyIUH173N5tNz56ql1z3Wpgylc8Gg6jBKL2LVQcMcPhChR/jqy9X6nHEe+d964WP&#10;Yhnlx/X1pwoNPBLWQ+EwJD1KipMU4CeeNVVygyT0TtfyCkQnuvNZHIDbzVOicXlkvlJ4oMIJFtG+&#10;2nam8Ftp5bMHmp+LW+p8zccKbdo0nem/mlWjJ9Sn5mFXd9yphn6eqjoKb/ccv5393S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBq6r2w2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0H&#10;a5G4IOoEQQMhTlWBuEZK2wu3bbw4EfE6it025etxubTHmVnNvC2Wk+3FgUbfOVaQzhMQxI3THRsF&#10;283nwwsIH5A19o5JwYk8LMvZTYG5dkeu6bAORsQS9jkqaEMYcil905JFP3cDccy+3WgxRDkaqUc8&#10;xnLby8ckWUiLHceFFgd6b6n5We+tgk2GpvbZffbx9SurqjbV6clWSt3dTqs3EIGmcDmGM35EhzIy&#10;7dyetRe9gvhIUPD6DOIcpukiGrt/Q5aFvKYv/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB0WdGoqAEAAEMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBq6r2w2gAAAAUBAAAPAAAAAAAAAAAAAAAAAAIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00445926" w:rsidRPr="006E71B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIC FOOD RESTRICTIONS – </w:t>
+      </w:r>
+      <w:r w:rsidR="00445926">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please check foods that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00445926">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOT ALLOWED </w:t>
+      </w:r>
+      <w:r w:rsidR="00445926">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>based on medical diagnosis, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-18" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="12995" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="72" w:type="dxa"/>
+          <w:right w:w="72" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="4193"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F1C15" w14:paraId="6BF3ED3A" w14:textId="77777777" w:rsidTr="003A0281">
+        <w:trPr>
+          <w:trHeight w:val="717"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5120CC" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Milk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6421E7" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Soy Milk/Tofu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0875750F" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cheese/Yogurt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D1887A2" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Fruits/vegetables Juice</w:t>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eggs                        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51181AC2" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Legumes (beans/peas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C75434" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Peanut butter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DF60C8F" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cereal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334C903C" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4320"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Whole wheat bread/whole grains</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B460FD0" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Canned fish (for fully breastfeeding women)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="1" w:name="Check32"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69D95303" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fruits/vegetables     </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="5152799F" w14:textId="77777777" w:rsidR="003A0281" w:rsidRDefault="003A0281" w:rsidP="003A0281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Juice  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6410B94D" w14:textId="77777777" w:rsidR="004F1C15" w:rsidRPr="004F1C15" w:rsidRDefault="004F1C15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4193" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A1B86E" w14:textId="77777777" w:rsidR="003A0281" w:rsidRDefault="003A0281" w:rsidP="003A0281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Infant fruits/vegetables</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="072D3EAA" w14:textId="77777777" w:rsidR="003A0281" w:rsidRPr="004F1C15" w:rsidRDefault="003A0281" w:rsidP="003A0281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:t>Infant</w:t>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      (after 6 months)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC9A60B" w14:textId="77777777" w:rsidR="003A0281" w:rsidRPr="004F1C15" w:rsidRDefault="003A0281" w:rsidP="003A0281">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Infant cereal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-13"/>
-[...56 lines deleted...]
-              <w:t>months)</w:t>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (after 6 months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="552737E7" w14:textId="26FC3DD4" w:rsidR="004F1C15" w:rsidRPr="006E71B4" w:rsidRDefault="009409CB" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C1B5AF3" wp14:editId="287D929B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>499745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7086600" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Straight Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7086600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="33D3BB8D" id="Straight Connector 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,39.35pt" to="558pt,39.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0WdGoqAEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x0WFoYcXpo0F2G&#10;rcC6H8DqwxYgiYKoxcm/H6WmabfdhvkgU6L49N4jt7fH4MXBZHIYR7le9VKYqFC7OI3yx+P9hxsp&#10;qEDU4DGaUZ4Mydvd+3fbJQ3mCmf02mTBIJGGJY1yLiUNXUdqNgFohclETlrMAQpv89TpDAujB99d&#10;9f2mWzDrlFEZIj7dPyflruFba1T5Zi2ZIvwomVtpa27rU1273RaGKUOanTrTgH9gEcBFfvQCtYcC&#10;4md2f0EFpzIS2rJSGDq01inTNLCadf+Hmu8zJNO0sDmULjbR/4NVXw938SGzDUuigdJDriqONof6&#10;Z37i2Mw6XcwyxyIUH173N5tNz56ql1z3Wpgylc8Gg6jBKL2LVQcMcPhChR/jqy9X6nHEe+d964WP&#10;Yhnlx/X1pwoNPBLWQ+EwJD1KipMU4CeeNVVygyT0TtfyCkQnuvNZHIDbzVOicXlkvlJ4oMIJFtG+&#10;2nam8Ftp5bMHmp+LW+p8zccKbdo0nem/mlWjJ9Sn5mFXd9yphn6eqjoKb/ccv5393S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD8R9K42gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHWCUF2lcSoE4hopLRdu23hxosbrKHbblK/HFQc4zsxq5m25md0gTjSF3rOGfJGBIG696dlq&#10;+Ni9P65AhIhscPBMGi4UYFPd3pRYGH/mhk7baEUq4VCghi7GsZAytB05DAs/Eqfsy08OY5KTlWbC&#10;cyp3g3zKsqV02HNa6HCk147aw/boNOwU2iaoB/X2+S3rurH15dnVWt/fzS9rEJHm+HcMV/yEDlVi&#10;2vsjmyAGDemRqEGtFIhrmufL5Ox/HVmV8j9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB0WdGoqAEAAEMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD8R9K42gAAAAcBAAAPAAAAAAAAAAAAAAAAAAIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="004F1C15" w:rsidRPr="006E71B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROVIDER INF</w:t>
+      </w:r>
+      <w:r w:rsidR="00675FFF" w:rsidRPr="006E71B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ORMATION / DATE</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C15" w:rsidRPr="006E71B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00407BEE" w:rsidRPr="00FD71B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>REQUIRED</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C986964" w14:textId="5266FE1C" w:rsidR="004F1C15" w:rsidRPr="00675FFF" w:rsidRDefault="004F1C15" w:rsidP="00407BEE">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider Signature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(MD, DO, PA, CNM, NP)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00407BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00675FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00675FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00675FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date: _______________</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5E0FFE50" w14:textId="6AF59204" w:rsidR="006A410F" w:rsidRDefault="00675FFF" w:rsidP="00407BEE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="40" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider Printed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="008550FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provider Stamp/Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269C2CDD" w14:textId="54C94629" w:rsidR="006A410F" w:rsidRDefault="008550FF" w:rsidP="00407BEE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="40" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D2C766" wp14:editId="700A6C29">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>202418</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7086600" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Straight Connector 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7086600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="006642F6" id="Straight Connector 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,15.95pt" to="558pt,15.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0WdGoqAEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x0WFoYcXpo0F2G&#10;rcC6H8DqwxYgiYKoxcm/H6WmabfdhvkgU6L49N4jt7fH4MXBZHIYR7le9VKYqFC7OI3yx+P9hxsp&#10;qEDU4DGaUZ4Mydvd+3fbJQ3mCmf02mTBIJGGJY1yLiUNXUdqNgFohclETlrMAQpv89TpDAujB99d&#10;9f2mWzDrlFEZIj7dPyflruFba1T5Zi2ZIvwomVtpa27rU1273RaGKUOanTrTgH9gEcBFfvQCtYcC&#10;4md2f0EFpzIS2rJSGDq01inTNLCadf+Hmu8zJNO0sDmULjbR/4NVXw938SGzDUuigdJDriqONof6&#10;Z37i2Mw6XcwyxyIUH173N5tNz56ql1z3Wpgylc8Gg6jBKL2LVQcMcPhChR/jqy9X6nHEe+d964WP&#10;Yhnlx/X1pwoNPBLWQ+EwJD1KipMU4CeeNVVygyT0TtfyCkQnuvNZHIDbzVOicXlkvlJ4oMIJFtG+&#10;2nam8Ftp5bMHmp+LW+p8zccKbdo0nem/mlWjJ9Sn5mFXd9yphn6eqjoKb/ccv5393S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAKRDJ12wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0H&#10;a5G4IOoEUAMhTlWBuEZK2wu3bbw4EfE6it025etxxaE9zsxq5m2xnGwvDjT6zrGCdJ6AIG6c7tgo&#10;2G4+H15A+ICssXdMCk7kYVnObgrMtTtyTYd1MCKWsM9RQRvCkEvpm5Ys+rkbiGP27UaLIcrRSD3i&#10;MZbbXj4myUJa7DgutDjQe0vNz3pvFWwyNLXP7rOPr19ZVbWpTs+2Uurudlq9gQg0hcsxnPEjOpSR&#10;aef2rL3oFcRHgoKn9BXEOU3TRXR2/44sC3nNX/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAdFnRqKgBAABDAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEACkQyddsAAAAHAQAADwAAAAAAAAAAAAAAAAACBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.5pt">
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone: </w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_-_</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__-___</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_     Fax: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__-_</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__-_</w:t>
+      </w:r>
+      <w:r w:rsidR="00031B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="006A410F" w:rsidRPr="006A410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BACE3F5" w14:textId="595609F8" w:rsidR="0084662E" w:rsidRPr="0084662E" w:rsidRDefault="00FE0F0B" w:rsidP="008550FF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Massachusetts WIC strongly endorses breastfeeding as the optimal way to feed mos</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56D5" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t infants.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6694">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F56D5" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For infants that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>consume formula, M</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56D5" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00471155" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIC contract formulas </w:t>
+      </w:r>
+      <w:r w:rsidR="00223FF0" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">available without the Request for Special Food and Formula </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="002A740D" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F775BB" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Similac Advance</w:t>
+      </w:r>
+      <w:r w:rsidR="00223FF0" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F775BB" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Similac Soy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1316F" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD54C3" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Isomil, Similac</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70CD6" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total Comfort,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2A68" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223FF0" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Similac </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2A68" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sensitive</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF71CD" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00765D4A" w:rsidRPr="00765D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Standard formulas from other manufacturers are not available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B6D15" w14:textId="796ADC1B" w:rsidR="00293C8C" w:rsidRPr="00FB0306" w:rsidRDefault="00024844" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIC policy limits the issuance of ready-to-use formula to the following four situations: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD54C3" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inability to prepare formula correctly, concerns regarding water supply, homelessness or other inadequate living situation, and issues with known allergens present in powdered formulas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C09E3" w14:textId="37A020C5" w:rsidR="00A3418A" w:rsidRPr="00FB0306" w:rsidRDefault="00B767D4" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FF" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>WIC participants who</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0F0B" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry MassHealth insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0F0B" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00564F57" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0F0B" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>formulas through MassHealth upon prior authorization. To obtain authorization, contact MassHealth or the member’s Managed Care Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3418A" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To ass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist families, WIC will provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> month</w:t>
+      </w:r>
+      <w:r w:rsidR="000827DA" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F31" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00513057" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow for the MassHealth Prior Approval process and will act as a safety net for families should the process take longer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71C43" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46F7D" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enfamil AR </w:t>
+      </w:r>
+      <w:r w:rsidR="00293C8C" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00223FF0" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71C43" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>not required to be provided through MassHealth;</w:t>
+      </w:r>
+      <w:r w:rsidR="0063208D" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WIC will issue th</w:t>
+      </w:r>
+      <w:r w:rsidR="00293C8C" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="0063208D" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formula</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20D96" w:rsidRPr="00FB0306">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3405EF" w14:textId="77777777" w:rsidR="00376AAC" w:rsidRPr="00C031CB" w:rsidRDefault="00FE0F0B" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIC does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not provide whole cow’s milk for infants. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Whole milk is</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ONLY </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>provided to women and children over the age of 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical condition that warrants the use of a high-calorie special formula</w:t>
+      </w:r>
+      <w:r w:rsidR="00290FC3" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or supplement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D46BB4" w14:textId="77777777" w:rsidR="009C2A68" w:rsidRPr="00C031CB" w:rsidRDefault="009C2A68" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By </w:t>
+      </w:r>
+      <w:r w:rsidR="003368CF" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>signing this form,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the provider </w:t>
+      </w:r>
+      <w:r w:rsidR="003368CF" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>authorizes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the WIC nutritio</w:t>
+      </w:r>
+      <w:r w:rsidR="003368CF" w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nist to make future decisions about any supplemental foods that are not checked as “not allowed” under the “WIC Food Restrictions” for this participant. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625BCA37" w14:textId="79482675" w:rsidR="00FB0306" w:rsidRDefault="00FE0F0B" w:rsidP="00FB0306">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED74EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The request for </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED74EB" w:rsidRPr="00ED74EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED74EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formula </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED74EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> require thoroug</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42CF" w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h documentation of a medical condition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>which warrant</w:t>
+      </w:r>
+      <w:r w:rsidR="00947D14" w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its issuance</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42CF" w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>; documentation of symptoms may not be sufficient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The request for a special formula is subject to WIC approval. A WIC Nutritionist will </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1BEC" w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete a thorough dietary assessment to verify the need for the requested formula.  Significant findings will be communicated to you with the participant’s permission. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1BEC" w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>It is WIC’s policy to re-evaluate the participant’s continued need for the formula on a periodic basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D79B15" w14:textId="77777777" w:rsidR="00FB0306" w:rsidRDefault="00FB0306" w:rsidP="00E7588D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>WIC Use Only:</w:t>
+      </w:r>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Date Received:</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ID#_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>____________</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:_________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAB2152" w14:textId="77777777" w:rsidR="00FB0306" w:rsidRPr="000E27C0" w:rsidRDefault="00FB0306" w:rsidP="00E7588D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>MH contacted?__</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>MH approved?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED74EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contacted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MD?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>PROVIDER</w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084662E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24969740" w14:textId="77777777" w:rsidR="00FB0306" w:rsidRDefault="00FB0306" w:rsidP="00E7588D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>INFORMATION</w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F33AFA9" w14:textId="38A28367" w:rsidR="00D947A0" w:rsidRDefault="00FB0306" w:rsidP="00E7588D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ritionist’s Initials:________     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-        <w:t>REQUIRED</w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:____________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2601 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="48807C53" w14:textId="77777777" w:rsidR="00D947A0" w:rsidRPr="00564F57" w:rsidRDefault="00D947A0" w:rsidP="00D947A0">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA WIC forms and formula list can be downloaded from our website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00564F57">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:b/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>www.mass.gov/wic</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-        </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                     Revised WIC Form #67, </w:t>
+      </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>04/23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042E4B48" w14:textId="77777777" w:rsidR="00D947A0" w:rsidRPr="00564F57" w:rsidRDefault="00D947A0" w:rsidP="00D947A0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, please call WIC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1-800-WIC-1007</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Revised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...175 lines deleted...]
-        <w:t> provider.</w:t>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This institution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is an equal opportunity provider. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgMar w:top="380" w:bottom="280" w:left="440" w:right="260"/>
+    <w:sectPr w:rsidR="00D947A0" w:rsidRPr="00564F57" w:rsidSect="006E71B4">
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="360" w:right="576" w:bottom="360" w:left="576" w:header="374" w:footer="288" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D408592" w14:textId="77777777" w:rsidR="00EC0266" w:rsidRDefault="00EC0266">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5926A483" w14:textId="77777777" w:rsidR="00EC0266" w:rsidRDefault="00EC0266">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tw Cen MT">
+    <w:panose1 w:val="020B0602020104020603"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CG Omega">
+    <w:altName w:val="Bahnschrift Light"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garrison Sans">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:altName w:val="Gill Sans MT"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0502020104020203"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="34FA0C57" w14:textId="77777777" w:rsidR="00EC0266" w:rsidRDefault="00EC0266">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="70A67543" w14:textId="77777777" w:rsidR="00EC0266" w:rsidRDefault="00EC0266">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FAC79D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34C6F590"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="144"/>
+        </w:tabs>
+        <w:ind w:left="144" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E5B3177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E5A6F76"/>
+    <w:lvl w:ilvl="0" w:tplc="B34E5554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DB24893"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="212C03FC"/>
+    <w:lvl w:ilvl="0" w:tplc="99A01D80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="144"/>
+        </w:tabs>
+        <w:ind w:left="144" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EAB2405"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A94C7D4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="331B4FFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E870B162"/>
+    <w:lvl w:ilvl="0" w:tplc="C3760610">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2292"/>
+        </w:tabs>
+        <w:ind w:left="2292" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="379B704F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8F4DC7E"/>
+    <w:lvl w:ilvl="0" w:tplc="0DA4B4AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396A4869"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A8EC2D2"/>
+    <w:lvl w:ilvl="0" w:tplc="6D3C25F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="144"/>
+        </w:tabs>
+        <w:ind w:left="144" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B643D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2528FD3C"/>
+    <w:lvl w:ilvl="0" w:tplc="54A0F79A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF242D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2528FD3C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAF3B57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CF8D568"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="765"/>
+        </w:tabs>
+        <w:ind w:left="765" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1485"/>
+        </w:tabs>
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2205"/>
+        </w:tabs>
+        <w:ind w:left="2205" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2925"/>
+        </w:tabs>
+        <w:ind w:left="2925" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3645"/>
+        </w:tabs>
+        <w:ind w:left="3645" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4365"/>
+        </w:tabs>
+        <w:ind w:left="4365" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5085"/>
+        </w:tabs>
+        <w:ind w:left="5085" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5805"/>
+        </w:tabs>
+        <w:ind w:left="5805" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6525"/>
+        </w:tabs>
+        <w:ind w:left="6525" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6140292F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93ACAA72"/>
+    <w:lvl w:ilvl="0" w:tplc="13F2AB50">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="280" w:hanging="144"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="1368" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-        <w:w w:val="99"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2022AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34C6F590"/>
+    <w:lvl w:ilvl="0" w:tplc="2A849934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="144"/>
+        </w:tabs>
+        <w:ind w:left="144" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA469BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A8EC2D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="144"/>
+        </w:tabs>
+        <w:ind w:left="144" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AD29E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="058E8FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="99A01D80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77666010"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="194CBABA"/>
+    <w:lvl w:ilvl="0" w:tplc="C3760610">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2292"/>
+        </w:tabs>
+        <w:ind w:left="2292" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDF6B21"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B8F4DC7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9F26DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E5A6F76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1599365313">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="3020789">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="317685688">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="205416861">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1127431221">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="75714826">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1099061360">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="927467410">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="270092128">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="809982251">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="934362294">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1353992439">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="85656782">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="489370871">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="92946574">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1671327683">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="764496705">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:embedSystemFonts/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001E19DF"/>
+    <w:rsid w:val="00006CDC"/>
+    <w:rsid w:val="00010C02"/>
+    <w:rsid w:val="00014678"/>
+    <w:rsid w:val="0002045A"/>
+    <w:rsid w:val="00024844"/>
+    <w:rsid w:val="00031B15"/>
+    <w:rsid w:val="00040A7A"/>
+    <w:rsid w:val="00041727"/>
+    <w:rsid w:val="000436BC"/>
+    <w:rsid w:val="00045269"/>
+    <w:rsid w:val="00056B63"/>
+    <w:rsid w:val="00070229"/>
+    <w:rsid w:val="00070231"/>
+    <w:rsid w:val="00073212"/>
+    <w:rsid w:val="000827DA"/>
+    <w:rsid w:val="00094996"/>
+    <w:rsid w:val="00096361"/>
+    <w:rsid w:val="00097EEF"/>
+    <w:rsid w:val="000A0339"/>
+    <w:rsid w:val="000A2B32"/>
+    <w:rsid w:val="000A5C9E"/>
+    <w:rsid w:val="000A7B0E"/>
+    <w:rsid w:val="000B2C2A"/>
+    <w:rsid w:val="000C1DEA"/>
+    <w:rsid w:val="000C3147"/>
+    <w:rsid w:val="000C3C7F"/>
+    <w:rsid w:val="000C6953"/>
+    <w:rsid w:val="000D2B60"/>
+    <w:rsid w:val="000D653E"/>
+    <w:rsid w:val="000E0289"/>
+    <w:rsid w:val="000E27C0"/>
+    <w:rsid w:val="000E36E0"/>
+    <w:rsid w:val="000E3946"/>
+    <w:rsid w:val="00104F2C"/>
+    <w:rsid w:val="00105B34"/>
+    <w:rsid w:val="00115DE4"/>
+    <w:rsid w:val="00131F8F"/>
+    <w:rsid w:val="00133D6B"/>
+    <w:rsid w:val="00135C65"/>
+    <w:rsid w:val="00154D4E"/>
+    <w:rsid w:val="00164B16"/>
+    <w:rsid w:val="0017133F"/>
+    <w:rsid w:val="00172BCA"/>
+    <w:rsid w:val="001850BA"/>
+    <w:rsid w:val="00185238"/>
+    <w:rsid w:val="00186C32"/>
+    <w:rsid w:val="00186DF9"/>
+    <w:rsid w:val="001B2AE3"/>
+    <w:rsid w:val="001C30CD"/>
+    <w:rsid w:val="001C450C"/>
+    <w:rsid w:val="001D084E"/>
+    <w:rsid w:val="001E19DF"/>
+    <w:rsid w:val="001E55AA"/>
+    <w:rsid w:val="001E5F58"/>
+    <w:rsid w:val="001F0C30"/>
+    <w:rsid w:val="00203E53"/>
+    <w:rsid w:val="00221C32"/>
+    <w:rsid w:val="00223FF0"/>
+    <w:rsid w:val="0023205B"/>
+    <w:rsid w:val="00245FD7"/>
+    <w:rsid w:val="00263615"/>
+    <w:rsid w:val="00270031"/>
+    <w:rsid w:val="00270AC2"/>
+    <w:rsid w:val="002724F9"/>
+    <w:rsid w:val="0027708E"/>
+    <w:rsid w:val="002850D4"/>
+    <w:rsid w:val="002861B5"/>
+    <w:rsid w:val="0029013F"/>
+    <w:rsid w:val="00290F09"/>
+    <w:rsid w:val="00290FC3"/>
+    <w:rsid w:val="00292FEF"/>
+    <w:rsid w:val="00293C8C"/>
+    <w:rsid w:val="002A415F"/>
+    <w:rsid w:val="002A4F99"/>
+    <w:rsid w:val="002A740D"/>
+    <w:rsid w:val="002B2B6D"/>
+    <w:rsid w:val="002B5CF2"/>
+    <w:rsid w:val="002C6B2A"/>
+    <w:rsid w:val="002D1DE9"/>
+    <w:rsid w:val="002D6893"/>
+    <w:rsid w:val="002E21F1"/>
+    <w:rsid w:val="002E67C7"/>
+    <w:rsid w:val="002F4F9A"/>
+    <w:rsid w:val="002F654B"/>
+    <w:rsid w:val="003037C8"/>
+    <w:rsid w:val="00303C76"/>
+    <w:rsid w:val="00305B33"/>
+    <w:rsid w:val="0031217E"/>
+    <w:rsid w:val="00315AFF"/>
+    <w:rsid w:val="003231A1"/>
+    <w:rsid w:val="00327EFA"/>
+    <w:rsid w:val="00335C2C"/>
+    <w:rsid w:val="003368CF"/>
+    <w:rsid w:val="003477C7"/>
+    <w:rsid w:val="00352F5D"/>
+    <w:rsid w:val="003658CB"/>
+    <w:rsid w:val="00365A84"/>
+    <w:rsid w:val="00376AAC"/>
+    <w:rsid w:val="00382DD6"/>
+    <w:rsid w:val="00391597"/>
+    <w:rsid w:val="00394482"/>
+    <w:rsid w:val="003A0281"/>
+    <w:rsid w:val="003A02B5"/>
+    <w:rsid w:val="003A0E5C"/>
+    <w:rsid w:val="003A2921"/>
+    <w:rsid w:val="003A32B3"/>
+    <w:rsid w:val="003A6513"/>
+    <w:rsid w:val="003B0C83"/>
+    <w:rsid w:val="003B4F31"/>
+    <w:rsid w:val="003C7041"/>
+    <w:rsid w:val="003D01E5"/>
+    <w:rsid w:val="00407BEE"/>
+    <w:rsid w:val="00413150"/>
+    <w:rsid w:val="00415BCD"/>
+    <w:rsid w:val="00426151"/>
+    <w:rsid w:val="00427192"/>
+    <w:rsid w:val="00431C29"/>
+    <w:rsid w:val="004416DC"/>
+    <w:rsid w:val="004420EC"/>
+    <w:rsid w:val="00445926"/>
+    <w:rsid w:val="00457AA4"/>
+    <w:rsid w:val="00460DB5"/>
+    <w:rsid w:val="00463783"/>
+    <w:rsid w:val="0046783B"/>
+    <w:rsid w:val="00470828"/>
+    <w:rsid w:val="00471155"/>
+    <w:rsid w:val="004717A8"/>
+    <w:rsid w:val="0047486D"/>
+    <w:rsid w:val="004816C4"/>
+    <w:rsid w:val="004828A8"/>
+    <w:rsid w:val="004868BE"/>
+    <w:rsid w:val="004901BE"/>
+    <w:rsid w:val="004913E6"/>
+    <w:rsid w:val="00493994"/>
+    <w:rsid w:val="004942C1"/>
+    <w:rsid w:val="004A0534"/>
+    <w:rsid w:val="004A2A9E"/>
+    <w:rsid w:val="004A6859"/>
+    <w:rsid w:val="004C3A25"/>
+    <w:rsid w:val="004C4F70"/>
+    <w:rsid w:val="004C5E46"/>
+    <w:rsid w:val="004D3DEB"/>
+    <w:rsid w:val="004D67DC"/>
+    <w:rsid w:val="004E4C96"/>
+    <w:rsid w:val="004E4CBE"/>
+    <w:rsid w:val="004F1C15"/>
+    <w:rsid w:val="00501C49"/>
+    <w:rsid w:val="00504BB7"/>
+    <w:rsid w:val="005061C3"/>
+    <w:rsid w:val="00513057"/>
+    <w:rsid w:val="00514D20"/>
+    <w:rsid w:val="005353F4"/>
+    <w:rsid w:val="00541D70"/>
+    <w:rsid w:val="00542EA0"/>
+    <w:rsid w:val="00550FDE"/>
+    <w:rsid w:val="00561078"/>
+    <w:rsid w:val="00564E9F"/>
+    <w:rsid w:val="00564F57"/>
+    <w:rsid w:val="005701AE"/>
+    <w:rsid w:val="0058202A"/>
+    <w:rsid w:val="00585ACE"/>
+    <w:rsid w:val="0059193B"/>
+    <w:rsid w:val="0059269D"/>
+    <w:rsid w:val="005943FC"/>
+    <w:rsid w:val="00596DA1"/>
+    <w:rsid w:val="005C0091"/>
+    <w:rsid w:val="005C1097"/>
+    <w:rsid w:val="005C7F4B"/>
+    <w:rsid w:val="005D23F2"/>
+    <w:rsid w:val="005D2C0F"/>
+    <w:rsid w:val="005E11FF"/>
+    <w:rsid w:val="005E63FD"/>
+    <w:rsid w:val="005F56D5"/>
+    <w:rsid w:val="005F6D89"/>
+    <w:rsid w:val="005F75F2"/>
+    <w:rsid w:val="006042C1"/>
+    <w:rsid w:val="00604FC5"/>
+    <w:rsid w:val="00610F2A"/>
+    <w:rsid w:val="0061276F"/>
+    <w:rsid w:val="0061364F"/>
+    <w:rsid w:val="00617587"/>
+    <w:rsid w:val="006176A0"/>
+    <w:rsid w:val="006205AE"/>
+    <w:rsid w:val="006260A9"/>
+    <w:rsid w:val="00626CCF"/>
+    <w:rsid w:val="0063208D"/>
+    <w:rsid w:val="00637816"/>
+    <w:rsid w:val="00655576"/>
+    <w:rsid w:val="00674DE3"/>
+    <w:rsid w:val="00675FFF"/>
+    <w:rsid w:val="00680BD5"/>
+    <w:rsid w:val="00681ECE"/>
+    <w:rsid w:val="00682201"/>
+    <w:rsid w:val="00685318"/>
+    <w:rsid w:val="00691C34"/>
+    <w:rsid w:val="00691DF4"/>
+    <w:rsid w:val="00694A12"/>
+    <w:rsid w:val="006957F3"/>
+    <w:rsid w:val="006A034E"/>
+    <w:rsid w:val="006A03AA"/>
+    <w:rsid w:val="006A410F"/>
+    <w:rsid w:val="006A4E4F"/>
+    <w:rsid w:val="006A6D94"/>
+    <w:rsid w:val="006B5F31"/>
+    <w:rsid w:val="006B64E4"/>
+    <w:rsid w:val="006C5F2F"/>
+    <w:rsid w:val="006D792E"/>
+    <w:rsid w:val="006E5B90"/>
+    <w:rsid w:val="006E71B4"/>
+    <w:rsid w:val="006F2701"/>
+    <w:rsid w:val="00701772"/>
+    <w:rsid w:val="00707608"/>
+    <w:rsid w:val="007162C1"/>
+    <w:rsid w:val="00717914"/>
+    <w:rsid w:val="00732B92"/>
+    <w:rsid w:val="0073772A"/>
+    <w:rsid w:val="00750490"/>
+    <w:rsid w:val="007640BE"/>
+    <w:rsid w:val="00764372"/>
+    <w:rsid w:val="00765D4A"/>
+    <w:rsid w:val="007712C4"/>
+    <w:rsid w:val="00774995"/>
+    <w:rsid w:val="007856AB"/>
+    <w:rsid w:val="00785F45"/>
+    <w:rsid w:val="007965D7"/>
+    <w:rsid w:val="007A5022"/>
+    <w:rsid w:val="007C563E"/>
+    <w:rsid w:val="007C6CD0"/>
+    <w:rsid w:val="007D42CF"/>
+    <w:rsid w:val="007D4DCF"/>
+    <w:rsid w:val="007E69D7"/>
+    <w:rsid w:val="007F4BD5"/>
+    <w:rsid w:val="008000DF"/>
+    <w:rsid w:val="00800922"/>
+    <w:rsid w:val="00817703"/>
+    <w:rsid w:val="008263BB"/>
+    <w:rsid w:val="00830434"/>
+    <w:rsid w:val="00835AB3"/>
+    <w:rsid w:val="0084662E"/>
+    <w:rsid w:val="00847AFC"/>
+    <w:rsid w:val="008550FF"/>
+    <w:rsid w:val="0086323D"/>
+    <w:rsid w:val="008667FE"/>
+    <w:rsid w:val="00875616"/>
+    <w:rsid w:val="0088231D"/>
+    <w:rsid w:val="008970BD"/>
+    <w:rsid w:val="008A08E4"/>
+    <w:rsid w:val="008A13EC"/>
+    <w:rsid w:val="008A2A60"/>
+    <w:rsid w:val="008A4B04"/>
+    <w:rsid w:val="008B0899"/>
+    <w:rsid w:val="008B43E1"/>
+    <w:rsid w:val="008B51F0"/>
+    <w:rsid w:val="008B6694"/>
+    <w:rsid w:val="008C1BEC"/>
+    <w:rsid w:val="008D2007"/>
+    <w:rsid w:val="008D5A28"/>
+    <w:rsid w:val="008F7432"/>
+    <w:rsid w:val="00900001"/>
+    <w:rsid w:val="00901B5D"/>
+    <w:rsid w:val="00902F45"/>
+    <w:rsid w:val="00913B17"/>
+    <w:rsid w:val="00915D57"/>
+    <w:rsid w:val="0091747A"/>
+    <w:rsid w:val="009216F1"/>
+    <w:rsid w:val="009257FF"/>
+    <w:rsid w:val="00930602"/>
+    <w:rsid w:val="009313CC"/>
+    <w:rsid w:val="00936505"/>
+    <w:rsid w:val="009409CB"/>
+    <w:rsid w:val="00947D14"/>
+    <w:rsid w:val="009506E5"/>
+    <w:rsid w:val="00960ABB"/>
+    <w:rsid w:val="009638DE"/>
+    <w:rsid w:val="00966E1B"/>
+    <w:rsid w:val="009830D2"/>
+    <w:rsid w:val="009A3AB6"/>
+    <w:rsid w:val="009B2F6D"/>
+    <w:rsid w:val="009C2A68"/>
+    <w:rsid w:val="009C7461"/>
+    <w:rsid w:val="009D09F9"/>
+    <w:rsid w:val="009D57E5"/>
+    <w:rsid w:val="009D72AB"/>
+    <w:rsid w:val="009E51F3"/>
+    <w:rsid w:val="009F3283"/>
+    <w:rsid w:val="009F4869"/>
+    <w:rsid w:val="00A07D64"/>
+    <w:rsid w:val="00A14644"/>
+    <w:rsid w:val="00A2325B"/>
+    <w:rsid w:val="00A333FA"/>
+    <w:rsid w:val="00A3418A"/>
+    <w:rsid w:val="00A36B68"/>
+    <w:rsid w:val="00A37800"/>
+    <w:rsid w:val="00A4055B"/>
+    <w:rsid w:val="00A43AE6"/>
+    <w:rsid w:val="00A46F7D"/>
+    <w:rsid w:val="00A50068"/>
+    <w:rsid w:val="00A65961"/>
+    <w:rsid w:val="00A67045"/>
+    <w:rsid w:val="00A83CBC"/>
+    <w:rsid w:val="00A8512D"/>
+    <w:rsid w:val="00A854FC"/>
+    <w:rsid w:val="00AA13F7"/>
+    <w:rsid w:val="00AA234F"/>
+    <w:rsid w:val="00AA438A"/>
+    <w:rsid w:val="00AC13D7"/>
+    <w:rsid w:val="00AC5611"/>
+    <w:rsid w:val="00AC72B3"/>
+    <w:rsid w:val="00AD1029"/>
+    <w:rsid w:val="00AD48D5"/>
+    <w:rsid w:val="00AE21C3"/>
+    <w:rsid w:val="00AE38CE"/>
+    <w:rsid w:val="00B00233"/>
+    <w:rsid w:val="00B00736"/>
+    <w:rsid w:val="00B01F39"/>
+    <w:rsid w:val="00B03662"/>
+    <w:rsid w:val="00B06940"/>
+    <w:rsid w:val="00B1471E"/>
+    <w:rsid w:val="00B17C00"/>
+    <w:rsid w:val="00B17D85"/>
+    <w:rsid w:val="00B20318"/>
+    <w:rsid w:val="00B203BB"/>
+    <w:rsid w:val="00B204D3"/>
+    <w:rsid w:val="00B24B81"/>
+    <w:rsid w:val="00B254DE"/>
+    <w:rsid w:val="00B35830"/>
+    <w:rsid w:val="00B40251"/>
+    <w:rsid w:val="00B62143"/>
+    <w:rsid w:val="00B66681"/>
+    <w:rsid w:val="00B7004A"/>
+    <w:rsid w:val="00B70CD6"/>
+    <w:rsid w:val="00B71C43"/>
+    <w:rsid w:val="00B75DA3"/>
+    <w:rsid w:val="00B767D4"/>
+    <w:rsid w:val="00B825BD"/>
+    <w:rsid w:val="00B84A07"/>
+    <w:rsid w:val="00B937AD"/>
+    <w:rsid w:val="00B938FD"/>
+    <w:rsid w:val="00B94A0F"/>
+    <w:rsid w:val="00BA6204"/>
+    <w:rsid w:val="00BA7D11"/>
+    <w:rsid w:val="00BB2F2C"/>
+    <w:rsid w:val="00BB4D4C"/>
+    <w:rsid w:val="00BC1667"/>
+    <w:rsid w:val="00BC1774"/>
+    <w:rsid w:val="00BC35AB"/>
+    <w:rsid w:val="00BE6FAF"/>
+    <w:rsid w:val="00BE7425"/>
+    <w:rsid w:val="00BF6183"/>
+    <w:rsid w:val="00C031CB"/>
+    <w:rsid w:val="00C0325F"/>
+    <w:rsid w:val="00C06D5A"/>
+    <w:rsid w:val="00C118C4"/>
+    <w:rsid w:val="00C14081"/>
+    <w:rsid w:val="00C20D96"/>
+    <w:rsid w:val="00C26DDC"/>
+    <w:rsid w:val="00C3148E"/>
+    <w:rsid w:val="00C31C19"/>
+    <w:rsid w:val="00C42CC0"/>
+    <w:rsid w:val="00C45099"/>
+    <w:rsid w:val="00C6058C"/>
+    <w:rsid w:val="00C652FB"/>
+    <w:rsid w:val="00C72543"/>
+    <w:rsid w:val="00C74C08"/>
+    <w:rsid w:val="00C81646"/>
+    <w:rsid w:val="00CA5604"/>
+    <w:rsid w:val="00CA6AE1"/>
+    <w:rsid w:val="00CB00D8"/>
+    <w:rsid w:val="00CB7A0F"/>
+    <w:rsid w:val="00CC6A64"/>
+    <w:rsid w:val="00CD4FB3"/>
+    <w:rsid w:val="00CE20E6"/>
+    <w:rsid w:val="00CE34E4"/>
+    <w:rsid w:val="00CF35A8"/>
+    <w:rsid w:val="00CF6648"/>
+    <w:rsid w:val="00D06519"/>
+    <w:rsid w:val="00D074BD"/>
+    <w:rsid w:val="00D1218C"/>
+    <w:rsid w:val="00D1316F"/>
+    <w:rsid w:val="00D252B2"/>
+    <w:rsid w:val="00D30A41"/>
+    <w:rsid w:val="00D35516"/>
+    <w:rsid w:val="00D3657E"/>
+    <w:rsid w:val="00D43221"/>
+    <w:rsid w:val="00D45972"/>
+    <w:rsid w:val="00D67DA3"/>
+    <w:rsid w:val="00D80076"/>
+    <w:rsid w:val="00D87726"/>
+    <w:rsid w:val="00D946B9"/>
+    <w:rsid w:val="00D947A0"/>
+    <w:rsid w:val="00D96B66"/>
+    <w:rsid w:val="00D978ED"/>
+    <w:rsid w:val="00DA3106"/>
+    <w:rsid w:val="00DB1BCE"/>
+    <w:rsid w:val="00DC6C17"/>
+    <w:rsid w:val="00DC7F5D"/>
+    <w:rsid w:val="00DD099B"/>
+    <w:rsid w:val="00DD0C63"/>
+    <w:rsid w:val="00DD49FB"/>
+    <w:rsid w:val="00DE556D"/>
+    <w:rsid w:val="00DE651C"/>
+    <w:rsid w:val="00DE6FEB"/>
+    <w:rsid w:val="00DF6322"/>
+    <w:rsid w:val="00DF74C0"/>
+    <w:rsid w:val="00E16F25"/>
+    <w:rsid w:val="00E224ED"/>
+    <w:rsid w:val="00E27CB0"/>
+    <w:rsid w:val="00E34995"/>
+    <w:rsid w:val="00E36E02"/>
+    <w:rsid w:val="00E433AE"/>
+    <w:rsid w:val="00E504DF"/>
+    <w:rsid w:val="00E57828"/>
+    <w:rsid w:val="00E600E1"/>
+    <w:rsid w:val="00E61D4E"/>
+    <w:rsid w:val="00E6228A"/>
+    <w:rsid w:val="00E66B82"/>
+    <w:rsid w:val="00E7588D"/>
+    <w:rsid w:val="00E77DDF"/>
+    <w:rsid w:val="00E86736"/>
+    <w:rsid w:val="00E86E50"/>
+    <w:rsid w:val="00E967B3"/>
+    <w:rsid w:val="00E973A6"/>
+    <w:rsid w:val="00EA444B"/>
+    <w:rsid w:val="00EB0866"/>
+    <w:rsid w:val="00EB7EF1"/>
+    <w:rsid w:val="00EC0266"/>
+    <w:rsid w:val="00EC043B"/>
+    <w:rsid w:val="00EC3CBF"/>
+    <w:rsid w:val="00ED37BB"/>
+    <w:rsid w:val="00ED74EB"/>
+    <w:rsid w:val="00EE2972"/>
+    <w:rsid w:val="00EE4C35"/>
+    <w:rsid w:val="00F02D89"/>
+    <w:rsid w:val="00F0547E"/>
+    <w:rsid w:val="00F20EA9"/>
+    <w:rsid w:val="00F23221"/>
+    <w:rsid w:val="00F250D2"/>
+    <w:rsid w:val="00F30487"/>
+    <w:rsid w:val="00F355D5"/>
+    <w:rsid w:val="00F356EB"/>
+    <w:rsid w:val="00F36EF6"/>
+    <w:rsid w:val="00F432A3"/>
+    <w:rsid w:val="00F45470"/>
+    <w:rsid w:val="00F45702"/>
+    <w:rsid w:val="00F45807"/>
+    <w:rsid w:val="00F55066"/>
+    <w:rsid w:val="00F61A5E"/>
+    <w:rsid w:val="00F77052"/>
+    <w:rsid w:val="00F775BB"/>
+    <w:rsid w:val="00F84DD1"/>
+    <w:rsid w:val="00F86BFA"/>
+    <w:rsid w:val="00F904DF"/>
+    <w:rsid w:val="00F93CCF"/>
+    <w:rsid w:val="00FA5AA1"/>
+    <w:rsid w:val="00FB0306"/>
+    <w:rsid w:val="00FB5736"/>
+    <w:rsid w:val="00FC337A"/>
+    <w:rsid w:val="00FC5B14"/>
+    <w:rsid w:val="00FC5CD0"/>
+    <w:rsid w:val="00FD4B78"/>
+    <w:rsid w:val="00FD54C3"/>
+    <w:rsid w:val="00FD71B4"/>
+    <w:rsid w:val="00FE0F0B"/>
+    <w:rsid w:val="00FE5016"/>
+    <w:rsid w:val="00FE5324"/>
+    <w:rsid w:val="00FF71CD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3A7FEEAA"/>
+  <w15:docId w15:val="{7E67BE2F-B1DF-42C8-99A0-973C1825A0AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...8 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB7EF1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E19DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E19DF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-[...22 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00EB7EF1"/>
     <w:pPr>
-      <w:spacing w:before="41"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00DD49FB"/>
     <w:pPr>
-      <w:spacing w:before="129"/>
-      <w:ind w:left="2592" w:right="1506" w:hanging="34"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00245FD7"/>
+    <w:pPr>
+      <w:ind w:left="-180"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00245FD7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00245FD7"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B5CF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mw-headline">
+    <w:name w:val="mw-headline"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00915D57"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CF6648"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="CG Omega" w:hAnsi="CG Omega" w:cs="CG Omega"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D80076"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00D80076"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00D80076"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00D80076"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00D80076"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:eastAsia="Gill Sans MT" w:cs="Gill Sans MT"/>
-[...13 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1169710144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/wic" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/wic" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5661,84 +8975,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5869,63 +9185,442 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="77376c27-fd5a-4a66-84dc-947b78b64122">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d83b6a1f-b92d-4206-94d9-7603ddd5337b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100336C595AB0025E44AD70D44917523BDD" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="92ca75a48e6795e50d12187f8df98a2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77376c27-fd5a-4a66-84dc-947b78b64122" xmlns:ns3="d83b6a1f-b92d-4206-94d9-7603ddd5337b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9ad18c4c17dc28cd6f3719771abc4e67" ns2:_="" ns3:_="">
+    <xsd:import namespace="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <xsd:import namespace="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77376c27-fd5a-4a66-84dc-947b78b64122" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c44b61a5-0374-45de-aff4-3f4693f7a92d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d83b6a1f-b92d-4206-94d9-7603ddd5337b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cfefa533-b69c-4808-a2ba-a197eb99eba2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d83b6a1f-b92d-4206-94d9-7603ddd5337b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29A708CE-5313-449A-B22E-361BAACE180E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <ds:schemaRef ds:uri="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37F6FFD2-1B4F-4187-8A68-AA442645BB11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06847B8D-52D3-4735-9CF9-7F956ED00B1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="77376c27-fd5a-4a66-84dc-947b78b64122"/>
+    <ds:schemaRef ds:uri="d83b6a1f-b92d-4206-94d9-7603ddd5337b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569EAED0-5183-418C-9A17-E23962B546F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>800</Words>
+  <Characters>4561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>DPH</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>3276836</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/wic</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DPH</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...9 lines deleted...]
-    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100336C595AB0025E44AD70D44917523BDD</vt:lpwstr>
   </property>
 </Properties>
 </file>