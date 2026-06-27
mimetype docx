--- v0 (2025-10-30)
+++ v1 (2026-06-27)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E471EE5" w14:textId="77777777" w:rsidR="00F56A41" w:rsidRPr="00F56A41" w:rsidRDefault="008F17D7" w:rsidP="00187460">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56A41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697926E8" w14:textId="77777777" w:rsidR="008F17D7" w:rsidRPr="008F17D7" w:rsidRDefault="008F17D7" w:rsidP="008F17D7">
@@ -12057,164 +12057,164 @@
       <w:r w:rsidR="0028031F" w:rsidRPr="00ED3E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant federal non-discrimination </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statutes</w:t>
       </w:r>
       <w:r w:rsidR="0028031F" w:rsidRPr="00ED3E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C87397" w14:textId="77777777" w:rsidR="00450C9F" w:rsidRPr="00454AD1" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="54C87397" w14:textId="77777777" w:rsidR="00450C9F" w:rsidRPr="00454AD1" w:rsidRDefault="00454AD1" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="199" w:after="199" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00454AD1" w:rsidRPr="00454AD1">
+        <w:r w:rsidRPr="00454AD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.epa.gov/ocr/section-504-rehabilitation-act-1973</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00454AD1" w:rsidRPr="00454AD1">
+      <w:r w:rsidRPr="00454AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00450C9F" w:rsidRPr="00454AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prohibits discrimination against persons with disabilities under Federally-assisted programs or activities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29074CB6" w14:textId="77777777" w:rsidR="00450C9F" w:rsidRPr="00454AD1" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="29074CB6" w14:textId="77777777" w:rsidR="00450C9F" w:rsidRPr="00454AD1" w:rsidRDefault="00454AD1" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="199" w:after="199" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00454AD1" w:rsidRPr="00454AD1">
+        <w:r w:rsidRPr="00454AD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.epa.gov/ocr/title-ix-education-amendments-act-1972</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00450C9F" w:rsidRPr="00454AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00450C9F" w:rsidRPr="00454AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prohibits discrimination on the basis of sex in Federally-assisted education programs; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1816A854" w14:textId="4CE9C081" w:rsidR="00450C9F" w:rsidRPr="006E10C8" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="1816A854" w14:textId="4CE9C081" w:rsidR="00450C9F" w:rsidRPr="006E10C8" w:rsidRDefault="000C04B9" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="199" w:after="199" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="000C04B9" w:rsidRPr="009126BA">
+        <w:r w:rsidRPr="009126BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.epa.gov/ocr/age-discrimination-act-1975</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000C04B9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00450C9F" w:rsidRPr="006E10C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prohibits</w:t>
       </w:r>
       <w:r w:rsidR="006579F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12873,115 +12873,115 @@
     </w:p>
     <w:p w14:paraId="578A857E" w14:textId="77777777" w:rsidR="000E767E" w:rsidRDefault="000E767E" w:rsidP="009D360F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bureau of Air and Waste:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D12406D" w14:textId="7BD82DDD" w:rsidR="007F0803" w:rsidRPr="007F0803" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="5D12406D" w14:textId="7BD82DDD" w:rsidR="007F0803" w:rsidRPr="007F0803" w:rsidRDefault="007F0803" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="007F0803" w:rsidRPr="007F0803">
+        <w:r w:rsidRPr="007F0803">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>How to Participate in MassDEP Air Quality Permitting Decisions | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F646D60" w14:textId="6C495D0A" w:rsidR="007F0803" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="2F646D60" w14:textId="6C495D0A" w:rsidR="007F0803" w:rsidRDefault="007F0803" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="007F0803" w:rsidRPr="007F0803">
+        <w:r w:rsidRPr="007F0803">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>How to Participate in MassDEP Hazardous Waste Permitting Decisions | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EE9589D" w14:textId="65A686D1" w:rsidR="000E767E" w:rsidRPr="00357BA7" w:rsidRDefault="004867E9" w:rsidP="00DC2EF8">
+    <w:p w14:paraId="1EE9589D" w14:textId="65A686D1" w:rsidR="000E767E" w:rsidRPr="00357BA7" w:rsidRDefault="007F0803" w:rsidP="00DC2EF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="007F0803" w:rsidRPr="007F0803">
+        <w:r w:rsidRPr="007F0803">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>How to Participate in MassDEP Solid Waste Permitting Decisions | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78F939ED" w14:textId="77777777" w:rsidR="00493FDA" w:rsidRPr="009F2EA8" w:rsidRDefault="00493FDA" w:rsidP="000459AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12996,65 +12996,65 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bureau of Waste Site Cleanup:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBFDFFB" w14:textId="77777777" w:rsidR="008E6C91" w:rsidRDefault="008E6C91" w:rsidP="008E6C91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="780A1C4B" w14:textId="23980726" w:rsidR="002D7032" w:rsidRPr="007F0803" w:rsidRDefault="004867E9" w:rsidP="007F0803">
+    <w:p w14:paraId="780A1C4B" w14:textId="23980726" w:rsidR="002D7032" w:rsidRPr="007F0803" w:rsidRDefault="007F0803" w:rsidP="007F0803">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="007F0803" w:rsidRPr="007F0803">
+        <w:r w:rsidRPr="007F0803">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Public Involvement During Cleanup of Contaminated Properties | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A570424" w14:textId="77777777" w:rsidR="007F0803" w:rsidRPr="007F0803" w:rsidRDefault="007F0803" w:rsidP="007F0803">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36EC6DA5" w14:textId="77777777" w:rsidR="00AB54B1" w:rsidRDefault="00AB54B1" w:rsidP="00763429">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -14288,62 +14288,62 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ENVIRONMENTAL JUSTICE POLICY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69338982" w14:textId="7CE8B1D1" w:rsidR="000A58BA" w:rsidRDefault="004867E9" w:rsidP="009D360F">
+    <w:p w14:paraId="69338982" w14:textId="7CE8B1D1" w:rsidR="000A58BA" w:rsidRDefault="000A58BA" w:rsidP="009D360F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="000A58BA" w:rsidRPr="000A58BA">
+        <w:r w:rsidRPr="000A58BA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Environmental Justice Policy | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A2E67BB" w14:textId="77777777" w:rsidR="00D423AB" w:rsidRDefault="00D423AB" w:rsidP="009D360F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314E3365" w14:textId="77777777" w:rsidR="00D423AB" w:rsidRDefault="00D423AB" w:rsidP="009D360F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -17713,59 +17713,51 @@
     <w:p w14:paraId="7CB00A53" w14:textId="77777777" w:rsidR="00D423AB" w:rsidRDefault="00D423AB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>In the formal resolution of grievances, a hearing will adhere to the following procedure:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08890073" w14:textId="77777777" w:rsidR="00880802" w:rsidRPr="00626D41" w:rsidRDefault="00880802">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>A simplified hearing</w:t>
       </w:r>
       <w:r w:rsidR="00875444">
         <w:t>, which</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> normally shall not include the filing of motions and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> direct testimony unless required by the Factfinder.</w:t>
+        <w:t xml:space="preserve"> normally shall not include the filing of motions and prefiled direct testimony unless required by the Factfinder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE2FDA5" w14:textId="77777777" w:rsidR="00D423AB" w:rsidRPr="00260284" w:rsidRDefault="16E46FC5" w:rsidP="42FFC4E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r w:rsidRPr="42FFC4E6">
         <w:t xml:space="preserve">Each party shall have an opportunity to present its view of the disputed issues. </w:t>
       </w:r>
       <w:r w:rsidR="617559F6" w:rsidRPr="42FFC4E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="42FFC4E6">
         <w:t xml:space="preserve">Each party and any witnesses shall appear at the hearing to present its case and may offer evidence including statements, documents and papers.  Following a party's presentation, each other party shall have an opportunity to cross-examine witnesses and to refute the case presented.  All statements shall be provided under oath or affirmation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41294974" w14:textId="77777777" w:rsidR="00260284" w:rsidRPr="008545AC" w:rsidRDefault="4E1CF676" w:rsidP="42FFC4E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -19028,166 +19020,166 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="180F06E3" w14:textId="77777777" w:rsidR="001027AF" w:rsidRPr="00B7425F" w:rsidRDefault="001027AF" w:rsidP="00B7425F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001027AF" w:rsidRPr="00B7425F" w:rsidSect="002D7032">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A091135" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126" w:rsidP="00F9103D">
+    <w:p w14:paraId="3C9E78F7" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3" w:rsidP="00F9103D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="678B77FC" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126" w:rsidP="00F9103D">
+    <w:p w14:paraId="01E9F587" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3" w:rsidP="00F9103D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="117D8236" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126">
+    <w:p w14:paraId="5C12349D" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-226533685"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5C64A46A" w14:textId="77777777" w:rsidR="00200732" w:rsidRDefault="004B2039">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -19235,73 +19227,73 @@
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">scrimination Grievance Plan </w:t>
     </w:r>
     <w:r w:rsidR="00B537AA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Updated 1</w:t>
     </w:r>
     <w:r w:rsidR="00FF1A6A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AA77221" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126" w:rsidP="00F9103D">
+    <w:p w14:paraId="40785F12" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3" w:rsidP="00F9103D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6161CC63" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126" w:rsidP="00F9103D">
+    <w:p w14:paraId="1E3436A2" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3" w:rsidP="00F9103D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="729E55B2" w14:textId="77777777" w:rsidR="000B0126" w:rsidRDefault="000B0126">
+    <w:p w14:paraId="0540B4FF" w14:textId="77777777" w:rsidR="002A6AF3" w:rsidRDefault="002A6AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="78974139" w14:textId="77777777" w:rsidR="00200732" w:rsidRDefault="00200732" w:rsidP="0066667B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 40 C.F.R. § 7.90.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="5DAE116E" w14:textId="77777777" w:rsidR="00200732" w:rsidRDefault="00200732">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -19315,57 +19307,52 @@
       <w:r>
         <w:t xml:space="preserve"> Mass. Exec. Order 526, (Feb. 7, 2011). (superseding Mass. Exec. Order 478 (January 30, 2007)).</w:t>
       </w:r>
       <w:r w:rsidR="00253244">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="79DF8E30" w14:textId="07E0D7D0" w:rsidR="00200732" w:rsidRPr="00ED3E6F" w:rsidRDefault="00200732" w:rsidP="00532FAB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000366BC">
-        <w:t>Theoharides</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, Kathleen, “EEA Environmental Justice Policy.” June 24, 2021, </w:t>
+        <w:t xml:space="preserve">Theoharides, Kathleen, “EEA Environmental Justice Policy.” June 24, 2021, </w:t>
       </w:r>
       <w:r w:rsidR="000366BC" w:rsidRPr="00EA1C1B">
         <w:t>https://www.mass.gov/service-details/environmental-justice-policy</w:t>
       </w:r>
       <w:r w:rsidR="000366BC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="105EB07D" w14:textId="77777777" w:rsidR="00200732" w:rsidRDefault="00200732" w:rsidP="0077337D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> EPA P1 Guidance, 71 Fed. Reg. 14210 (March 21, 2006)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -19640,79 +19627,79 @@
       <w:r>
         <w:t xml:space="preserve"> Discussions with the mediator are voluntary and confidential. The Factfinder will not know the details of the discussions but will be provided the terms of the resolution, if one is reached.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="0234DB57" w14:textId="77777777" w:rsidR="00D423AB" w:rsidRDefault="00D423AB" w:rsidP="00D423AB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For purposes of this Grievance Procedure, a “Directive” means a public document issued by the Commissioner requiring Department employees and parties to take specific actions or follow specific procedures, to further effectuate the provisions of this Grievance Procedure.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EC3699C" w14:textId="28F1242D" w:rsidR="00200732" w:rsidRPr="001C52A8" w:rsidRDefault="00200732" w:rsidP="00D832FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07601D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EA0EABE"/>
     <w:lvl w:ilvl="0" w:tplc="68E23F38">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -21918,55 +21905,55 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1667972027">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1512335655">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1343514126">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1070931166">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="488250180">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1532035792">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="93"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F9103D"/>
@@ -22137,50 +22124,51 @@
     <w:rsid w:val="00260DF1"/>
     <w:rsid w:val="002627D0"/>
     <w:rsid w:val="00263176"/>
     <w:rsid w:val="002635EE"/>
     <w:rsid w:val="002653E9"/>
     <w:rsid w:val="00265CEA"/>
     <w:rsid w:val="00266106"/>
     <w:rsid w:val="00266E7E"/>
     <w:rsid w:val="002704F3"/>
     <w:rsid w:val="0027128C"/>
     <w:rsid w:val="00274BA4"/>
     <w:rsid w:val="0028031F"/>
     <w:rsid w:val="00283C63"/>
     <w:rsid w:val="00284539"/>
     <w:rsid w:val="0028533D"/>
     <w:rsid w:val="00291EA7"/>
     <w:rsid w:val="00292BAA"/>
     <w:rsid w:val="00294042"/>
     <w:rsid w:val="002963F1"/>
     <w:rsid w:val="00296B43"/>
     <w:rsid w:val="0029737E"/>
     <w:rsid w:val="002A115A"/>
     <w:rsid w:val="002A2340"/>
     <w:rsid w:val="002A376E"/>
     <w:rsid w:val="002A5609"/>
+    <w:rsid w:val="002A6AF3"/>
     <w:rsid w:val="002A730B"/>
     <w:rsid w:val="002B1597"/>
     <w:rsid w:val="002B2470"/>
     <w:rsid w:val="002B5FEA"/>
     <w:rsid w:val="002B639C"/>
     <w:rsid w:val="002C44FE"/>
     <w:rsid w:val="002C529F"/>
     <w:rsid w:val="002C6DD8"/>
     <w:rsid w:val="002C7A0D"/>
     <w:rsid w:val="002D0469"/>
     <w:rsid w:val="002D395D"/>
     <w:rsid w:val="002D6502"/>
     <w:rsid w:val="002D7032"/>
     <w:rsid w:val="002D7595"/>
     <w:rsid w:val="002E056A"/>
     <w:rsid w:val="002E2BFC"/>
     <w:rsid w:val="002E329D"/>
     <w:rsid w:val="002E4E5D"/>
     <w:rsid w:val="002E4E79"/>
     <w:rsid w:val="002E4F03"/>
     <w:rsid w:val="002E7750"/>
     <w:rsid w:val="002F0EE7"/>
     <w:rsid w:val="002F30F8"/>
     <w:rsid w:val="002F3ECF"/>
     <w:rsid w:val="002F732E"/>
@@ -22275,50 +22263,51 @@
     <w:rsid w:val="004671C5"/>
     <w:rsid w:val="004709C7"/>
     <w:rsid w:val="00470A04"/>
     <w:rsid w:val="00472308"/>
     <w:rsid w:val="00472B43"/>
     <w:rsid w:val="004737C1"/>
     <w:rsid w:val="00476611"/>
     <w:rsid w:val="00477215"/>
     <w:rsid w:val="00477FAD"/>
     <w:rsid w:val="00481292"/>
     <w:rsid w:val="00483EEC"/>
     <w:rsid w:val="00484FE1"/>
     <w:rsid w:val="00485F9B"/>
     <w:rsid w:val="004867E9"/>
     <w:rsid w:val="00487CDA"/>
     <w:rsid w:val="00493FDA"/>
     <w:rsid w:val="00496960"/>
     <w:rsid w:val="00497AB6"/>
     <w:rsid w:val="004A39EF"/>
     <w:rsid w:val="004A4528"/>
     <w:rsid w:val="004A45D0"/>
     <w:rsid w:val="004B1861"/>
     <w:rsid w:val="004B18DE"/>
     <w:rsid w:val="004B1E59"/>
     <w:rsid w:val="004B2039"/>
+    <w:rsid w:val="004B25AC"/>
     <w:rsid w:val="004C1063"/>
     <w:rsid w:val="004C3B3A"/>
     <w:rsid w:val="004C3F86"/>
     <w:rsid w:val="004C560A"/>
     <w:rsid w:val="004C668F"/>
     <w:rsid w:val="004C7389"/>
     <w:rsid w:val="004D028E"/>
     <w:rsid w:val="004D2808"/>
     <w:rsid w:val="004D2AC0"/>
     <w:rsid w:val="004D4008"/>
     <w:rsid w:val="004D533B"/>
     <w:rsid w:val="004D5D1A"/>
     <w:rsid w:val="004D7FD1"/>
     <w:rsid w:val="004E24DB"/>
     <w:rsid w:val="004E5DA2"/>
     <w:rsid w:val="004E6957"/>
     <w:rsid w:val="004E7270"/>
     <w:rsid w:val="004F20D5"/>
     <w:rsid w:val="004F3A78"/>
     <w:rsid w:val="004F4E55"/>
     <w:rsid w:val="004F64AC"/>
     <w:rsid w:val="00500509"/>
     <w:rsid w:val="0051038C"/>
     <w:rsid w:val="00512919"/>
     <w:rsid w:val="00512A0A"/>
@@ -22895,50 +22884,51 @@
     <w:rsid w:val="00CC3FAF"/>
     <w:rsid w:val="00CC7305"/>
     <w:rsid w:val="00CD0242"/>
     <w:rsid w:val="00CD05E5"/>
     <w:rsid w:val="00CD38BD"/>
     <w:rsid w:val="00CD7F21"/>
     <w:rsid w:val="00CE16F6"/>
     <w:rsid w:val="00CE34FB"/>
     <w:rsid w:val="00CE5568"/>
     <w:rsid w:val="00CE6829"/>
     <w:rsid w:val="00CF1BF9"/>
     <w:rsid w:val="00CF2B14"/>
     <w:rsid w:val="00CF67EE"/>
     <w:rsid w:val="00CF78A6"/>
     <w:rsid w:val="00D019AB"/>
     <w:rsid w:val="00D01C85"/>
     <w:rsid w:val="00D03998"/>
     <w:rsid w:val="00D04EC1"/>
     <w:rsid w:val="00D05869"/>
     <w:rsid w:val="00D059FD"/>
     <w:rsid w:val="00D07AA0"/>
     <w:rsid w:val="00D07C8C"/>
     <w:rsid w:val="00D11E6F"/>
     <w:rsid w:val="00D13B66"/>
     <w:rsid w:val="00D1767A"/>
+    <w:rsid w:val="00D176CB"/>
     <w:rsid w:val="00D23396"/>
     <w:rsid w:val="00D23B6F"/>
     <w:rsid w:val="00D25620"/>
     <w:rsid w:val="00D303A0"/>
     <w:rsid w:val="00D40F32"/>
     <w:rsid w:val="00D423AB"/>
     <w:rsid w:val="00D43D54"/>
     <w:rsid w:val="00D44AA1"/>
     <w:rsid w:val="00D45BEB"/>
     <w:rsid w:val="00D54BE4"/>
     <w:rsid w:val="00D57357"/>
     <w:rsid w:val="00D603CB"/>
     <w:rsid w:val="00D63A4D"/>
     <w:rsid w:val="00D63F9B"/>
     <w:rsid w:val="00D64622"/>
     <w:rsid w:val="00D67D84"/>
     <w:rsid w:val="00D721C3"/>
     <w:rsid w:val="00D73B05"/>
     <w:rsid w:val="00D76A09"/>
     <w:rsid w:val="00D76A4F"/>
     <w:rsid w:val="00D832F1"/>
     <w:rsid w:val="00D832FB"/>
     <w:rsid w:val="00D8330F"/>
     <w:rsid w:val="00D83E52"/>
     <w:rsid w:val="00D9358A"/>
@@ -23186,51 +23176,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D674665"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23953,51 +23943,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00497AB6"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0009307A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="497813123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="667682109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24302,51 +24292,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2094931912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/section-504-rehabilitation-act-1973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-air-quality-permitting-decisions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-nondiscrimination-civil-rights" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-involvement-during-cleanup-of-contaminated-properties" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melixza.Esenyie2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/text-idx?SID=b3a79f12439c8e84ff750a852963d102&amp;mc=true&amp;node=pt6.1.21&amp;rgn=div5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/environmental-justice-policy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/text-idx?SID=1333bd7597c3d8bf08e764faa1f1162f&amp;mc=true&amp;node=pt32.2.195&amp;rgn=div5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-solid-waste-permitting-decisions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-nondiscrimination-civil-rights" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/age-discrimination-act-1975" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-hazardous-waste-permitting-decisions" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/title-ix-education-amendments-act-1972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/section-504-rehabilitation-act-1973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-air-quality-permitting-decisions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-nondiscrimination-civil-rights" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-involvement-during-cleanup-of-contaminated-properties" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melixza.Esenyie2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/text-idx?SID=b3a79f12439c8e84ff750a852963d102&amp;mc=true&amp;node=pt6.1.21&amp;rgn=div5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/environmental-justice-policy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/text-idx?SID=1333bd7597c3d8bf08e764faa1f1162f&amp;mc=true&amp;node=pt32.2.195&amp;rgn=div5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-solid-waste-permitting-decisions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-nondiscrimination-civil-rights" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/age-discrimination-act-1975" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/how-to-participate-in-massdep-hazardous-waste-permitting-decisions" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ocr/title-ix-education-amendments-act-1972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Deneen.Simpson@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lep.gov/maps" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/the-disability-handbook-for-the-executive-branch/download?_ga=2.71745882.814639906.1672403428-1226826045.1668357556" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -24587,59 +24577,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004A84B8862211774397091BFB5712E8CA" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0806cb6f9b38ee028104ebaf0b223d04">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77dce1ee-954b-412a-9cbc-9dccf7fde368" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39184e6418997234f9fad40fb3909452" ns2:_="">
     <xsd:import namespace="77dce1ee-954b-412a-9cbc-9dccf7fde368"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77dce1ee-954b-412a-9cbc-9dccf7fde368" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -24727,112 +24708,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A0E0589-ADFC-44CC-8444-BC918CFD5EF5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7581DE06-5D7D-44D1-94E1-0D2847592A57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="77dce1ee-954b-412a-9cbc-9dccf7fde368"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A0E0589-ADFC-44CC-8444-BC918CFD5EF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C55A389-FFD7-4BFE-8921-A352A073F3C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C572B2B-3F05-4E7B-9941-C32AA27E9E77}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C572B2B-3F05-4E7B-9941-C32AA27E9E77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C55A389-FFD7-4BFE-8921-A352A073F3C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>7009</Words>
   <Characters>39952</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>332</Lines>
   <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>46868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>