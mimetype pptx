--- v0 (2025-12-14)
+++ v1 (2026-09-25)
@@ -1,97 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" removePersonalInfoOnSave="1" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483658" r:id="rId1"/>
+    <p:sldMasterId id="2147483658" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId15"/>
+    <p:notesMasterId r:id="rId18"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="335" r:id="rId2"/>
-[...11 lines deleted...]
-    <p:sldId id="261" r:id="rId14"/>
+    <p:sldId id="335" r:id="rId5"/>
+    <p:sldId id="334" r:id="rId6"/>
+    <p:sldId id="308" r:id="rId7"/>
+    <p:sldId id="381" r:id="rId8"/>
+    <p:sldId id="382" r:id="rId9"/>
+    <p:sldId id="383" r:id="rId10"/>
+    <p:sldId id="373" r:id="rId11"/>
+    <p:sldId id="374" r:id="rId12"/>
+    <p:sldId id="375" r:id="rId13"/>
+    <p:sldId id="384" r:id="rId14"/>
+    <p:sldId id="385" r:id="rId15"/>
+    <p:sldId id="380" r:id="rId16"/>
+    <p:sldId id="261" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="9385300"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -187,63 +191,52 @@
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="FFCCFF"/>
     <a:srgbClr val="E7EBF3"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
-    <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -741,80 +734,147 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="25176" autoAdjust="0"/>
-    <p:restoredTop sz="92687" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="804" y="56"/>
+        <p:origin x="1836" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="3" d="2"/>
-        <a:sy n="3" d="2"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:28:17.428" v="66" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:23:28.202" v="17" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1581129033" sldId="335"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:23:28.202" v="17" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1581129033" sldId="335"/>
+            <ac:spMk id="2" creationId="{76A12B63-5BF7-9848-8EBE-D57D0EEF11F6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:24:59.876" v="62" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1629205506" sldId="380"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:24:59.876" v="62" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1629205506" sldId="380"/>
+            <ac:spMk id="3" creationId="{09DAC746-B66F-1CA7-B5D9-D27397740EDE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:28:17.428" v="66" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3882930982" sldId="385"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:28:02.559" v="65" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3882930982" sldId="385"/>
+            <ac:spMk id="27" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Anderson, Abigail E (DEP)" userId="7061bd55-8d49-49c7-bf0a-5d609eaf7a2b" providerId="ADAL" clId="{01A29E2C-DEA7-438D-9EC4-702B62164963}" dt="2026-08-26T13:28:17.428" v="66" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3882930982" sldId="385"/>
+            <ac:spMk id="29" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -859,51 +919,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021294" y="2"/>
             <a:ext cx="3076363" cy="470894"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93980" tIns="46989" rIns="93980" bIns="46989" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1100"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0BA2C344-1390-5140-8171-BFAA6F10339D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/5/2025</a:t>
+              <a:t>8/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1441450" y="1173163"/>
             <a:ext cx="4216400" cy="3163887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1178,51 +1238,54 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Nonprofits that aren’t CDCs but have a similar mission and that deal with affordable housing. E.G. Planning office for Urban Affairs (POHA)  or the Jewish Housing Communities. Universities are nonprofits but they are not necessarily grant eligible. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E151E4A5-BB81-4847-9D46-05526F31CFC0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -1262,51 +1325,54 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Housing and jobs</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E151E4A5-BB81-4847-9D46-05526F31CFC0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -1382,51 +1448,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5181844" y="1122363"/>
             <a:ext cx="3662122" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="3600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5181843" y="3602038"/>
             <a:ext cx="3662122" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -1448,93 +1514,88 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="7643"/>
             <a:ext cx="1757365" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8268E3B0-7EE0-DF41-97CF-5F9A310AF004}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6634717"/>
             <a:ext cx="9144000" cy="223284"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
@@ -1674,51 +1735,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5184840" y="720117"/>
             <a:ext cx="3521415" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5184840" y="3599842"/>
             <a:ext cx="3521415" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -1793,107 +1854,105 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2655569988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="MD - Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:buClr>
@@ -1901,104 +1960,117 @@
               </a:buClr>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2415997918"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="MD - Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2007,51 +2079,50 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -2087,55 +2158,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -2235,79 +2302,79 @@
               </a:buClr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C553DDFD-8A06-684A-8880-6DB0B709A1A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2369,51 +2436,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="1714500" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2057400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="2400300" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2022705103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="MD - Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2424,51 +2491,50 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="3886200" cy="4302126"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
@@ -2481,79 +2547,79 @@
               </a:buClr>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1825625"/>
             <a:ext cx="3886200" cy="4302126"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2568,79 +2634,79 @@
               </a:buClr>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -2679,51 +2745,50 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="1651777"/>
             <a:ext cx="3868340" cy="619826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -2748,51 +2813,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="2271603"/>
             <a:ext cx="3868340" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2807,79 +2872,79 @@
               </a:buClr>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1651777"/>
             <a:ext cx="3887391" cy="619826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2906,51 +2971,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="2271603"/>
             <a:ext cx="3887391" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2965,79 +3030,79 @@
               </a:buClr>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -3141,51 +3206,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="1714500" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2057400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="2400300" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3294,51 +3359,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="1714500" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2057400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="2400300" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645026" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3406,54 +3471,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -3511,154 +3573,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4260254"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7343778" y="6127751"/>
             <a:ext cx="1500187" cy="503019"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACED7876-3A30-B948-BD6D-F733F927F3BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3724,51 +3786,51 @@
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="1350"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3632261308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483659" r:id="rId1"/>
     <p:sldLayoutId id="2147483661" r:id="rId2"/>
     <p:sldLayoutId id="2147483660" r:id="rId3"/>
     <p:sldLayoutId id="2147483664" r:id="rId4"/>
     <p:sldLayoutId id="2147483665" r:id="rId5"/>
     <p:sldLayoutId id="2147483670" r:id="rId6"/>
     <p:sldLayoutId id="2147483662" r:id="rId7"/>
     <p:sldLayoutId id="2147483663" r:id="rId8"/>
     <p:sldLayoutId id="2147483671" r:id="rId9"/>
   </p:sldLayoutIdLst>
-  <p:hf hdr="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" b="1" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -4028,95 +4090,95 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.massdevelopment.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbancroft@massdevelopment.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A12B63-5BF7-9848-8EBE-D57D0EEF11F6}"/>
@@ -4150,1065 +4212,386 @@
               <a:rPr lang="en-US" sz="3100" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="3100" dirty="0"/>
               <a:t>Presentation to:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3100" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="3100" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="3100" dirty="0"/>
               <a:t>Brownfields Roundtable </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>September 9</a:t>
-[...7 lines deleted...]
-              <a:t>, 2025</a:t>
+              <a:t>September 1, 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1581129033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title" idx="4294967295"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="606877" y="438994"/>
+            <a:off x="628650" y="199506"/>
             <a:ext cx="7886700" cy="1058487"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
-          <a:lstStyle>
-[...51 lines deleted...]
-              <a:t>Brownfields Case Study</a:t>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Brownfields Redevelopment In Action:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Text Placeholder 1"/>
-[...736 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7343778" y="6127751"/>
+            <a:ext cx="1500187" cy="503019"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A117785-5184-CC16-C929-BBB6AFB96ABE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1847853" y="1035730"/>
+            <a:ext cx="5495925" cy="5168123"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B9D3A4-A366-640B-6500-7A9B3E6660D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4105274" y="4082718"/>
+            <a:ext cx="3238503" cy="2045033"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641880FC-737D-5075-D5D5-A56EEE810FFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3929063" y="4016654"/>
+            <a:ext cx="3414715" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The City of Attleboro received a $249,540 Brownfields Assessment and Remediation grant to clean up a city-owned parcel located at 53 Falmouth Street. The .47-acre property is located within walking distance of the Attleboro Commuter Rail station and the heart of the city’s downtown. Formerly home to American Metalcraft’s industrial operations, the site has long sat in disrepair in a neighborhood surrounded primarily by commercial properties and multifamily housing. The former building has been removed, but the issue of soil contamination needs to be addressed prior to any further development. Brownfields funds are assisting the city with the residual environmental issues on-site and positioning the property for future transit-oriented multifamily housing development. Transforming this property will enhance the residential character of the neighborhood, remove a vacant lot from the streetscape, and generate tax revenue for the City of Attleboro. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1285577726"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1237976921"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="139894"/>
+            <a:off x="628650" y="199506"/>
             <a:ext cx="7886700" cy="1058487"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Brownfields Redevelopment In Action:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7343778" y="6127751"/>
             <a:ext cx="1500187" cy="503019"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Text Placeholder 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1418720"/>
+            <a:off x="628650" y="1447295"/>
             <a:ext cx="7886700" cy="513834"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
@@ -5366,82 +4749,82 @@
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>    Lawrence Community Works, Lawrence</a:t>
+              <a:t>    Neighborhood Housing Solutions, Brockton</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Rectangle 3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1733201"/>
-            <a:ext cx="4473379" cy="4455726"/>
+            <a:off x="758533" y="2057400"/>
+            <a:ext cx="4355769" cy="4267200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
@@ -5620,502 +5003,610 @@
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>MassDevelopment awarded a combined $955K in site assessment and remediation funding to the redevelopment of a former 4.0 acre manufacturing site with over 100 years of history with a variety of former tenants – most recently Ultimate Window, located at 20-20 Island Street in the City of Lawrence.</a:t>
+              <a:t>MassDevelopment Awarded $750K to assist the redevelopment of a former 1.26-acre truck dealer and repair business adjacent to the MBTA commuter rail station in Brockton. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>In partnership with funding from the City of Lawrence and the Commonwealth of MA including the </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:t>In partnership with funding from the City of Brockton, the Commonwealth of MA, including the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>MassHousing</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>, MA DHCD and private capital. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:t>,  MA DHCD and private capital. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>&gt;20,000 tons of soil will need to be </a:t>
+              <a:t>&gt;17,000 tons of soil will need to be </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>excavated, managed, and transported.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="-342900">
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Project will result in 80-units of affordable rental housing and home for a non-profit focused on mentoring young urban youth.</a:t>
+              <a:t>Project will result in 94-units of affordable mixed-income rental housing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="Abandoned warehouse buildings under a grey sky."/>
+          <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5205357" y="3811708"/>
+            <a:ext cx="3517240" cy="2616800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5205356" y="3811708"/>
+            <a:ext cx="3517241" cy="2616800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5430644" y="1727625"/>
-[...30 lines deleted...]
-            <a:ext cx="3426542" cy="2529742"/>
+            <a:off x="5205356" y="1932554"/>
+            <a:ext cx="3517241" cy="2316044"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1049159584"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3882930982"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4C2F34-2B31-FF8A-F86A-4E2D21F8AC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Community One Stop for Growth</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>www.mass.gov/onestop</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09DAC746-B66F-1CA7-B5D9-D27397740EDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1515717"/>
             <a:ext cx="7886700" cy="4896234"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="5600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...5 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="5600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>A single application portal and collaborative review process of community and economic development grant programs in Massachusetts. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="5600" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="5200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Brownfields Program </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="5200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>- assessments or remediation financing for brownfields sites for municipalities only. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="5600" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="5600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="6400" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="5600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Underutilized Properties Program </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="6400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="5600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>- feasibility studies or construction capital to bring underused or vacant buildings to code to support further development. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="6400" b="1" dirty="0">
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="5600" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:r>
-[...2 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:endParaRPr lang="en-US" sz="5600" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="5600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Real Estate Services Technical Assistance - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="5600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Address site-specific and/or district-wide economic development challenges for municipalities</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="5600" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" sz="6400" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="5600" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" b="1" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="5600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Site Readiness Program- </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="5600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Increase the Commonwealth’s inventory of large project ready sites for municipalities, EDICs and certain nonprofits.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="5600" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="6400" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="6400" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="5600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>FY26 Round closed June 4, 2025</a:t>
+              <a:t>FY28 Round – Spring 2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520267A5-80BD-ACBF-3281-65F0313266B8}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -6127,246 +5618,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Title 1"/>
-[...82 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="584123" y="1651777"/>
             <a:ext cx="45719" cy="45719"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr lang="en-US" u="sng">
               <a:solidFill>
                 <a:srgbClr val="D58E59"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F0792A-E451-6443-96EA-0BF87FB5F52B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467213" y="1166793"/>
             <a:ext cx="7952509" cy="4499344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="009999"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1500" b="1" dirty="0">
-[...22 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="90000"/>
                     <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>David Bancroft </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="009999"/>
               </a:buClr>
@@ -6425,71 +5809,50 @@
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="009999"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1500" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="90000"/>
                   <a:lumOff val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" fontAlgn="base">
-[...19 lines deleted...]
-          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" fontAlgn="base">
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="009999"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="90000"/>
                     <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
@@ -6643,1106 +6006,1146 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DC2844D-58E0-E84E-90C5-E5670C9580F5}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-[...1 lines deleted...]
-              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7343778" y="6097606"/>
+            <a:ext cx="1500187" cy="503019"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>13</a:t>
-            </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="-910649"/>
             <a:ext cx="4572000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" defTabSz="914400" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
+            <a:endParaRPr lang="en-US" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="D58E59"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="34" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="139849"/>
+            <a:ext cx="7886700" cy="863564"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>MassDevelopment – Community Investment Staff</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3275018915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>MassDevelopment Overview</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505752" y="2847697"/>
+            <a:ext cx="8249830" cy="2734238"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" defTabSz="457200">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" defTabSz="457200">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" defTabSz="457200">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>MassDevelopment, the state’s development finance agency and land bank, works with businesses, nonprofits, banks, and communities to stimulate economic growth across the Commonwealth. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" defTabSz="457200">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>In February 2025, the Massachusetts Growth Capital Corporation was merged into MassDevelopment, enhancing the agency’s ability to support small businesses in Massachusetts through alternative funding, resources, and individualized services.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" defTabSz="457200">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Proxima Nova W05 Regular"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Proxima Nova W05 Regular"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Proxima Nova W05 Regular"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2066355A-084C-D24E-9AD2-7E4FC41EA627}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1327428"/>
-            <a:ext cx="9144000" cy="1358179"/>
+            <a:off x="-1" y="1407403"/>
+            <a:ext cx="9144000" cy="1738133"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A8E9A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Picture 17" descr="Sign on brick building that says City Place.">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="18" name="Picture 17" descr="CITY_PLACE.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1407403"/>
             <a:ext cx="2408904" cy="1196259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Picture 18" descr="Scientist in safety glasses.">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="19" name="Picture 18" descr="GettyImages_96615179.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2473911" y="1407403"/>
             <a:ext cx="2506606" cy="1188065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20" name="Picture 19" descr="Welder working.">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="20" name="Picture 19" descr="HIGHPOINT.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5045524" y="1407403"/>
             <a:ext cx="1821208" cy="1188065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Picture 20" descr="A nurse standing beside a baby.">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="21" name="Picture 20" descr="WORCESTER.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6931740" y="1407403"/>
             <a:ext cx="2212259" cy="1188065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...117 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1158207240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47839EA5-2B2B-B7AF-60DD-4297B6528BFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noGrp="1"/>
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="199506"/>
             <a:ext cx="7886700" cy="1058487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Who We Serve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2066355A-084C-D24E-9AD2-7E4FC41EA627}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="137227" y="2341884"/>
             <a:ext cx="2301846" cy="1004589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Businesses</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Helping companies expand, modernize,</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> and relocate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2300812" y="2341884"/>
             <a:ext cx="2301846" cy="1004589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Developers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Making the difference at every stage of development.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="TextBox 18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4464397" y="2341884"/>
             <a:ext cx="2301846" cy="984885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Housing</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Building expertise, from predevelopment to construction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6627981" y="2341884"/>
             <a:ext cx="2301846" cy="984885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Manufacturers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Finding skilled </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>employees, opening </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>global markets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276129" y="4357831"/>
             <a:ext cx="2301846" cy="1004589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Municipalities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Eliminating blight, revitalizing downtowns, creating opportunities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3439714" y="4357831"/>
             <a:ext cx="2301846" cy="1004589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Nonprofits</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Working with nonprofits to upgrade, renovate and expand. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="TextBox 22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5603299" y="4357831"/>
             <a:ext cx="2301846" cy="984885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0A8E9A"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Banks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Partnering with banks </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>to provide creative financing. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="964641" y="1707291"/>
             <a:ext cx="563359" cy="563359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -7762,57 +7165,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1027" name="Picture 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1027" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3135085" y="1764591"/>
             <a:ext cx="568521" cy="576309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -7832,57 +7229,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1028" name="Picture 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1028" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5294058" y="1717338"/>
             <a:ext cx="613513" cy="613513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -7902,57 +7293,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1029" name="Picture 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1029" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6410848" y="3682820"/>
             <a:ext cx="644867" cy="644867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -7972,57 +7357,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1030" name="Picture 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1030" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4232621" y="3696871"/>
             <a:ext cx="650877" cy="650877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -8042,57 +7421,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1031" name="Picture 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1031" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7504812" y="1734447"/>
             <a:ext cx="604206" cy="604206"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -8112,57 +7485,51 @@
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1032" name="Picture 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="1032" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2088547" y="3776663"/>
             <a:ext cx="606854" cy="551024"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -8212,790 +7579,470 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50D41FFE-51E4-8203-DE0D-99F7297AB6B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marR="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00AFEF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Purpose of the Program</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00AFEF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>To encourage the re-use of vacant, abandoned, idle or underutilized industrial or commercial properties in areas where redevelopment or improvement is impacted by real or perceived environmental contamination or liability. Program Funds are used to advance environmental site assessment or remediation activities on these sites. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" algn="l"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00AFEF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00AFEF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Two Major Funding Buckets for this Program:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="1" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Commonwealth’s One Stop for Growth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: available to all 351 municipalities, their agencies or authorities seeking environmental assessment or remediation of municipally owned or controlled sites. There is no developer selected for the site. Budget is set annually by EOED.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="1" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rolling Round Applications</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: available to non-profits, community development corporations and municipalities for public land with a selected developer chosen to develop the site. We received $20M in July 2024. We have awarded $7,633,000. Balance of $11,367,000 remains. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8688BD-9A78-887B-8AF5-5243E6C0A25D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE8FE92-A262-80E5-9FD9-4CACEFE3B09B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noGrp="1"/>
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="705549" y="394569"/>
             <a:ext cx="7886700" cy="1058487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Brownfields Redevelopment Fund</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-              </a:rPr>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Program</a:t>
             </a:r>
-          </a:p>
-[...161 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2877319491"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3595B5F8-D399-C107-B609-8B39DF6EA2CB}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-[...1 lines deleted...]
-              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C640565-1518-1186-4EAC-58398CAFF7F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="410930" y="332468"/>
-            <a:ext cx="8392886" cy="1007746"/>
+            <a:off x="628650" y="365125"/>
+            <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Program Parameters</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Table 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B38B56E7-D9EC-F284-F3AF-F1AF66DA1842}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9804EF-B325-98D4-B658-63C581B4FBC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...1 lines deleted...]
-          </p:cNvGraphicFramePr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
+            <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...258 lines deleted...]
-      </p:graphicFrame>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="2223809"/>
+            <a:ext cx="7886699" cy="3446194"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2863899970"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673F4AD6-D3DF-83AF-9386-3FD8620AED0A}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D367A5CE-97AE-A045-8D64-ABA1949E4846}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -9032,427 +8079,684 @@
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="3600"/>
               <a:t>Project Awards in the Past Year </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD12C24-B6AC-41AC-8E5D-B93B0219F323}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
-            <a:ext cx="7886700" cy="4351961"/>
+            <a:ext cx="7886700" cy="4722318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l">
-[...1 lines deleted...]
-            </a:pPr>
+            <a:pPr marR="0" algn="l"/>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="00AFEF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>One Stop for Growth – Municipal Projects</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" u="sng" dirty="0">
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00AFEF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" i="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>$770,000 in funding to 5 Municipalities. These include Kingston, Methuen, Millville, North Attleborough, and Springfield</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="57585B"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>25.54 acres </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of land being environmental assessed and remediated and will be made available for development and will provide future property tax revenue to these communities.	</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00AFEF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marR="0" algn="l"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="0" strike="noStrike" baseline="0" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00AFEF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>$1,380,000  in funding to 7 Municipalities. These include Brockton, Hanson, Lynn, Merrimac, Southbridge, Springfield and Taunton</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+              <a:t>Rolling Applications</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="57585B"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:pPr marR="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>33.94 acres </a:t>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
+              <a:t>$7,633,000 in funding to 27 Grantees. These Grantees are located in 14 communities. These include Athol, Boston (14 projects), Greenfield, Gloucester, Hingham, Holyoke, Lawrence, Lowell, Lynn, New Bedford, Peabody, Salem, Winchendon and Worcester.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="57585B"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l">
-[...5 lines deleted...]
-                  <a:srgbClr val="0070C0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Rolling Applications</a:t>
-[...34 lines deleted...]
-              <a:t>18.39 acres </a:t>
+              <a:t>27.92 acres </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>of land being redeveloped, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>832,400 square feet of new development </a:t>
+              <a:t>1,104,677 square feet of new development </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(104,500 in commercial and 728,900 in residential). These awards total </a:t>
+              <a:t>(104,500 in commercial and 1,000,177 in residential). These awards total </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>690 new residential units</a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:t>915 new residential units and 210 new or retaine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>d jobs.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="57585B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marR="0" algn="l"/>
             <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" u="sng" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="57585B"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738545125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Title 1"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="25603" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title" idx="4294967295"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="566443" y="420081"/>
-            <a:ext cx="7886700" cy="1058487"/>
+            <a:off x="2459700" y="1570262"/>
+            <a:ext cx="6523526" cy="4347767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...12 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:normAutofit fontScale="97500"/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="David" pitchFamily="34" charset="0"/>
+              <a:cs typeface="David" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Brownfields Redevelopment Fund grant-eligible entities:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>CDCs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Certain Nonprofit organizations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Municipalities and their agencies – with a defined project and developer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>EDICs – with a defined project and developer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="90000"/>
+                  <a:lumOff val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Undertaking a project with a demonstrable public benefit that already has an identified development opportunity with a committed developer in place.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25606" name="Slide Number Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="557213" indent="-214313">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" defTabSz="342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" defTabSz="342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" defTabSz="342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" defTabSz="342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="454745"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
-              <a:buNone/>
-[...20 lines deleted...]
-              </a:spcAft>
               <a:buClrTx/>
-              <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...12 lines deleted...]
-                <a:cs typeface="+mj-cs"/>
+            <a:fld id="{AA2308A1-C562-4B6A-B766-384A5727831A}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Brownfields Redevelopment Fund</a:t>
-[...36 lines deleted...]
-            </a:r>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B0F0"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="25607" name="Picture 2" descr="Before and after photos of a blighted property and a newly constructed park."/>
+          <p:cNvPr id="25607" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="538121" y="1700407"/>
             <a:ext cx="1749042" cy="4087478"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -9462,967 +8766,241 @@
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25603" name="Content Placeholder 3"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="8" name="Title 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2459700" y="1570262"/>
-            <a:ext cx="6510129" cy="4347767"/>
+            <a:off x="566443" y="420081"/>
+            <a:ext cx="7886700" cy="1058487"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit fontScale="97500"/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
-            </a:pPr>
-[...353 lines deleted...]
-            <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
-              <a:buClrTx/>
-              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...20 lines deleted...]
-            </a:endParaRPr>
+              <a:defRPr sz="3600" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200"/>
+              <a:t>Brownfields Redevelopment Fund</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200"/>
+              <a:t>Rolling Round Eligible Entities</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3457477986"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Title 1">
-[...98 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="23555" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3621857" y="1777572"/>
-            <a:ext cx="4662169" cy="4360922"/>
+            <a:off x="3698060" y="1777572"/>
+            <a:ext cx="3028950" cy="4360922"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Funding up to $100,000 </a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>Funding up to $100,000 (OneStop Awards) and $250,000 (Rolling Round Awards) per redevelopment site is available for environmental testing. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-            </a:br>
+              <a:t>Required to be conducted by a Massachusetts Licensed Site Professional on Mass Contingency Plan (21E) perceived contaminants.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
-[...177 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Applicant must have control or right to enter to perform testing. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1350" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="90000"/>
                   <a:lumOff val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="David" pitchFamily="34" charset="-79"/>
               <a:cs typeface="David" pitchFamily="34" charset="-79"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="90000"/>
                   <a:lumOff val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23558" name="Content Placeholder 5"/>
-[...113 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="23557" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -10580,258 +9158,283 @@
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:srgbClr val="454745"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{2B722FF5-1217-4A76-8B6E-10D05DF9A4ED}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="900">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B0F0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23558" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6821650" y="1779985"/>
+            <a:ext cx="1624918" cy="4009866"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="DDEBCF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1350" i="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="David" pitchFamily="34" charset="0"/>
+              <a:cs typeface="David" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>A site assessment document to identify, the extent, if any, of site contamination and allows you to develop a remediation plan. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23559" name="Picture 2" descr="Overgrown field with a chain link fence under a blue sky."/>
+          <p:cNvPr id="23559" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="478585" y="1779986"/>
+            <a:off x="554787" y="1779986"/>
             <a:ext cx="3143273" cy="4009865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C08D16-5865-F764-C81B-EFCB0B48A158}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559868" y="478900"/>
+            <a:ext cx="7886700" cy="1058487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Brownfields Site Assessment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1533349948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...98 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="24578" name="Picture 8" descr="Yellow excavators demolishing a building under a blue sky."/>
+          <p:cNvPr id="24578" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="559868" y="1808826"/>
             <a:ext cx="5104557" cy="1921601"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -10841,91 +9444,51 @@
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4">
-[...39 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="24581" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -11083,117 +9646,123 @@
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="»"/>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:srgbClr val="454745"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{DDF65C2E-8809-4BA1-B963-D94C5BECB362}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="900">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="00B0F0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="501707" y="3859900"/>
             <a:ext cx="5162718" cy="2239074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Funding of up to $250,000 (OneStop Awards) and $750,000 (Rolling Round Awards) per site is available for environmental clean-up required for redevelopment. </a:t>
+              <a:t>Funding of up to $400,000 (OneStop Awards) and $750,000 (Rolling Round Awards) per site is available for environmental clean-up required for redevelopment. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="600075" lvl="1" indent="-257175">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Eligible borrowers include, nonprofits, municipalities, economic development organizations, businesses and individuals.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1350" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="90000"/>
                   <a:lumOff val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="David" pitchFamily="34" charset="-79"/>
               <a:cs typeface="David" pitchFamily="34" charset="-79"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11214,188 +9783,254 @@
             <a:schemeClr val="accent3">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1" dirty="0">
-[...2 lines deleted...]
-                    <a:lumMod val="50000"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Applicant must not have:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="1" indent="-228600" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1" dirty="0">
-[...2 lines deleted...]
-                    <a:lumMod val="50000"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Owned or operated the site at the time the contamination occurred; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="1" indent="-228600" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1" dirty="0">
-[...2 lines deleted...]
-                    <a:lumMod val="50000"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Caused or contributed to the contamination; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="1" indent="-228600" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1" dirty="0">
-[...2 lines deleted...]
-                    <a:lumMod val="50000"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Possessed a business or familial relationship with the contaminator; and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="1" indent="-228600" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1" dirty="0">
-[...2 lines deleted...]
-                    <a:lumMod val="50000"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Possessed any outstanding administrative or judicial enforcement actions against their MA properties.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1350" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1350">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="90000"/>
                   <a:lumOff val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="David" pitchFamily="34" charset="-79"/>
               <a:cs typeface="David" pitchFamily="34" charset="-79"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C08D16-5865-F764-C81B-EFCB0B48A158}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559868" y="478900"/>
+            <a:ext cx="7886700" cy="1058487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Brownfields Remediation</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3150752710"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="MassDev Master Template - 4x3">
   <a:themeElements>
     <a:clrScheme name="MassDevelopment">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -11924,107 +10559,396 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AF27A3210A5D9946AC1422937DCA7CFB" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81c29fb79dfec57f47ecb41672286e8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2e0aad7a-45ec-42f4-a11c-477b4c91cfc6" xmlns:ns4="fe110d45-e202-4591-b5e3-68a7929eb2cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd9741cb414e28c74850d59124eba543" ns3:_="" ns4:_="">
+    <xsd:import namespace="2e0aad7a-45ec-42f4-a11c-477b4c91cfc6"/>
+    <xsd:import namespace="fe110d45-e202-4591-b5e3-68a7929eb2cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e0aad7a-45ec-42f4-a11c-477b4c91cfc6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe110d45-e202-4591-b5e3-68a7929eb2cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="13" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="17" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="fe110d45-e202-4591-b5e3-68a7929eb2cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59937781-373B-40FB-A65E-77394C7F2279}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="2e0aad7a-45ec-42f4-a11c-477b4c91cfc6"/>
+    <ds:schemaRef ds:uri="fe110d45-e202-4591-b5e3-68a7929eb2cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2194819F-6AC6-4671-A55D-8D65EFBD221A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CCA7D4C-B182-4268-9D15-FE0E09828871}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="2e0aad7a-45ec-42f4-a11c-477b4c91cfc6"/>
+    <ds:schemaRef ds:uri="fe110d45-e202-4591-b5e3-68a7929eb2cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1307</Words>
+  <Words>1170</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>132</Paragraphs>
+  <Paragraphs>114</Paragraphs>
   <Slides>13</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>David</vt:lpstr>
       <vt:lpstr>Proxima Nova W05 Regular</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>MassDev Master Template - 4x3</vt:lpstr>
-      <vt:lpstr>MassDevelopment Presentation to:  Brownfields Roundtable   September 9th, 2025</vt:lpstr>
+      <vt:lpstr>MassDevelopment Presentation to:  Brownfields Roundtable   September 1, 2026</vt:lpstr>
       <vt:lpstr>MassDevelopment Overview</vt:lpstr>
-      <vt:lpstr>Who We Serve</vt:lpstr>
-      <vt:lpstr>Brownfields Redevelopment Fund Program</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Program Parameters</vt:lpstr>
       <vt:lpstr>Project Awards in the Past Year </vt:lpstr>
-      <vt:lpstr>Brownfields Redevelopment Fund Rolling Round Eligible Entities</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Brownfields Case Study</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Brownfields Redevelopment In Action:</vt:lpstr>
       <vt:lpstr>Brownfields Redevelopment In Action:</vt:lpstr>
       <vt:lpstr>Community One Stop for Growth www.mass.gov/onestop</vt:lpstr>
-      <vt:lpstr>MassDevelopment – Community Investment  Point of Contact </vt:lpstr>
+      <vt:lpstr>MassDevelopment – Community Investment Staff </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Tina McCue</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100AF27A3210A5D9946AC1422937DCA7CFB</vt:lpwstr>
+  </property>
+</Properties>
+</file>