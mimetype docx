--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
       <w:tr w:rsidR="00881EE7" w:rsidRPr="00881EE7" w14:paraId="7EAC83B7" w14:textId="77777777" w:rsidTr="00FD5F08">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2610" w:type="dxa"/>
@@ -80,70 +79,71 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="107F4055" w14:textId="77777777" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00D206ED" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881EE7">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD3A5C9" w14:textId="64A0C033" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00000000" w:rsidP="00785A81">
+          <w:p w14:paraId="7CD3A5C9" w14:textId="64A0C033" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="008244E8" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idTo"/>
                 <w:id w:val="-91395855"/>
                 <w:placeholder>
                   <w:docPart w:val="A19C91C778BA4F4A96A25C2D273ED282"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00781285">
                   <w:rPr>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>M</w:t>
                 </w:r>
                 <w:r w:rsidR="0006035C">
                   <w:rPr>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>assDOT</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E8C16F7" w14:textId="77777777" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00D206ED" w:rsidP="001E5B17">
             <w:pPr>
@@ -157,80 +157,85 @@
             </w:pPr>
             <w:r w:rsidRPr="00881EE7">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F59E0D1" w14:textId="77777777" w:rsidR="00881EE7" w:rsidRPr="00881EE7" w:rsidRDefault="00881EE7" w:rsidP="001E5B17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761278A8" w14:textId="334DADDE" w:rsidR="00D206ED" w:rsidRPr="002E2EC4" w:rsidRDefault="00000000" w:rsidP="00785A81">
+          <w:p w14:paraId="761278A8" w14:textId="334DADDE" w:rsidR="00D206ED" w:rsidRPr="002E2EC4" w:rsidRDefault="008244E8" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rStyle w:val="GuidanceTextChar"/>
                 <w:color w:val="006100"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="GuidanceTextChar"/>
                   <w:color w:val="006100"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idDate"/>
                 <w:id w:val="48274503"/>
                 <w:placeholder>
                   <w:docPart w:val="D783E9E9B7D04376BBB5E2F6B1CD23A1"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="MMMM d, yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="GuidanceTextChar"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0006035C" w:rsidRPr="002E2EC4">
                   <w:rPr>
                     <w:rStyle w:val="GuidanceTextChar"/>
                     <w:color w:val="006100"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>MONTH/DATE/YEAR</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="3DABB0DB" w14:textId="77777777" w:rsidR="00881EE7" w:rsidRPr="00881EE7" w:rsidRDefault="00881EE7" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00881EE7" w:rsidRPr="00881EE7" w14:paraId="6C967301" w14:textId="77777777" w:rsidTr="00FD5F08">
@@ -278,73 +283,78 @@
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D8B442" w14:textId="77777777" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00D206ED" w:rsidP="001E5B17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881EE7">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Project #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B883226" w14:textId="13543FC9" w:rsidR="00D206ED" w:rsidRPr="00DF39C4" w:rsidRDefault="00000000" w:rsidP="00785A81">
+          <w:p w14:paraId="5B883226" w14:textId="13543FC9" w:rsidR="00D206ED" w:rsidRPr="00DF39C4" w:rsidRDefault="008244E8" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="006100"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="GuidanceTextChar"/>
                   <w:color w:val="006100"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idProjNum"/>
                 <w:id w:val="-1546361614"/>
                 <w:placeholder>
                   <w:docPart w:val="CAC08F1A842347BFABFDB34C44A91572"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="GuidanceTextChar"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0006035C" w:rsidRPr="00DF39C4">
                   <w:rPr>
                     <w:rStyle w:val="GuidanceTextChar"/>
                     <w:color w:val="006100"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>[MassDOT Project Number]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206ED" w:rsidRPr="00DF39C4">
               <w:rPr>
                 <w:color w:val="006100"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12F8C47C" w14:textId="77777777" w:rsidR="00FD5F08" w:rsidRPr="00881EE7" w:rsidRDefault="00FD5F08" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -368,70 +378,71 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62C6E2C6" w14:textId="77777777" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00D206ED" w:rsidP="001E5B17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:right="-6"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881EE7">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F6B80D" w14:textId="70610B92" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00000000" w:rsidP="00785A81">
+          <w:p w14:paraId="02F6B80D" w14:textId="70610B92" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="008244E8" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idFrom"/>
                 <w:id w:val="2105453420"/>
                 <w:placeholder>
                   <w:docPart w:val="73603443571F4CB99F2E308ADCA26C3F"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00781285" w:rsidRPr="00DF39C4">
                   <w:rPr>
                     <w:rStyle w:val="GuidanceTextChar"/>
                     <w:color w:val="006100"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Consultant </w:t>
                 </w:r>
                 <w:r w:rsidR="001E157D" w:rsidRPr="00DF39C4">
                   <w:rPr>
                     <w:rStyle w:val="GuidanceTextChar"/>
                     <w:color w:val="006100"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Name</w:t>
                 </w:r>
                 <w:r w:rsidR="00146F99">
                   <w:rPr>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:br/>
@@ -446,51 +457,51 @@
           </w:tcPr>
           <w:p w14:paraId="4DFF7056" w14:textId="77777777" w:rsidR="00D206ED" w:rsidRPr="00881EE7" w:rsidRDefault="00D206ED" w:rsidP="001E5B17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881EE7">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Re:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B857420" w14:textId="09CCF4AF" w:rsidR="00D206ED" w:rsidRPr="00DF39C4" w:rsidRDefault="00000000" w:rsidP="00785A81">
+          <w:p w14:paraId="5B857420" w14:textId="09CCF4AF" w:rsidR="00D206ED" w:rsidRPr="00DF39C4" w:rsidRDefault="008244E8" w:rsidP="00785A81">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:color w:val="006100"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idRe"/>
                 <w:id w:val="16512585"/>
                 <w:placeholder>
                   <w:docPart w:val="2F7B70DBA86242B39A09A1C84248F858"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="006100"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
@@ -1932,50 +1943,51 @@
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADDB556" w14:textId="1EC01957" w:rsidR="00146F99" w:rsidRPr="006D70BB" w:rsidRDefault="00146F99" w:rsidP="008C70F6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D70BB">
+        <w:lastRenderedPageBreak/>
         <w:t>Massachusetts Department of Environmental Protection (MassDEP) – Stormwater Management Standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2682905E" w14:textId="77777777" w:rsidR="00146F99" w:rsidRPr="00500475" w:rsidRDefault="00146F99" w:rsidP="00146F99">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E91DD1" w14:textId="0F5A4B73" w:rsidR="00146F99" w:rsidRPr="00500475" w:rsidRDefault="002C4692" w:rsidP="005A77D6">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4692">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">As demonstrated below, the proposed Project complies with the MassDEP Stormwater Management Standards (the Standards). </w:t>
       </w:r>
@@ -2470,50 +2482,51 @@
     <w:p w14:paraId="038BF588" w14:textId="4B297622" w:rsidR="00146F99" w:rsidRPr="00DF39C4" w:rsidRDefault="00213692" w:rsidP="005A77D6">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006100"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Redirection of runoff to an area that is more environmentally protective (e.g., greater separation from resource area, greater TOC, more stormwater treatment, enhanced scour protection, bank stabilization)</w:t>
       </w:r>
       <w:r w:rsidR="00232229" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00232229" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5706E6" w14:textId="3F360D8D" w:rsidR="00146F99" w:rsidRPr="00DF39C4" w:rsidRDefault="00146F99" w:rsidP="005A77D6">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -2866,1149 +2879,1040 @@
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>.  Explain how</w:t>
       </w:r>
       <w:r w:rsidR="002472FE" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB0296" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t xml:space="preserve">that there is no flooding concern because the precipitation that may previously have fallen directly on the receiving waterbody is now falling on the bridge first but then drains to the same waterbody as before.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3900908E" w14:textId="37BE4B27" w:rsidR="3E48145A" w:rsidRDefault="3E48145A" w:rsidP="21FFB968">
+    <w:p w14:paraId="3900908E" w14:textId="655A9D97" w:rsidR="3E48145A" w:rsidRDefault="3E48145A" w:rsidP="21FFB968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 1 provides a summary of peak rates for each design point under existing and proposed conditions. </w:t>
+        <w:t xml:space="preserve">Table 1 provides a summary of peak rates for each design point under existing conditions. </w:t>
       </w:r>
       <w:r w:rsidR="34E3CC9A" w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>omputations and supporting information regarding the hydraulic and hydrologic modeling</w:t>
       </w:r>
       <w:r w:rsidR="54F5C58C" w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> are attached</w:t>
       </w:r>
       <w:r w:rsidR="7BD0E69D" w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the end of this memo</w:t>
       </w:r>
       <w:r w:rsidRPr="21FFB968">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="21FFB968">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BDC763" w14:textId="478DFA4F" w:rsidR="1F757653" w:rsidRPr="00DF39C4" w:rsidRDefault="1F757653" w:rsidP="21FFB968">
+    <w:p w14:paraId="041D21D0" w14:textId="57BD6BC3" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="1F757653" w:rsidP="00333BE3">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="388600"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="388600"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:color w:val="388600"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="388600"/>
         </w:rPr>
         <w:t>Peak Discharge Rates (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="388600"/>
         </w:rPr>
         <w:t>cfs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="388600"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007036D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Existing Conditions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2041" w:tblpY="41"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 1 Peak Discharge Rates (cfs) Existing Conditions"/>
+        <w:tblDescription w:val="Table 1 shows existing peak discharge rates at 2-year, 10-year, and 100-year points"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="990"/>
         <w:gridCol w:w="1170"/>
-        <w:gridCol w:w="1163"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="21FFB968" w14:paraId="7A9F18FE" w14:textId="77777777" w:rsidTr="21FFB968">
+      <w:tr w:rsidR="00333BE3" w14:paraId="680F8A34" w14:textId="77777777" w:rsidTr="007D234D">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F63D7A" w14:textId="5F9E9005" w:rsidR="21FFB968" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="29F4C22C" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:pStyle w:val="TableColumnHeading"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21FFB968">
+            <w:r w:rsidRPr="00333BE3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Design Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9AE9BC" w14:textId="2C3C6C97" w:rsidR="21FFB968" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="2DC9D86B" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:pStyle w:val="TableColumnHeading"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21FFB968">
+            <w:r w:rsidRPr="00333BE3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
-[...81 lines deleted...]
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2-year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFFAF30" w14:textId="576FE074" w:rsidR="21FFB968" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="338050D2" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:pStyle w:val="TableColumnHeading"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21FFB968">
+            <w:r w:rsidRPr="00333BE3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10-year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E152766" w14:textId="2E362F99" w:rsidR="21FFB968" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="5CA95ADC" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:pStyle w:val="TableColumnHeading"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21FFB968">
+            <w:r w:rsidRPr="00333BE3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
-[...92 lines deleted...]
-                <w:rFonts w:eastAsia="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>100-year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="21FFB968" w14:paraId="50886E8D" w14:textId="77777777" w:rsidTr="21FFB968">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00333BE3" w14:paraId="7C609E7C" w14:textId="77777777" w:rsidTr="007D234D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCE6239" w14:textId="2288FDCF" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="3735D664" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>DP-#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154F540A" w14:textId="35D76BC8" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="276E8A94" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499F21D9" w14:textId="32E12A8C" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="56C717D8" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="646E2E7D" w14:textId="784A9D79" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="2EEAAFA2" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="388600"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00333BE3" w14:paraId="1466B10D" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21ACE393" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF39C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="388600"/>
+              </w:rPr>
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A340DE" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF39C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="548D1A10" w14:textId="144A72AF" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="11FC3C8C" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78334BA9" w14:textId="7234527D" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="14AB8DAC" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="007D234D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="388600"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EA48E53" w14:textId="77777777" w:rsidR="00333BE3" w:rsidRPr="00333BE3" w:rsidRDefault="00333BE3" w:rsidP="00333BE3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B48BE9" w14:textId="77777777" w:rsidR="00B43C2A" w:rsidRDefault="00B43C2A" w:rsidP="00B43C2A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCA020F" w14:textId="77777777" w:rsidR="00B43C2A" w:rsidRDefault="00B43C2A" w:rsidP="00B43C2A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53014B8D" w14:textId="3BD823BC" w:rsidR="00B43C2A" w:rsidRDefault="00B43C2A" w:rsidP="00B43C2A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="21FFB968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21FFB968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides a summary of peak rates for each design point under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21FFB968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conditions. Computations and supporting information regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="21FFB968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the hydraulic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="21FFB968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and hydrologic modeling are attached at the end of this memo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21FFB968">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526AF999" w14:textId="1C4D0D3B" w:rsidR="003E53EF" w:rsidRPr="00333BE3" w:rsidRDefault="00B43C2A" w:rsidP="00B43C2A">
+      <w:pPr>
+        <w:pStyle w:val="TableTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007658C6" w:rsidRPr="00DF39C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="007658C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007658C6" w:rsidRPr="00DF39C4">
+        <w:rPr>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007658C6" w:rsidRPr="00DF39C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t>Peak Discharge Rates (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007658C6" w:rsidRPr="00DF39C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t>cfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007658C6" w:rsidRPr="00DF39C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007658C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007658C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t>Proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="007658C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="388600"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="003E53EF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2041" w:tblpY="41"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 2 Peak Discharge Rates (cfs) Proposed"/>
+        <w:tblDescription w:val="Table 2 shows proposed peak discharge rates at 2-year, 10-year, and 100-year points"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E53EF" w14:paraId="63C51152" w14:textId="77777777" w:rsidTr="00333BE3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C58E35D" w14:textId="6510DA7D" w:rsidR="003E53EF" w:rsidRPr="00333BE3" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00333BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191735C3" w14:textId="5E52990E" w:rsidR="003E53EF" w:rsidRPr="00333BE3" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00333BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A763E8D" w14:textId="014F11E0" w:rsidR="003E53EF" w:rsidRPr="00333BE3" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00333BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154A705B" w14:textId="1C0662AC" w:rsidR="003E53EF" w:rsidRPr="00333BE3" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00333BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>100-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E53EF" w14:paraId="5F33405D" w14:textId="77777777" w:rsidTr="00333BE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3674D2" w14:textId="2650B811" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF39C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="388600"/>
+              </w:rPr>
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="362C63B2" w14:textId="26DB4DD8" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF39C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48294AD5" w14:textId="0F7B12A1" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="5FF98179" w14:textId="0B1E350F" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="388600"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E8E8AF" w14:textId="3C262877" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF39C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="21FFB968" w14:paraId="76D9EF95" w14:textId="77777777" w:rsidTr="21FFB968">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003E53EF" w14:paraId="1F65433D" w14:textId="77777777" w:rsidTr="00333BE3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47442912" w14:textId="566C1A3A" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="4C3911DE" w14:textId="01B21C73" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>DP-#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D70E16A" w14:textId="7883F6FC" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="446F5993" w14:textId="46461EF3" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E36F990" w14:textId="681F4E70" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="7ECC33C4" w14:textId="20E63FB1" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEAE384" w14:textId="42B7F4E8" w:rsidR="21FFB968" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="21FFB968">
+          <w:p w14:paraId="7AEADE76" w14:textId="1EEB3BCB" w:rsidR="003E53EF" w:rsidRDefault="003E53EF" w:rsidP="00333BE3">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="388600"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF39C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-[...101 lines deleted...]
-                <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:eastAsia="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="388600"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="21FFB968" w14:paraId="401446CD" w14:textId="77777777" w:rsidTr="21FFB968">
-[...171 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="307EEDD3" w14:textId="3767EBAE" w:rsidR="21FFB968" w:rsidRDefault="21FFB968" w:rsidP="00DF39C4">
+    <w:p w14:paraId="307EEDD3" w14:textId="38D39925" w:rsidR="21FFB968" w:rsidRPr="007658C6" w:rsidRDefault="00333BE3" w:rsidP="00DF39C4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3FDE1018" w14:textId="26E122C2" w:rsidR="00146F99" w:rsidRDefault="00146F99" w:rsidP="008C70F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00500475">
         <w:t>Standard 3: Stormwater Recharge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0740DF" w14:textId="77777777" w:rsidR="00460FB2" w:rsidRDefault="00460FB2" w:rsidP="00460FB2">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4AF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Loss of annual recharge to groundwater shall be eliminated or minimized </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DE4AF1">
@@ -4303,50 +4207,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Pretreatment is provided in accordance with the Massachusetts Stormwater Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7BEDCE" w14:textId="77777777" w:rsidR="00460FB2" w:rsidRDefault="00460FB2" w:rsidP="00146F99">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022D13CF" w14:textId="76F9E966" w:rsidR="00146F99" w:rsidRPr="00500475" w:rsidRDefault="00146F99" w:rsidP="002472FE">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500475">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Project has been designed to comply with Standard 4 to the maximum extent practicable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165D951D" w14:textId="72EF8AA0" w:rsidR="00146F99" w:rsidRPr="00DF39C4" w:rsidRDefault="00146F99" w:rsidP="002472FE">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="006100"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B95584" w14:textId="02D35682" w:rsidR="00DF5E42" w:rsidRPr="00DF39C4" w:rsidRDefault="00F0046E" w:rsidP="002472FE">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006100"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
@@ -4904,50 +4809,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F6493B" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>[Reader shall review their specific site to confirm the above statement, however bridges are typically not considered LUHPPLs.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C019BD8" w14:textId="77777777" w:rsidR="001E642C" w:rsidRDefault="001E642C" w:rsidP="008C70F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2160"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B91A93" w14:textId="77777777" w:rsidR="00146F99" w:rsidRPr="00500475" w:rsidRDefault="00146F99" w:rsidP="008C70F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00500475">
+        <w:lastRenderedPageBreak/>
         <w:t>Standard 6: Critical Areas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5D01ED" w14:textId="45BD4C5B" w:rsidR="00B47F35" w:rsidRPr="002404CB" w:rsidRDefault="00B47F35" w:rsidP="008C70F6">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002404CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stormwater discharges within the Zone II or Interim Wellhead Protection Area of a public water supply and stormwater discharges near or to any other critical area require the use of the specific source control and pollution prevention measures and the specific structural stormwater best management practices determined by the Department to be suitable for managing discharges to such areas as provided in the Massachusetts Stormwater Handbook. A discharge is near a critical area if there is a strong likelihood of a significant impact occurring to said area, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002404CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
@@ -5214,50 +5120,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Include a summary of proposed erosion and sediment control measures depicted on the plans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7412944F" w14:textId="77777777" w:rsidR="006853C2" w:rsidRPr="00DF39C4" w:rsidRDefault="006853C2" w:rsidP="004E7DEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -5597,115 +5504,94 @@
         </w:rPr>
         <w:t>[City/Town]</w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00E94CB3">
         <w:t xml:space="preserve">, MA, is responsible for the maintenance of all stormwater management systems on MassDOT roads within the project area. Questions or concerns regarding activities associated with this O&amp;M Plan should be addressed to MassDOT’s District </w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>[#]</w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00E94CB3">
         <w:t xml:space="preserve"> office located at </w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
-        <w:t xml:space="preserve">[address of the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> office],</w:t>
+        <w:t>[address of the District’s office],</w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00E94CB3">
         <w:t xml:space="preserve">phone </w:t>
       </w:r>
       <w:r w:rsidR="007B135E" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>(xxx) xxx-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B135E" w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B135E" w:rsidRPr="00E94CB3">
         <w:t>, during regular weekday hours, or to MassDOT’s Highway Operations Center located in South Boston, MA at (800) 227-0608 during all other times and days, including weekends and holidays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C45556" w14:textId="3AC5290A" w:rsidR="002E47AC" w:rsidRDefault="002E47AC" w:rsidP="003A2C18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Long-term</w:t>
       </w:r>
       <w:r w:rsidRPr="005F6FEA">
         <w:t xml:space="preserve"> pollution prevention </w:t>
       </w:r>
       <w:r w:rsidR="00E24DF6">
         <w:t>for the Project</w:t>
       </w:r>
       <w:r w:rsidRPr="005F6FEA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E94CB3">
         <w:t>includes litter pick-up, inspection and maintenance of stormwater assets, maintenance of landscaped areas, snow and ice management, street sweeping, prohibition of illicit discharges, and spill prevention and response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8063E7" w14:textId="77777777" w:rsidR="00E94CB3" w:rsidRPr="00DF39C4" w:rsidRDefault="00E94CB3" w:rsidP="004E7DEC">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006100"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -6067,50 +5953,51 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The project’s stormwater management system, as shown on the plans submitted with this report, have been designed in full compliance with Standard 10. The project area does not have any known illicit connections. Any illicit connections to the stormwater management system found in the project limit of work during construction will be removed and/or resolved through MassDOT’s Illicit Discharge Detention and Elimination (IDDE) Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1264E575" w14:textId="6A1F6376" w:rsidR="00146F99" w:rsidRDefault="00146F99">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500475">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attachments:    </w:t>
       </w:r>
       <w:r w:rsidRPr="00500475">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:tab/>
         <w:t>Appendix A – Stormwater Checklist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C37718" w14:textId="7CC730C5" w:rsidR="005C3835" w:rsidRPr="00146F99" w:rsidRDefault="00146F99" w:rsidP="00146F99">
       <w:pPr>
         <w:pStyle w:val="VHBBodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6142,132 +6029,131 @@
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000D562E" w:rsidRPr="000D562E" w:rsidSect="00E337A4">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2070" w:right="720" w:bottom="1440" w:left="1080" w:header="864" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70CA82F0" w14:textId="77777777" w:rsidR="00727181" w:rsidRDefault="00727181" w:rsidP="00881EE7">
+    <w:p w14:paraId="2600DC44" w14:textId="77777777" w:rsidR="008244E8" w:rsidRDefault="008244E8" w:rsidP="00881EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EA3A56C" w14:textId="77777777" w:rsidR="00727181" w:rsidRDefault="00727181" w:rsidP="00881EE7">
+    <w:p w14:paraId="7A0F6FEF" w14:textId="77777777" w:rsidR="008244E8" w:rsidRDefault="008244E8" w:rsidP="00881EE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semibold">
     <w:panose1 w:val="020B0702040204020203"/>
@@ -6492,50 +6378,51 @@
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>\\vhb\gbl\proj\Wat-EV\13397.04 Stormwater Handbook\tech\Draft 4\Stormwater Report Templates\Stormwater Memo for Bridges template_June2022.docx</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00D46819">
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="idOffice"/>
                 <w:id w:val="-830369895"/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2790" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
                   <w:p w14:paraId="107C2D21" w14:textId="77777777" w:rsidR="00146F99" w:rsidRDefault="00146F99" w:rsidP="00A0348E">
                     <w:pPr>
                       <w:pStyle w:val="AddressSignature"/>
                       <w:ind w:left="-112"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>101 Walnut Street</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="06DC0643" w14:textId="77777777" w:rsidR="00146F99" w:rsidRDefault="00146F99" w:rsidP="00A0348E">
                     <w:pPr>
@@ -6586,58 +6473,58 @@
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>P 617.924.1770</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
         </w:tbl>
         <w:p w14:paraId="21086D3A" w14:textId="77777777" w:rsidR="00FD5F08" w:rsidRPr="00B71403" w:rsidRDefault="00FD5F08" w:rsidP="00881EE7"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E5381CE" w14:textId="77777777" w:rsidR="00E359DB" w:rsidRPr="00FD5F08" w:rsidRDefault="00E359DB" w:rsidP="00FD5F08">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2896CC05" w14:textId="77777777" w:rsidR="00727181" w:rsidRDefault="00727181" w:rsidP="00881EE7">
+    <w:p w14:paraId="3FB495A9" w14:textId="77777777" w:rsidR="008244E8" w:rsidRDefault="008244E8" w:rsidP="00881EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56FD6BAC" w14:textId="77777777" w:rsidR="00727181" w:rsidRDefault="00727181" w:rsidP="00881EE7">
+    <w:p w14:paraId="232D13D3" w14:textId="77777777" w:rsidR="008244E8" w:rsidRDefault="008244E8" w:rsidP="00881EE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="086EBEC8" w14:textId="28B35C15" w:rsidR="00DB1CF7" w:rsidRDefault="00DB1CF7" w:rsidP="00DB1CF7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="259"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DF39C4">
         <w:rPr>
           <w:color w:val="006100"/>
         </w:rPr>
         <w:t xml:space="preserve"> See Chapter 3 of the MassDOT Stormwater Design Guide (SDG) for more guidance on ISD and LID.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -6665,62 +6552,62 @@
   <w:p w14:paraId="298BB970" w14:textId="0821BE3B" w:rsidR="00731809" w:rsidRPr="00DF39C4" w:rsidRDefault="21FFB968" w:rsidP="00731809">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF39C4">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>Template Version:  January 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60A2CCA4" w14:textId="0D51A5EC" w:rsidR="002E541F" w:rsidRDefault="002E541F" w:rsidP="008C70F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="7920"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA2B3A1" wp14:editId="3ED1E9A6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA2B3A1" wp14:editId="1920319D">
           <wp:extent cx="1607820" cy="469483"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-          <wp:docPr id="16" name="Picture 16" descr="C:\Users\kmcalaine\AppData\Local\Microsoft\Windows\INetCache\Content.Word\MassDOT Header.jpg"/>
+          <wp:docPr id="16" name="Picture 16" descr="MassDOT"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\kmcalaine\AppData\Local\Microsoft\Windows\INetCache\Content.Word\MassDOT Header.jpg"/>
+                  <pic:cNvPr id="16" name="Picture 16" descr="MassDOT"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1607820" cy="469483"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -6777,88 +6664,90 @@
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E5500">
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Ref:  </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tag w:val="idProjNum"/>
               <w:id w:val="1954048078"/>
               <w15:dataBinding w:prefixMappings="xmlns:ns0='http://gregmaxey.mvps.org/CustomDemoXML.htm' " w:xpath="/ns0:DemoXMLNode[1]/ns0:Root[1]/ns0:ReferenceHeader[1]" w:storeItemID="{90CF0CC2-2793-4A0A-9A93-47DEC5ADF0FF}" w16sdtdh:storeItemChecksum="PQRqLA=="/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00781285" w:rsidRPr="00DF39C4">
                 <w:rPr>
                   <w:color w:val="006100"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>14961.01</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="58399AB1" w14:textId="3DCD88B3" w:rsidR="00FD5F08" w:rsidRPr="008E5500" w:rsidRDefault="00000000" w:rsidP="00FD5F08">
+        <w:p w14:paraId="58399AB1" w14:textId="3DCD88B3" w:rsidR="00FD5F08" w:rsidRPr="008E5500" w:rsidRDefault="008244E8" w:rsidP="00FD5F08">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tag w:val="idDate"/>
               <w:id w:val="-1048367795"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://gregmaxey.mvps.org/CustomDemoXML.htm' " w:xpath="/ns0:DemoXMLNode[1]/ns0:Root[1]/ns0:DateHeader[1]" w:storeItemID="{90CF0CC2-2793-4A0A-9A93-47DEC5ADF0FF}"/>
               <w:date w:fullDate="2022-03-25T00:00:00Z">
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00781285">
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>March 25, 2022</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
         <w:p w14:paraId="34F0512B" w14:textId="77777777" w:rsidR="00FD5F08" w:rsidRPr="00C11DB1" w:rsidRDefault="00FD5F08" w:rsidP="00FD5F08">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E5500">
             <w:rPr>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -6915,68 +6804,80 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="36723E90" w14:textId="77777777" w:rsidR="00FD5F08" w:rsidRPr="00181F00" w:rsidRDefault="00FD5F08" w:rsidP="00881EE7"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="69E9014B" w14:textId="77777777" w:rsidR="00311404" w:rsidRDefault="00311404" w:rsidP="00881EE7"/>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42D761A8" w14:textId="1604870E" w:rsidR="005A719D" w:rsidRDefault="006C1021" w:rsidP="008C70F6">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F17C8B4" wp14:editId="6E7B5F21">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F17C8B4" wp14:editId="693E7CE3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-7597140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1875790" cy="7829550"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2" descr="\\WATWEBAPPS\WebSites\Corporate\WordAddIns\Images\Memorandum.png"/>
+          <wp:docPr id="2" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 2" descr="\\WATWEBAPPS\WebSites\Corporate\WordAddIns\Images\Memorandum.png"/>
+                  <pic:cNvPr id="2" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1875790" cy="7829550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
@@ -9818,57 +9719,56 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1981381672">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="466361345">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1900439002">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1661036912">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1337465363">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1601259777">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00146F99"/>
     <w:rsid w:val="0000230E"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="000149A2"/>
     <w:rsid w:val="00021DA3"/>
@@ -9876,104 +9776,107 @@
     <w:rsid w:val="0003051E"/>
     <w:rsid w:val="00032E65"/>
     <w:rsid w:val="000338AE"/>
     <w:rsid w:val="00033D54"/>
     <w:rsid w:val="000405C8"/>
     <w:rsid w:val="000438B9"/>
     <w:rsid w:val="0006035C"/>
     <w:rsid w:val="0008095F"/>
     <w:rsid w:val="000A6DFB"/>
     <w:rsid w:val="000B5A4A"/>
     <w:rsid w:val="000B6B14"/>
     <w:rsid w:val="000D0EA7"/>
     <w:rsid w:val="000D562E"/>
     <w:rsid w:val="000D7511"/>
     <w:rsid w:val="000F4D9D"/>
     <w:rsid w:val="001010B7"/>
     <w:rsid w:val="00102FE5"/>
     <w:rsid w:val="001114ED"/>
     <w:rsid w:val="001129C8"/>
     <w:rsid w:val="00131FC0"/>
     <w:rsid w:val="00146DA3"/>
     <w:rsid w:val="00146F99"/>
     <w:rsid w:val="0015712A"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00167EE3"/>
+    <w:rsid w:val="001701DF"/>
     <w:rsid w:val="00181F00"/>
     <w:rsid w:val="00192765"/>
     <w:rsid w:val="001A2BEC"/>
     <w:rsid w:val="001C24B8"/>
     <w:rsid w:val="001D42E0"/>
     <w:rsid w:val="001D555E"/>
     <w:rsid w:val="001E1425"/>
     <w:rsid w:val="001E157D"/>
     <w:rsid w:val="001E5B17"/>
     <w:rsid w:val="001E642C"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F6752"/>
     <w:rsid w:val="00200FA9"/>
     <w:rsid w:val="00203434"/>
     <w:rsid w:val="00213692"/>
     <w:rsid w:val="00232229"/>
     <w:rsid w:val="00245DDD"/>
     <w:rsid w:val="002462A3"/>
     <w:rsid w:val="002472FE"/>
     <w:rsid w:val="002517BA"/>
     <w:rsid w:val="00253BE6"/>
     <w:rsid w:val="00260102"/>
     <w:rsid w:val="00266456"/>
     <w:rsid w:val="00273930"/>
     <w:rsid w:val="0027492E"/>
     <w:rsid w:val="00286006"/>
     <w:rsid w:val="002B78BB"/>
     <w:rsid w:val="002C06F8"/>
     <w:rsid w:val="002C2EBB"/>
     <w:rsid w:val="002C4692"/>
     <w:rsid w:val="002D50BB"/>
     <w:rsid w:val="002E2EC4"/>
     <w:rsid w:val="002E47AC"/>
     <w:rsid w:val="002E541F"/>
     <w:rsid w:val="003061F8"/>
     <w:rsid w:val="003106F7"/>
     <w:rsid w:val="00311404"/>
     <w:rsid w:val="00313574"/>
     <w:rsid w:val="0031494B"/>
     <w:rsid w:val="00320C74"/>
+    <w:rsid w:val="00333BE3"/>
     <w:rsid w:val="003402E6"/>
     <w:rsid w:val="00340E41"/>
     <w:rsid w:val="00342F37"/>
     <w:rsid w:val="00357BB3"/>
     <w:rsid w:val="00386A06"/>
     <w:rsid w:val="003A0F72"/>
     <w:rsid w:val="003A15EC"/>
     <w:rsid w:val="003A2C18"/>
     <w:rsid w:val="003A5E72"/>
     <w:rsid w:val="003B69A8"/>
     <w:rsid w:val="003C15D7"/>
     <w:rsid w:val="003C3894"/>
     <w:rsid w:val="003D5EC0"/>
     <w:rsid w:val="003E48D1"/>
+    <w:rsid w:val="003E53EF"/>
     <w:rsid w:val="003E542D"/>
     <w:rsid w:val="003E5B35"/>
     <w:rsid w:val="003E777C"/>
     <w:rsid w:val="003F26D8"/>
     <w:rsid w:val="003F626D"/>
     <w:rsid w:val="003F67A5"/>
     <w:rsid w:val="00401F60"/>
     <w:rsid w:val="00404F03"/>
     <w:rsid w:val="00407A85"/>
     <w:rsid w:val="00414FD2"/>
     <w:rsid w:val="00417D68"/>
     <w:rsid w:val="00421072"/>
     <w:rsid w:val="00427B79"/>
     <w:rsid w:val="0043353B"/>
     <w:rsid w:val="0043639D"/>
     <w:rsid w:val="00441944"/>
     <w:rsid w:val="00460FB2"/>
     <w:rsid w:val="00472AB3"/>
     <w:rsid w:val="0047351A"/>
     <w:rsid w:val="0047379C"/>
     <w:rsid w:val="00481812"/>
     <w:rsid w:val="00483C37"/>
     <w:rsid w:val="00487DE8"/>
     <w:rsid w:val="00493455"/>
     <w:rsid w:val="004A0201"/>
@@ -9998,81 +9901,84 @@
     <w:rsid w:val="005C647D"/>
     <w:rsid w:val="005D6E8E"/>
     <w:rsid w:val="005E1C89"/>
     <w:rsid w:val="005F4E66"/>
     <w:rsid w:val="00602787"/>
     <w:rsid w:val="00615827"/>
     <w:rsid w:val="0062007F"/>
     <w:rsid w:val="00620CD2"/>
     <w:rsid w:val="00627F29"/>
     <w:rsid w:val="006368AF"/>
     <w:rsid w:val="00662DD9"/>
     <w:rsid w:val="00665784"/>
     <w:rsid w:val="00666E3F"/>
     <w:rsid w:val="00670E9A"/>
     <w:rsid w:val="0068079D"/>
     <w:rsid w:val="00684822"/>
     <w:rsid w:val="006853C2"/>
     <w:rsid w:val="006A1477"/>
     <w:rsid w:val="006B76B4"/>
     <w:rsid w:val="006C1021"/>
     <w:rsid w:val="006D3147"/>
     <w:rsid w:val="006D487C"/>
     <w:rsid w:val="006D4A42"/>
     <w:rsid w:val="006D70BB"/>
     <w:rsid w:val="006E5F28"/>
+    <w:rsid w:val="007036D1"/>
     <w:rsid w:val="00706B89"/>
     <w:rsid w:val="00714964"/>
     <w:rsid w:val="00722F20"/>
     <w:rsid w:val="00725DEE"/>
     <w:rsid w:val="00726DF2"/>
     <w:rsid w:val="00727181"/>
     <w:rsid w:val="00731809"/>
     <w:rsid w:val="007367A1"/>
     <w:rsid w:val="007457CC"/>
     <w:rsid w:val="007529CA"/>
+    <w:rsid w:val="007658C6"/>
     <w:rsid w:val="007713FE"/>
     <w:rsid w:val="007809A5"/>
     <w:rsid w:val="00781285"/>
     <w:rsid w:val="007853FE"/>
     <w:rsid w:val="00785A81"/>
     <w:rsid w:val="00790B55"/>
     <w:rsid w:val="00791C5E"/>
     <w:rsid w:val="007940F1"/>
     <w:rsid w:val="007B135E"/>
     <w:rsid w:val="007B3E18"/>
     <w:rsid w:val="007B43A6"/>
     <w:rsid w:val="007C191C"/>
     <w:rsid w:val="007C56F3"/>
     <w:rsid w:val="007D1174"/>
     <w:rsid w:val="007D180F"/>
     <w:rsid w:val="007D444D"/>
     <w:rsid w:val="007E1488"/>
     <w:rsid w:val="007E316E"/>
     <w:rsid w:val="007F1FB6"/>
     <w:rsid w:val="007F3B56"/>
     <w:rsid w:val="00813032"/>
+    <w:rsid w:val="008244E8"/>
     <w:rsid w:val="00831702"/>
     <w:rsid w:val="00840D05"/>
     <w:rsid w:val="0084324B"/>
     <w:rsid w:val="00855512"/>
     <w:rsid w:val="0085681E"/>
     <w:rsid w:val="008605C6"/>
     <w:rsid w:val="00872016"/>
     <w:rsid w:val="00881EE7"/>
     <w:rsid w:val="00884618"/>
     <w:rsid w:val="008876E0"/>
     <w:rsid w:val="00890E05"/>
     <w:rsid w:val="008A0E7F"/>
     <w:rsid w:val="008A197B"/>
     <w:rsid w:val="008B06A3"/>
     <w:rsid w:val="008B125A"/>
     <w:rsid w:val="008B2FCE"/>
     <w:rsid w:val="008C70F6"/>
     <w:rsid w:val="008D414C"/>
     <w:rsid w:val="008D67E6"/>
     <w:rsid w:val="008E5500"/>
     <w:rsid w:val="008F360F"/>
     <w:rsid w:val="008F4423"/>
     <w:rsid w:val="00900B24"/>
     <w:rsid w:val="009079DF"/>
     <w:rsid w:val="00911F25"/>
@@ -10099,134 +10005,139 @@
     <w:rsid w:val="00A27E89"/>
     <w:rsid w:val="00A35F52"/>
     <w:rsid w:val="00A52249"/>
     <w:rsid w:val="00A56CCC"/>
     <w:rsid w:val="00A61476"/>
     <w:rsid w:val="00A62AA0"/>
     <w:rsid w:val="00A67C6F"/>
     <w:rsid w:val="00A70B6A"/>
     <w:rsid w:val="00A71E91"/>
     <w:rsid w:val="00A84191"/>
     <w:rsid w:val="00A96A70"/>
     <w:rsid w:val="00AA3E0B"/>
     <w:rsid w:val="00AA56ED"/>
     <w:rsid w:val="00AA6DFE"/>
     <w:rsid w:val="00AB0543"/>
     <w:rsid w:val="00AB5D66"/>
     <w:rsid w:val="00AD2F1E"/>
     <w:rsid w:val="00AE016B"/>
     <w:rsid w:val="00AE06B1"/>
     <w:rsid w:val="00AF0B8B"/>
     <w:rsid w:val="00B0116A"/>
     <w:rsid w:val="00B074C7"/>
     <w:rsid w:val="00B074CA"/>
     <w:rsid w:val="00B2269F"/>
     <w:rsid w:val="00B37746"/>
+    <w:rsid w:val="00B43C2A"/>
     <w:rsid w:val="00B47964"/>
     <w:rsid w:val="00B47F35"/>
     <w:rsid w:val="00B6012A"/>
     <w:rsid w:val="00B71403"/>
     <w:rsid w:val="00B83995"/>
     <w:rsid w:val="00B864F1"/>
     <w:rsid w:val="00BB47A4"/>
     <w:rsid w:val="00BC0FD3"/>
     <w:rsid w:val="00BC59AF"/>
     <w:rsid w:val="00BC631B"/>
     <w:rsid w:val="00BC7D77"/>
+    <w:rsid w:val="00BD4A09"/>
     <w:rsid w:val="00BE094F"/>
     <w:rsid w:val="00BE22DE"/>
     <w:rsid w:val="00BE496D"/>
     <w:rsid w:val="00C02C1F"/>
     <w:rsid w:val="00C1172B"/>
     <w:rsid w:val="00C119D4"/>
     <w:rsid w:val="00C11DB1"/>
     <w:rsid w:val="00C1277B"/>
     <w:rsid w:val="00C22773"/>
     <w:rsid w:val="00C2710D"/>
     <w:rsid w:val="00C409AF"/>
     <w:rsid w:val="00C74BD5"/>
     <w:rsid w:val="00C8237F"/>
     <w:rsid w:val="00C93C28"/>
     <w:rsid w:val="00CA41C5"/>
     <w:rsid w:val="00CA6586"/>
     <w:rsid w:val="00CC0F16"/>
     <w:rsid w:val="00CC3C39"/>
     <w:rsid w:val="00CC4504"/>
     <w:rsid w:val="00CD40D8"/>
     <w:rsid w:val="00CD7614"/>
     <w:rsid w:val="00CD768C"/>
     <w:rsid w:val="00CE0ED6"/>
     <w:rsid w:val="00CE6B60"/>
     <w:rsid w:val="00D17033"/>
     <w:rsid w:val="00D20379"/>
     <w:rsid w:val="00D206ED"/>
     <w:rsid w:val="00D2493E"/>
     <w:rsid w:val="00D32EC6"/>
+    <w:rsid w:val="00D34299"/>
     <w:rsid w:val="00D41520"/>
     <w:rsid w:val="00D43CEE"/>
     <w:rsid w:val="00D44744"/>
     <w:rsid w:val="00D46819"/>
     <w:rsid w:val="00D54A97"/>
     <w:rsid w:val="00D70655"/>
     <w:rsid w:val="00D74317"/>
     <w:rsid w:val="00D76CD5"/>
     <w:rsid w:val="00D92400"/>
     <w:rsid w:val="00DB1CF7"/>
     <w:rsid w:val="00DB3757"/>
     <w:rsid w:val="00DC266E"/>
+    <w:rsid w:val="00DE01C8"/>
     <w:rsid w:val="00DE2D7A"/>
     <w:rsid w:val="00DF39C4"/>
     <w:rsid w:val="00DF5E42"/>
     <w:rsid w:val="00E02D01"/>
     <w:rsid w:val="00E216EC"/>
     <w:rsid w:val="00E24DF6"/>
     <w:rsid w:val="00E26A14"/>
     <w:rsid w:val="00E337A4"/>
     <w:rsid w:val="00E359DB"/>
     <w:rsid w:val="00E51923"/>
     <w:rsid w:val="00E57997"/>
     <w:rsid w:val="00E61734"/>
     <w:rsid w:val="00E64DD2"/>
     <w:rsid w:val="00E75919"/>
     <w:rsid w:val="00E82146"/>
     <w:rsid w:val="00E8353E"/>
     <w:rsid w:val="00E94CB3"/>
     <w:rsid w:val="00EA5F6D"/>
     <w:rsid w:val="00EB0296"/>
     <w:rsid w:val="00EB2D5C"/>
     <w:rsid w:val="00ED0DD4"/>
     <w:rsid w:val="00ED3C55"/>
     <w:rsid w:val="00ED7EE4"/>
     <w:rsid w:val="00EE6F51"/>
     <w:rsid w:val="00F0046E"/>
     <w:rsid w:val="00F03217"/>
     <w:rsid w:val="00F13145"/>
     <w:rsid w:val="00F17AE9"/>
     <w:rsid w:val="00F24B2B"/>
     <w:rsid w:val="00F25E6C"/>
     <w:rsid w:val="00F26D33"/>
     <w:rsid w:val="00F3472B"/>
+    <w:rsid w:val="00F41B67"/>
     <w:rsid w:val="00F46DD6"/>
     <w:rsid w:val="00F521AF"/>
     <w:rsid w:val="00F61CBB"/>
     <w:rsid w:val="00F62CE2"/>
     <w:rsid w:val="00F6484F"/>
     <w:rsid w:val="00F6493B"/>
     <w:rsid w:val="00F71B60"/>
     <w:rsid w:val="00F76A50"/>
     <w:rsid w:val="00F77814"/>
     <w:rsid w:val="00F81216"/>
     <w:rsid w:val="00F87820"/>
     <w:rsid w:val="00FA0B67"/>
     <w:rsid w:val="00FB704E"/>
     <w:rsid w:val="00FB782F"/>
     <w:rsid w:val="00FD0963"/>
     <w:rsid w:val="00FD207F"/>
     <w:rsid w:val="00FD5F08"/>
     <w:rsid w:val="00FD6A9E"/>
     <w:rsid w:val="00FE6E14"/>
     <w:rsid w:val="00FF4DE1"/>
     <w:rsid w:val="022F9F0A"/>
     <w:rsid w:val="1F757653"/>
     <w:rsid w:val="21FFB968"/>
     <w:rsid w:val="34E3CC9A"/>
     <w:rsid w:val="3886C5D9"/>
@@ -11729,85 +11640,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semibold">
     <w:panose1 w:val="020B0702040204020203"/>
@@ -11857,53 +11767,55 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B04D1"/>
     <w:rsid w:val="00037D19"/>
     <w:rsid w:val="00313574"/>
     <w:rsid w:val="00470CB9"/>
     <w:rsid w:val="0051076B"/>
     <w:rsid w:val="00531535"/>
     <w:rsid w:val="00790B55"/>
     <w:rsid w:val="00900B24"/>
+    <w:rsid w:val="00922412"/>
     <w:rsid w:val="009B04D1"/>
     <w:rsid w:val="00A6095F"/>
     <w:rsid w:val="00B104E0"/>
+    <w:rsid w:val="00DE01C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -12647,50 +12559,115 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="fc63dc95-5ab6-4a54-98ff-cb3af3196331">SFCQQCFYVQCE-1919271780-23484</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="fc63dc95-5ab6-4a54-98ff-cb3af3196331">
+      <Url>https://massgov.sharepoint.com/sites/DOT-Highway/StormwaterUnit/_layouts/15/DocIdRedir.aspx?ID=SFCQQCFYVQCE-1919271780-23484</Url>
+      <Description>SFCQQCFYVQCE-1919271780-23484</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9b90851b-3610-4af6-911c-5534a84945d2">
+      <UserInfo>
+        <DisplayName>Nuon, Chhavan (DOT)</DisplayName>
+        <AccountId>4543</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="80bdde6b-7eda-466e-8ff1-1451bc796f5d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fc63dc95-5ab6-4a54-98ff-cb3af3196331" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<cdm:cachedDataManifest xmlns:cdm="http://schemas.microsoft.com/2004/VisualStudio/Tools/Applications/CachedDataManifest.xsd" cdm:revision="1"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<DemoXMLNode xmlns="http://gregmaxey.mvps.org/CustomDemoXML.htm">
+  <Root>
+    <Name/>
+    <Reference>&lt;?xml version="1.0" standalone="yes"?&gt;
+&lt;?mso-application progid="Word.Document"?&gt;
+&lt;pkg:package xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage"&gt;&lt;pkg:part pkg:name="/_rels/.rels" pkg:contentType="application/vnd.openxmlformats-package.relationships+xml" pkg:padding="512"&gt;&lt;pkg:xmlData&gt;&lt;Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"&gt;&lt;Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/&gt;&lt;/Relationships&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/_rels/document.xml.rels" pkg:contentType="application/vnd.openxmlformats-package.relationships+xml" pkg:padding="256"&gt;&lt;pkg:xmlData&gt;&lt;Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"&gt;&lt;Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/&gt;&lt;Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/&gt;&lt;/Relationships&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/document.xml" pkg:contentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"&gt;&lt;pkg:xmlData&gt;&lt;w:document mc:Ignorable="w14 w15 wp14" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"&gt;&lt;w:body&gt;&lt;w:p w:rsidR="00000000" w:rsidRDefault="00ED0DD4"&gt;&lt;w:r w:rsidRPr="006D3147"&gt;&lt;w:t xml:space="preserve"&gt;Click here to enter a &lt;/w:t&gt;&lt;/w:r&gt;&lt;w:r&gt;&lt;w:t xml:space="preserve"&gt;Project Number &lt;/w:t&gt;&lt;/w:r&gt;&lt;w:r w:rsidRPr="006D3147"&gt;&lt;w:t&gt;Reference&lt;/w:t&gt;&lt;/w:r&gt;&lt;/w:p&gt;&lt;w:sectPr w:rsidR="00000000"&gt;&lt;w:pgSz w:w="12240" w:h="15840"/&gt;&lt;w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/&gt;&lt;w:cols w:space="720"/&gt;&lt;/w:sectPr&gt;&lt;/w:body&gt;&lt;/w:document&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/styles.xml" pkg:contentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"&gt;&lt;pkg:xmlData&gt;&lt;w:styles mc:Ignorable="w14 w15" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"&gt;&lt;w:docDefaults&gt;&lt;w:rPrDefault&gt;&lt;w:rPr&gt;&lt;w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/&gt;&lt;w:sz w:val="22"/&gt;&lt;w:szCs w:val="22"/&gt;&lt;w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/&gt;&lt;/w:rPr&gt;&lt;/w:rPrDefault&gt;&lt;w:pPrDefault&gt;&lt;w:pPr&gt;&lt;w:spacing w:after="200" w:line="276" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;/w:pPrDefault&gt;&lt;/w:docDefaults&gt;&lt;w:style w:type="paragraph" w:default="1" w:styleId="Normal"&gt;&lt;w:name w:val="Normal"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:before="140" w:after="140" w:line="280" w:lineRule="exact"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Heading1"&gt;&lt;w:name w:val="heading 1"/&gt;&lt;w:next w:val="BodyText"/&gt;&lt;w:link w:val="Heading1Char"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:keepNext/&gt;&lt;w:keepLines/&gt;&lt;w:widowControl w:val="0"/&gt;&lt;w:spacing w:before="140" w:after="140" w:line="360" w:lineRule="exact"/&gt;&lt;w:outlineLvl w:val="0"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Light"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="24"/&gt;&lt;w:szCs w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Heading2"&gt;&lt;w:name w:val="heading 2"/&gt;&lt;w:next w:val="BodyText"/&gt;&lt;w:link w:val="Heading2Char"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:keepNext/&gt;&lt;w:keepLines/&gt;&lt;w:widowControl w:val="0"/&gt;&lt;w:spacing w:before="140" w:after="0" w:line="280" w:lineRule="exact"/&gt;&lt;w:outlineLvl w:val="1"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Light"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Heading3"&gt;&lt;w:name w:val="heading 3"/&gt;&lt;w:next w:val="BodyText"/&gt;&lt;w:link w:val="Heading3Char"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:keepNext/&gt;&lt;w:keepLines/&gt;&lt;w:spacing w:before="40" w:after="0"/&gt;&lt;w:outlineLvl w:val="2"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/&gt;&lt;w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/&gt;&lt;w:sz w:val="24"/&gt;&lt;w:szCs w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont"&gt;&lt;w:name w:val="Default Paragraph Font"/&gt;&lt;w:uiPriority w:val="1"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;/w:style&gt;&lt;w:style w:type="table" w:default="1" w:styleId="TableNormal"&gt;&lt;w:name w:val="Normal Table"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:tblPr&gt;&lt;w:tblInd w:w="0" w:type="dxa"/&gt;&lt;w:tblCellMar&gt;&lt;w:top w:w="0" w:type="dxa"/&gt;&lt;w:left w:w="108" w:type="dxa"/&gt;&lt;w:bottom w:w="0" w:type="dxa"/&gt;&lt;w:right w:w="108" w:type="dxa"/&gt;&lt;/w:tblCellMar&gt;&lt;/w:tblPr&gt;&lt;/w:style&gt;&lt;w:style w:type="numbering" w:default="1" w:styleId="NoList"&gt;&lt;w:name w:val="No List"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Header"&gt;&lt;w:name w:val="header"/&gt;&lt;w:link w:val="HeaderChar"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="center" w:pos="4680"/&gt;&lt;w:tab w:val="right" w:pos="9360"/&gt;&lt;/w:tabs&gt;&lt;w:spacing w:after="0" w:line="240" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar"&gt;&lt;w:name w:val="Header Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Header"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Footer"&gt;&lt;w:name w:val="footer"/&gt;&lt;w:link w:val="FooterChar"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="center" w:pos="4680"/&gt;&lt;w:tab w:val="right" w:pos="9360"/&gt;&lt;/w:tabs&gt;&lt;w:spacing w:line="240" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="10"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="FooterChar"&gt;&lt;w:name w:val="Footer Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Footer"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="10"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="table" w:styleId="TableGrid"&gt;&lt;w:name w:val="Table Grid"/&gt;&lt;w:basedOn w:val="TableNormal"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:after="0" w:line="240" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;w:tblPr&gt;&lt;w:tblBorders&gt;&lt;w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/&gt;&lt;/w:tblBorders&gt;&lt;/w:tblPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph"&gt;&lt;w:name w:val="[Basic Paragraph]"/&gt;&lt;w:basedOn w:val="Normal"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:rsid w:val="00266456"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/&gt;&lt;w:sz w:val="24"/&gt;&lt;w:szCs w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="address"&gt;&lt;w:name w:val="address"/&gt;&lt;w:basedOn w:val="Normal"/&gt;&lt;w:next w:val="Normal"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:rsid w:val="00266456"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:line="200" w:lineRule="atLeast"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Univers 57 Condensed" w:hAnsi="Univers 57 Condensed" w:cs="Univers 57 Condensed"/&gt;&lt;w:color w:val="5B5454"/&gt;&lt;w:sz w:val="14"/&gt;&lt;w:szCs w:val="14"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char"&gt;&lt;w:name w:val="Heading 3 Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Heading3"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/&gt;&lt;w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/&gt;&lt;w:sz w:val="24"/&gt;&lt;w:szCs w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="BalloonText"&gt;&lt;w:name w:val="Balloon Text"/&gt;&lt;w:basedOn w:val="Normal"/&gt;&lt;w:link w:val="BalloonTextChar"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="004F35CA"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:line="240" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar"&gt;&lt;w:name w:val="Balloon Text Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="BalloonText"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:rsid w:val="004F35CA"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:sz w:val="18"/&gt;&lt;w:szCs w:val="18"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char"&gt;&lt;w:name w:val="Heading 1 Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Heading1"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Light"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="24"/&gt;&lt;w:szCs w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="ListParagraph"&gt;&lt;w:name w:val="List Paragraph"/&gt;&lt;w:basedOn w:val="Normal"/&gt;&lt;w:uiPriority w:val="34"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="00A67C6F"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="720"/&gt;&lt;w:contextualSpacing/&gt;&lt;/w:pPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:styleId="IntenseEmphasis"&gt;&lt;w:name w:val="Intense Emphasis"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:uiPriority w:val="21"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:i/&gt;&lt;w:iCs/&gt;&lt;w:color w:val="4F81BD" w:themeColor="accent1"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:styleId="PlaceholderText"&gt;&lt;w:name w:val="Placeholder Text"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:rsid w:val="008B2FCE"/&gt;&lt;w:rPr&gt;&lt;w:color w:val="808080"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char"&gt;&lt;w:name w:val="Heading 2 Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Heading2"/&gt;&lt;w:uiPriority w:val="9"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI Light"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="IntenseQuote"&gt;&lt;w:name w:val="Intense Quote"/&gt;&lt;w:basedOn w:val="Normal"/&gt;&lt;w:next w:val="Normal"/&gt;&lt;w:link w:val="IntenseQuoteChar"/&gt;&lt;w:uiPriority w:val="30"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:line="200" w:lineRule="atLeast"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:color w:val="1C8E75"/&gt;&lt;w:sz w:val="36"/&gt;&lt;w:szCs w:val="36"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar"&gt;&lt;w:name w:val="Intense Quote Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="IntenseQuote"/&gt;&lt;w:uiPriority w:val="30"/&gt;&lt;w:rsid w:val="00813032"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="1C8E75"/&gt;&lt;w:sz w:val="36"/&gt;&lt;w:szCs w:val="36"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="ListBullet2"&gt;&lt;w:name w:val="List Bullet 2"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:numPr&gt;&lt;w:numId w:val="23"/&gt;&lt;/w:numPr&gt;&lt;w:spacing w:before="70" w:after="70" w:line="280" w:lineRule="exact"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="ListBullet"&gt;&lt;w:name w:val="List Bullet"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:numPr&gt;&lt;w:numId w:val="22"/&gt;&lt;/w:numPr&gt;&lt;w:spacing w:before="70" w:after="70" w:line="280" w:lineRule="exact"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="BodyText"&gt;&lt;w:name w:val="Body Text"/&gt;&lt;w:link w:val="BodyTextChar"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:before="140" w:after="140" w:line="280" w:lineRule="exact"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar"&gt;&lt;w:name w:val="Body Text Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="BodyText"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="AddressSignature"&gt;&lt;w:name w:val="Address/Signature"/&gt;&lt;w:basedOn w:val="BodyText"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:before="0" w:after="0"/&gt;&lt;/w:pPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:styleId="IntenseReference"&gt;&lt;w:name w:val="Intense Reference"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:uiPriority w:val="32"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:b/&gt;&lt;w:bCs/&gt;&lt;w:smallCaps/&gt;&lt;w:color w:val="4F81BD" w:themeColor="accent1"/&gt;&lt;w:spacing w:val="5"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:styleId="Quote"&gt;&lt;w:name w:val="Quote"/&gt;&lt;w:next w:val="Normal"/&gt;&lt;w:link w:val="QuoteChar"/&gt;&lt;w:uiPriority w:val="29"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:line="200" w:lineRule="atLeast"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="1C8E75"/&gt;&lt;w:sz w:val="36"/&gt;&lt;w:szCs w:val="36"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar"&gt;&lt;w:name w:val="Quote Char"/&gt;&lt;w:basedOn w:val="DefaultParagraphFont"/&gt;&lt;w:link w:val="Quote"/&gt;&lt;w:uiPriority w:val="29"/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="1C8E75"/&gt;&lt;w:sz w:val="36"/&gt;&lt;w:szCs w:val="36"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText"&gt;&lt;w:name w:val="Table Text"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeader"&gt;&lt;w:name w:val="Table Header"/&gt;&lt;w:basedOn w:val="TableText"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:rPr&gt;&lt;w:b/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="TableSource"&gt;&lt;w:name w:val="Table Source"/&gt;&lt;w:next w:val="BodyText"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:spacing w:before="70" w:after="0" w:line="240" w:lineRule="auto"/&gt;&lt;w:ind w:left="720" w:hanging="720"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI Light"/&gt;&lt;w:color w:val="000000"/&gt;&lt;w:sz w:val="16"/&gt;&lt;w:szCs w:val="16"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle"&gt;&lt;w:name w:val="Table Title"/&gt;&lt;w:basedOn w:val="ListBullet"/&gt;&lt;w:qFormat/&gt;&lt;w:rsid w:val="006D3147"/&gt;&lt;w:pPr&gt;&lt;w:numPr&gt;&lt;w:numId w:val="0"/&gt;&lt;/w:numPr&gt;&lt;w:spacing w:before="140" w:after="140"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:b/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;/w:styles&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/numbering.xml" pkg:contentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"&gt;&lt;pkg:xmlData&gt;&lt;w:numbering mc:Ignorable="w14 w15 wp14" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"&gt;&lt;w:abstractNum w:abstractNumId="0"&gt;&lt;w:nsid w:val="FFFFFF7C"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="6526E866"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1800"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1800" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="1"&gt;&lt;w:nsid w:val="FFFFFF7D"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="95CC5CCC"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1440"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="2"&gt;&lt;w:nsid w:val="FFFFFF7E"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="27904D64"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1080"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1080" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="3"&gt;&lt;w:nsid w:val="FFFFFF7F"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="E6D875B8"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="720"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="4"&gt;&lt;w:nsid w:val="FFFFFF80"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="C846A10A"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1800"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1800" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="5"&gt;&lt;w:nsid w:val="FFFFFF81"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="0B6EBE4A"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1440"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="6"&gt;&lt;w:nsid w:val="FFFFFF82"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="C3B0EEDC"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="1080"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="1080" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="7"&gt;&lt;w:nsid w:val="FFFFFF83"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="7F7C2820"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="720"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="8"&gt;&lt;w:nsid w:val="FFFFFF88"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="1F0A1A3C"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="360"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="360" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="9"&gt;&lt;w:nsid w:val="FFFFFF89"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="EFFC3632"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="360"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="360" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="10"&gt;&lt;w:nsid w:val="023C5FB6"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="1F90231E"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="2880"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;w:sz w:val="22"/&gt;&lt;w:szCs w:val="22"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="11"&gt;&lt;w:nsid w:val="0AED5943"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="26863278"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="9DAC762E"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:pStyle w:val="ListBullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="360" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;w:color w:val="25BD9C"/&gt;&lt;w:sz w:val="18"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2160" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3600" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4320" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5040" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5760" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6480" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="12"&gt;&lt;w:nsid w:val="1AF1506D"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="40F45714"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="06AC45EC"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:hint="default"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2160" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3600" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4320" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5040" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5760" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6480" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="13"&gt;&lt;w:nsid w:val="2267138F"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="EA963EF2"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="590698A8"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:pStyle w:val="ListBullet2"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1080" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:hint="default"/&gt;&lt;w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/&gt;&lt;w:sz w:val="24"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1800" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2520" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3240" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3960" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4680" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5400" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6120" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6840" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="14"&gt;&lt;w:nsid w:val="37933D79"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="F5B84BAC"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="0409000F"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1080" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%2."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1800" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%3."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2520" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%4."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3240" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%5."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3960" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%6."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4680" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%7."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5400" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%8."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6120" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%9."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6840" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="15"&gt;&lt;w:nsid w:val="3DC91151"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="F5B84BAC"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="0409000F"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1080" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%2."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1800" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%3."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2520" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%4."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3240" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%5."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3960" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%6."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4680" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%7."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5400" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%8."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6120" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%9."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6840" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="16"&gt;&lt;w:nsid w:val="4B1E743D"/&gt;&lt;w:multiLevelType w:val="singleLevel"/&gt;&lt;w:tmpl w:val="5BD2F70E"/&gt;&lt;w:lvl w:ilvl="0"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:tabs&gt;&lt;w:tab w:val="num" w:pos="2520"/&gt;&lt;/w:tabs&gt;&lt;w:ind w:left="2520" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/&gt;&lt;w:b w:val="0"/&gt;&lt;w:i w:val="0"/&gt;&lt;w:caps w:val="0"/&gt;&lt;w:strike w:val="0"/&gt;&lt;w:dstrike w:val="0"/&gt;&lt;w:vanish w:val="0"/&gt;&lt;w:color w:val="auto"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;w:vertAlign w:val="baseline"/&gt;&lt;w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"&gt;&lt;w14:srgbClr w14:val="000000"/&gt;&lt;/w14:shadow&gt;&lt;w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr"&gt;&lt;w14:noFill/&gt;&lt;w14:prstDash w14:val="solid"/&gt;&lt;w14:bevel/&gt;&lt;/w14:textOutline&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="17"&gt;&lt;w:nsid w:val="4C0D435D"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="783047EE"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="00262266"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2160" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3600" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4320" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5040" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5760" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6480" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="18"&gt;&lt;w:nsid w:val="54547083"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="56429412"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="0409000F"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="770" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%2."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1490" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%3."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2210" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%4."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2930" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%5."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3650" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%6."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4370" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%7."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5090" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%8."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5810" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%9."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6530" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="19"&gt;&lt;w:nsid w:val="633A677E"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="11D20BDE"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="0409000F"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%1."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%2."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%3."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2160" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%4."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%5."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3600" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%6."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4320" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="decimal"/&gt;&lt;w:lvlText w:val="%7."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5040" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerLetter"/&gt;&lt;w:lvlText w:val="%8."/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5760" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="lowerRoman"/&gt;&lt;w:lvlText w:val="%9."/&gt;&lt;w:lvlJc w:val="right"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6480" w:hanging="180"/&gt;&lt;/w:pPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:abstractNum w:abstractNumId="20"&gt;&lt;w:nsid w:val="7B5F356D"/&gt;&lt;w:multiLevelType w:val="hybridMultilevel"/&gt;&lt;w:tmpl w:val="A790A7FA"/&gt;&lt;w:lvl w:ilvl="0" w:tplc="9740F3B2"&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="•"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="720" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Light" w:cs="Segoe UI Light" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="1440" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2160" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="2880" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="3600" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="4320" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5040" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val="o"/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="5760" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1"&gt;&lt;w:start w:val="1"/&gt;&lt;w:numFmt w:val="bullet"/&gt;&lt;w:lvlText w:val=""/&gt;&lt;w:lvlJc w:val="left"/&gt;&lt;w:pPr&gt;&lt;w:ind w:left="6480" w:hanging="360"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/&gt;&lt;/w:rPr&gt;&lt;/w:lvl&gt;&lt;/w:abstractNum&gt;&lt;w:num w:numId="1"&gt;&lt;w:abstractNumId w:val="17"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="2"&gt;&lt;w:abstractNumId w:val="12"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="3"&gt;&lt;w:abstractNumId w:val="13"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="4"&gt;&lt;w:abstractNumId w:val="16"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="5"&gt;&lt;w:abstractNumId w:val="11"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="6"&gt;&lt;w:abstractNumId w:val="20"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="7"&gt;&lt;w:abstractNumId w:val="10"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="8"&gt;&lt;w:abstractNumId w:val="14"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="9"&gt;&lt;w:abstractNumId w:val="18"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="10"&gt;&lt;w:abstractNumId w:val="15"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="11"&gt;&lt;w:abstractNumId w:val="19"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="12"&gt;&lt;w:abstractNumId w:val="9"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="13"&gt;&lt;w:abstractNumId w:val="7"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="14"&gt;&lt;w:abstractNumId w:val="6"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="15"&gt;&lt;w:abstractNumId w:val="5"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="16"&gt;&lt;w:abstractNumId w:val="4"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="17"&gt;&lt;w:abstractNumId w:val="8"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="18"&gt;&lt;w:abstractNumId w:val="3"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="19"&gt;&lt;w:abstractNumId w:val="2"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="20"&gt;&lt;w:abstractNumId w:val="1"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="21"&gt;&lt;w:abstractNumId w:val="0"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="22"&gt;&lt;w:abstractNumId w:val="11"/&gt;&lt;/w:num&gt;&lt;w:num w:numId="23"&gt;&lt;w:abstractNumId w:val="13"/&gt;&lt;/w:num&gt;&lt;/w:numbering&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;/pkg:package&gt;
+</Reference>
+    <Date/>
+    <Re/>
+    <To/>
+    <NameHeader/>
+    <ReferenceHeader>&lt;?xml version="1.0" standalone="yes"?&gt;
+&lt;?mso-application progid="Word.Document"?&gt;
+&lt;pkg:package xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage"&gt;&lt;pkg:part pkg:name="/_rels/.rels" pkg:contentType="application/vnd.openxmlformats-package.relationships+xml" pkg:padding="512"&gt;&lt;pkg:xmlData&gt;&lt;Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"&gt;&lt;Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/&gt;&lt;/Relationships&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/document.xml" pkg:contentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"&gt;&lt;pkg:xmlData&gt;&lt;w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14"&gt;&lt;w:body&gt;&lt;w:p w:rsidR="00000000" w:rsidRDefault="00781285"&gt;&lt;w:r&gt;&lt;w:rPr&gt;&lt;w:sz w:val="18"/&gt;&lt;w:szCs w:val="18"/&gt;&lt;/w:rPr&gt;&lt;w:t&gt;14961.01&lt;/w:t&gt;&lt;/w:r&gt;&lt;/w:p&gt;&lt;w:sectPr w:rsidR="00000000"&gt;&lt;w:pgSz w:w="12240" w:h="15840"/&gt;&lt;w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/&gt;&lt;w:cols w:space="720"/&gt;&lt;/w:sectPr&gt;&lt;/w:body&gt;&lt;/w:document&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/_rels/document.xml.rels" pkg:contentType="application/vnd.openxmlformats-package.relationships+xml" pkg:padding="256"&gt;&lt;pkg:xmlData&gt;&lt;Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"&gt;&lt;Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/&gt;&lt;/Relationships&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;pkg:part pkg:name="/word/styles.xml" pkg:contentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"&gt;&lt;pkg:xmlData&gt;&lt;w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"&gt;&lt;w:docDefaults&gt;&lt;w:rPrDefault&gt;&lt;w:rPr&gt;&lt;w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/&gt;&lt;w:sz w:val="22"/&gt;&lt;w:szCs w:val="22"/&gt;&lt;w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/&gt;&lt;/w:rPr&gt;&lt;/w:rPrDefault&gt;&lt;w:pPrDefault&gt;&lt;w:pPr&gt;&lt;w:spacing w:after="200" w:line="276" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;/w:pPrDefault&gt;&lt;/w:docDefaults&gt;&lt;w:style w:type="paragraph" w:default="1" w:styleId="Normal"&gt;&lt;w:name w:val="Normal"/&gt;&lt;w:qFormat/&gt;&lt;w:pPr&gt;&lt;w:spacing w:after="160" w:line="259" w:lineRule="auto"/&gt;&lt;/w:pPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/&gt;&lt;w:sz w:val="20"/&gt;&lt;w:szCs w:val="20"/&gt;&lt;/w:rPr&gt;&lt;/w:style&gt;&lt;w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont"&gt;&lt;w:name w:val="Default Paragraph Font"/&gt;&lt;w:uiPriority w:val="1"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;/w:style&gt;&lt;w:style w:type="table" w:default="1" w:styleId="TableNormal"&gt;&lt;w:name w:val="Normal Table"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;w:tblPr&gt;&lt;w:tblInd w:w="0" w:type="dxa"/&gt;&lt;w:tblCellMar&gt;&lt;w:top w:w="0" w:type="dxa"/&gt;&lt;w:left w:w="108" w:type="dxa"/&gt;&lt;w:bottom w:w="0" w:type="dxa"/&gt;&lt;w:right w:w="108" w:type="dxa"/&gt;&lt;/w:tblCellMar&gt;&lt;/w:tblPr&gt;&lt;/w:style&gt;&lt;w:style w:type="numbering" w:default="1" w:styleId="NoList"&gt;&lt;w:name w:val="No List"/&gt;&lt;w:uiPriority w:val="99"/&gt;&lt;w:semiHidden/&gt;&lt;w:unhideWhenUsed/&gt;&lt;/w:style&gt;&lt;/w:styles&gt;&lt;/pkg:xmlData&gt;&lt;/pkg:part&gt;&lt;/pkg:package&gt;
+</ReferenceHeader>
+    <DateHeader>2022-03-25T00:00:00</DateHeader>
+    <Address/>
+    <logourl/>
+    <logo/>
+    <AddressPic/>
+  </Root>
+</DemoXMLNode>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100021EA61205E81644B276A7FBD90B9680" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5141a8dd55d659388797ef08f071f4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b90851b-3610-4af6-911c-5534a84945d2" xmlns:ns3="80bdde6b-7eda-466e-8ff1-1451bc796f5d" xmlns:ns4="fc63dc95-5ab6-4a54-98ff-cb3af3196331" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3eccaab01d3966b5914b4567b5ad02d2" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9b90851b-3610-4af6-911c-5534a84945d2"/>
     <xsd:import namespace="80bdde6b-7eda-466e-8ff1-1451bc796f5d"/>
     <xsd:import namespace="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -12917,258 +12894,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<cdm:cachedDataManifest xmlns:cdm="http://schemas.microsoft.com/2004/VisualStudio/Tools/Applications/CachedDataManifest.xsd" cdm:revision="1"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB753A66-16B6-4197-A5A2-95304ABB592A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96647394-4124-474C-9596-2A10526481CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
+    <ds:schemaRef ds:uri="9b90851b-3610-4af6-911c-5534a84945d2"/>
+    <ds:schemaRef ds:uri="80bdde6b-7eda-466e-8ff1-1451bc796f5d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9F10EFB-F064-4A5D-98D3-E9B0AD5696FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D261085-9A06-4B78-89AA-DA39A605E12F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/2004/VisualStudio/Tools/Applications/CachedDataManifest.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CF0CC2-2793-4A0A-9A93-47DEC5ADF0FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://gregmaxey.mvps.org/CustomDemoXML.htm"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA789D9-A6D2-494A-ABD5-0A8837BC6949}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9b90851b-3610-4af6-911c-5534a84945d2"/>
     <ds:schemaRef ds:uri="80bdde6b-7eda-466e-8ff1-1451bc796f5d"/>
     <ds:schemaRef ds:uri="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA087FD3-D74F-4D5A-9386-CB5E567D30C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/2004/VisualStudio/Tools/Applications/CachedDataManifest.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3223</Words>
-  <Characters>18373</Characters>
+  <Words>3265</Words>
+  <Characters>18615</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
+  <Lines>155</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21553</CharactersWithSpaces>
+  <CharactersWithSpaces>21837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ben Miller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AssemblyLocation">
     <vt:lpwstr>file://watwebapps/websites/Corporate/WordAddIns/Memorandum/VHBMemorandum.vsto|3988d4cc-611d-4d6a-a371-a4b28a55edb8</vt:lpwstr>